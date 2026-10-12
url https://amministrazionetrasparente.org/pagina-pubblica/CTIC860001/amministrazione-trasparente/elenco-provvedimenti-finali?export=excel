--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -8,82 +8,133 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="417">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD313A1E36</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI MATERIALE DI PULIZIA MESE DI SETTEMBRE 2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD229182D3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura riferita all’Azione 10.8.6 - Sottoazione 10.8.6A "Centri scolastici digitali". Codice Progetto: 10.8.6A-FDRPOC-SI-2026-68</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - CUMULATIVO PER LE FIGURE DI ESPERTO FORMATORE  E TUTOR ESO4.5.A2.B-FSEPN-SI-2026-281</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>BD09344C6C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZI PER AMMINISTRAZIONE TRASPARENTE</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - 673 - DECRETO CUMULATIVO DI CONFERIMENTO INCARICHI (Esperti Interni, Tutor Interni e Figure Aggiuntive Specialistiche)</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCC692ADF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO E MONTAGGIO ATTREZZATURE CON ASSISTENZA TECNICA</t>
+  </si>
+  <si>
     <t>26/08/2026</t>
   </si>
   <si>
     <t>BCC68917CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ALLESTIMENTO CONFEZIONE E RILEGATURA DI NR. 2 LIBRI</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>BCB2492914</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN IN OCCASIONE DELLE MANIFESTAZIONI DEL PROGETTO "Pagine d'Estate: Viaggi oltre le parole"</t>
   </si>
   <si>
     <t>BCB1BF0954</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA CIRC. 16</t>
   </si>
   <si>
     <t>10/08/2026</t>
   </si>
   <si>
     <t>BCAD73B66E</t>
   </si>
   <si>
     <t>Decisione a contrarre - CQUISTO SERVIZI DI ALLOGGIO PER GLI OSPITI DELLA MANIFESTAZIONE "Pagine d'Estate: Viaggi oltre le parole"</t>
   </si>
   <si>
     <t>07/08/2026</t>
@@ -103,50 +154,56 @@
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCA34C11FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FERRAMENTA PERIODO GENNAIO LUGLIO 2026</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>BC97B6AF76</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA PROGETTO LEGGE 3</t>
   </si>
   <si>
     <t>BC9747F9FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ALLESTIMENTO CONFEZIONE E RILEGATURA DI NR. 3 LIBRI</t>
   </si>
   <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>Decreto di individuazione e nomina dei Progettisti Codice Progetto: 10.8.6A-FDRPOC-SI-2026-68</t>
+  </si>
+  <si>
     <t>19/07/2026</t>
   </si>
   <si>
     <t>BC726A6807</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI E PUBBLICAZIONI  : L.R. n. 9/2011 - anno scolastico 2025/2026</t>
   </si>
   <si>
     <t>BC726A0315</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI E PUBBLICAZIONI PROGETTO ALLAKATALLA</t>
   </si>
   <si>
     <t>BC7269AE1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA ALLAKATALLA MIZZICA CHI E'</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC5E9EFB84</t>
@@ -410,53 +467,50 @@
     <t>BB46ABD235</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI RILEGATURA E STAMPA  NR. 1 LIBRO PER UN TOTALE DI 500 COPIE</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3E868489</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus giorni 13 e 22 Aprile 2026</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB321CE065</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PAVIMENTO SPORTIVO</t>
   </si>
   <si>
     <t>08/04/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di Incarico per Esperto Esterno . Progetto: “INSIEME E’ PIU’ BELLO” (ESO4.6.A4.A-FSEPN-SI-2025-648) </t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB17BF2F42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di ingegneria e architettura di progettazione esecutiva PR FESR 2021-27 Obiettivo Specifico RSO4.2</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>BB0C0B4AE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA Progetto Scuola e Cultura regionale in Sicilia L.R. n. 9/2011</t>
   </si>
   <si>
     <t>BB0C04C50F</t>
   </si>
@@ -1595,3359 +1649,3510 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC68917CF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4168e295-8531-4b8c-84a5-72788670181d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB2492914" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/08949d33-2954-473c-8067-1b5f01daefbf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB1BF0954" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c1d896c9-8430-447b-adc3-7396dba474eb" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAD73B66E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/720fd956-ea3b-4c96-8380-a8e4bf8d8361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAD15EFC1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/507c3bf5-9dbd-456e-b686-50fc0535c36c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCACBDA28D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/23d6e69e-48c4-4556-bb4e-81765a13657d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA34C11FB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/8f71bbf8-dbf4-40e9-96e2-fa70f03203d4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC97B6AF76" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7176b99a-cec8-42b8-8bd3-66e7d091c4a5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9747F9FE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/8499c1b4-136e-49eb-9a19-b34a5a64cf3d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC726A6807" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f4ba7445-67ad-4f00-9145-a24a2dcd9756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC726A0315" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7b151f76-c75f-4d07-8701-966f5d098a37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7269AE1E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a2ee6aa5-6a66-425c-9aa5-6dfb290fe82b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5E9EFB84" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/50906c7a-7429-4342-b17a-6a9dc05f28a2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60414EC0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/796e9fe2-094b-40b9-9020-3d39d2d89606" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5E7D7135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1b6527ab-167a-4968-828a-a567af133f99" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C594B23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e98e718f-14d1-4c5a-8bb0-d99468e3fe03" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5AD4AFE0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/8a4e8040-736b-439e-a24c-bcc519fef461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC521E0392" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/666d79bc-ab4f-477c-90b2-cf204ce18652" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3897CFD1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/89cc320f-86a3-4a36-8e2d-aef942c85979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35450ED7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a50c090b-d55a-4518-abc7-9e7d334a7f08" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2740358B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/33b04b6e-5997-433d-897b-a4fa523e4bb4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFDF1C0B8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/415794e7-a7ce-43cd-b3a3-34db0173c3ff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCFFE716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/597e74bb-a704-42e9-ad03-d8b38a025395" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCC68189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c23e230b-fb4f-4591-b667-410584c2f48f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF994E5EC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/6f538f9e-0360-4a7b-8637-d3e3e71449f5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB141355" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/6029fec4-c0b7-4b5a-aaf0-9b1965fc0656" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA77B29E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7517ec54-998d-4740-93ba-6ced9b5444e6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB45E2652" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a48d76a9-3ca0-4a57-b07b-375bd7c9f192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB45BD7C9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/771dfd33-0f83-46c9-8101-2f0b6c9d18fe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB85AAB9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/389ae976-a6ef-40c4-ac6e-c6627ec61a64" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB23CE6A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/2a9096fb-4f81-432d-ba04-59fede4d3962" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB924D3A64" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/498193a6-d6c4-4b5d-86b3-adfb420aae04" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB905CD075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/87290689-9a23-45b5-a43d-7bfa22ccb62e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D951AC5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/23491883-9fa4-4607-8e08-efd79bd11de1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8272FACF" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c4e60435-4cdb-456c-af33-8e15f9058370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74B39655" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f755d558-f0ca-465f-bde0-a52ce4125ab3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73E3E01D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/10636422-0818-4bce-8aa9-58c2beb83b94" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB739D084C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/111da973-26ec-45df-99ca-d2b45c52e391" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB735CB724" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7e4da223-c6a6-4c1e-a6f6-b8b58a872f24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E4B5D17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/fbf96276-fd5f-4dc9-8b54-c6048463529e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E1F5823" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/b72ab3dd-dc26-4f46-aa29-15074200259c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66BAED1C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/19c0937f-b9d4-4c25-9c6a-9392104dac4c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5ADDA66E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a9f7faaf-441a-47d8-a4d6-a51237bb492c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5087E0F7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e842377a-5450-4ddc-8018-4d8783848576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB467BD86D" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/9af9d68f-41a5-4efe-bd80-0a6c09582c94" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49428015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/b674e0f7-cbe7-4e60-8e4e-19a81d1b4afc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46ABD235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f56deaef-878d-43c5-82ba-9351fa4d3c6b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E868489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f35f190d-5b8a-44da-926d-18d3c7d423f0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB321CE065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/62287c37-bf92-4ad3-9d62-bf162ba6d96d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17BF2F42" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/9fa0bcc2-8ec6-44ed-8cd5-1d591bf76f38" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C0B4AE0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c4a2d5e0-4f0d-449b-a374-229164ff51f8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C04C50F" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/bd20262b-856f-44d1-9ab3-351b411a50b7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0041A750" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/5672322d-1856-4767-a693-31fd5d582aba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF5184CC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1d1264fa-6f0b-441b-b36a-850206fbfa9e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF81493F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7071e695-cd48-4f36-a310-2a457b8e403b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE86F03A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/ec64be07-cabf-4ccd-8948-64e71db5e1e5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE8E938" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1ed7d2b2-dbec-4e79-9a3c-566f5a9a4aa6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE75498" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/64c76bfc-e790-4d79-8f51-7a5bdaae15ef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE5E19E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/00bdfa5c-f7d8-4e4e-b381-30729df60809" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE35FC4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/10eb42af-b1c8-4daa-81ca-dc657d9ce666" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDDEB2B7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1dc9d90d-dbec-4035-926d-b10ae35050aa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBB67703" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/555f5fe2-0ffc-4e2c-a990-205f8e3e76c4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADDF6F0E3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0e29c8b0-6b06-42c3-a6f7-eb4300b2adce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADACD6FB7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a4b28920-b0d1-4ab4-b5f6-3a337dc83580" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD263DCE7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/49d671d1-6c7e-46d3-ac58-bfa3e94a9ea6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5CEECE0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/dfda1984-b323-427d-9243-b261a7ee3666" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC52E982D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3e5af6fc-b6e7-411d-aec4-6742a97d65fb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2C5C805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3a42afe7-60a0-477f-9e1f-1c9d73e8ef0d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA782E5A0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/39c6b2d9-97d5-4d30-97b8-45770acf71e6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D0F0266" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/30d74e6f-128c-4e58-9773-a8dde92017cc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9CD9D421" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0e84854c-ea98-4c6e-a9bc-183e5c9847e1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98412399" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7c0f5df1-5933-46a2-bc09-2d19a19f6373" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97DBB840" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/792ee542-2ab9-4a35-bdc0-8bd5cd4b5cf5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA947D7F6C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0a8d810d-bc99-4240-9f68-4f7c9c485c5f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91C92A66" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/33626d8a-cbfd-487a-bdba-6e256a7dbe74" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84389006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/26a99039-f41b-4b1d-868a-6c88282084f3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D41222D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/433eb485-2a8d-4afa-b0e3-14a13b3473f6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6051FA83" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1d11ccff-f888-4a80-b37c-aca050023ae3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D521FC7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c2d0a642-9309-489c-916c-b516af1d9da3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A2D0A0C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/bce93b8c-b3c2-4605-9232-116ab3980aca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55E84DCA" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7c942238-1ccf-4adc-9f99-56039426c55e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1607A3FE" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a1090cf5-7d16-4a2f-9628-1551a56be9ec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15C8C5D0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/2cf4e529-0320-4ffe-acdd-191ed903862d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15613E67" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/5fc55b04-14d7-4844-b3c4-ba4db4dc1b6c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0B641B1B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4611ec3a-bd2e-4ad8-b7c4-38a5f9052cbb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0B56ECFB" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/591a7137-715f-43cf-8ffc-f41c46a6c9b0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0984B1A2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/88619d8a-0fee-4c0a-aa0f-7c7d32abb4ab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FC182293" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/ca8b5f47-0d06-46c2-ae64-d86e100d64c4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB51712A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/fe9deff6-ea78-4120-b6ea-5d7a78d63407" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9E34E26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/fd0a305c-a778-4376-85b6-847a32f24e35" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB4C0554" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/df1d19e0-2945-4e6e-ac79-20b3d13a1f8b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB3A294F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4e8346d4-1157-4ba4-a666-3c366c3052e8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB330B3B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/ea8c4073-8833-44aa-8eac-98e11237a798" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB307966" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3b331987-1724-4333-9531-58ddb170bab9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B63DD35B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e921f330-bd78-4aaf-9364-8a3e1b4a90a4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E08A210" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/6ab22c65-e3bc-4260-9674-4e9c95dfae39" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B999AF022F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/6ca703fe-2191-434e-80dc-b1677ae7cfc0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996E29E9A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a22daa76-10a5-4eeb-8667-06934209f781" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B986587CD6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/ae9833df-01f6-445c-9b7b-579788540fa5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97780E4E0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/8e739e46-1a4b-4e53-9b1c-d3235f266fbb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B970CC07E9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7c4322a1-3f87-45c8-b155-f688b5046a5b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A65E8B7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a3254a13-0a64-4ac2-aaf0-bec985a712c2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96868637F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/00adb5c5-bfb2-4cb9-804a-b2f0ae9a00cd" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960DC8FBE" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/dedf7389-88ec-4a8a-af5c-e1c2e870cc5f" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B957FF6718" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a1f1d6ef-6c69-4e2d-a36f-7c0da24bd74f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C573D04" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/74563140-3e18-4731-a9e8-078edd19a313" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942772973" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/663e1d82-8985-4435-9c39-d656265b3662" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942180177" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a05f5c6c-5f1d-4917-abb0-7dd14baefc9b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916577185" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/09f6293f-d12d-40ff-839f-b2e12ff829f0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F2CD1D5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3b383136-37cd-4b3a-becd-b0b5bf659f77" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90259F002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f0d18a76-5574-4446-9e92-3d282466c3a9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9013B9ACF" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0bc81e5c-ef00-49f3-a4aa-8502369e6091" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F148839F" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/73b7a431-36f5-4030-bd26-863ddf504d9d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEF233B2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/014f714d-b523-4b8b-8ef8-4e3ad15ccf2a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C141A2CB" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e9a5f4a8-0575-497d-989b-f3bfc29a9b12" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AF2A2EA" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0d5ef63d-d577-4b1f-8504-237bb72f9570" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882B4AD40" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/b287c83a-ac2a-445d-8b8e-f45989b908a9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C302AFB" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/16131889-b66c-40bd-a9bf-043710fe577c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84CA81893" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4722e406-7bd8-432a-928f-4bde84f6c140" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831AA1395" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/503a7919-9771-4f01-935a-886dcf59eafd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821C2F9FF" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e101850d-40fc-40a6-a973-33bb3140d753" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81704B0C2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a0fd6171-5e40-4fbb-a854-b273b8ffe44d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDE8F729" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4f0f6367-37f9-49d6-ad1f-1b46728b0d18" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C57482BE" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/da3f9c2c-f640-43b0-9551-2948a3455cbe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA994890" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/28e0e47b-7681-498b-9b4e-bdf89bc94fd3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B792044633" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/344acb0a-5e60-41b3-b3b9-82c71c0bffbf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D167DAA" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f9c89314-95ea-4fd6-9d10-50aa3cc40138" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76CD2BF1E" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/63dfa663-a9fc-441f-bb3d-ca804d7c170c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C61562B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3334f974-3f0d-4879-afb8-e5f65ccc71db" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F4B5A02" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/5079d6aa-8d10-4a1a-a03a-8a1f9c8db841" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7249DBA40" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0cfbb773-52a4-4518-a7fa-c4af05b56d40" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723442794" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/88b68623-e1db-4b0b-a85f-1ca0402d6f97" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708109F5A" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a16a343d-e0c5-49b2-9190-f07b1fdd0d2d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0E77178" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e43dee33-c968-4a23-8b6a-3aed293c0e4f" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5D4DE26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/96296631-41c4-4a95-b62c-23385f5bf121" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E12B3DFB" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/cea594be-7d72-44c9-a9b7-cf898c4d2d7d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E0AE8FA7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/20c1d512-38fa-464c-bea4-d97884b200ff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C696EC71" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c5328290-f10e-4a3f-9a35-6e239b02e0cd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5CF3FD7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c3dd1f5a-787c-4f58-870c-b75a9883cccd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C393C6CF" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/642dc5db-37e3-4b52-af3e-d5c714eb6ace" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BEECDA1F" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/edcaa7a6-1ef0-4507-a8f0-a9b42bb69863" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B681A1DC" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/62a9655d-a0d9-431f-8920-eacf3b31c9a3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68812999F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/b0005038-5077-4491-9812-59e26773f63c" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DD6118D" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/78521ec1-4a69-4d58-b334-a605e7b8a5e2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6245148B6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/9bff7027-73a9-4bee-b975-520a20500546" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4316C8593" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7129f812-ca12-464e-9e73-e97f780fa3ee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B4CBDBFB" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/375c5fa0-fcda-4235-8301-cdd8b798f853" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD313A1E36" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/452f7adb-8eb7-4d0e-a9eb-ce08bfcb700e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD229182D3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/11e84a25-8da9-4cd1-b301-8c86761b3adf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09344C6C" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/2f9ebdaa-8d0f-438b-94b8-40f93968ae28" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCC692ADF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/39f43235-c243-425e-8157-bf6700b5b005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC68917CF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4168e295-8531-4b8c-84a5-72788670181d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB2492914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/08949d33-2954-473c-8067-1b5f01daefbf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB1BF0954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c1d896c9-8430-447b-adc3-7396dba474eb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAD73B66E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/720fd956-ea3b-4c96-8380-a8e4bf8d8361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAD15EFC1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/507c3bf5-9dbd-456e-b686-50fc0535c36c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCACBDA28D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/23d6e69e-48c4-4556-bb4e-81765a13657d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA34C11FB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/8f71bbf8-dbf4-40e9-96e2-fa70f03203d4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC97B6AF76" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7176b99a-cec8-42b8-8bd3-66e7d091c4a5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9747F9FE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/8499c1b4-136e-49eb-9a19-b34a5a64cf3d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC726A6807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f4ba7445-67ad-4f00-9145-a24a2dcd9756" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC726A0315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7b151f76-c75f-4d07-8701-966f5d098a37" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7269AE1E" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a2ee6aa5-6a66-425c-9aa5-6dfb290fe82b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5E9EFB84" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/50906c7a-7429-4342-b17a-6a9dc05f28a2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60414EC0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/796e9fe2-094b-40b9-9020-3d39d2d89606" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5E7D7135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1b6527ab-167a-4968-828a-a567af133f99" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C594B23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e98e718f-14d1-4c5a-8bb0-d99468e3fe03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5AD4AFE0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/8a4e8040-736b-439e-a24c-bcc519fef461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC521E0392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/666d79bc-ab4f-477c-90b2-cf204ce18652" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3897CFD1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/89cc320f-86a3-4a36-8e2d-aef942c85979" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35450ED7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a50c090b-d55a-4518-abc7-9e7d334a7f08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2740358B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/33b04b6e-5997-433d-897b-a4fa523e4bb4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFDF1C0B8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/415794e7-a7ce-43cd-b3a3-34db0173c3ff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCFFE716" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/597e74bb-a704-42e9-ad03-d8b38a025395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCC68189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c23e230b-fb4f-4591-b667-410584c2f48f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF994E5EC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/6f538f9e-0360-4a7b-8637-d3e3e71449f5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB141355" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/6029fec4-c0b7-4b5a-aaf0-9b1965fc0656" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA77B29E" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7517ec54-998d-4740-93ba-6ced9b5444e6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB45E2652" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a48d76a9-3ca0-4a57-b07b-375bd7c9f192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB45BD7C9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/771dfd33-0f83-46c9-8101-2f0b6c9d18fe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB85AAB9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/389ae976-a6ef-40c4-ac6e-c6627ec61a64" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB23CE6A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/2a9096fb-4f81-432d-ba04-59fede4d3962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB924D3A64" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/498193a6-d6c4-4b5d-86b3-adfb420aae04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB905CD075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/87290689-9a23-45b5-a43d-7bfa22ccb62e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D951AC5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/23491883-9fa4-4607-8e08-efd79bd11de1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8272FACF" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c4e60435-4cdb-456c-af33-8e15f9058370" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74B39655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f755d558-f0ca-465f-bde0-a52ce4125ab3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73E3E01D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/10636422-0818-4bce-8aa9-58c2beb83b94" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB739D084C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/111da973-26ec-45df-99ca-d2b45c52e391" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB735CB724" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7e4da223-c6a6-4c1e-a6f6-b8b58a872f24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E4B5D17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/fbf96276-fd5f-4dc9-8b54-c6048463529e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E1F5823" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/b72ab3dd-dc26-4f46-aa29-15074200259c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66BAED1C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/19c0937f-b9d4-4c25-9c6a-9392104dac4c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5ADDA66E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a9f7faaf-441a-47d8-a4d6-a51237bb492c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5087E0F7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e842377a-5450-4ddc-8018-4d8783848576" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB467BD86D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/9af9d68f-41a5-4efe-bd80-0a6c09582c94" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49428015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/b674e0f7-cbe7-4e60-8e4e-19a81d1b4afc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46ABD235" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f56deaef-878d-43c5-82ba-9351fa4d3c6b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E868489" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f35f190d-5b8a-44da-926d-18d3c7d423f0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB321CE065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/62287c37-bf92-4ad3-9d62-bf162ba6d96d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17BF2F42" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/9fa0bcc2-8ec6-44ed-8cd5-1d591bf76f38" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C0B4AE0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c4a2d5e0-4f0d-449b-a374-229164ff51f8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C04C50F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/bd20262b-856f-44d1-9ab3-351b411a50b7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0041A750" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/5672322d-1856-4767-a693-31fd5d582aba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF5184CC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1d1264fa-6f0b-441b-b36a-850206fbfa9e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF81493F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7071e695-cd48-4f36-a310-2a457b8e403b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE86F03A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/ec64be07-cabf-4ccd-8948-64e71db5e1e5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE8E938" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1ed7d2b2-dbec-4e79-9a3c-566f5a9a4aa6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE75498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/64c76bfc-e790-4d79-8f51-7a5bdaae15ef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE5E19E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/00bdfa5c-f7d8-4e4e-b381-30729df60809" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE35FC4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/10eb42af-b1c8-4daa-81ca-dc657d9ce666" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDDEB2B7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1dc9d90d-dbec-4035-926d-b10ae35050aa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBB67703" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/555f5fe2-0ffc-4e2c-a990-205f8e3e76c4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADDF6F0E3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0e29c8b0-6b06-42c3-a6f7-eb4300b2adce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADACD6FB7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a4b28920-b0d1-4ab4-b5f6-3a337dc83580" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD263DCE7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/49d671d1-6c7e-46d3-ac58-bfa3e94a9ea6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5CEECE0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/dfda1984-b323-427d-9243-b261a7ee3666" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC52E982D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3e5af6fc-b6e7-411d-aec4-6742a97d65fb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2C5C805" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3a42afe7-60a0-477f-9e1f-1c9d73e8ef0d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA782E5A0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/39c6b2d9-97d5-4d30-97b8-45770acf71e6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D0F0266" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/30d74e6f-128c-4e58-9773-a8dde92017cc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9CD9D421" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0e84854c-ea98-4c6e-a9bc-183e5c9847e1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98412399" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7c0f5df1-5933-46a2-bc09-2d19a19f6373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97DBB840" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/792ee542-2ab9-4a35-bdc0-8bd5cd4b5cf5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA947D7F6C" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0a8d810d-bc99-4240-9f68-4f7c9c485c5f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91C92A66" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/33626d8a-cbfd-487a-bdba-6e256a7dbe74" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84389006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/26a99039-f41b-4b1d-868a-6c88282084f3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D41222D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/433eb485-2a8d-4afa-b0e3-14a13b3473f6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6051FA83" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/1d11ccff-f888-4a80-b37c-aca050023ae3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D521FC7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c2d0a642-9309-489c-916c-b516af1d9da3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A2D0A0C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/bce93b8c-b3c2-4605-9232-116ab3980aca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55E84DCA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7c942238-1ccf-4adc-9f99-56039426c55e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1607A3FE" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a1090cf5-7d16-4a2f-9628-1551a56be9ec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15C8C5D0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/2cf4e529-0320-4ffe-acdd-191ed903862d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15613E67" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/5fc55b04-14d7-4844-b3c4-ba4db4dc1b6c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0B641B1B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4611ec3a-bd2e-4ad8-b7c4-38a5f9052cbb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0B56ECFB" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/591a7137-715f-43cf-8ffc-f41c46a6c9b0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0984B1A2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/88619d8a-0fee-4c0a-aa0f-7c7d32abb4ab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FC182293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/ca8b5f47-0d06-46c2-ae64-d86e100d64c4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB51712A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/fe9deff6-ea78-4120-b6ea-5d7a78d63407" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9E34E26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/fd0a305c-a778-4376-85b6-847a32f24e35" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB4C0554" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/df1d19e0-2945-4e6e-ac79-20b3d13a1f8b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB3A294F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4e8346d4-1157-4ba4-a666-3c366c3052e8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB330B3B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/ea8c4073-8833-44aa-8eac-98e11237a798" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB307966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3b331987-1724-4333-9531-58ddb170bab9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B63DD35B" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e921f330-bd78-4aaf-9364-8a3e1b4a90a4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E08A210" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/6ab22c65-e3bc-4260-9674-4e9c95dfae39" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B999AF022F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/6ca703fe-2191-434e-80dc-b1677ae7cfc0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996E29E9A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a22daa76-10a5-4eeb-8667-06934209f781" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B986587CD6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/ae9833df-01f6-445c-9b7b-579788540fa5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97780E4E0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/8e739e46-1a4b-4e53-9b1c-d3235f266fbb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B970CC07E9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7c4322a1-3f87-45c8-b155-f688b5046a5b" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A65E8B7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a3254a13-0a64-4ac2-aaf0-bec985a712c2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96868637F" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/00adb5c5-bfb2-4cb9-804a-b2f0ae9a00cd" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960DC8FBE" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/dedf7389-88ec-4a8a-af5c-e1c2e870cc5f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B957FF6718" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a1f1d6ef-6c69-4e2d-a36f-7c0da24bd74f" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C573D04" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/74563140-3e18-4731-a9e8-078edd19a313" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942772973" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/663e1d82-8985-4435-9c39-d656265b3662" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942180177" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a05f5c6c-5f1d-4917-abb0-7dd14baefc9b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916577185" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/09f6293f-d12d-40ff-839f-b2e12ff829f0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F2CD1D5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3b383136-37cd-4b3a-becd-b0b5bf659f77" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90259F002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f0d18a76-5574-4446-9e92-3d282466c3a9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9013B9ACF" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0bc81e5c-ef00-49f3-a4aa-8502369e6091" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F148839F" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/73b7a431-36f5-4030-bd26-863ddf504d9d" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEF233B2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/014f714d-b523-4b8b-8ef8-4e3ad15ccf2a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C141A2CB" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e9a5f4a8-0575-497d-989b-f3bfc29a9b12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AF2A2EA" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0d5ef63d-d577-4b1f-8504-237bb72f9570" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882B4AD40" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/b287c83a-ac2a-445d-8b8e-f45989b908a9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C302AFB" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/16131889-b66c-40bd-a9bf-043710fe577c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84CA81893" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4722e406-7bd8-432a-928f-4bde84f6c140" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831AA1395" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/503a7919-9771-4f01-935a-886dcf59eafd" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821C2F9FF" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e101850d-40fc-40a6-a973-33bb3140d753" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81704B0C2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a0fd6171-5e40-4fbb-a854-b273b8ffe44d" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDE8F729" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/4f0f6367-37f9-49d6-ad1f-1b46728b0d18" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C57482BE" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/da3f9c2c-f640-43b0-9551-2948a3455cbe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA994890" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/28e0e47b-7681-498b-9b4e-bdf89bc94fd3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B792044633" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/344acb0a-5e60-41b3-b3b9-82c71c0bffbf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D167DAA" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/f9c89314-95ea-4fd6-9d10-50aa3cc40138" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76CD2BF1E" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/63dfa663-a9fc-441f-bb3d-ca804d7c170c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C61562B" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/3334f974-3f0d-4879-afb8-e5f65ccc71db" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F4B5A02" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/5079d6aa-8d10-4a1a-a03a-8a1f9c8db841" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7249DBA40" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/0cfbb773-52a4-4518-a7fa-c4af05b56d40" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723442794" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/88b68623-e1db-4b0b-a85f-1ca0402d6f97" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708109F5A" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/a16a343d-e0c5-49b2-9190-f07b1fdd0d2d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0E77178" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/e43dee33-c968-4a23-8b6a-3aed293c0e4f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5D4DE26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/96296631-41c4-4a95-b62c-23385f5bf121" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E12B3DFB" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/cea594be-7d72-44c9-a9b7-cf898c4d2d7d" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E0AE8FA7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/20c1d512-38fa-464c-bea4-d97884b200ff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C696EC71" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c5328290-f10e-4a3f-9a35-6e239b02e0cd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5CF3FD7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/c3dd1f5a-787c-4f58-870c-b75a9883cccd" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C393C6CF" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/642dc5db-37e3-4b52-af3e-d5c714eb6ace" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BEECDA1F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/edcaa7a6-1ef0-4507-a8f0-a9b42bb69863" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B681A1DC" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/62a9655d-a0d9-431f-8920-eacf3b31c9a3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68812999F" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/b0005038-5077-4491-9812-59e26773f63c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DD6118D" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/78521ec1-4a69-4d58-b334-a605e7b8a5e2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6245148B6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/9bff7027-73a9-4bee-b975-520a20500546" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4316C8593" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/7129f812-ca12-464e-9e73-e97f780fa3ee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B4CBDBFB" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/atti-amministrazioni-enti/375c5fa0-fcda-4235-8301-cdd8b798f853" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F150"/>
+  <dimension ref="A1:F157"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9381</v>
+        <v>1335</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>9248</v>
+        <v>11100</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>9245</v>
+        <v>10650</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>9130</v>
+        <v>10513</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>9123</v>
+        <v>9431</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>14</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>9120</v>
+        <v>9413</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>9099</v>
+        <v>9381</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>9046</v>
+        <v>9248</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>9044</v>
+        <v>9245</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>8847</v>
+        <v>9130</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>8844</v>
+        <v>9123</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>8841</v>
+        <v>9120</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>8964</v>
+        <v>9099</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>8729</v>
+        <v>9046</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>8678</v>
+        <v>9044</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>8667</v>
+        <v>9029</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>14</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>8663</v>
+        <v>8847</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19">
-        <v>8567</v>
+        <v>8844</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>8307</v>
+        <v>8841</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>8280</v>
+        <v>8964</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>8131</v>
+        <v>8729</v>
       </c>
       <c r="C22" t="s">
         <v>60</v>
       </c>
       <c r="D22" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23">
+        <v>8678</v>
+      </c>
+      <c r="C23" t="s">
         <v>62</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>7241</v>
+        <v>8667</v>
       </c>
       <c r="C24" t="s">
         <v>65</v>
       </c>
       <c r="D24" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>7238</v>
+        <v>8663</v>
       </c>
       <c r="C25" t="s">
         <v>67</v>
       </c>
       <c r="D25" t="s">
         <v>68</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>7175</v>
+        <v>8567</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B27">
-        <v>6451</v>
+        <v>8307</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B28">
-        <v>6438</v>
+        <v>8280</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B29">
-        <v>6141</v>
+        <v>8131</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B30">
-        <v>6139</v>
+        <v>7277</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B31">
-        <v>6094</v>
+        <v>7241</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B32">
-        <v>6021</v>
+        <v>7238</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B33">
-        <v>5615</v>
+        <v>7175</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>5587</v>
+        <v>6451</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>5567</v>
+        <v>6438</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>5414</v>
+        <v>6141</v>
       </c>
       <c r="C36" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B37">
-        <v>5209</v>
+        <v>6139</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37" t="s">
         <v>99</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>5202</v>
+        <v>6094</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>101</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>5199</v>
+        <v>6021</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B40">
-        <v>5189</v>
+        <v>5615</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>5125</v>
+        <v>5587</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B42">
-        <v>5116</v>
+        <v>5567</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>4980</v>
+        <v>5414</v>
       </c>
       <c r="C43" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B44">
-        <v>4842</v>
+        <v>5209</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B45">
-        <v>4717</v>
+        <v>5202</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>4958</v>
+        <v>5199</v>
       </c>
       <c r="C46" t="s">
         <v>121</v>
       </c>
       <c r="D46" t="s">
         <v>122</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B47">
-        <v>4632</v>
+        <v>5189</v>
       </c>
       <c r="C47" t="s">
         <v>123</v>
       </c>
       <c r="D47" t="s">
         <v>124</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B48">
-        <v>4609</v>
+        <v>5125</v>
       </c>
       <c r="C48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B49">
-        <v>4491</v>
+        <v>5116</v>
       </c>
       <c r="C49" t="s">
         <v>128</v>
       </c>
       <c r="D49" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50">
-        <v>4279</v>
+        <v>4980</v>
       </c>
       <c r="C50" t="s">
         <v>131</v>
       </c>
       <c r="D50" t="s">
         <v>132</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>133</v>
       </c>
       <c r="B51">
-        <v>4121</v>
+        <v>4842</v>
       </c>
       <c r="C51" t="s">
         <v>134</v>
       </c>
       <c r="D51" t="s">
         <v>135</v>
       </c>
-      <c r="E51" t="s">
-        <v>134</v>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52">
-        <v>3937</v>
+        <v>4717</v>
       </c>
       <c r="C52" t="s">
         <v>137</v>
       </c>
       <c r="D52" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>139</v>
       </c>
       <c r="B53">
-        <v>3733</v>
+        <v>4958</v>
       </c>
       <c r="C53" t="s">
         <v>140</v>
       </c>
       <c r="D53" t="s">
         <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>139</v>
       </c>
       <c r="B54">
-        <v>3730</v>
+        <v>4632</v>
       </c>
       <c r="C54" t="s">
         <v>142</v>
       </c>
       <c r="D54" t="s">
         <v>143</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55">
+        <v>4609</v>
+      </c>
+      <c r="C55" t="s">
         <v>144</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B56">
-        <v>3593</v>
+        <v>4491</v>
       </c>
       <c r="C56" t="s">
         <v>147</v>
       </c>
       <c r="D56" t="s">
         <v>148</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>149</v>
       </c>
       <c r="B57">
-        <v>3368</v>
+        <v>4279</v>
       </c>
       <c r="C57" t="s">
         <v>150</v>
       </c>
       <c r="D57" t="s">
         <v>151</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B58">
-        <v>3356</v>
+        <v>4121</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>14</v>
       </c>
       <c r="D58" t="s">
         <v>153</v>
       </c>
-      <c r="E58" s="2" t="s">
-        <v>9</v>
+      <c r="E58" t="s">
+        <v>14</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59">
-        <v>3325</v>
+        <v>3937</v>
       </c>
       <c r="C59" t="s">
         <v>155</v>
       </c>
       <c r="D59" t="s">
         <v>156</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B60">
-        <v>3322</v>
+        <v>3733</v>
       </c>
       <c r="C60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B61">
-        <v>3319</v>
+        <v>3730</v>
       </c>
       <c r="C61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B62">
-        <v>3316</v>
+        <v>3603</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B63">
-        <v>3313</v>
+        <v>3593</v>
       </c>
       <c r="C63" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D63" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="B64">
-        <v>3278</v>
+        <v>3368</v>
       </c>
       <c r="C64" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D64" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65">
-        <v>3066</v>
+        <v>3356</v>
       </c>
       <c r="C65" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B66">
-        <v>3025</v>
+        <v>3325</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D66" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B67">
-        <v>2896</v>
+        <v>3322</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B68">
-        <v>2751</v>
+        <v>3319</v>
       </c>
       <c r="C68" t="s">
         <v>177</v>
       </c>
       <c r="D68" t="s">
         <v>178</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B69">
-        <v>2741</v>
+        <v>3316</v>
       </c>
       <c r="C69" t="s">
         <v>179</v>
       </c>
       <c r="D69" t="s">
         <v>180</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B70">
-        <v>2736</v>
+        <v>3313</v>
       </c>
       <c r="C70" t="s">
         <v>181</v>
       </c>
       <c r="D70" t="s">
         <v>182</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B71">
-        <v>2723</v>
+        <v>3278</v>
       </c>
       <c r="C71" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>184</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B72">
-        <v>2411</v>
+        <v>3066</v>
       </c>
       <c r="C72" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D72" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B73">
-        <v>2253</v>
+        <v>3025</v>
       </c>
       <c r="C73" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D73" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B74">
-        <v>2245</v>
+        <v>2896</v>
       </c>
       <c r="C74" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B75">
-        <v>2218</v>
+        <v>2751</v>
       </c>
       <c r="C75" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D75" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B76">
-        <v>2211</v>
+        <v>2741</v>
       </c>
       <c r="C76" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B77">
-        <v>2168</v>
+        <v>2736</v>
       </c>
       <c r="C77" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D77" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B78">
-        <v>2145</v>
+        <v>2723</v>
       </c>
       <c r="C78" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="D78" t="s">
         <v>201</v>
       </c>
-      <c r="E78" s="2" t="s">
-        <v>9</v>
+      <c r="E78" t="s">
+        <v>14</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>202</v>
       </c>
       <c r="B79">
-        <v>1986</v>
+        <v>2411</v>
       </c>
       <c r="C79" t="s">
         <v>203</v>
       </c>
       <c r="D79" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>205</v>
       </c>
       <c r="B80">
-        <v>1726</v>
+        <v>2253</v>
       </c>
       <c r="C80" t="s">
         <v>206</v>
       </c>
       <c r="D80" t="s">
         <v>207</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>208</v>
       </c>
       <c r="B81">
-        <v>1538</v>
+        <v>2245</v>
       </c>
       <c r="C81" t="s">
         <v>209</v>
       </c>
       <c r="D81" t="s">
         <v>210</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>208</v>
       </c>
       <c r="B82">
-        <v>1499</v>
+        <v>2218</v>
       </c>
       <c r="C82" t="s">
         <v>211</v>
       </c>
       <c r="D82" t="s">
         <v>212</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>208</v>
+      </c>
+      <c r="B83">
+        <v>2211</v>
+      </c>
+      <c r="C83" t="s">
         <v>213</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>215</v>
+      </c>
+      <c r="B84">
+        <v>2168</v>
+      </c>
+      <c r="C84" t="s">
         <v>216</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>215</v>
+      </c>
+      <c r="B85">
+        <v>2145</v>
+      </c>
+      <c r="C85" t="s">
+        <v>218</v>
+      </c>
+      <c r="D85" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B86">
-        <v>650</v>
+        <v>1986</v>
       </c>
       <c r="C86" t="s">
+        <v>221</v>
+      </c>
+      <c r="D86" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B87">
-        <v>643</v>
+        <v>1726</v>
       </c>
       <c r="C87" t="s">
         <v>224</v>
       </c>
       <c r="D87" t="s">
         <v>225</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>226</v>
       </c>
       <c r="B88">
-        <v>516</v>
+        <v>1538</v>
       </c>
       <c r="C88" t="s">
         <v>227</v>
       </c>
       <c r="D88" t="s">
         <v>228</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>226</v>
       </c>
       <c r="B89">
-        <v>513</v>
+        <v>1499</v>
       </c>
       <c r="C89" t="s">
         <v>229</v>
       </c>
       <c r="D89" t="s">
         <v>230</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B90">
-        <v>510</v>
+        <v>1445</v>
       </c>
       <c r="C90" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D90" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B91">
-        <v>457</v>
+        <v>1403</v>
       </c>
       <c r="C91" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D91" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B92">
-        <v>261</v>
+        <v>654</v>
       </c>
       <c r="C92" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D92" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B93">
-        <v>236</v>
+        <v>650</v>
       </c>
       <c r="C93" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D93" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B94">
-        <v>13509</v>
+        <v>643</v>
       </c>
       <c r="C94" t="s">
         <v>242</v>
       </c>
       <c r="D94" t="s">
         <v>243</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B95">
-        <v>13506</v>
+        <v>516</v>
       </c>
       <c r="C95" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D95" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B96">
-        <v>13503</v>
+        <v>513</v>
       </c>
       <c r="C96" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D96" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B97">
-        <v>13500</v>
+        <v>510</v>
       </c>
       <c r="C97" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D97" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B98">
-        <v>13421</v>
+        <v>457</v>
       </c>
       <c r="C98" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D98" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B99">
-        <v>13223</v>
+        <v>261</v>
       </c>
       <c r="C99" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D99" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B100">
-        <v>13192</v>
+        <v>236</v>
       </c>
       <c r="C100" t="s">
         <v>257</v>
       </c>
       <c r="D100" t="s">
         <v>258</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B101">
-        <v>13161</v>
+        <v>13509</v>
       </c>
       <c r="C101" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D101" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B102">
-        <v>12981</v>
+        <v>13506</v>
       </c>
       <c r="C102" t="s">
         <v>262</v>
       </c>
       <c r="D102" t="s">
         <v>263</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>259</v>
+      </c>
+      <c r="B103">
+        <v>13503</v>
+      </c>
+      <c r="C103" t="s">
         <v>264</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>259</v>
+      </c>
+      <c r="B104">
+        <v>13500</v>
+      </c>
+      <c r="C104" t="s">
+        <v>266</v>
+      </c>
+      <c r="D104" t="s">
         <v>267</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>268</v>
+      </c>
+      <c r="B105">
+        <v>13421</v>
+      </c>
+      <c r="C105" t="s">
+        <v>269</v>
+      </c>
+      <c r="D105" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B106">
-        <v>12624</v>
+        <v>13223</v>
       </c>
       <c r="C106" t="s">
+        <v>272</v>
+      </c>
+      <c r="D106" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>274</v>
+      </c>
+      <c r="B107">
+        <v>13192</v>
+      </c>
+      <c r="C107" t="s">
         <v>275</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>274</v>
+      </c>
+      <c r="B108">
+        <v>13161</v>
+      </c>
+      <c r="C108" t="s">
+        <v>277</v>
+      </c>
+      <c r="D108" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>279</v>
+      </c>
+      <c r="B109">
+        <v>12981</v>
+      </c>
+      <c r="C109" t="s">
+        <v>280</v>
+      </c>
+      <c r="D109" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>282</v>
+      </c>
+      <c r="B110">
+        <v>12272</v>
+      </c>
+      <c r="C110" t="s">
+        <v>283</v>
+      </c>
+      <c r="D110" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B111">
-        <v>12251</v>
+        <v>12713</v>
       </c>
       <c r="C111" t="s">
+        <v>286</v>
+      </c>
+      <c r="D111" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>288</v>
+      </c>
+      <c r="B112">
+        <v>12634</v>
+      </c>
+      <c r="C112" t="s">
         <v>289</v>
       </c>
-      <c r="B112">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>288</v>
+      </c>
+      <c r="B113">
+        <v>12624</v>
+      </c>
+      <c r="C113" t="s">
+        <v>291</v>
+      </c>
+      <c r="D113" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
+        <v>293</v>
+      </c>
+      <c r="B114">
+        <v>12586</v>
+      </c>
+      <c r="C114" t="s">
+        <v>294</v>
+      </c>
+      <c r="D114" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B115">
-        <v>11111</v>
+        <v>12503</v>
       </c>
       <c r="C115" t="s">
+        <v>297</v>
+      </c>
+      <c r="D115" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>299</v>
+      </c>
+      <c r="B116">
+        <v>12489</v>
+      </c>
+      <c r="C116" t="s">
         <v>300</v>
       </c>
-      <c r="B116">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>302</v>
+      </c>
+      <c r="B117">
+        <v>12269</v>
+      </c>
+      <c r="C117" t="s">
         <v>303</v>
       </c>
-      <c r="B117">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>302</v>
+      </c>
+      <c r="B118">
+        <v>12251</v>
+      </c>
+      <c r="C118" t="s">
+        <v>305</v>
+      </c>
+      <c r="D118" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>307</v>
+      </c>
+      <c r="B119">
+        <v>11426</v>
+      </c>
+      <c r="C119" t="s">
+        <v>308</v>
+      </c>
+      <c r="D119" t="s">
         <v>309</v>
-      </c>
-[...7 lines deleted...]
-        <v>311</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>310</v>
+      </c>
+      <c r="B120">
+        <v>11313</v>
+      </c>
+      <c r="C120" t="s">
+        <v>311</v>
+      </c>
+      <c r="D120" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>313</v>
+      </c>
+      <c r="B121">
+        <v>11136</v>
+      </c>
+      <c r="C121" t="s">
+        <v>314</v>
+      </c>
+      <c r="D121" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B122">
-        <v>8122</v>
+        <v>11111</v>
       </c>
       <c r="C122" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D122" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B123">
-        <v>7828</v>
+        <v>10884</v>
       </c>
       <c r="C123" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D123" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B124">
-        <v>7587</v>
+        <v>10353</v>
       </c>
       <c r="C124" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D124" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B125">
-        <v>7486</v>
+        <v>10186</v>
       </c>
       <c r="C125" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D125" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B126">
-        <v>6999</v>
+        <v>9495</v>
       </c>
       <c r="C126" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="D126" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B127">
-        <v>6843</v>
+        <v>9107</v>
       </c>
       <c r="C127" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="D127" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B128">
-        <v>6472</v>
+        <v>8386</v>
       </c>
       <c r="C128" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="D128" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B129">
-        <v>6234</v>
+        <v>8122</v>
       </c>
       <c r="C129" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="D129" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B130">
-        <v>5920</v>
+        <v>7828</v>
       </c>
       <c r="C130" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="D130" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>342</v>
       </c>
       <c r="B131">
-        <v>5915</v>
+        <v>7587</v>
       </c>
       <c r="C131" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D131" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B132">
-        <v>5912</v>
+        <v>7486</v>
       </c>
       <c r="C132" t="s">
+        <v>346</v>
+      </c>
+      <c r="D132" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>348</v>
+      </c>
+      <c r="B133">
+        <v>6999</v>
+      </c>
+      <c r="C133" t="s">
         <v>349</v>
       </c>
-      <c r="B133">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>351</v>
+      </c>
+      <c r="B134">
+        <v>6843</v>
+      </c>
+      <c r="C134" t="s">
         <v>352</v>
       </c>
-      <c r="B134">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B135">
-        <v>5271</v>
+        <v>6472</v>
       </c>
       <c r="C135" t="s">
         <v>355</v>
       </c>
       <c r="D135" t="s">
         <v>356</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>357</v>
       </c>
       <c r="B136">
-        <v>5002</v>
+        <v>6234</v>
       </c>
       <c r="C136" t="s">
         <v>358</v>
       </c>
       <c r="D136" t="s">
         <v>359</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>360</v>
       </c>
       <c r="B137">
-        <v>4755</v>
+        <v>5920</v>
       </c>
       <c r="C137" t="s">
         <v>361</v>
       </c>
       <c r="D137" t="s">
         <v>362</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>360</v>
+      </c>
+      <c r="B138">
+        <v>5915</v>
+      </c>
+      <c r="C138" t="s">
         <v>363</v>
       </c>
-      <c r="B138">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="D138" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
+        <v>360</v>
+      </c>
+      <c r="B139">
+        <v>5912</v>
+      </c>
+      <c r="C139" t="s">
+        <v>365</v>
+      </c>
+      <c r="D139" t="s">
         <v>366</v>
-      </c>
-[...7 lines deleted...]
-        <v>368</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B140">
-        <v>4577</v>
+        <v>5425</v>
       </c>
       <c r="C140" t="s">
+        <v>368</v>
+      </c>
+      <c r="D140" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
+        <v>370</v>
+      </c>
+      <c r="B141">
+        <v>5273</v>
+      </c>
+      <c r="C141" t="s">
         <v>371</v>
       </c>
-      <c r="B141">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B142">
-        <v>4303</v>
+        <v>5271</v>
       </c>
       <c r="C142" t="s">
+        <v>373</v>
+      </c>
+      <c r="D142" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B143">
-        <v>4293</v>
+        <v>5002</v>
       </c>
       <c r="C143" t="s">
         <v>376</v>
       </c>
       <c r="D143" t="s">
         <v>377</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>378</v>
       </c>
       <c r="B144">
-        <v>4250</v>
+        <v>4755</v>
       </c>
       <c r="C144" t="s">
         <v>379</v>
       </c>
       <c r="D144" t="s">
         <v>380</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>381</v>
       </c>
       <c r="B145">
-        <v>4179</v>
+        <v>4616</v>
       </c>
       <c r="C145" t="s">
         <v>382</v>
       </c>
       <c r="D145" t="s">
         <v>383</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>384</v>
       </c>
       <c r="B146">
-        <v>3862</v>
+        <v>4579</v>
       </c>
       <c r="C146" t="s">
         <v>385</v>
       </c>
       <c r="D146" t="s">
         <v>386</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>384</v>
+      </c>
+      <c r="B147">
+        <v>4577</v>
+      </c>
+      <c r="C147" t="s">
         <v>387</v>
       </c>
-      <c r="B147">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
+        <v>389</v>
+      </c>
+      <c r="B148">
+        <v>4305</v>
+      </c>
+      <c r="C148" t="s">
         <v>390</v>
       </c>
-      <c r="B148">
-[...2 lines deleted...]
-      <c r="C148" t="s">
+      <c r="D148" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>389</v>
+      </c>
+      <c r="B149">
+        <v>4303</v>
+      </c>
+      <c r="C149" t="s">
+        <v>392</v>
+      </c>
+      <c r="D149" t="s">
         <v>393</v>
-      </c>
-[...7 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>389</v>
+      </c>
+      <c r="B150">
+        <v>4293</v>
+      </c>
+      <c r="C150" t="s">
+        <v>394</v>
+      </c>
+      <c r="D150" t="s">
+        <v>395</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
         <v>396</v>
       </c>
-      <c r="B150">
+      <c r="B151">
+        <v>4250</v>
+      </c>
+      <c r="C151" t="s">
+        <v>397</v>
+      </c>
+      <c r="D151" t="s">
+        <v>398</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>399</v>
+      </c>
+      <c r="B152">
+        <v>4179</v>
+      </c>
+      <c r="C152" t="s">
+        <v>400</v>
+      </c>
+      <c r="D152" t="s">
+        <v>401</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>402</v>
+      </c>
+      <c r="B153">
+        <v>3862</v>
+      </c>
+      <c r="C153" t="s">
+        <v>403</v>
+      </c>
+      <c r="D153" t="s">
+        <v>404</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>405</v>
+      </c>
+      <c r="B154">
+        <v>3862</v>
+      </c>
+      <c r="C154" t="s">
+        <v>406</v>
+      </c>
+      <c r="D154" t="s">
+        <v>407</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>408</v>
+      </c>
+      <c r="B155">
+        <v>3007</v>
+      </c>
+      <c r="C155" t="s">
+        <v>409</v>
+      </c>
+      <c r="D155" t="s">
+        <v>410</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>411</v>
+      </c>
+      <c r="B156">
+        <v>9001</v>
+      </c>
+      <c r="C156" t="s">
+        <v>412</v>
+      </c>
+      <c r="D156" t="s">
+        <v>413</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>414</v>
+      </c>
+      <c r="B157">
         <v>5384</v>
       </c>
-      <c r="C150" t="s">
-[...8 lines deleted...]
-      <c r="F150" s="2" t="s">
+      <c r="C157" t="s">
+        <v>415</v>
+      </c>
+      <c r="D157" t="s">
+        <v>416</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
-    <hyperlink ref="E4" r:id="rId5"/>
-[...290 lines deleted...]
-    <hyperlink ref="F150" r:id="rId296"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="E32" r:id="rId58"/>
+    <hyperlink ref="F32" r:id="rId59"/>
+    <hyperlink ref="E33" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="E34" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="E35" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="E76" r:id="rId145"/>
+    <hyperlink ref="F76" r:id="rId146"/>
+    <hyperlink ref="E77" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="F78" r:id="rId149"/>
+    <hyperlink ref="E79" r:id="rId150"/>
+    <hyperlink ref="F79" r:id="rId151"/>
+    <hyperlink ref="E80" r:id="rId152"/>
+    <hyperlink ref="F80" r:id="rId153"/>
+    <hyperlink ref="E81" r:id="rId154"/>
+    <hyperlink ref="F81" r:id="rId155"/>
+    <hyperlink ref="E82" r:id="rId156"/>
+    <hyperlink ref="F82" r:id="rId157"/>
+    <hyperlink ref="E83" r:id="rId158"/>
+    <hyperlink ref="F83" r:id="rId159"/>
+    <hyperlink ref="E84" r:id="rId160"/>
+    <hyperlink ref="F84" r:id="rId161"/>
+    <hyperlink ref="E85" r:id="rId162"/>
+    <hyperlink ref="F85" r:id="rId163"/>
+    <hyperlink ref="E86" r:id="rId164"/>
+    <hyperlink ref="F86" r:id="rId165"/>
+    <hyperlink ref="E87" r:id="rId166"/>
+    <hyperlink ref="F87" r:id="rId167"/>
+    <hyperlink ref="E88" r:id="rId168"/>
+    <hyperlink ref="F88" r:id="rId169"/>
+    <hyperlink ref="E89" r:id="rId170"/>
+    <hyperlink ref="F89" r:id="rId171"/>
+    <hyperlink ref="E90" r:id="rId172"/>
+    <hyperlink ref="F90" r:id="rId173"/>
+    <hyperlink ref="E91" r:id="rId174"/>
+    <hyperlink ref="F91" r:id="rId175"/>
+    <hyperlink ref="E92" r:id="rId176"/>
+    <hyperlink ref="F92" r:id="rId177"/>
+    <hyperlink ref="E93" r:id="rId178"/>
+    <hyperlink ref="F93" r:id="rId179"/>
+    <hyperlink ref="E94" r:id="rId180"/>
+    <hyperlink ref="F94" r:id="rId181"/>
+    <hyperlink ref="E95" r:id="rId182"/>
+    <hyperlink ref="F95" r:id="rId183"/>
+    <hyperlink ref="E96" r:id="rId184"/>
+    <hyperlink ref="F96" r:id="rId185"/>
+    <hyperlink ref="E97" r:id="rId186"/>
+    <hyperlink ref="F97" r:id="rId187"/>
+    <hyperlink ref="E98" r:id="rId188"/>
+    <hyperlink ref="F98" r:id="rId189"/>
+    <hyperlink ref="E99" r:id="rId190"/>
+    <hyperlink ref="F99" r:id="rId191"/>
+    <hyperlink ref="E100" r:id="rId192"/>
+    <hyperlink ref="F100" r:id="rId193"/>
+    <hyperlink ref="E101" r:id="rId194"/>
+    <hyperlink ref="F101" r:id="rId195"/>
+    <hyperlink ref="E102" r:id="rId196"/>
+    <hyperlink ref="F102" r:id="rId197"/>
+    <hyperlink ref="E103" r:id="rId198"/>
+    <hyperlink ref="F103" r:id="rId199"/>
+    <hyperlink ref="E104" r:id="rId200"/>
+    <hyperlink ref="F104" r:id="rId201"/>
+    <hyperlink ref="E105" r:id="rId202"/>
+    <hyperlink ref="F105" r:id="rId203"/>
+    <hyperlink ref="E106" r:id="rId204"/>
+    <hyperlink ref="F106" r:id="rId205"/>
+    <hyperlink ref="E107" r:id="rId206"/>
+    <hyperlink ref="F107" r:id="rId207"/>
+    <hyperlink ref="E108" r:id="rId208"/>
+    <hyperlink ref="F108" r:id="rId209"/>
+    <hyperlink ref="E109" r:id="rId210"/>
+    <hyperlink ref="F109" r:id="rId211"/>
+    <hyperlink ref="E110" r:id="rId212"/>
+    <hyperlink ref="F110" r:id="rId213"/>
+    <hyperlink ref="E111" r:id="rId214"/>
+    <hyperlink ref="F111" r:id="rId215"/>
+    <hyperlink ref="E112" r:id="rId216"/>
+    <hyperlink ref="F112" r:id="rId217"/>
+    <hyperlink ref="E113" r:id="rId218"/>
+    <hyperlink ref="F113" r:id="rId219"/>
+    <hyperlink ref="E114" r:id="rId220"/>
+    <hyperlink ref="F114" r:id="rId221"/>
+    <hyperlink ref="E115" r:id="rId222"/>
+    <hyperlink ref="F115" r:id="rId223"/>
+    <hyperlink ref="E116" r:id="rId224"/>
+    <hyperlink ref="F116" r:id="rId225"/>
+    <hyperlink ref="E117" r:id="rId226"/>
+    <hyperlink ref="F117" r:id="rId227"/>
+    <hyperlink ref="E118" r:id="rId228"/>
+    <hyperlink ref="F118" r:id="rId229"/>
+    <hyperlink ref="E119" r:id="rId230"/>
+    <hyperlink ref="F119" r:id="rId231"/>
+    <hyperlink ref="E120" r:id="rId232"/>
+    <hyperlink ref="F120" r:id="rId233"/>
+    <hyperlink ref="E121" r:id="rId234"/>
+    <hyperlink ref="F121" r:id="rId235"/>
+    <hyperlink ref="E122" r:id="rId236"/>
+    <hyperlink ref="F122" r:id="rId237"/>
+    <hyperlink ref="E123" r:id="rId238"/>
+    <hyperlink ref="F123" r:id="rId239"/>
+    <hyperlink ref="E124" r:id="rId240"/>
+    <hyperlink ref="F124" r:id="rId241"/>
+    <hyperlink ref="E125" r:id="rId242"/>
+    <hyperlink ref="F125" r:id="rId243"/>
+    <hyperlink ref="E126" r:id="rId244"/>
+    <hyperlink ref="F126" r:id="rId245"/>
+    <hyperlink ref="E127" r:id="rId246"/>
+    <hyperlink ref="F127" r:id="rId247"/>
+    <hyperlink ref="E128" r:id="rId248"/>
+    <hyperlink ref="F128" r:id="rId249"/>
+    <hyperlink ref="E129" r:id="rId250"/>
+    <hyperlink ref="F129" r:id="rId251"/>
+    <hyperlink ref="E130" r:id="rId252"/>
+    <hyperlink ref="F130" r:id="rId253"/>
+    <hyperlink ref="E131" r:id="rId254"/>
+    <hyperlink ref="F131" r:id="rId255"/>
+    <hyperlink ref="E132" r:id="rId256"/>
+    <hyperlink ref="F132" r:id="rId257"/>
+    <hyperlink ref="E133" r:id="rId258"/>
+    <hyperlink ref="F133" r:id="rId259"/>
+    <hyperlink ref="E134" r:id="rId260"/>
+    <hyperlink ref="F134" r:id="rId261"/>
+    <hyperlink ref="E135" r:id="rId262"/>
+    <hyperlink ref="F135" r:id="rId263"/>
+    <hyperlink ref="E136" r:id="rId264"/>
+    <hyperlink ref="F136" r:id="rId265"/>
+    <hyperlink ref="E137" r:id="rId266"/>
+    <hyperlink ref="F137" r:id="rId267"/>
+    <hyperlink ref="E138" r:id="rId268"/>
+    <hyperlink ref="F138" r:id="rId269"/>
+    <hyperlink ref="E139" r:id="rId270"/>
+    <hyperlink ref="F139" r:id="rId271"/>
+    <hyperlink ref="E140" r:id="rId272"/>
+    <hyperlink ref="F140" r:id="rId273"/>
+    <hyperlink ref="E141" r:id="rId274"/>
+    <hyperlink ref="F141" r:id="rId275"/>
+    <hyperlink ref="E142" r:id="rId276"/>
+    <hyperlink ref="F142" r:id="rId277"/>
+    <hyperlink ref="E143" r:id="rId278"/>
+    <hyperlink ref="F143" r:id="rId279"/>
+    <hyperlink ref="E144" r:id="rId280"/>
+    <hyperlink ref="F144" r:id="rId281"/>
+    <hyperlink ref="E145" r:id="rId282"/>
+    <hyperlink ref="F145" r:id="rId283"/>
+    <hyperlink ref="E146" r:id="rId284"/>
+    <hyperlink ref="F146" r:id="rId285"/>
+    <hyperlink ref="E147" r:id="rId286"/>
+    <hyperlink ref="F147" r:id="rId287"/>
+    <hyperlink ref="E148" r:id="rId288"/>
+    <hyperlink ref="F148" r:id="rId289"/>
+    <hyperlink ref="E149" r:id="rId290"/>
+    <hyperlink ref="F149" r:id="rId291"/>
+    <hyperlink ref="E150" r:id="rId292"/>
+    <hyperlink ref="F150" r:id="rId293"/>
+    <hyperlink ref="E151" r:id="rId294"/>
+    <hyperlink ref="F151" r:id="rId295"/>
+    <hyperlink ref="E152" r:id="rId296"/>
+    <hyperlink ref="F152" r:id="rId297"/>
+    <hyperlink ref="E153" r:id="rId298"/>
+    <hyperlink ref="F153" r:id="rId299"/>
+    <hyperlink ref="E154" r:id="rId300"/>
+    <hyperlink ref="F154" r:id="rId301"/>
+    <hyperlink ref="E155" r:id="rId302"/>
+    <hyperlink ref="F155" r:id="rId303"/>
+    <hyperlink ref="E156" r:id="rId304"/>
+    <hyperlink ref="F156" r:id="rId305"/>
+    <hyperlink ref="E157" r:id="rId306"/>
+    <hyperlink ref="F157" r:id="rId307"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>