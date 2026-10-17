--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -8,107 +8,248 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="432">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3EEF6DD5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TD su MEPA a Leroy Merlin Italia s.r.l. acquisto climatizzatori e prodotti da giardinaggio CIG N. BD3EEF6DD5</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2C56A2B9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA su MEPA alla ditta MyO s.p.a. per l’acquisto di materiale vario di cancelleria ad uso degli uffici di segreteria – CIG N. BD2C56A2B9</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD183F0842</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto alla Ditta Borgione Centro Didattico S.r.l. per l’acquisto di sussidi didattici inerenti al DDG n. 1332 del 25/03/2026 – CIG N. BD183F0842</t>
+  </si>
+  <si>
+    <t>BD17D28FA8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TD su MEPA alla ditta GASCOM Impianti S.r.l. per la manutenzione semestrale degli estintori dell’Istituto – CIG N. BD17D28FA8</t>
+  </si>
+  <si>
+    <t>BD17942817</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA su MEPA alla ditta Siciligiene s.r.l. per l’acquisto di materiale di pulizia – CIG N. BD17942817</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD14332AF5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto alla Edizioni Centro Studi Erickson S.p.A. per l’acquisto di sussidi didattici inerenti al DDG n. 1332 del 25/03/2026 – CIG N. BD14332AF5</t>
+  </si>
+  <si>
+    <t>BD13884ACA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto alla Ditta COPITEL di Sanfilippo Salvatore &amp; C. s.n.c per saldo copie trimestre giugno-agosto 2026 – CIG N. BD13884ACA</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0B362D6E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TD su MEPA alla G.L. Servizi di Petralia Giuseppe per servizio di derattizzazione plesso scuola secondaria – CIG N. BD0B362D6E</t>
+  </si>
+  <si>
+    <t>BD0AFD0B2D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA SU MEPA CON ISTITUTO POLIVALENTE VALDISAVOIA SRL PER L’ACQUISTO DI N. 3 CORSI DI FORMAZIONE - CIG BD0AFD0B2D</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFDE30E3D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA SU MEPA CON EXONGRAPHIC SRL PER L’ACQUISTO DI MATERIALE PUBBLICITARIO INERENTE AL PNRR SNODI FORMATIVI - CIG BCFDE30E3D</t>
+  </si>
+  <si>
+    <t>BCFD7D1C4C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA SU MEPA CON EXONGRAPHIC SRL PER L’ACQUISTO DI MATERIALE PUBBLICITARIO INERENTE AL POC IN OGGETTO - CIG BCFD7D1C4C</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFABC3169</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA SU MEPA CON EXONGRAPHIC SRL PER L’ACQUISTO DI MATERIALE PUBBLICITARIO INERENTE AL PN P.ESTATE 26-27 - CIG BCFABC3169</t>
+  </si>
+  <si>
+    <t>BCFAAD3B58</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA SU MEPA CON EXONGRAPHIC SRL PER L’ACQUISTO DI MATERIALE PUBBLICITARIO INERENTE AL PN FORM. DOCENTI - CIG BCFAAD3B58</t>
+  </si>
+  <si>
+    <t>BCFA99983A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA SU MEPA CON EXONGRAPHIC SRL PER L’ACQUISTO DI MATERIALE PUBBLICITARIO INERENTE AL PN IN OGGETTO – CIG BCFA99983A</t>
+  </si>
+  <si>
+    <t>BCF87594A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA su MEPA alla ditta Sfera s.r.l. per il rinnovo dei servizi di assistenza e consulenza per la pubblicazione degli atti in AT – CIG N. BCF87594A6</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF6EE9A07</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA su MEPA alla ditta Netsense s.r.l. per il rinnovo dei servizi informatici dal 01/09/2026 al 31/08/2027 – CIG N. BCF6EE9A07</t>
+  </si>
+  <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>BC9C33F68E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione di beni</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC94298BBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento TD Snodi formativi PNRR</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina e dichiarazione di assenza conflitto interessi - direzione e coordinamento - PN formazione docenti</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico oneroso direzione e coordinamento PN Piano estate III edizione</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Incarico direzione e coordinamento Progetto Avviso 53338 del 09/03/2026 – Agenda Sud a.s. 2025-2026 e 2026-2027
 CNP: ESO4.6.A1.B-FSEPNSI-2026-680 + Lettera di incarico + Dichiarazione di assenza conflitto di interessi
 CUP B84D25004880007
 </t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>BC70CF5485</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA su MEPA alla ditta Netsense s.r.l. per l’acquisto di n. 1 corso di formazione su IA a scuola CIG N. BC70CF5485</t>
+  </si>
+  <si>
+    <t>BC709B3448</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA su MEPA alla PRISMA s.r.l. per l’acquisto di n. 25 banchi e sedie – CIG N. BC709B3448</t>
+  </si>
+  <si>
+    <t>BC6F900C6E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TD su MEPA alla GSM Assicurazioni s.a.s. per la copertura assicurativa Alunni e Personale AA.SS. 2026/2027 – 2027/2028 – 2028/2029 – CIG N. BC6F900C6E</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - NICOLINI AGATA PATRIZIA nomina DS incarico PROJECT MANAGER e ALLEGATO 1 dichiarazione</t>
   </si>
   <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEE1DE54E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto alla Ditta COPITEL di Sanfilippo Salvatore &amp; C. s.n.c per saldo copie trimestre marzo-maggio 2026 – CIG N. BBEE1DE54E</t>
   </si>
   <si>
     <t>BBEC04C151</t>
   </si>
   <si>
     <t>Decisione a contrarre - TD su MEPA alla ditta Viaggi di Nicle di Rosaria Colaianni per visita guidata presso Catania Romano-archeologica – CIG N. BBEC04C151</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
@@ -1556,2968 +1697,3348 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9C33F68E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9b0a9243-66a7-455f-a528-ac15ba13cb6c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC94298BBA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/16e756df-bb91-45a6-ba04-8be37339a2d0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE1DE54E" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/0b014fb3-bd68-4efb-9686-dce22bf2738f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC04C151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4e4f5db4-8f80-40a2-b8d0-5aea11978c49" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3A02FAD" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f1a8eef0-9e68-41b3-8765-8f76b2823cf7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEFFC9A6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a0a3b12f-7634-47e6-9b21-b45e7be5a676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEE1BCB6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f58b85a8-9d08-4f6a-bd05-2ffeb8b551d1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3AEDF96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/bb7b1f74-887e-4fc7-99db-707690a14a2f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6DE5B1B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9cb7f748-fbc1-4746-81d5-19387d84de5b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5E1A2BA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e65a3a85-cb4e-4f83-a225-044c89aa32ef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98627BB9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/12126f67-5382-4bf8-81f2-02bd218f5a22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB983BEE8E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/b84326de-2179-4114-9fe1-f20b1fc0d52e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74E5EEA1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/eb60d787-de63-4caf-aa58-a552106c6d76" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C05E007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/04adbd0d-8165-4d3d-8a98-191fa08db912" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BD8459B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/c48febbf-283c-42fe-bc85-c632f9eba9a6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B95B6BD" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4d3d90ac-fdae-481a-81e1-552259264a05" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E3AE20D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/23caa7d2-80d5-4b20-8470-3ae77990103a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C292F6B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/190abec2-95b1-4cf9-ba59-4d47a08fe1ed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C3CD15D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/db7f39a2-68ea-4562-b8ee-b58dc31ec6e8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F24BD2C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/124693d6-42ab-4ea7-802d-c69bbd52b03c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EC97859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/b02c42e0-12e9-4488-aa79-30695d062e45" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37FC6C05" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/db89ee6c-357b-4ec3-a146-acecd81a4af1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B1E1330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4c82929e-3a74-43b2-b8a4-8135073f6bbd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A65C199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/dfa69a74-5472-4f58-8a71-1059a1d11cae" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0551C0DC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/042ec48a-5d03-4f77-9a95-849c7fa033aa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7C1CDE2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e47ebb96-b9a8-4f29-a51f-1525d2aa3500" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF647AD44" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f0179b85-3fab-4710-8f8c-8fffc0f2de20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5C5DB46" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/214f3f26-7f4c-474b-936b-83a9a56ef0c9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE387DE60" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/311fe120-0f0b-49fa-9a8b-6cc632b46712" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB3A18C6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/cb9ff0d6-7f2e-441f-ad4b-912239d1ad65" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA99B13C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/02414f8d-ca54-489a-8b3a-2f9e287f6157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8D8108F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8d7f0147-136f-4f7d-980b-1e49cec96bed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7EF3BBC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/74a9e760-9980-4829-aab5-dc1537519dca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7422EAE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5a0d1ed3-828c-4c58-9aae-bfb10d99db4e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA894A9251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5a06fa22-654f-4488-8215-d12dec5865b5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C5C5301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/16030b43-486f-4739-b2a5-ed7da767d906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CC20D99" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/593b9f0f-fa51-4cb5-aa8e-1eabb595f91b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C64CA54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a13ae33b-64c0-4236-8448-4b40aed889e6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA119A3E81" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/13282ee5-864b-4c0a-85ff-58a22b5253a6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F09906AC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/34dd1921-682b-4a80-8dad-8e2d084fe1de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F04F48E7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/05a09b25-e456-45fa-9787-2100c0e69e94" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7BC7F60" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d2e2e6f3-e5fe-473c-9eca-3bdcbc7464db" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2909772" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/53f6625d-6389-4218-9d63-713cc57c6bb2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1F9F2A8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/b13b9985-ef6b-4be0-addb-4cbe39c9bac0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1BC9847" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ab3c6c12-be74-4b0d-9578-fef306d91989" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF145286" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d03430d7-3c80-46be-9540-8dee4a26b847" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AEC1D13A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/81fef765-cd6d-446e-8f5f-9e6cbab87844" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE7D04A6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9e183d14-5c3c-4b90-ad9a-78e1d74ea8c0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98FBAF689" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/c1bc96e3-0e53-4ceb-afb4-0798fd977c3a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98207E4A0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/11769077-f1c5-4fec-9e09-542505f9d172" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97DF4737A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/7f0d9a6a-b622-4056-932f-dda5d3e33bd9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96E6CE7AA" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/10cccd9e-5f28-4353-8e36-44c84dd13d3e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9614427FA" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8cfa460a-1e31-4265-a1fa-474af445f2a7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CE9DCFF" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5ba8ed2a-100d-4537-ac03-ce136931d74e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93A28255C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/65189a99-4726-4b35-b860-793e7f26f307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9326027C0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/2bc7e55d-f99d-48b0-87fd-622f489b7db4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903A5682C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ad348123-3e02-4382-b5bc-d7c7ef8989a2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903076202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/19df0d26-1bfc-442a-9abb-67529834a101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E663F083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f5677ae2-c4f7-4d55-94aa-4a63425601ad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF2BB8E1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/eb370fec-8ff5-4397-8fb9-ad424ba34dab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850E6F742" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/50ebd4be-ee90-442c-8155-95f4a1c35184" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850CB2808" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f2509fcf-a26e-48ac-ab3b-e41ce0411d05" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840956054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/fe8e4f09-5956-4628-8f5f-c6852cbf0bb0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8402C444B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/21d6a5ed-cf60-4bef-8b69-023bffe94601" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B839683ECA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/2a8a2c6e-6143-4991-b4b8-4a5af9c39d21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B0F0B6E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/42d3883f-1723-4d73-b540-59969f65174c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82044F638" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a5192ec7-a0ed-4783-a217-4f0f10f851d5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8204D9819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3e11ee6c-1bb5-41e2-913a-b1ef2bb8f2f5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80B57A650" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8912f40b-3ff1-4bc4-996e-1e3e7516c4d0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEDBD9F3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/98980c7f-cbd0-4d00-8eca-8854f80ed435" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BE8564AB" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/851eadc3-b68d-4712-ad75-9025dc7b5c26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BDD79DB4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ae8b3d2a-c684-483f-b05c-80a464d4f90e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B750470737" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/00a672c7-8a8c-4a4a-8ba8-a63eb9f42af6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B730DE510F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/69a4279b-6ced-4058-837d-9f3ed191fea5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E81AEF6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/1d8210d2-dbd4-44dd-8f83-69a4ba6ec3d0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E5FD088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/665e1e02-d0bd-480c-b612-caa0d56de7de" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EDEED676" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/785337d6-5d48-4ebd-be8d-96f7b6b1181b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9A5AD97" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/c115695b-c382-499b-a8c4-b853a3a3ee22" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D97716CE" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8ce8bca4-6d40-44e0-ab78-b96fac693917" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C453BD12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/43445160-c840-4629-aea6-c72ba076c44f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C41819CF" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a354a94a-7945-4815-be37-d15542c3b47b" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3ABE559" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ba232266-5616-4756-84dd-a6c49f84a3e6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5F4258B" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9ba6712a-99c1-464b-9bbb-15f5c893e01a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACE616BB" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/bd17524b-5bbf-4134-941a-369810329eff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B698BD7BCE" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/fe900e87-6a97-493d-83f0-210751915482" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67157BB6B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/37f5c22a-66aa-4a36-bef7-a88865138fdb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66876C06F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e7074157-a52d-409c-ba50-17e9408cad8a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66305305E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/6dfed4ad-4d9e-46dd-a7ce-55b7ee8d8712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662C7F7A3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/aa95df10-dcfb-4c6f-a3d2-4f3fe586f38a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652DE8F84" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4e1f2a26-fe82-4cb3-86a3-0a98a11d35d5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652C7093D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/84a3e01b-e73a-401a-8d8c-8e45acc755f8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E145D5F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/77acbee9-9c24-4cd8-be01-56e77e023b4b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62D247E27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8b535c41-68d6-41b9-85cc-e1a897253124" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CDF4CA1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8fa8b16d-e249-4cbe-8ce4-ee3b42dd0b28" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C54522A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ed814f68-ce3f-4a97-baf0-dd8f317bad1e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C7D6057" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9c24e806-f555-43b0-98a0-d14d806b65ac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602390C3B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e848ab9f-f5f2-495c-902e-70c0431239d6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE185C22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d735229a-08b4-4ea9-a660-08764800f2db" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DB9A71DA" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/0f410db5-b978-45ce-92b0-d5ec7495263e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DB852871" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3470d62e-00ab-4911-8e25-0e3eaf36563e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBBCF75A" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/602dc17b-028b-4ac3-a1fd-fbae4d45afe3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C05432E4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/29b4806f-8a9d-40b8-9339-3951ca187501" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B899850E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/609b979b-6ab9-47d2-8337-3be80d2efe38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5E8CF0D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/989b88a9-86fc-4597-8fa9-5ac5956f19e0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A128F7EB" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/6592dd7d-f624-4f3b-9105-64d3e8812070" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56C18B6AD" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/382dd76c-41ab-456a-b708-1013f83c5c1e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55641DAE5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/184766ef-40ab-4066-a620-7dc42179fe60" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54EA982F2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/00eaf429-450d-48ef-a34d-63e87fe83e8f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51EBFF525" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3c71fd0c-7004-44e9-b610-ca7c2f357039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51E9FCC25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ffefffc7-dcf2-44ee-a574-a4fc16276a3c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515DD8657" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/35deeb5e-b103-4349-a7b4-d11793c39d11" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504703CDE" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/0114274a-8fce-4a9e-b1ea-0b957900618a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50483CF29" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3c3ec854-084d-4014-81b4-45df60ad9fce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503E239F5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/aea3c4f9-e2a0-4370-8d97-e4e38a641b49" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F598619C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/00fd850d-fc67-44b5-b928-11e5942066e3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F4857370" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/79f99e99-09ec-4205-aef8-68a4859fb153" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4DDCF73" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/1cfcb664-d1ea-4374-b18c-b21ef432d449" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48CD3F2CE" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/08f12293-688a-4695-9cf0-0f25bd67898b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4890364A5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/685d018b-2c5d-46a5-9cf4-1ad54ea1fd8a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488650984" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3caaeb01-e8af-4a71-9fba-a9d037340dd6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44FC74F93" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/196d0c2f-796c-47e7-9ca1-73347fc7544e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B431DD02FC" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/66135942-4023-4066-bb4d-696dc0ce22b7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B412902C09" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ff9302dd-7f30-4e19-b7b1-149eeca6c6b8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4128962EC" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d7e1b2f1-a73f-4dd2-a90d-71c898dc659c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8D400F7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e782f515-a60a-4b07-a74c-3f6c10ef66c6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A01691D0DA" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9d663b93-8b68-46e1-9c59-3fabc6b42896" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDC0F7E0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/c4bc62ca-2181-4f64-9e93-7cb21f110dda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E8ACD985" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/496ecfa4-b59f-45f9-8fa6-07fd68e4ed93" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E8647DE7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5ef505c7-121f-40b1-8b3c-d493be6f1dcb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B63E5837" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5956dbdb-053e-4b66-b7c1-5914f1600024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B38652AE5A" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/7dc7d50c-f1ca-443c-9e50-3c7171e99ce4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36D25C6B2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8686086c-36cd-43cd-8adf-47e4d75ca66f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33A9468E9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a8e0e2c1-1336-4576-990c-956f1cb1d5c4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332BA08B0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/90c4b4ca-17a2-4e38-9dc1-9a6775ac4e66" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B311E32F84" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e508d46b-0a76-4274-acdb-12979fd007c7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FBA4BC58" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9559a34c-20eb-49c8-b6b0-39eb0b8378dc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F0277935" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ae74ce23-7675-494d-bb93-adfd7205749d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E28281CE" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/1b4a22fc-9a00-461f-af4a-1620fd12f512" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3EEF6DD5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ace2fab7-8cfb-4ac8-8ecd-599e3f75025f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C56A2B9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/362355a0-f6af-42a3-9bc0-9f747fa8725b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD183F0842" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3157e747-55f8-44cd-a3ec-426272e6c871" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD17D28FA8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/50d80fb5-93e2-44c3-9423-7169af2babdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD17942817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/0fa6430d-89b9-4f9d-8e62-1032de2b7aa0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD14332AF5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/b2d8fe5c-b5d9-4c44-8315-f112f9dd52b0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD13884ACA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5b3aebb1-2558-425e-83c8-57ff7de68fd0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B362D6E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/744fb5d0-223c-4103-b8b4-a23841f84110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0AFD0B2D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ab7bda13-e2d3-4f00-a64f-7c65fc62f2b8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFDE30E3D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/6c7e78ca-92f2-4dd7-aa3f-4d34145bcdf9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFD7D1C4C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/b32b780a-b001-4852-b8c8-a6fab1481114" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFABC3169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/14974873-b64c-425b-a96f-ea595e8328f1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAAD3B58" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4c8db0fa-9f1c-4bfe-bee3-f08578f5355d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA99983A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/79e1b254-a70a-4d1b-9f95-ddb0f216e32a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF87594A6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/38899d20-2723-4aec-9bdf-68fd94e2178a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6EE9A07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d9fd3c81-f173-4c95-ab1d-aea85e2a0211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9C33F68E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9b0a9243-66a7-455f-a528-ac15ba13cb6c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC94298BBA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/16e756df-bb91-45a6-ba04-8be37339a2d0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC70CF5485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5b6915e5-6189-4c3c-8119-659024ba6ce3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC709B3448" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/08faabc7-d44f-46b5-8e28-03c3a3afbf8e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F900C6E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ea1fa0e9-15fe-4789-808f-730536a1cde8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE1DE54E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/0b014fb3-bd68-4efb-9686-dce22bf2738f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC04C151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4e4f5db4-8f80-40a2-b8d0-5aea11978c49" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3A02FAD" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f1a8eef0-9e68-41b3-8765-8f76b2823cf7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEFFC9A6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a0a3b12f-7634-47e6-9b21-b45e7be5a676" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEE1BCB6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f58b85a8-9d08-4f6a-bd05-2ffeb8b551d1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3AEDF96" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/bb7b1f74-887e-4fc7-99db-707690a14a2f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6DE5B1B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9cb7f748-fbc1-4746-81d5-19387d84de5b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5E1A2BA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e65a3a85-cb4e-4f83-a225-044c89aa32ef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98627BB9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/12126f67-5382-4bf8-81f2-02bd218f5a22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB983BEE8E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/b84326de-2179-4114-9fe1-f20b1fc0d52e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74E5EEA1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/eb60d787-de63-4caf-aa58-a552106c6d76" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C05E007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/04adbd0d-8165-4d3d-8a98-191fa08db912" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BD8459B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/c48febbf-283c-42fe-bc85-c632f9eba9a6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B95B6BD" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4d3d90ac-fdae-481a-81e1-552259264a05" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E3AE20D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/23caa7d2-80d5-4b20-8470-3ae77990103a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C292F6B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/190abec2-95b1-4cf9-ba59-4d47a08fe1ed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C3CD15D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/db7f39a2-68ea-4562-b8ee-b58dc31ec6e8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F24BD2C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/124693d6-42ab-4ea7-802d-c69bbd52b03c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EC97859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/b02c42e0-12e9-4488-aa79-30695d062e45" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37FC6C05" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/db89ee6c-357b-4ec3-a146-acecd81a4af1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B1E1330" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4c82929e-3a74-43b2-b8a4-8135073f6bbd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A65C199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/dfa69a74-5472-4f58-8a71-1059a1d11cae" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0551C0DC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/042ec48a-5d03-4f77-9a95-849c7fa033aa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7C1CDE2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e47ebb96-b9a8-4f29-a51f-1525d2aa3500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF647AD44" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f0179b85-3fab-4710-8f8c-8fffc0f2de20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5C5DB46" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/214f3f26-7f4c-474b-936b-83a9a56ef0c9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE387DE60" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/311fe120-0f0b-49fa-9a8b-6cc632b46712" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB3A18C6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/cb9ff0d6-7f2e-441f-ad4b-912239d1ad65" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA99B13C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/02414f8d-ca54-489a-8b3a-2f9e287f6157" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8D8108F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8d7f0147-136f-4f7d-980b-1e49cec96bed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7EF3BBC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/74a9e760-9980-4829-aab5-dc1537519dca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7422EAE" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5a0d1ed3-828c-4c58-9aae-bfb10d99db4e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA894A9251" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5a06fa22-654f-4488-8215-d12dec5865b5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C5C5301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/16030b43-486f-4739-b2a5-ed7da767d906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CC20D99" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/593b9f0f-fa51-4cb5-aa8e-1eabb595f91b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C64CA54" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a13ae33b-64c0-4236-8448-4b40aed889e6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA119A3E81" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/13282ee5-864b-4c0a-85ff-58a22b5253a6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F09906AC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/34dd1921-682b-4a80-8dad-8e2d084fe1de" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F04F48E7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/05a09b25-e456-45fa-9787-2100c0e69e94" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7BC7F60" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d2e2e6f3-e5fe-473c-9eca-3bdcbc7464db" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2909772" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/53f6625d-6389-4218-9d63-713cc57c6bb2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1F9F2A8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/b13b9985-ef6b-4be0-addb-4cbe39c9bac0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1BC9847" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ab3c6c12-be74-4b0d-9578-fef306d91989" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF145286" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d03430d7-3c80-46be-9540-8dee4a26b847" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AEC1D13A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/81fef765-cd6d-446e-8f5f-9e6cbab87844" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE7D04A6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9e183d14-5c3c-4b90-ad9a-78e1d74ea8c0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98FBAF689" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/c1bc96e3-0e53-4ceb-afb4-0798fd977c3a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98207E4A0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/11769077-f1c5-4fec-9e09-542505f9d172" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97DF4737A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/7f0d9a6a-b622-4056-932f-dda5d3e33bd9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96E6CE7AA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/10cccd9e-5f28-4353-8e36-44c84dd13d3e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9614427FA" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8cfa460a-1e31-4265-a1fa-474af445f2a7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CE9DCFF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5ba8ed2a-100d-4537-ac03-ce136931d74e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93A28255C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/65189a99-4726-4b35-b860-793e7f26f307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9326027C0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/2bc7e55d-f99d-48b0-87fd-622f489b7db4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903A5682C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ad348123-3e02-4382-b5bc-d7c7ef8989a2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903076202" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/19df0d26-1bfc-442a-9abb-67529834a101" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E663F083" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f5677ae2-c4f7-4d55-94aa-4a63425601ad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF2BB8E1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/eb370fec-8ff5-4397-8fb9-ad424ba34dab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850E6F742" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/50ebd4be-ee90-442c-8155-95f4a1c35184" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850CB2808" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/f2509fcf-a26e-48ac-ab3b-e41ce0411d05" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840956054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/fe8e4f09-5956-4628-8f5f-c6852cbf0bb0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8402C444B" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/21d6a5ed-cf60-4bef-8b69-023bffe94601" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B839683ECA" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/2a8a2c6e-6143-4991-b4b8-4a5af9c39d21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B0F0B6E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/42d3883f-1723-4d73-b540-59969f65174c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82044F638" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a5192ec7-a0ed-4783-a217-4f0f10f851d5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8204D9819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3e11ee6c-1bb5-41e2-913a-b1ef2bb8f2f5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80B57A650" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8912f40b-3ff1-4bc4-996e-1e3e7516c4d0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEDBD9F3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/98980c7f-cbd0-4d00-8eca-8854f80ed435" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BE8564AB" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/851eadc3-b68d-4712-ad75-9025dc7b5c26" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BDD79DB4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ae8b3d2a-c684-483f-b05c-80a464d4f90e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B750470737" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/00a672c7-8a8c-4a4a-8ba8-a63eb9f42af6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B730DE510F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/69a4279b-6ced-4058-837d-9f3ed191fea5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E81AEF6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/1d8210d2-dbd4-44dd-8f83-69a4ba6ec3d0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E5FD088" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/665e1e02-d0bd-480c-b612-caa0d56de7de" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EDEED676" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/785337d6-5d48-4ebd-be8d-96f7b6b1181b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9A5AD97" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/c115695b-c382-499b-a8c4-b853a3a3ee22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D97716CE" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8ce8bca4-6d40-44e0-ab78-b96fac693917" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C453BD12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/43445160-c840-4629-aea6-c72ba076c44f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C41819CF" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a354a94a-7945-4815-be37-d15542c3b47b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3ABE559" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ba232266-5616-4756-84dd-a6c49f84a3e6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5F4258B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9ba6712a-99c1-464b-9bbb-15f5c893e01a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACE616BB" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/bd17524b-5bbf-4134-941a-369810329eff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B698BD7BCE" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/fe900e87-6a97-493d-83f0-210751915482" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67157BB6B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/37f5c22a-66aa-4a36-bef7-a88865138fdb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66876C06F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e7074157-a52d-409c-ba50-17e9408cad8a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66305305E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/6dfed4ad-4d9e-46dd-a7ce-55b7ee8d8712" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662C7F7A3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/aa95df10-dcfb-4c6f-a3d2-4f3fe586f38a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652DE8F84" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/4e1f2a26-fe82-4cb3-86a3-0a98a11d35d5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652C7093D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/84a3e01b-e73a-401a-8d8c-8e45acc755f8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E145D5F" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/77acbee9-9c24-4cd8-be01-56e77e023b4b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62D247E27" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8b535c41-68d6-41b9-85cc-e1a897253124" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CDF4CA1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8fa8b16d-e249-4cbe-8ce4-ee3b42dd0b28" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C54522A" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ed814f68-ce3f-4a97-baf0-dd8f317bad1e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C7D6057" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9c24e806-f555-43b0-98a0-d14d806b65ac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602390C3B" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e848ab9f-f5f2-495c-902e-70c0431239d6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE185C22" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d735229a-08b4-4ea9-a660-08764800f2db" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DB9A71DA" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/0f410db5-b978-45ce-92b0-d5ec7495263e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DB852871" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3470d62e-00ab-4911-8e25-0e3eaf36563e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBBCF75A" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/602dc17b-028b-4ac3-a1fd-fbae4d45afe3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C05432E4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/29b4806f-8a9d-40b8-9339-3951ca187501" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B899850E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/609b979b-6ab9-47d2-8337-3be80d2efe38" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5E8CF0D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/989b88a9-86fc-4597-8fa9-5ac5956f19e0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A128F7EB" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/6592dd7d-f624-4f3b-9105-64d3e8812070" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56C18B6AD" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/382dd76c-41ab-456a-b708-1013f83c5c1e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55641DAE5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/184766ef-40ab-4066-a620-7dc42179fe60" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54EA982F2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/00eaf429-450d-48ef-a34d-63e87fe83e8f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51EBFF525" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3c71fd0c-7004-44e9-b610-ca7c2f357039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51E9FCC25" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ffefffc7-dcf2-44ee-a574-a4fc16276a3c" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515DD8657" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/35deeb5e-b103-4349-a7b4-d11793c39d11" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504703CDE" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/0114274a-8fce-4a9e-b1ea-0b957900618a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50483CF29" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3c3ec854-084d-4014-81b4-45df60ad9fce" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503E239F5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/aea3c4f9-e2a0-4370-8d97-e4e38a641b49" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F598619C" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/00fd850d-fc67-44b5-b928-11e5942066e3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F4857370" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/79f99e99-09ec-4205-aef8-68a4859fb153" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4DDCF73" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/1cfcb664-d1ea-4374-b18c-b21ef432d449" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48CD3F2CE" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/08f12293-688a-4695-9cf0-0f25bd67898b" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4890364A5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/685d018b-2c5d-46a5-9cf4-1ad54ea1fd8a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488650984" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/3caaeb01-e8af-4a71-9fba-a9d037340dd6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44FC74F93" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/196d0c2f-796c-47e7-9ca1-73347fc7544e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B431DD02FC" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/66135942-4023-4066-bb4d-696dc0ce22b7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B412902C09" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ff9302dd-7f30-4e19-b7b1-149eeca6c6b8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4128962EC" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/d7e1b2f1-a73f-4dd2-a90d-71c898dc659c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8D400F7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e782f515-a60a-4b07-a74c-3f6c10ef66c6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A01691D0DA" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9d663b93-8b68-46e1-9c59-3fabc6b42896" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDC0F7E0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/c4bc62ca-2181-4f64-9e93-7cb21f110dda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E8ACD985" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/496ecfa4-b59f-45f9-8fa6-07fd68e4ed93" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E8647DE7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5ef505c7-121f-40b1-8b3c-d493be6f1dcb" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B63E5837" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/5956dbdb-053e-4b66-b7c1-5914f1600024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B38652AE5A" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/7dc7d50c-f1ca-443c-9e50-3c7171e99ce4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36D25C6B2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/8686086c-36cd-43cd-8adf-47e4d75ca66f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33A9468E9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/a8e0e2c1-1336-4576-990c-956f1cb1d5c4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332BA08B0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/90c4b4ca-17a2-4e38-9dc1-9a6775ac4e66" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B311E32F84" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/e508d46b-0a76-4274-acdb-12979fd007c7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FBA4BC58" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/9559a34c-20eb-49c8-b6b0-39eb0b8378dc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F0277935" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/ae74ce23-7675-494d-bb93-adfd7205749d" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E28281CE" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC856009/amministrazione-trasparente/atti-amministrazioni-enti/1b4a22fc-9a00-461f-af4a-1620fd12f512" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F143"/>
+  <dimension ref="A1:F162"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8845</v>
+        <v>11411</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8769</v>
+        <v>11069</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>8557</v>
+        <v>10697</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
-        <v>14</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
-        <v>8549</v>
+        <v>10685</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6">
-        <v>8542</v>
+        <v>10683</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>8183</v>
+        <v>10607</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>6673</v>
+        <v>10589</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>6651</v>
+        <v>10368</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
-        <v>6506</v>
+        <v>10366</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>6430</v>
+        <v>10080</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B12">
-        <v>6425</v>
+        <v>10078</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>6243</v>
+        <v>10037</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>5860</v>
+        <v>10036</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B15">
-        <v>5852</v>
+        <v>10035</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B16">
-        <v>5440</v>
+        <v>10013</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>5437</v>
+        <v>9954</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>4936</v>
+        <v>8845</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>4788</v>
+        <v>8769</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>4786</v>
+        <v>8557</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>55</v>
+      </c>
+      <c r="E20" t="s">
+        <v>54</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>4783</v>
+        <v>8549</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>56</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B22">
-        <v>4599</v>
+        <v>8542</v>
       </c>
       <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
         <v>57</v>
       </c>
-      <c r="D22" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E22" t="s">
+        <v>54</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B23">
-        <v>4570</v>
+        <v>8489</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24">
+        <v>8487</v>
+      </c>
+      <c r="C24" t="s">
         <v>61</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25">
+        <v>8478</v>
+      </c>
+      <c r="C25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B26">
-        <v>4250</v>
+        <v>8183</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>66</v>
+      </c>
+      <c r="E26" t="s">
+        <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27">
+        <v>6673</v>
+      </c>
+      <c r="C27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B28">
-        <v>3967</v>
+        <v>6651</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>72</v>
       </c>
       <c r="B29">
-        <v>3953</v>
+        <v>6506</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30">
+        <v>6430</v>
+      </c>
+      <c r="C30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B31">
-        <v>3303</v>
+        <v>6425</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B32">
-        <v>3277</v>
+        <v>6243</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>83</v>
       </c>
       <c r="B33">
-        <v>3268</v>
+        <v>5860</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B34">
-        <v>3047</v>
+        <v>5852</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B35">
-        <v>2721</v>
+        <v>5440</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B36">
-        <v>2529</v>
+        <v>5437</v>
       </c>
       <c r="C36" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37">
+        <v>4936</v>
+      </c>
+      <c r="C37" t="s">
         <v>94</v>
       </c>
-      <c r="B37">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>2309</v>
+        <v>4788</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39">
+        <v>4786</v>
+      </c>
+      <c r="C39" t="s">
         <v>99</v>
       </c>
-      <c r="B39">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B40">
-        <v>1972</v>
+        <v>4783</v>
       </c>
       <c r="C40" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B41">
-        <v>1455</v>
+        <v>4599</v>
       </c>
       <c r="C41" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B42">
-        <v>1071</v>
+        <v>4570</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B43">
-        <v>659</v>
+        <v>4386</v>
       </c>
       <c r="C43" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B44">
-        <v>484</v>
+        <v>4254</v>
       </c>
       <c r="C44" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B45">
-        <v>343</v>
+        <v>4250</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>336</v>
+        <v>4197</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>15274</v>
+        <v>3967</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B48">
-        <v>15236</v>
+        <v>3953</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B49">
-        <v>15230</v>
+        <v>3523</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50">
-        <v>15228</v>
+        <v>3303</v>
       </c>
       <c r="C50" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D50" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B51">
-        <v>15213</v>
+        <v>3277</v>
       </c>
       <c r="C51" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B52">
-        <v>15203</v>
+        <v>3268</v>
       </c>
       <c r="C52" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="B53">
-        <v>15202</v>
+        <v>3047</v>
       </c>
       <c r="C53" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54">
+        <v>2721</v>
+      </c>
+      <c r="C54" t="s">
+        <v>139</v>
+      </c>
+      <c r="D54" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55">
+        <v>2529</v>
+      </c>
+      <c r="C55" t="s">
+        <v>142</v>
+      </c>
+      <c r="D55" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B56">
-        <v>14797</v>
+        <v>2511</v>
       </c>
       <c r="C56" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D56" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B57">
-        <v>14634</v>
+        <v>2309</v>
       </c>
       <c r="C57" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D57" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B58">
-        <v>14477</v>
+        <v>2293</v>
       </c>
       <c r="C58" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D58" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B59">
-        <v>14262</v>
+        <v>1972</v>
       </c>
       <c r="C59" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D59" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B60">
-        <v>14180</v>
+        <v>1455</v>
       </c>
       <c r="C60" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D60" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B61">
-        <v>13745</v>
+        <v>1071</v>
       </c>
       <c r="C61" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B62">
-        <v>13103</v>
+        <v>659</v>
       </c>
       <c r="C62" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D62" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63">
+        <v>484</v>
+      </c>
+      <c r="C63" t="s">
         <v>164</v>
       </c>
-      <c r="B63">
-[...4 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B64">
-        <v>12612</v>
+        <v>343</v>
       </c>
       <c r="C64" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D64" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B65">
-        <v>12017</v>
+        <v>336</v>
       </c>
       <c r="C65" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D65" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B66">
-        <v>10000</v>
+        <v>15274</v>
       </c>
       <c r="C66" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>174</v>
+      </c>
+      <c r="B67">
+        <v>15236</v>
+      </c>
+      <c r="C67" t="s">
         <v>175</v>
       </c>
-      <c r="B67">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B68">
-        <v>9671</v>
+        <v>15230</v>
       </c>
       <c r="C68" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>174</v>
+      </c>
+      <c r="B69">
+        <v>15228</v>
+      </c>
+      <c r="C69" t="s">
+        <v>179</v>
+      </c>
+      <c r="D69" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="B70">
-        <v>9545</v>
+        <v>15213</v>
       </c>
       <c r="C70" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D70" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B71">
-        <v>9315</v>
+        <v>15203</v>
       </c>
       <c r="C71" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="B72">
-        <v>9175</v>
+        <v>15202</v>
       </c>
       <c r="C72" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="D72" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B73">
-        <v>9174</v>
+        <v>14942</v>
       </c>
       <c r="C73" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D73" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B74">
-        <v>8831</v>
+        <v>14836</v>
       </c>
       <c r="C74" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="D74" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B75">
-        <v>8120</v>
+        <v>14797</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>8117</v>
+        <v>14634</v>
       </c>
       <c r="C76" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>199</v>
       </c>
       <c r="B77">
-        <v>8115</v>
+        <v>14477</v>
       </c>
       <c r="C77" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D77" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B78">
-        <v>6670</v>
+        <v>14262</v>
       </c>
       <c r="C78" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B79">
-        <v>6218</v>
+        <v>14180</v>
       </c>
       <c r="C79" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D79" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B80">
-        <v>5983</v>
+        <v>13745</v>
       </c>
       <c r="C80" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D80" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>211</v>
+      </c>
+      <c r="B81">
+        <v>13103</v>
+      </c>
+      <c r="C81" t="s">
         <v>212</v>
       </c>
-      <c r="B81">
-[...4 lines deleted...]
-      </c>
       <c r="D81" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="B82">
-        <v>5425</v>
+        <v>13079</v>
       </c>
       <c r="C82" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>5134</v>
+        <v>12612</v>
       </c>
       <c r="C83" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>219</v>
+      </c>
+      <c r="B84">
+        <v>12017</v>
+      </c>
+      <c r="C84" t="s">
         <v>220</v>
       </c>
-      <c r="B84">
-[...4 lines deleted...]
-      </c>
       <c r="D84" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B85">
-        <v>4786</v>
+        <v>10000</v>
       </c>
       <c r="C85" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>222</v>
+      </c>
+      <c r="B86">
+        <v>9995</v>
+      </c>
+      <c r="C86" t="s">
         <v>225</v>
       </c>
-      <c r="B86">
-[...4 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B87">
-        <v>4781</v>
+        <v>9671</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D87" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B88">
-        <v>4614</v>
+        <v>9660</v>
       </c>
       <c r="C88" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D88" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B89">
-        <v>4500</v>
+        <v>9545</v>
       </c>
       <c r="C89" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D89" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B90">
-        <v>4345</v>
+        <v>9315</v>
       </c>
       <c r="C90" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D90" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B91">
-        <v>3936</v>
+        <v>9175</v>
       </c>
       <c r="C91" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="D91" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B92">
-        <v>3848</v>
+        <v>9174</v>
       </c>
       <c r="C92" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="D92" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B93">
-        <v>3800</v>
+        <v>8831</v>
       </c>
       <c r="C93" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="D93" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>246</v>
+      </c>
+      <c r="B94">
+        <v>8120</v>
+      </c>
+      <c r="C94" t="s">
         <v>247</v>
       </c>
-      <c r="B94">
-[...4 lines deleted...]
-      </c>
       <c r="D94" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B95">
-        <v>3592</v>
+        <v>8117</v>
       </c>
       <c r="C95" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D95" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>246</v>
+      </c>
+      <c r="B96">
+        <v>8115</v>
+      </c>
+      <c r="C96" t="s">
+        <v>251</v>
+      </c>
+      <c r="D96" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B97">
-        <v>3136</v>
+        <v>6670</v>
       </c>
       <c r="C97" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D97" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>256</v>
+      </c>
+      <c r="B98">
+        <v>6218</v>
+      </c>
+      <c r="C98" t="s">
         <v>257</v>
       </c>
-      <c r="B98">
-[...4 lines deleted...]
-      </c>
       <c r="D98" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B99">
-        <v>3123</v>
+        <v>5983</v>
       </c>
       <c r="C99" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D99" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B100">
-        <v>3118</v>
+        <v>5981</v>
       </c>
       <c r="C100" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D100" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B101">
-        <v>3117</v>
+        <v>5425</v>
       </c>
       <c r="C101" t="s">
+        <v>265</v>
+      </c>
+      <c r="D101" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>267</v>
+      </c>
+      <c r="B102">
+        <v>5134</v>
+      </c>
+      <c r="C102" t="s">
         <v>268</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>267</v>
+      </c>
+      <c r="B103">
+        <v>5127</v>
+      </c>
+      <c r="C103" t="s">
+        <v>270</v>
+      </c>
+      <c r="D103" t="s">
         <v>271</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>272</v>
+      </c>
+      <c r="B104">
+        <v>4786</v>
+      </c>
+      <c r="C104" t="s">
+        <v>273</v>
+      </c>
+      <c r="D104" t="s">
         <v>274</v>
-      </c>
-[...7 lines deleted...]
-        <v>276</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B105">
-        <v>2149</v>
+        <v>4784</v>
       </c>
       <c r="C105" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="D105" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B106">
-        <v>1993</v>
+        <v>4781</v>
       </c>
       <c r="C106" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D106" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B107">
-        <v>1873</v>
+        <v>4614</v>
       </c>
       <c r="C107" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D107" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B108">
-        <v>1797</v>
+        <v>4500</v>
       </c>
       <c r="C108" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B109">
-        <v>1767</v>
+        <v>4345</v>
       </c>
       <c r="C109" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D109" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B110">
-        <v>1533</v>
+        <v>3936</v>
       </c>
       <c r="C110" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D110" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B111">
-        <v>943</v>
+        <v>3848</v>
       </c>
       <c r="C111" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D111" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B112">
-        <v>724</v>
+        <v>3800</v>
       </c>
       <c r="C112" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="D112" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B113">
-        <v>685</v>
+        <v>3792</v>
       </c>
       <c r="C113" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="D113" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B114">
-        <v>165</v>
+        <v>3592</v>
       </c>
       <c r="C114" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="D114" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>299</v>
+      </c>
+      <c r="B115">
+        <v>3591</v>
+      </c>
+      <c r="C115" t="s">
+        <v>302</v>
+      </c>
+      <c r="D115" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B116">
-        <v>27</v>
+        <v>3136</v>
       </c>
       <c r="C116" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D116" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B117">
-        <v>16950</v>
+        <v>3124</v>
       </c>
       <c r="C117" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D117" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B118">
-        <v>16949</v>
+        <v>3123</v>
       </c>
       <c r="C118" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D118" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>304</v>
+      </c>
+      <c r="B119">
+        <v>3118</v>
+      </c>
+      <c r="C119" t="s">
         <v>311</v>
       </c>
-      <c r="B119">
-[...4 lines deleted...]
-      </c>
       <c r="D119" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="B120">
-        <v>16881</v>
+        <v>3117</v>
       </c>
       <c r="C120" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="D120" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B121">
-        <v>16866</v>
+        <v>2666</v>
       </c>
       <c r="C121" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D121" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B122">
-        <v>16703</v>
+        <v>2610</v>
       </c>
       <c r="C122" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D122" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B123">
-        <v>15836</v>
+        <v>2152</v>
       </c>
       <c r="C123" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D123" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="B124">
-        <v>15777</v>
+        <v>2149</v>
       </c>
       <c r="C124" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D124" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B125">
-        <v>15774</v>
+        <v>1993</v>
       </c>
       <c r="C125" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D125" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B126">
-        <v>15069</v>
+        <v>1873</v>
       </c>
       <c r="C126" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="D126" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B127">
-        <v>14625</v>
+        <v>1797</v>
       </c>
       <c r="C127" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="D127" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B128">
-        <v>14033</v>
+        <v>1767</v>
       </c>
       <c r="C128" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="D128" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
+        <v>338</v>
+      </c>
+      <c r="B129">
+        <v>1533</v>
+      </c>
+      <c r="C129" t="s">
+        <v>339</v>
+      </c>
+      <c r="D129" t="s">
         <v>340</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B130">
-        <v>13761</v>
+        <v>943</v>
       </c>
       <c r="C130" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D130" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B131">
-        <v>13439</v>
+        <v>724</v>
       </c>
       <c r="C131" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D131" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B132">
-        <v>13342</v>
+        <v>685</v>
       </c>
       <c r="C132" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D132" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>350</v>
+      </c>
+      <c r="B133">
+        <v>165</v>
+      </c>
+      <c r="C133" t="s">
         <v>351</v>
       </c>
-      <c r="B133">
-[...4 lines deleted...]
-      </c>
       <c r="D133" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B134">
-        <v>13332</v>
+        <v>163</v>
       </c>
       <c r="C134" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D134" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B135">
-        <v>13096</v>
+        <v>27</v>
       </c>
       <c r="C135" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D135" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B136">
-        <v>13020</v>
+        <v>16950</v>
       </c>
       <c r="C136" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D136" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="B137">
-        <v>12806</v>
+        <v>16949</v>
       </c>
       <c r="C137" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D137" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="B138">
-        <v>11831</v>
+        <v>16946</v>
       </c>
       <c r="C138" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="D138" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="B139">
-        <v>11683</v>
+        <v>16881</v>
       </c>
       <c r="C139" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D139" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="B140">
-        <v>11180</v>
+        <v>16866</v>
       </c>
       <c r="C140" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D140" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="B141">
-        <v>10748</v>
+        <v>16703</v>
       </c>
       <c r="C141" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D141" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B142">
-        <v>10547</v>
+        <v>15836</v>
       </c>
       <c r="C142" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="D142" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
+        <v>376</v>
+      </c>
+      <c r="B143">
+        <v>15777</v>
+      </c>
+      <c r="C143" t="s">
+        <v>377</v>
+      </c>
+      <c r="D143" t="s">
+        <v>378</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>376</v>
+      </c>
+      <c r="B144">
+        <v>15774</v>
+      </c>
+      <c r="C144" t="s">
+        <v>379</v>
+      </c>
+      <c r="D144" t="s">
+        <v>380</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>381</v>
+      </c>
+      <c r="B145">
+        <v>15069</v>
+      </c>
+      <c r="C145" t="s">
         <v>382</v>
       </c>
-      <c r="B143">
+      <c r="D145" t="s">
+        <v>383</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>384</v>
+      </c>
+      <c r="B146">
+        <v>14625</v>
+      </c>
+      <c r="C146" t="s">
+        <v>385</v>
+      </c>
+      <c r="D146" t="s">
+        <v>386</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>387</v>
+      </c>
+      <c r="B147">
+        <v>14033</v>
+      </c>
+      <c r="C147" t="s">
+        <v>388</v>
+      </c>
+      <c r="D147" t="s">
+        <v>389</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>387</v>
+      </c>
+      <c r="B148">
+        <v>14032</v>
+      </c>
+      <c r="C148" t="s">
+        <v>390</v>
+      </c>
+      <c r="D148" t="s">
+        <v>391</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>392</v>
+      </c>
+      <c r="B149">
+        <v>13761</v>
+      </c>
+      <c r="C149" t="s">
+        <v>393</v>
+      </c>
+      <c r="D149" t="s">
+        <v>394</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>395</v>
+      </c>
+      <c r="B150">
+        <v>13439</v>
+      </c>
+      <c r="C150" t="s">
+        <v>396</v>
+      </c>
+      <c r="D150" t="s">
+        <v>397</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>398</v>
+      </c>
+      <c r="B151">
+        <v>13342</v>
+      </c>
+      <c r="C151" t="s">
+        <v>399</v>
+      </c>
+      <c r="D151" t="s">
+        <v>400</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>398</v>
+      </c>
+      <c r="B152">
+        <v>13334</v>
+      </c>
+      <c r="C152" t="s">
+        <v>401</v>
+      </c>
+      <c r="D152" t="s">
+        <v>402</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>398</v>
+      </c>
+      <c r="B153">
+        <v>13332</v>
+      </c>
+      <c r="C153" t="s">
+        <v>403</v>
+      </c>
+      <c r="D153" t="s">
+        <v>404</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>405</v>
+      </c>
+      <c r="B154">
+        <v>13096</v>
+      </c>
+      <c r="C154" t="s">
+        <v>406</v>
+      </c>
+      <c r="D154" t="s">
+        <v>407</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>408</v>
+      </c>
+      <c r="B155">
+        <v>13020</v>
+      </c>
+      <c r="C155" t="s">
+        <v>409</v>
+      </c>
+      <c r="D155" t="s">
+        <v>410</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>411</v>
+      </c>
+      <c r="B156">
+        <v>12806</v>
+      </c>
+      <c r="C156" t="s">
+        <v>412</v>
+      </c>
+      <c r="D156" t="s">
+        <v>413</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>414</v>
+      </c>
+      <c r="B157">
+        <v>11831</v>
+      </c>
+      <c r="C157" t="s">
+        <v>415</v>
+      </c>
+      <c r="D157" t="s">
+        <v>416</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>417</v>
+      </c>
+      <c r="B158">
+        <v>11683</v>
+      </c>
+      <c r="C158" t="s">
+        <v>418</v>
+      </c>
+      <c r="D158" t="s">
+        <v>419</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>420</v>
+      </c>
+      <c r="B159">
+        <v>11180</v>
+      </c>
+      <c r="C159" t="s">
+        <v>421</v>
+      </c>
+      <c r="D159" t="s">
+        <v>422</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>423</v>
+      </c>
+      <c r="B160">
+        <v>10748</v>
+      </c>
+      <c r="C160" t="s">
+        <v>424</v>
+      </c>
+      <c r="D160" t="s">
+        <v>425</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>426</v>
+      </c>
+      <c r="B161">
+        <v>10547</v>
+      </c>
+      <c r="C161" t="s">
+        <v>427</v>
+      </c>
+      <c r="D161" t="s">
+        <v>428</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>429</v>
+      </c>
+      <c r="B162">
         <v>10251</v>
       </c>
-      <c r="C143" t="s">
-[...8 lines deleted...]
-      <c r="F143" s="2" t="s">
+      <c r="C162" t="s">
+        <v>430</v>
+      </c>
+      <c r="D162" t="s">
+        <v>431</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
-    <hyperlink ref="F4" r:id="rId5"/>
-[...39 lines deleted...]
-    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
     <hyperlink ref="F26" r:id="rId46"/>
     <hyperlink ref="E27" r:id="rId47"/>
     <hyperlink ref="F27" r:id="rId48"/>
     <hyperlink ref="E28" r:id="rId49"/>
     <hyperlink ref="F28" r:id="rId50"/>
     <hyperlink ref="E29" r:id="rId51"/>
     <hyperlink ref="F29" r:id="rId52"/>
     <hyperlink ref="E30" r:id="rId53"/>
     <hyperlink ref="F30" r:id="rId54"/>
     <hyperlink ref="E31" r:id="rId55"/>
     <hyperlink ref="F31" r:id="rId56"/>
     <hyperlink ref="E32" r:id="rId57"/>
     <hyperlink ref="F32" r:id="rId58"/>
     <hyperlink ref="E33" r:id="rId59"/>
     <hyperlink ref="F33" r:id="rId60"/>
     <hyperlink ref="E34" r:id="rId61"/>
     <hyperlink ref="F34" r:id="rId62"/>
     <hyperlink ref="E35" r:id="rId63"/>
     <hyperlink ref="F35" r:id="rId64"/>
     <hyperlink ref="E36" r:id="rId65"/>
     <hyperlink ref="F36" r:id="rId66"/>
     <hyperlink ref="E37" r:id="rId67"/>
     <hyperlink ref="F37" r:id="rId68"/>
     <hyperlink ref="E38" r:id="rId69"/>
     <hyperlink ref="F38" r:id="rId70"/>
@@ -4709,50 +5230,88 @@
     <hyperlink ref="F131" r:id="rId256"/>
     <hyperlink ref="E132" r:id="rId257"/>
     <hyperlink ref="F132" r:id="rId258"/>
     <hyperlink ref="E133" r:id="rId259"/>
     <hyperlink ref="F133" r:id="rId260"/>
     <hyperlink ref="E134" r:id="rId261"/>
     <hyperlink ref="F134" r:id="rId262"/>
     <hyperlink ref="E135" r:id="rId263"/>
     <hyperlink ref="F135" r:id="rId264"/>
     <hyperlink ref="E136" r:id="rId265"/>
     <hyperlink ref="F136" r:id="rId266"/>
     <hyperlink ref="E137" r:id="rId267"/>
     <hyperlink ref="F137" r:id="rId268"/>
     <hyperlink ref="E138" r:id="rId269"/>
     <hyperlink ref="F138" r:id="rId270"/>
     <hyperlink ref="E139" r:id="rId271"/>
     <hyperlink ref="F139" r:id="rId272"/>
     <hyperlink ref="E140" r:id="rId273"/>
     <hyperlink ref="F140" r:id="rId274"/>
     <hyperlink ref="E141" r:id="rId275"/>
     <hyperlink ref="F141" r:id="rId276"/>
     <hyperlink ref="E142" r:id="rId277"/>
     <hyperlink ref="F142" r:id="rId278"/>
     <hyperlink ref="E143" r:id="rId279"/>
     <hyperlink ref="F143" r:id="rId280"/>
+    <hyperlink ref="E144" r:id="rId281"/>
+    <hyperlink ref="F144" r:id="rId282"/>
+    <hyperlink ref="E145" r:id="rId283"/>
+    <hyperlink ref="F145" r:id="rId284"/>
+    <hyperlink ref="E146" r:id="rId285"/>
+    <hyperlink ref="F146" r:id="rId286"/>
+    <hyperlink ref="E147" r:id="rId287"/>
+    <hyperlink ref="F147" r:id="rId288"/>
+    <hyperlink ref="E148" r:id="rId289"/>
+    <hyperlink ref="F148" r:id="rId290"/>
+    <hyperlink ref="E149" r:id="rId291"/>
+    <hyperlink ref="F149" r:id="rId292"/>
+    <hyperlink ref="E150" r:id="rId293"/>
+    <hyperlink ref="F150" r:id="rId294"/>
+    <hyperlink ref="E151" r:id="rId295"/>
+    <hyperlink ref="F151" r:id="rId296"/>
+    <hyperlink ref="E152" r:id="rId297"/>
+    <hyperlink ref="F152" r:id="rId298"/>
+    <hyperlink ref="E153" r:id="rId299"/>
+    <hyperlink ref="F153" r:id="rId300"/>
+    <hyperlink ref="E154" r:id="rId301"/>
+    <hyperlink ref="F154" r:id="rId302"/>
+    <hyperlink ref="E155" r:id="rId303"/>
+    <hyperlink ref="F155" r:id="rId304"/>
+    <hyperlink ref="E156" r:id="rId305"/>
+    <hyperlink ref="F156" r:id="rId306"/>
+    <hyperlink ref="E157" r:id="rId307"/>
+    <hyperlink ref="F157" r:id="rId308"/>
+    <hyperlink ref="E158" r:id="rId309"/>
+    <hyperlink ref="F158" r:id="rId310"/>
+    <hyperlink ref="E159" r:id="rId311"/>
+    <hyperlink ref="F159" r:id="rId312"/>
+    <hyperlink ref="E160" r:id="rId313"/>
+    <hyperlink ref="F160" r:id="rId314"/>
+    <hyperlink ref="E161" r:id="rId315"/>
+    <hyperlink ref="F161" r:id="rId316"/>
+    <hyperlink ref="E162" r:id="rId317"/>
+    <hyperlink ref="F162" r:id="rId318"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>