--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -8,80 +8,164 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="570">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6E611CD9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto firma digitale Aruba OTP</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6AA6812F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiale per la pulizia dei locali scolastici</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD65F5B21D</t>
+  </si>
+  <si>
+    <t>Decisione di avvio  - Acquisto materiale di primo soccorso</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD56F28E3F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di firma digitale Aruba OTP</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4A615B9C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n. 5 monitor interattivi Promethean ActivPanel Touch 65 modello Cobalt 4K con webcam</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD15AA1180</t>
+  </si>
+  <si>
+    <t>Decisione di avvio trattativa- Acquisto n.5 teche per defibrillatore</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEA84C36A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto cartucce originali per uffici segreteria</t>
+  </si>
+  <si>
+    <t>BCEA649A6A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Stampante Multifunzione BROTHER MFC J6960DW-A3</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCD839EC83</t>
+  </si>
+  <si>
+    <t>Decisione di avvio trattativa- Materiale didattico progetti Agenda Sud</t>
+  </si>
+  <si>
+    <t>BCD858B35C</t>
+  </si>
+  <si>
+    <t>Decisione di avvio trattativa - Materiale per progetti PIANO ESTATE</t>
+  </si>
+  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC650E9622</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto triennale RSPP</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4A4710BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento ITALIA SCUOLA</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2CB2A12B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Telecamera per impianto antifurto</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
@@ -2024,4705 +2108,4905 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC650E9622" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f70b1b91-9149-43ee-b329-45cebfcb98a9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A4710BD" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f2284297-b137-4ee3-98d4-93151f39c18f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2CB2A12B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5482cbc3-6f86-463c-bc7a-db153b4112a3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD97A4258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/bae0d71d-a35c-442a-9705-b3533fc90688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFB6B712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2b94b522-7f26-4f7f-a2b7-7b2d925bbdca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF0453E1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f0739d31-816a-4adb-b3e0-19ba04855222" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF483413" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/414ceb01-733a-4bf2-b080-57a7a72a4806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBBBB3FF4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5f3d6585-b41f-4759-9cc6-1bf3bc0c7f0e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB2BB93E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/de773912-87e6-4c66-b3ad-41c5f58e0250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB883E92" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ccd2a8e1-2301-425b-9691-a7079069b308" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9923F6A1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/3b833e10-86f6-4126-b8d0-070f0b9daa09" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FA429E7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0ddfbae4-f9fb-4dc7-89eb-79d0d08c5cd6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F84ED49" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6dd73e79-61cb-4623-8d88-2d4a57b4a000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7013846D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2c1f2ddd-5c71-482a-8f23-60c8d8aa98c4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A8C4601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0671d31c-7903-40a5-abcf-66c55440b0be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67891F87" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b1985e9e-1074-4bd4-9f6f-843b5bad8f60" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB677A197B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8a730761-e6c0-4b35-8249-598d70edb8fe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69F8B9A4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e7a3dd1a-d791-4d75-a91f-980ec5b54676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A4AF7A4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4edc8216-6038-4c78-92fd-39f7f8808b72" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69CE27AA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/569cc6b6-a958-4a97-aae3-93e0427077a9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A65323E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f0d0fcd0-749b-4eae-addb-fb9d9cc5be2a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C192C2A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/21db4386-7e55-4edd-ba0b-ab01373f2b96" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D55DD8C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7d2f59b0-0b72-4053-83a4-10c151682de4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CF7F611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9dc99ee4-4fc8-44ae-9c5d-f42a0e609cc3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB375018EO" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/84633c77-2ab7-477a-85eb-0169cdaec1c8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CAA76C9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e34bbcc3-30c2-4c41-b479-943c138fc825" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36BE97CO" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/12f8bcf9-68d3-4ccd-8b3c-0e6d15fd526c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0ED1D0E2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ef53c375-5ae4-484f-b8ae-1cbe57a10277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F0C4477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9eb54abf-7db0-4d93-9689-740da1a39a02" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08B835C7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e333d3ff-32db-473d-a094-3c573294fb2a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE520745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4720707a-7afa-472d-92ab-64d5b02735cd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0E1C17A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ee80980b-63df-4bb8-b7df-95c4e6d9de6e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0B72EA8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8f82909f-c28c-4e94-bed9-08e965ca9b27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC062A2F7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2fd8ecc7-bd56-4eba-9c32-5eea302b2ff7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB992E328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/dca8c249-1aaf-4e7e-b219-f25b19359b12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB60D0F21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/3899fae7-6087-41d2-8826-45993b9b1262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DABE9B5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0cff0f98-2c07-44d3-998d-c7ace5737291" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DA70753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4bd4c2da-9fe9-49d0-96a2-c24e9ab17eb0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E0B803E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4d2af000-9f63-4375-88f7-aa4d184d0315" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DCECE1B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/141a1024-47a2-4456-afff-35ea7eda69c5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DFDF91F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7489ef40-7c39-48a7-97ab-bf79c76d924b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DDF224B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/00a985f1-90e1-4d77-9705-09ab139ad8a1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DBF5E3D" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5393afb4-d22d-4c50-a860-6edb476ab8ee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4337B843" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/35e574b5-693d-45f1-94b6-a032d7e00496" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BA4E4E4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0b3363d3-9124-4396-8e80-ed6c913b1e86" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DBB98B2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0aba624f-00ff-496e-abd6-b6970a80c4ea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98053A48C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9c340e69-139d-4a25-9793-61691b27143b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990F9E9A9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5098a502-65dd-46fe-8d27-498b322218c7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978FB48CA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a597cda4-ff1d-4858-950b-78e5f44c346b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978A59D66" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b7cfcb69-edc9-422a-84c6-f7b4ff5fb7ee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97175B866" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c52ea551-7bee-41e9-95e6-2c44e3a40540" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D32021C" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/be7a6b5b-4a6e-499f-9d47-1b2aff4eecff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BA61E5C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5e46921e-ab43-458e-9a54-4ba2051dbdfa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95546B84C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8fe1fba8-6298-4f68-abf5-3ea73370cfe1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90429021B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8783bfb2-883c-459f-9ccb-a92ac9ce569f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9047B61C1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f4e4029d-5a0f-4a04-a2d1-8b0166354fb4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3A4F063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/898775de-7f7e-4868-9763-93c5f10a4c27" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3DE993C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ff40aa44-f749-4b27-8aa4-d1e4922a715a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F38DCE36" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b5144b5d-129f-43fc-a878-448928c99c1c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA7FBF66" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a138ac26-f082-4744-86d9-673fa303df12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E02287BC" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/bfdda640-dab0-48f3-9098-3f110c7cdc31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D8D5715B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/d4b4c94b-1167-4897-b413-f8f5a315b336" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D101C96C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/d8be43df-7f47-4b18-b7c5-b90f1921e025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8B9C1C3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7775b4d9-f64e-4421-86d0-9d913cee6dac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C850D833" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2fbf4862-38f8-4907-8080-7a105c6da6cd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9291F79" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9c5918d2-e7fa-460a-90e3-49432e490700" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BC21B877" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e908fec1-3063-4b66-bf86-ba87c1fd4e8f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BC756971" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a5c65f14-2c14-44af-9c9a-42332a78a808" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BEA150E7D1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/194448ce-25c3-4f8e-add5-83b99e438e8b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77302F4F6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9f686f5f-43c0-43ed-9c94-4161a3460e3d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773567377" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ec99a9da-41c7-4140-ad06-ce34f2f355d5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718EBCF70" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6350df56-932b-4073-a7e8-c2d7135670a1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0EA89ES" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ef3bfc4d-9825-4340-8ee5-53da625df07a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F058F7F2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a4b048b6-6861-4b77-97ba-9216c2965a50" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFE14BA2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/df3e04b4-b96c-4314-8078-7db4208b17f6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFAF9B94" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/afe2029b-13dc-4a0a-8d9d-953e9f3c7020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E467B92F" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f32d50fc-0c79-4a9d-b416-21e5979893e1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C4268870" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ce3c07d7-17b5-43c0-b2d8-b2cf6fe0b87a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC3EC59A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f759d230-523f-4254-b90f-84ef93b926a6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABF98341" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2820fe10-50e6-4820-8d2a-ac68244ab0d8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C498572D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/47c96b1c-2b3c-4551-8a1d-d0bb6de006ce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E409E287" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/67702847-c224-4ae8-8d02-f930756e49ff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6DB9357" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9f54f5d8-f3e1-47c6-aaa6-c468dde93f24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A68FCA55" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a688bb3b-c569-4f2a-beef-9a78ad35d9f8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C593EAO" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/95de9767-815a-4dcf-bb38-516dd1b6ec89" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686F31596" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/66def96c-dd2b-4c20-b150-5b633f910170" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C7D0579" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/fa2258d9-cc31-43ad-9f77-f88fac5e6079" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6765B9339" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5a45838b-f3ac-4133-96b8-600fe7ab4191" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CC7C073" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e6864246-3765-4aa0-95b3-cd07b7e04e16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B675E7544D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/76e451c2-1b1e-4de2-bb20-a89122ce8e26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C14B228" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/cec2b28d-ef0c-46bc-87b3-2b81c71e4ce5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6474B2841" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/beccbd3c-9b0b-4a5a-a73c-90f0c3ea62cb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6481DA39F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f548c413-d879-4e87-bb2f-09eeaa031885" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6484CB105" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/12676893-51e5-4acd-bf23-fbd19038347b" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647A82438" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5eb3deeb-dec0-450a-91f6-e2c6a9a6f7f8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F8FBA76" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e9ba11dc-5316-4705-b9bd-a6539bb01a12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F78235C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6e373e2f-3081-4fa0-aa06-68e7779a5690" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FB73403" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/537677e9-ac9a-4c42-af03-77a9afeaa003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F47C4A2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/dce84300-f5c1-4d55-88e5-800c4b367859" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F629291D" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a3aefa11-5a14-4cff-95dc-05fa5fafcd49" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD23FD76" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ccae4835-2632-432c-89eb-d4a7a6f0001c" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C16CA9AC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e5338b26-3216-4f69-a38c-7eda5021a8c6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B08A9ECE" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5775e439-930f-4a70-9bc6-0d98d7875924" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1056667" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ac8b02cf-c2da-461a-883b-74ed3996365e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595299EA6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1d485203-fd94-4350-97c1-0d68879c4463" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595BF3640" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4bc05cac-2c4b-44cf-8f6b-955a66289690" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5957567A8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/be460ee4-0282-469b-a192-c8c7c35dbefa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582EE888C" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a4f70240-2638-4c78-9b7d-9f7295210d4c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575D2D556" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c0f7c797-a660-4dd1-aa4c-8c14306e1b2a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575A0E1FC" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6788b0af-372c-4a67-82e5-e5973c84bf4f" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B548CDFB49" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2438919b-13a9-4a2c-a835-ad45fe593ea8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54182363C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f6349004-2414-4380-93eb-2617b202bf26" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E911C3C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9931f0d1-e37b-4c1f-9981-f63f4ef40da7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52EBED84E" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5bb1dfef-1209-4266-8487-a9f8d2384ca5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B523EF28D1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/fec9176a-eaba-4171-a97f-fc8694cf2b36" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B517950156" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f43f9922-b4f7-472c-924d-8b391b0eb3c0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503472A92" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b517cf0a-138a-4462-af99-adcb755ccbe6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5539508" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7d563dbd-cf7d-483a-b9c8-7c6c99060540" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F34E9AC1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a16d510f-1dec-452d-bba4-38c3a9e0d581" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F3E11916" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b3f428cf-f10e-4254-b2cd-71cc7ebb67fe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1B9C9C4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/499d58fe-041a-4d30-8bf6-95397d6e6ee1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C04126E7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/daf0b534-faa6-4436-ab0d-3704b2874b86" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B13460AC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/43d6d141-2543-4229-b217-b337ff886d2c" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49EE02DFB" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2e568a96-b6c5-4611-839e-c7a7d846daaf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49780A42A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c6c1762f-4f0b-4cbf-a3df-eca470564534" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49083C08C" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/3bd52716-e45a-46df-b8ef-fa03f130e218" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488F93E1F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0b1b06ef-83e0-4547-be84-948c88e8d5de" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4746D1175" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2e8e7d13-3d2e-46c8-803e-2259243740f0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4734B822F" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/58aeda3a-6a4c-448e-8bc0-4b978c456c59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B473B24ED7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/bfb4f3b0-7a21-4ae6-9a60-e621013065be" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B474E24CBE" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0954a9be-ec0c-475d-a34d-a094c7aad1d2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE6C0C88" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/56c1a940-f3ff-4dcb-a93c-97aa431efc47" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FEB1A3D8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4595e3c8-5866-4c14-83a2-3dc0905b94b0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36D870ABE" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1eefe15c-162a-4ded-9a7f-833ca49b295f" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3730F6805" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/29c32024-4c8a-4645-821e-a852cdf6d295" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35F1F7994" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/46a46c18-837f-4cdd-a023-94c0c416ca34" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35474198C" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/3ad7c602-8e51-4ca2-b10d-4d762613c92d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B346A8C773" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/fbea0a1e-57c4-4b66-b8eb-43de2d7edfb8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3384DDCF9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/000d57b2-cb78-4f75-9982-ef885ff82dbd" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338B50F6B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a09ac1da-ca68-4cad-ac22-4f00c045137f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E1F3810" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/82b1f010-510a-4818-87fd-45a3d2307942" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28F8C3B3C" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/60670fe7-7e48-4985-a9a6-acebb9b5d3b4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B234B217D9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e23f8347-6266-4b79-ac64-58e35eaf8ea3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2248ED468" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2de122a0-c585-4108-981f-f693204464a2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B210A8850D" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ef3a4ee9-55ee-4eec-9221-b535531fed07" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B210606CBB" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1738ebf3-9c30-4fc0-a92b-0691b3386997" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20A416AAA" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2df844d5-f26a-4df4-98f9-2e3da16eb54f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207FFCFEB" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/eff999ad-72b1-442b-99ce-a61f8c02801e" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203B72085" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/fc5d3845-1225-4db5-89e4-375a40579fb3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2034D4A93" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e25219a9-0acf-42f7-8291-483c2d358f28" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F6C32950" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b817a41b-66b4-41da-8b5f-1a50707c8fbb" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D8DF628A" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1691e42e-3e99-44c9-8bc8-651bc508ea40" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19D476824" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/05397f0b-a5e9-4fa6-97b6-d937290ad994" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1935891D3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1637b3c2-39c4-4d6e-9ff4-ac272e932e9d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18399BBAE" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ecd0b4b4-b99c-4167-88a7-8e57dc814ee1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18383DADA" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/45555308-926f-47fb-82cf-9ad2857e2483" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1836BBC50" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/99be1c50-7291-4881-80e1-fa287ca1049a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1834D17F5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/40ffe57c-cd04-4069-928f-237c9320df50" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18332CC88" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a06166c6-9a87-49b0-ac7e-27f308d8d2b6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B182EB4C79" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/95183350-e7c9-4234-911e-02239d0a62c4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B158964CDE" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/bedbdd31-2134-4ff9-b17b-383287b17f24" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B157E64909" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/24e49647-ac4a-4c57-a1c1-60679bdd8e5a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15289F18E" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1f626af9-cfde-4c1f-8960-3cedfab4bfab" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1503FE767" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8dcd24ac-4833-40d3-9d66-b6b95b52d8b3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B150027C33" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/17f2845d-3ab0-4cf0-aff3-53eca3555ee0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13FF897CD" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1dbcc4b4-e3ef-45aa-ae27-614203a5be0c" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13AE86D6E" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7a24f47a-92c7-4a94-94cd-9038a78228d4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1303E8138" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f54edcdc-c753-4a7f-b7cb-4f27ce970f5e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13027E67B" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ad3c2e7a-7387-4368-a557-b08876aced03" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120105D58" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a101fef2-9b3f-40b1-9c4e-08d065d21208" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D90E278" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/44cbfc46-db24-4702-8667-65756221c7a6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1198C233F" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/cf695f76-23dd-40dd-b745-d62011382d2f" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B119A8034C" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0105cd16-4ae5-489c-9119-dde78a863741" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1158547F6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8c54b97e-af61-409b-a189-b61b58b0816b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B114463330" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/d1f9194b-ac3c-4845-90be-fad130d6b548" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F8AE750" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1f475b68-41b8-4ab8-9a8a-71cca4208bd9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B069F68993" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c5e7ab08-5102-4a8f-8de2-fb90b4a5d752" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05356D25B" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c0988844-561f-4f74-b2b8-4be465db6277" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01B7FFA48" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/002eaea5-a18a-46f2-b62e-da7639babec7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00AD99385" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1a068c23-622b-4071-bd42-4965ee7840ae" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00AA486E6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2ac80873-c76a-42cc-b11c-f8c950baa5fd" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6E611CD9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9da9e568-4235-4d12-a285-8f68eccc9d84" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6AA6812F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/46f80085-9b28-43fb-b897-7b43015d472f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD65F5B21D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/17d8dcb2-39cc-4b26-ae59-b4febbbe3ef6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD56F28E3F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/263a9529-d355-43d4-96f2-f5e8015869fe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4A615B9C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a864be5f-d3e6-4e92-88d4-16ca766af6e5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD15AA1180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6adf149d-4414-40cc-a750-b454484ece57" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA84C36A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ec22e677-c4ff-4399-9305-a681fb78aa38" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA649A6A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/09227462-9ccf-4425-91ca-d1cc19c41584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD839EC83" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e7f6ce00-897a-4baf-b615-aba514dee1b6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD858B35C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7fd6cef2-96a2-4357-a5ac-f3380798da7b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC650E9622" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f70b1b91-9149-43ee-b329-45cebfcb98a9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A4710BD" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f2284297-b137-4ee3-98d4-93151f39c18f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2CB2A12B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5482cbc3-6f86-463c-bc7a-db153b4112a3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD97A4258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/bae0d71d-a35c-442a-9705-b3533fc90688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFB6B712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2b94b522-7f26-4f7f-a2b7-7b2d925bbdca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF0453E1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f0739d31-816a-4adb-b3e0-19ba04855222" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF483413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/414ceb01-733a-4bf2-b080-57a7a72a4806" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBBBB3FF4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5f3d6585-b41f-4759-9cc6-1bf3bc0c7f0e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB2BB93E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/de773912-87e6-4c66-b3ad-41c5f58e0250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB883E92" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ccd2a8e1-2301-425b-9691-a7079069b308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9923F6A1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/3b833e10-86f6-4126-b8d0-070f0b9daa09" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FA429E7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0ddfbae4-f9fb-4dc7-89eb-79d0d08c5cd6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F84ED49" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6dd73e79-61cb-4623-8d88-2d4a57b4a000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7013846D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2c1f2ddd-5c71-482a-8f23-60c8d8aa98c4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A8C4601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0671d31c-7903-40a5-abcf-66c55440b0be" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67891F87" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b1985e9e-1074-4bd4-9f6f-843b5bad8f60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB677A197B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8a730761-e6c0-4b35-8249-598d70edb8fe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69F8B9A4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e7a3dd1a-d791-4d75-a91f-980ec5b54676" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A4AF7A4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4edc8216-6038-4c78-92fd-39f7f8808b72" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69CE27AA" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/569cc6b6-a958-4a97-aae3-93e0427077a9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A65323E" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f0d0fcd0-749b-4eae-addb-fb9d9cc5be2a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C192C2A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/21db4386-7e55-4edd-ba0b-ab01373f2b96" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D55DD8C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7d2f59b0-0b72-4053-83a4-10c151682de4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CF7F611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9dc99ee4-4fc8-44ae-9c5d-f42a0e609cc3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB375018EO" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/84633c77-2ab7-477a-85eb-0169cdaec1c8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CAA76C9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e34bbcc3-30c2-4c41-b479-943c138fc825" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36BE97CO" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/12f8bcf9-68d3-4ccd-8b3c-0e6d15fd526c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0ED1D0E2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ef53c375-5ae4-484f-b8ae-1cbe57a10277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F0C4477" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9eb54abf-7db0-4d93-9689-740da1a39a02" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08B835C7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e333d3ff-32db-473d-a094-3c573294fb2a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE520745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4720707a-7afa-472d-92ab-64d5b02735cd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0E1C17A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ee80980b-63df-4bb8-b7df-95c4e6d9de6e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0B72EA8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8f82909f-c28c-4e94-bed9-08e965ca9b27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC062A2F7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2fd8ecc7-bd56-4eba-9c32-5eea302b2ff7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB992E328" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/dca8c249-1aaf-4e7e-b219-f25b19359b12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB60D0F21" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/3899fae7-6087-41d2-8826-45993b9b1262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DABE9B5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0cff0f98-2c07-44d3-998d-c7ace5737291" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DA70753" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4bd4c2da-9fe9-49d0-96a2-c24e9ab17eb0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E0B803E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4d2af000-9f63-4375-88f7-aa4d184d0315" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DCECE1B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/141a1024-47a2-4456-afff-35ea7eda69c5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DFDF91F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7489ef40-7c39-48a7-97ab-bf79c76d924b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DDF224B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/00a985f1-90e1-4d77-9705-09ab139ad8a1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DBF5E3D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5393afb4-d22d-4c50-a860-6edb476ab8ee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4337B843" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/35e574b5-693d-45f1-94b6-a032d7e00496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BA4E4E4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0b3363d3-9124-4396-8e80-ed6c913b1e86" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DBB98B2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0aba624f-00ff-496e-abd6-b6970a80c4ea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98053A48C" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9c340e69-139d-4a25-9793-61691b27143b" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990F9E9A9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5098a502-65dd-46fe-8d27-498b322218c7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978FB48CA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a597cda4-ff1d-4858-950b-78e5f44c346b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978A59D66" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b7cfcb69-edc9-422a-84c6-f7b4ff5fb7ee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97175B866" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c52ea551-7bee-41e9-95e6-2c44e3a40540" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D32021C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/be7a6b5b-4a6e-499f-9d47-1b2aff4eecff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BA61E5C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5e46921e-ab43-458e-9a54-4ba2051dbdfa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95546B84C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8fe1fba8-6298-4f68-abf5-3ea73370cfe1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90429021B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8783bfb2-883c-459f-9ccb-a92ac9ce569f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9047B61C1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f4e4029d-5a0f-4a04-a2d1-8b0166354fb4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3A4F063" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/898775de-7f7e-4868-9763-93c5f10a4c27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3DE993C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ff40aa44-f749-4b27-8aa4-d1e4922a715a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F38DCE36" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b5144b5d-129f-43fc-a878-448928c99c1c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA7FBF66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a138ac26-f082-4744-86d9-673fa303df12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E02287BC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/bfdda640-dab0-48f3-9098-3f110c7cdc31" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D8D5715B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/d4b4c94b-1167-4897-b413-f8f5a315b336" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D101C96C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/d8be43df-7f47-4b18-b7c5-b90f1921e025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8B9C1C3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7775b4d9-f64e-4421-86d0-9d913cee6dac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C850D833" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2fbf4862-38f8-4907-8080-7a105c6da6cd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9291F79" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9c5918d2-e7fa-460a-90e3-49432e490700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BC21B877" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e908fec1-3063-4b66-bf86-ba87c1fd4e8f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BC756971" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a5c65f14-2c14-44af-9c9a-42332a78a808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BEA150E7D1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/194448ce-25c3-4f8e-add5-83b99e438e8b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77302F4F6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9f686f5f-43c0-43ed-9c94-4161a3460e3d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773567377" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ec99a9da-41c7-4140-ad06-ce34f2f355d5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718EBCF70" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6350df56-932b-4073-a7e8-c2d7135670a1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0EA89ES" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ef3bfc4d-9825-4340-8ee5-53da625df07a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F058F7F2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a4b048b6-6861-4b77-97ba-9216c2965a50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFE14BA2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/df3e04b4-b96c-4314-8078-7db4208b17f6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFAF9B94" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/afe2029b-13dc-4a0a-8d9d-953e9f3c7020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E467B92F" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f32d50fc-0c79-4a9d-b416-21e5979893e1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C4268870" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ce3c07d7-17b5-43c0-b2d8-b2cf6fe0b87a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC3EC59A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f759d230-523f-4254-b90f-84ef93b926a6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABF98341" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2820fe10-50e6-4820-8d2a-ac68244ab0d8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C498572D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/47c96b1c-2b3c-4551-8a1d-d0bb6de006ce" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E409E287" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/67702847-c224-4ae8-8d02-f930756e49ff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6DB9357" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9f54f5d8-f3e1-47c6-aaa6-c468dde93f24" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A68FCA55" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a688bb3b-c569-4f2a-beef-9a78ad35d9f8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C593EAO" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/95de9767-815a-4dcf-bb38-516dd1b6ec89" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686F31596" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/66def96c-dd2b-4c20-b150-5b633f910170" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C7D0579" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/fa2258d9-cc31-43ad-9f77-f88fac5e6079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6765B9339" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5a45838b-f3ac-4133-96b8-600fe7ab4191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CC7C073" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e6864246-3765-4aa0-95b3-cd07b7e04e16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B675E7544D" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/76e451c2-1b1e-4de2-bb20-a89122ce8e26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C14B228" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/cec2b28d-ef0c-46bc-87b3-2b81c71e4ce5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6474B2841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/beccbd3c-9b0b-4a5a-a73c-90f0c3ea62cb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6481DA39F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f548c413-d879-4e87-bb2f-09eeaa031885" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6484CB105" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/12676893-51e5-4acd-bf23-fbd19038347b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647A82438" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5eb3deeb-dec0-450a-91f6-e2c6a9a6f7f8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F8FBA76" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e9ba11dc-5316-4705-b9bd-a6539bb01a12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F78235C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6e373e2f-3081-4fa0-aa06-68e7779a5690" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FB73403" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/537677e9-ac9a-4c42-af03-77a9afeaa003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F47C4A2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/dce84300-f5c1-4d55-88e5-800c4b367859" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F629291D" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a3aefa11-5a14-4cff-95dc-05fa5fafcd49" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD23FD76" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ccae4835-2632-432c-89eb-d4a7a6f0001c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C16CA9AC" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e5338b26-3216-4f69-a38c-7eda5021a8c6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B08A9ECE" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5775e439-930f-4a70-9bc6-0d98d7875924" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1056667" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ac8b02cf-c2da-461a-883b-74ed3996365e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595299EA6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1d485203-fd94-4350-97c1-0d68879c4463" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595BF3640" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4bc05cac-2c4b-44cf-8f6b-955a66289690" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5957567A8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/be460ee4-0282-469b-a192-c8c7c35dbefa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582EE888C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a4f70240-2638-4c78-9b7d-9f7295210d4c" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575D2D556" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c0f7c797-a660-4dd1-aa4c-8c14306e1b2a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575A0E1FC" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/6788b0af-372c-4a67-82e5-e5973c84bf4f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B548CDFB49" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2438919b-13a9-4a2c-a835-ad45fe593ea8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54182363C" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f6349004-2414-4380-93eb-2617b202bf26" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E911C3C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/9931f0d1-e37b-4c1f-9981-f63f4ef40da7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52EBED84E" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/5bb1dfef-1209-4266-8487-a9f8d2384ca5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B523EF28D1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/fec9176a-eaba-4171-a97f-fc8694cf2b36" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B517950156" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f43f9922-b4f7-472c-924d-8b391b0eb3c0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503472A92" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b517cf0a-138a-4462-af99-adcb755ccbe6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5539508" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7d563dbd-cf7d-483a-b9c8-7c6c99060540" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F34E9AC1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a16d510f-1dec-452d-bba4-38c3a9e0d581" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F3E11916" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b3f428cf-f10e-4254-b2cd-71cc7ebb67fe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1B9C9C4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/499d58fe-041a-4d30-8bf6-95397d6e6ee1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C04126E7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/daf0b534-faa6-4436-ab0d-3704b2874b86" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B13460AC" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/43d6d141-2543-4229-b217-b337ff886d2c" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49EE02DFB" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2e568a96-b6c5-4611-839e-c7a7d846daaf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49780A42A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c6c1762f-4f0b-4cbf-a3df-eca470564534" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49083C08C" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/3bd52716-e45a-46df-b8ef-fa03f130e218" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488F93E1F" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0b1b06ef-83e0-4547-be84-948c88e8d5de" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4746D1175" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2e8e7d13-3d2e-46c8-803e-2259243740f0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4734B822F" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/58aeda3a-6a4c-448e-8bc0-4b978c456c59" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B473B24ED7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/bfb4f3b0-7a21-4ae6-9a60-e621013065be" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B474E24CBE" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0954a9be-ec0c-475d-a34d-a094c7aad1d2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE6C0C88" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/56c1a940-f3ff-4dcb-a93c-97aa431efc47" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FEB1A3D8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/4595e3c8-5866-4c14-83a2-3dc0905b94b0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36D870ABE" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1eefe15c-162a-4ded-9a7f-833ca49b295f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3730F6805" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/29c32024-4c8a-4645-821e-a852cdf6d295" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35F1F7994" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/46a46c18-837f-4cdd-a023-94c0c416ca34" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35474198C" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/3ad7c602-8e51-4ca2-b10d-4d762613c92d" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B346A8C773" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/fbea0a1e-57c4-4b66-b8eb-43de2d7edfb8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3384DDCF9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/000d57b2-cb78-4f75-9982-ef885ff82dbd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338B50F6B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a09ac1da-ca68-4cad-ac22-4f00c045137f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E1F3810" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/82b1f010-510a-4818-87fd-45a3d2307942" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28F8C3B3C" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/60670fe7-7e48-4985-a9a6-acebb9b5d3b4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B234B217D9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e23f8347-6266-4b79-ac64-58e35eaf8ea3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2248ED468" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2de122a0-c585-4108-981f-f693204464a2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B210A8850D" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ef3a4ee9-55ee-4eec-9221-b535531fed07" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B210606CBB" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1738ebf3-9c30-4fc0-a92b-0691b3386997" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20A416AAA" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2df844d5-f26a-4df4-98f9-2e3da16eb54f" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207FFCFEB" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/eff999ad-72b1-442b-99ce-a61f8c02801e" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203B72085" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/fc5d3845-1225-4db5-89e4-375a40579fb3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2034D4A93" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/e25219a9-0acf-42f7-8291-483c2d358f28" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F6C32950" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/b817a41b-66b4-41da-8b5f-1a50707c8fbb" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D8DF628A" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1691e42e-3e99-44c9-8bc8-651bc508ea40" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19D476824" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/05397f0b-a5e9-4fa6-97b6-d937290ad994" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1935891D3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1637b3c2-39c4-4d6e-9ff4-ac272e932e9d" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18399BBAE" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ecd0b4b4-b99c-4167-88a7-8e57dc814ee1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18383DADA" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/45555308-926f-47fb-82cf-9ad2857e2483" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1836BBC50" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/99be1c50-7291-4881-80e1-fa287ca1049a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1834D17F5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/40ffe57c-cd04-4069-928f-237c9320df50" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18332CC88" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a06166c6-9a87-49b0-ac7e-27f308d8d2b6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B182EB4C79" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/95183350-e7c9-4234-911e-02239d0a62c4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B158964CDE" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/bedbdd31-2134-4ff9-b17b-383287b17f24" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B157E64909" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/24e49647-ac4a-4c57-a1c1-60679bdd8e5a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15289F18E" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1f626af9-cfde-4c1f-8960-3cedfab4bfab" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1503FE767" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8dcd24ac-4833-40d3-9d66-b6b95b52d8b3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B150027C33" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/17f2845d-3ab0-4cf0-aff3-53eca3555ee0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13FF897CD" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1dbcc4b4-e3ef-45aa-ae27-614203a5be0c" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13AE86D6E" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/7a24f47a-92c7-4a94-94cd-9038a78228d4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1303E8138" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/f54edcdc-c753-4a7f-b7cb-4f27ce970f5e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13027E67B" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/ad3c2e7a-7387-4368-a557-b08876aced03" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120105D58" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/a101fef2-9b3f-40b1-9c4e-08d065d21208" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D90E278" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/44cbfc46-db24-4702-8667-65756221c7a6" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1198C233F" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/cf695f76-23dd-40dd-b745-d62011382d2f" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B119A8034C" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/0105cd16-4ae5-489c-9119-dde78a863741" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1158547F6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/8c54b97e-af61-409b-a189-b61b58b0816b" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B114463330" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/d1f9194b-ac3c-4845-90be-fad130d6b548" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F8AE750" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1f475b68-41b8-4ab8-9a8a-71cca4208bd9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B069F68993" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c5e7ab08-5102-4a8f-8de2-fb90b4a5d752" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05356D25B" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/c0988844-561f-4f74-b2b8-4be465db6277" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01B7FFA48" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/002eaea5-a18a-46f2-b62e-da7639babec7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00AD99385" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/1a068c23-622b-4071-bd42-4965ee7840ae" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00AA486E6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC85500D/amministrazione-trasparente/atti-amministrazioni-enti/2ac80873-c76a-42cc-b11c-f8c950baa5fd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F215"/>
+  <dimension ref="A1:F225"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6326</v>
+        <v>9388</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>6213</v>
+        <v>9335</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>5997</v>
+        <v>9242</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>5604</v>
+        <v>9041</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="E5" t="s">
-        <v>17</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>5084</v>
+        <v>8829</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>4867</v>
+        <v>7839</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>4812</v>
+        <v>7187</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>4762</v>
+        <v>7185</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>4712</v>
+        <v>6732</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>4584</v>
+        <v>6730</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>4468</v>
+        <v>6326</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>4460</v>
+        <v>6213</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>4381</v>
+        <v>5997</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>4073</v>
+        <v>5604</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46</v>
+      </c>
+      <c r="E15" t="s">
+        <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16">
+        <v>5084</v>
+      </c>
+      <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="B16">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>3829</v>
+        <v>4867</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>3714</v>
+        <v>4812</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>3648</v>
+        <v>4762</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
-      <c r="E19" s="2" t="s">
-        <v>9</v>
+      <c r="E19" t="s">
+        <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20">
+        <v>4712</v>
+      </c>
+      <c r="C20" t="s">
         <v>57</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21">
+        <v>4584</v>
+      </c>
+      <c r="C21" t="s">
         <v>60</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22">
+        <v>4468</v>
+      </c>
+      <c r="C22" t="s">
         <v>63</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>3513</v>
+        <v>4460</v>
       </c>
       <c r="C23" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>3511</v>
+        <v>4381</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>3509</v>
+        <v>4073</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B26">
-        <v>3335</v>
+        <v>3914</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>3268</v>
+        <v>3829</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>3084</v>
+        <v>3714</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>3061</v>
+        <v>3648</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B30">
-        <v>3060</v>
+        <v>3604</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>3059</v>
+        <v>3564</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B32">
-        <v>2799</v>
+        <v>3515</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>2732</v>
+        <v>3513</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>2701</v>
+        <v>3511</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>2656</v>
+        <v>3509</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B36">
-        <v>2245</v>
+        <v>3335</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>102</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>2034</v>
+        <v>3268</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B38">
-        <v>2031</v>
+        <v>3084</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B39">
-        <v>2026</v>
+        <v>3061</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B40">
-        <v>2022</v>
+        <v>3060</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B41">
-        <v>1995</v>
+        <v>3059</v>
       </c>
       <c r="C41" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B42">
-        <v>1694</v>
+        <v>2799</v>
       </c>
       <c r="C42" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>1523</v>
+        <v>2732</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44">
-        <v>1222</v>
+        <v>2701</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B45">
-        <v>1219</v>
+        <v>2656</v>
       </c>
       <c r="C45" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>967</v>
+        <v>2245</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>45</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>127</v>
+      </c>
+      <c r="E46" t="s">
+        <v>45</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>965</v>
+        <v>2034</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>963</v>
+        <v>2031</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B49">
-        <v>915</v>
+        <v>2026</v>
       </c>
       <c r="C49" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>874</v>
+        <v>2022</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="D50" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>136</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B51">
-        <v>580</v>
+        <v>1995</v>
       </c>
       <c r="C51" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>493</v>
+        <v>1694</v>
       </c>
       <c r="C52" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>237</v>
+        <v>1523</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>145</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>11832</v>
+        <v>1222</v>
       </c>
       <c r="C54" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>11827</v>
+        <v>1219</v>
       </c>
       <c r="C55" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>11753</v>
+        <v>967</v>
       </c>
       <c r="C56" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>11737</v>
+        <v>965</v>
       </c>
       <c r="C57" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B58">
-        <v>11666</v>
+        <v>963</v>
       </c>
       <c r="C58" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B59">
-        <v>10974</v>
+        <v>915</v>
       </c>
       <c r="C59" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>158</v>
       </c>
       <c r="B60">
-        <v>10857</v>
+        <v>874</v>
       </c>
       <c r="C60" t="s">
-        <v>159</v>
+        <v>45</v>
       </c>
       <c r="D60" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>161</v>
+      </c>
+      <c r="E60" t="s">
+        <v>45</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B61">
-        <v>10844</v>
+        <v>580</v>
       </c>
       <c r="C61" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D61" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B62">
-        <v>10566</v>
+        <v>493</v>
       </c>
       <c r="C62" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D62" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>10563</v>
+        <v>237</v>
       </c>
       <c r="C63" t="s">
-        <v>166</v>
+        <v>45</v>
       </c>
       <c r="D63" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>169</v>
+      </c>
+      <c r="E63" t="s">
+        <v>45</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B64">
-        <v>10350</v>
+        <v>11832</v>
       </c>
       <c r="C64" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D64" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B65">
-        <v>10348</v>
+        <v>11827</v>
       </c>
       <c r="C65" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D65" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B66">
-        <v>10346</v>
+        <v>11753</v>
       </c>
       <c r="C66" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D66" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>175</v>
       </c>
       <c r="B67">
-        <v>10245</v>
+        <v>11737</v>
       </c>
       <c r="C67" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D67" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B68">
-        <v>10143</v>
+        <v>11666</v>
       </c>
       <c r="C68" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D68" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B69">
-        <v>10063</v>
+        <v>10974</v>
       </c>
       <c r="C69" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D69" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B70">
-        <v>9944</v>
+        <v>10857</v>
       </c>
       <c r="C70" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D70" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B71">
-        <v>9885</v>
+        <v>10844</v>
       </c>
       <c r="C71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B72">
-        <v>9883</v>
+        <v>10566</v>
       </c>
       <c r="C72" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B73">
-        <v>9881</v>
+        <v>10563</v>
       </c>
       <c r="C73" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B74">
-        <v>9741</v>
+        <v>10350</v>
       </c>
       <c r="C74" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D74" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B75">
-        <v>9331</v>
+        <v>10348</v>
       </c>
       <c r="C75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D75" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>7532</v>
+        <v>10346</v>
       </c>
       <c r="C76" t="s">
-        <v>17</v>
+        <v>201</v>
       </c>
       <c r="D76" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>202</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B77">
-        <v>6720</v>
+        <v>10245</v>
       </c>
       <c r="C77" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D77" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B78">
-        <v>6549</v>
+        <v>10143</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>207</v>
       </c>
       <c r="D78" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>208</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B79">
-        <v>6356</v>
+        <v>10063</v>
       </c>
       <c r="C79" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D79" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B80">
-        <v>6347</v>
+        <v>9944</v>
       </c>
       <c r="C80" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D80" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B81">
-        <v>5505</v>
+        <v>9885</v>
       </c>
       <c r="C81" t="s">
-        <v>17</v>
+        <v>216</v>
       </c>
       <c r="D81" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>217</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B82">
-        <v>5504</v>
+        <v>9883</v>
       </c>
       <c r="C82" t="s">
-        <v>17</v>
+        <v>218</v>
       </c>
       <c r="D82" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>219</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83">
-        <v>5453</v>
+        <v>9881</v>
       </c>
       <c r="C83" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D83" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B84">
-        <v>5414</v>
+        <v>9741</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>223</v>
       </c>
       <c r="D84" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>224</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B85">
-        <v>5087</v>
+        <v>9331</v>
       </c>
       <c r="C85" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="D85" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="B86">
-        <v>5084</v>
+        <v>7532</v>
       </c>
       <c r="C86" t="s">
-        <v>223</v>
+        <v>45</v>
       </c>
       <c r="D86" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>229</v>
+      </c>
+      <c r="E86" t="s">
+        <v>45</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="B87">
-        <v>5079</v>
+        <v>6720</v>
       </c>
       <c r="C87" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="D87" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="B88">
-        <v>5078</v>
+        <v>6549</v>
       </c>
       <c r="C88" t="s">
-        <v>227</v>
+        <v>45</v>
       </c>
       <c r="D88" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>234</v>
+      </c>
+      <c r="E88" t="s">
+        <v>45</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B89">
-        <v>4924</v>
+        <v>6356</v>
       </c>
       <c r="C89" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="D89" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B90">
-        <v>4487</v>
+        <v>6347</v>
       </c>
       <c r="C90" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="D90" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="B91">
-        <v>4469</v>
+        <v>5505</v>
       </c>
       <c r="C91" t="s">
-        <v>235</v>
+        <v>45</v>
       </c>
       <c r="D91" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>241</v>
+      </c>
+      <c r="E91" t="s">
+        <v>45</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="B92">
-        <v>4467</v>
+        <v>5504</v>
       </c>
       <c r="C92" t="s">
-        <v>237</v>
+        <v>45</v>
       </c>
       <c r="D92" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>242</v>
+      </c>
+      <c r="E92" t="s">
+        <v>45</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="B93">
-        <v>4460</v>
+        <v>5453</v>
       </c>
       <c r="C93" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="D93" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B94">
-        <v>4391</v>
+        <v>5414</v>
       </c>
       <c r="C94" t="s">
-        <v>242</v>
+        <v>45</v>
       </c>
       <c r="D94" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>247</v>
+      </c>
+      <c r="E94" t="s">
+        <v>45</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B95">
-        <v>4233</v>
+        <v>5087</v>
       </c>
       <c r="C95" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D95" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B96">
-        <v>4159</v>
+        <v>5084</v>
       </c>
       <c r="C96" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D96" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B97">
-        <v>4132</v>
+        <v>5079</v>
       </c>
       <c r="C97" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D97" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B98">
-        <v>3997</v>
+        <v>5078</v>
       </c>
       <c r="C98" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D98" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B99">
-        <v>3964</v>
+        <v>4924</v>
       </c>
       <c r="C99" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D99" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B100">
-        <v>3962</v>
+        <v>4487</v>
       </c>
       <c r="C100" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B101">
-        <v>3961</v>
+        <v>4469</v>
       </c>
       <c r="C101" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D101" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B102">
-        <v>3734</v>
+        <v>4467</v>
       </c>
       <c r="C102" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D102" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B103">
-        <v>3621</v>
+        <v>4460</v>
       </c>
       <c r="C103" t="s">
         <v>267</v>
       </c>
       <c r="D103" t="s">
         <v>268</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>269</v>
       </c>
       <c r="B104">
-        <v>3521</v>
+        <v>4391</v>
       </c>
       <c r="C104" t="s">
         <v>270</v>
       </c>
       <c r="D104" t="s">
         <v>271</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>272</v>
       </c>
       <c r="B105">
-        <v>3214</v>
+        <v>4233</v>
       </c>
       <c r="C105" t="s">
         <v>273</v>
       </c>
       <c r="D105" t="s">
         <v>274</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B106">
-        <v>3191</v>
+        <v>4159</v>
       </c>
       <c r="C106" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D106" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="B107">
-        <v>3185</v>
+        <v>4132</v>
       </c>
       <c r="C107" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D107" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B108">
-        <v>2773</v>
+        <v>3997</v>
       </c>
       <c r="C108" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D108" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B109">
-        <v>2771</v>
+        <v>3964</v>
       </c>
       <c r="C109" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="D109" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B110">
-        <v>2769</v>
+        <v>3962</v>
       </c>
       <c r="C110" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D110" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B111">
-        <v>2581</v>
+        <v>3961</v>
       </c>
       <c r="C111" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D111" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B112">
-        <v>2241</v>
+        <v>3734</v>
       </c>
       <c r="C112" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D112" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B113">
-        <v>2073</v>
+        <v>3621</v>
       </c>
       <c r="C113" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D113" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B114">
-        <v>2061</v>
+        <v>3521</v>
       </c>
       <c r="C114" t="s">
-        <v>17</v>
+        <v>298</v>
       </c>
       <c r="D114" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>299</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B115">
-        <v>2001</v>
+        <v>3214</v>
       </c>
       <c r="C115" t="s">
-        <v>17</v>
+        <v>301</v>
       </c>
       <c r="D115" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>302</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B116">
-        <v>1984</v>
+        <v>3191</v>
       </c>
       <c r="C116" t="s">
-        <v>17</v>
+        <v>303</v>
       </c>
       <c r="D116" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>304</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B117">
-        <v>1952</v>
+        <v>3185</v>
       </c>
       <c r="C117" t="s">
-        <v>17</v>
+        <v>305</v>
       </c>
       <c r="D117" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>306</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B118">
-        <v>1840</v>
+        <v>2773</v>
       </c>
       <c r="C118" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="D118" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B119">
-        <v>1715</v>
+        <v>2771</v>
       </c>
       <c r="C119" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D119" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B120">
-        <v>1712</v>
+        <v>2769</v>
       </c>
       <c r="C120" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D120" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="B121">
-        <v>1679</v>
+        <v>2581</v>
       </c>
       <c r="C121" t="s">
-        <v>17</v>
+        <v>315</v>
       </c>
       <c r="D121" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>316</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="B122">
-        <v>1679</v>
+        <v>2241</v>
       </c>
       <c r="C122" t="s">
-        <v>17</v>
+        <v>318</v>
       </c>
       <c r="D122" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>319</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="B123">
-        <v>1669</v>
+        <v>2073</v>
       </c>
       <c r="C123" t="s">
-        <v>17</v>
+        <v>321</v>
       </c>
       <c r="D123" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>322</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B124">
-        <v>1610</v>
+        <v>2061</v>
       </c>
       <c r="C124" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D124" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="E124" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="B125">
-        <v>1440</v>
+        <v>2001</v>
       </c>
       <c r="C125" t="s">
-        <v>317</v>
+        <v>45</v>
       </c>
       <c r="D125" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>326</v>
+      </c>
+      <c r="E125" t="s">
+        <v>45</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="B126">
-        <v>1438</v>
+        <v>1984</v>
       </c>
       <c r="C126" t="s">
-        <v>319</v>
+        <v>45</v>
       </c>
       <c r="D126" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>328</v>
+      </c>
+      <c r="E126" t="s">
+        <v>45</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="B127">
-        <v>1436</v>
+        <v>1952</v>
       </c>
       <c r="C127" t="s">
-        <v>321</v>
+        <v>45</v>
       </c>
       <c r="D127" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>330</v>
+      </c>
+      <c r="E127" t="s">
+        <v>45</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="B128">
-        <v>1262</v>
+        <v>1840</v>
       </c>
       <c r="C128" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="D128" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="B129">
-        <v>1212</v>
+        <v>1715</v>
       </c>
       <c r="C129" t="s">
-        <v>17</v>
+        <v>335</v>
       </c>
       <c r="D129" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>336</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B130">
-        <v>1167</v>
+        <v>1712</v>
       </c>
       <c r="C130" t="s">
-        <v>17</v>
+        <v>337</v>
       </c>
       <c r="D130" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>338</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B131">
-        <v>1093</v>
+        <v>1679</v>
       </c>
       <c r="C131" t="s">
-        <v>331</v>
+        <v>45</v>
       </c>
       <c r="D131" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>339</v>
+      </c>
+      <c r="E131" t="s">
+        <v>45</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B132">
-        <v>1086</v>
+        <v>1679</v>
       </c>
       <c r="C132" t="s">
-        <v>333</v>
+        <v>45</v>
       </c>
       <c r="D132" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>340</v>
+      </c>
+      <c r="E132" t="s">
+        <v>45</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B133">
-        <v>943</v>
+        <v>1669</v>
       </c>
       <c r="C133" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D133" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E133" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B134">
-        <v>615</v>
+        <v>1610</v>
       </c>
       <c r="C134" t="s">
-        <v>338</v>
+        <v>45</v>
       </c>
       <c r="D134" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>343</v>
+      </c>
+      <c r="E134" t="s">
+        <v>45</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B135">
-        <v>555</v>
+        <v>1440</v>
       </c>
       <c r="C135" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D135" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B136">
-        <v>415</v>
+        <v>1438</v>
       </c>
       <c r="C136" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D136" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B137">
-        <v>414</v>
+        <v>1436</v>
       </c>
       <c r="C137" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D137" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B138">
-        <v>59</v>
+        <v>1262</v>
       </c>
       <c r="C138" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D138" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="B139">
-        <v>43</v>
+        <v>1212</v>
       </c>
       <c r="C139" t="s">
-        <v>351</v>
+        <v>45</v>
       </c>
       <c r="D139" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>355</v>
+      </c>
+      <c r="E139" t="s">
+        <v>45</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B140">
-        <v>11220</v>
+        <v>1167</v>
       </c>
       <c r="C140" t="s">
-        <v>354</v>
+        <v>45</v>
       </c>
       <c r="D140" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>357</v>
+      </c>
+      <c r="E140" t="s">
+        <v>45</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B141">
-        <v>11196</v>
+        <v>1093</v>
       </c>
       <c r="C141" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D141" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B142">
-        <v>11194</v>
+        <v>1086</v>
       </c>
       <c r="C142" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D142" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="B143">
-        <v>11192</v>
+        <v>943</v>
       </c>
       <c r="C143" t="s">
-        <v>361</v>
+        <v>45</v>
       </c>
       <c r="D143" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>364</v>
+      </c>
+      <c r="E143" t="s">
+        <v>45</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B144">
-        <v>10902</v>
+        <v>615</v>
       </c>
       <c r="C144" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D144" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B145">
-        <v>10865</v>
+        <v>555</v>
       </c>
       <c r="C145" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D145" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B146">
-        <v>10732</v>
+        <v>415</v>
       </c>
       <c r="C146" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D146" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B147">
-        <v>10522</v>
+        <v>414</v>
       </c>
       <c r="C147" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D147" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B148">
-        <v>10432</v>
+        <v>59</v>
       </c>
       <c r="C148" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D148" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B149">
-        <v>10401</v>
+        <v>43</v>
       </c>
       <c r="C149" t="s">
-        <v>17</v>
+        <v>379</v>
       </c>
       <c r="D149" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>380</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B150">
-        <v>10371</v>
+        <v>11220</v>
       </c>
       <c r="C150" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D150" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B151">
-        <v>10115</v>
+        <v>11196</v>
       </c>
       <c r="C151" t="s">
-        <v>17</v>
+        <v>385</v>
       </c>
       <c r="D151" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>386</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>384</v>
       </c>
       <c r="B152">
-        <v>10030</v>
+        <v>11194</v>
       </c>
       <c r="C152" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D152" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>384</v>
       </c>
       <c r="B153">
-        <v>10027</v>
+        <v>11192</v>
       </c>
       <c r="C153" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D153" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="B154">
-        <v>10024</v>
+        <v>10902</v>
       </c>
       <c r="C154" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D154" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="B155">
-        <v>10018</v>
+        <v>10865</v>
       </c>
       <c r="C155" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="D155" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="B156">
-        <v>10017</v>
+        <v>10732</v>
       </c>
       <c r="C156" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="D156" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B157">
-        <v>8910</v>
+        <v>10522</v>
       </c>
       <c r="C157" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="D157" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B158">
-        <v>8907</v>
+        <v>10432</v>
       </c>
       <c r="C158" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D158" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B159">
-        <v>8648</v>
+        <v>10401</v>
       </c>
       <c r="C159" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D159" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="E159" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B160">
-        <v>8383</v>
+        <v>10371</v>
       </c>
       <c r="C160" t="s">
-        <v>17</v>
+        <v>408</v>
       </c>
       <c r="D160" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>409</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B161">
-        <v>8379</v>
+        <v>10115</v>
       </c>
       <c r="C161" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D161" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="E161" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="B162">
-        <v>8344</v>
+        <v>10030</v>
       </c>
       <c r="C162" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="D162" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B163">
-        <v>8296</v>
+        <v>10027</v>
       </c>
       <c r="C163" t="s">
-        <v>17</v>
+        <v>415</v>
       </c>
       <c r="D163" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>416</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B164">
-        <v>9290</v>
+        <v>10024</v>
       </c>
       <c r="C164" t="s">
-        <v>17</v>
+        <v>417</v>
       </c>
       <c r="D164" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>418</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>412</v>
       </c>
       <c r="B165">
-        <v>8157</v>
+        <v>10018</v>
       </c>
       <c r="C165" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="D165" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B166">
-        <v>8034</v>
+        <v>10017</v>
       </c>
       <c r="C166" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D166" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="B167">
-        <v>8025</v>
+        <v>8910</v>
       </c>
       <c r="C167" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="D167" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B168">
-        <v>7706</v>
+        <v>8907</v>
       </c>
       <c r="C168" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="D168" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="B169">
-        <v>7683</v>
+        <v>8648</v>
       </c>
       <c r="C169" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D169" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E169" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B170">
-        <v>7604</v>
+        <v>8383</v>
       </c>
       <c r="C170" t="s">
-        <v>425</v>
+        <v>45</v>
       </c>
       <c r="D170" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>431</v>
+      </c>
+      <c r="E170" t="s">
+        <v>45</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B171">
-        <v>7594</v>
+        <v>8379</v>
       </c>
       <c r="C171" t="s">
-        <v>427</v>
+        <v>45</v>
       </c>
       <c r="D171" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>432</v>
+      </c>
+      <c r="E171" t="s">
+        <v>45</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B172">
-        <v>7028</v>
+        <v>8344</v>
       </c>
       <c r="C172" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D172" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B173">
-        <v>6750</v>
+        <v>8296</v>
       </c>
       <c r="C173" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D173" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="E173" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="B174">
-        <v>6694</v>
+        <v>9290</v>
       </c>
       <c r="C174" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D174" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="E174" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B175">
-        <v>6113</v>
+        <v>8157</v>
       </c>
       <c r="C175" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D175" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B176">
-        <v>5486</v>
+        <v>8034</v>
       </c>
       <c r="C176" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="D176" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B177">
-        <v>5308</v>
+        <v>8025</v>
       </c>
       <c r="C177" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="D177" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B178">
-        <v>5076</v>
+        <v>7706</v>
       </c>
       <c r="C178" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="D178" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B179">
-        <v>5074</v>
+        <v>7683</v>
       </c>
       <c r="C179" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D179" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="E179" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B180">
-        <v>5072</v>
+        <v>7604</v>
       </c>
       <c r="C180" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="D180" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B181">
-        <v>4988</v>
+        <v>7594</v>
       </c>
       <c r="C181" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D181" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B182">
-        <v>4961</v>
+        <v>7028</v>
       </c>
       <c r="C182" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="D182" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B183">
-        <v>4920</v>
+        <v>6750</v>
       </c>
       <c r="C183" t="s">
-        <v>457</v>
+        <v>45</v>
       </c>
       <c r="D183" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>461</v>
+      </c>
+      <c r="E183" t="s">
+        <v>45</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B184">
-        <v>4917</v>
+        <v>6694</v>
       </c>
       <c r="C184" t="s">
-        <v>459</v>
+        <v>45</v>
       </c>
       <c r="D184" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>462</v>
+      </c>
+      <c r="E184" t="s">
+        <v>45</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B185">
-        <v>4840</v>
+        <v>6113</v>
       </c>
       <c r="C185" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D185" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B186">
-        <v>4614</v>
+        <v>5486</v>
       </c>
       <c r="C186" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D186" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B187">
-        <v>4154</v>
+        <v>5308</v>
       </c>
       <c r="C187" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D187" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B188">
-        <v>4096</v>
+        <v>5076</v>
       </c>
       <c r="C188" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D188" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B189">
-        <v>3975</v>
+        <v>5074</v>
       </c>
       <c r="C189" t="s">
-        <v>474</v>
+        <v>45</v>
       </c>
       <c r="D189" t="s">
         <v>475</v>
       </c>
-      <c r="E189" s="2" t="s">
-        <v>9</v>
+      <c r="E189" t="s">
+        <v>45</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B190">
-        <v>3973</v>
+        <v>5072</v>
       </c>
       <c r="C190" t="s">
         <v>476</v>
       </c>
       <c r="D190" t="s">
         <v>477</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B191">
-        <v>3971</v>
+        <v>4988</v>
       </c>
       <c r="C191" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D191" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="B192">
-        <v>3966</v>
+        <v>4961</v>
       </c>
       <c r="C192" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D192" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="B193">
-        <v>3964</v>
+        <v>4920</v>
       </c>
       <c r="C193" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="D193" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="B194">
-        <v>3961</v>
+        <v>4917</v>
       </c>
       <c r="C194" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="D194" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B195">
-        <v>3513</v>
+        <v>4840</v>
       </c>
       <c r="C195" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="D195" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="B196">
-        <v>3496</v>
+        <v>4614</v>
       </c>
       <c r="C196" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D196" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B197">
-        <v>3429</v>
+        <v>4154</v>
       </c>
       <c r="C197" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="D197" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="B198">
-        <v>3383</v>
+        <v>4096</v>
       </c>
       <c r="C198" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D198" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="B199">
-        <v>3382</v>
+        <v>3975</v>
       </c>
       <c r="C199" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="D199" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B200">
-        <v>3170</v>
+        <v>3973</v>
       </c>
       <c r="C200" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="D200" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>501</v>
       </c>
       <c r="B201">
-        <v>3081</v>
+        <v>3971</v>
       </c>
       <c r="C201" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="D201" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B202">
-        <v>2897</v>
+        <v>3966</v>
       </c>
       <c r="C202" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="D202" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B203">
-        <v>2896</v>
+        <v>3964</v>
       </c>
       <c r="C203" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="D203" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="B204">
-        <v>2615</v>
+        <v>3961</v>
       </c>
       <c r="C204" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D204" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="B205">
-        <v>2597</v>
+        <v>3513</v>
       </c>
       <c r="C205" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="D205" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>514</v>
       </c>
       <c r="B206">
-        <v>2544</v>
+        <v>3496</v>
       </c>
       <c r="C206" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D206" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="B207">
-        <v>2543</v>
+        <v>3429</v>
       </c>
       <c r="C207" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="D207" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>519</v>
       </c>
       <c r="B208">
-        <v>2494</v>
+        <v>3383</v>
       </c>
       <c r="C208" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D208" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>519</v>
       </c>
       <c r="B209">
-        <v>2473</v>
+        <v>3382</v>
       </c>
       <c r="C209" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D209" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B210">
-        <v>1274</v>
+        <v>3170</v>
       </c>
       <c r="C210" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D210" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B211">
-        <v>1099</v>
+        <v>3081</v>
       </c>
       <c r="C211" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D211" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B212">
-        <v>930</v>
+        <v>2897</v>
       </c>
       <c r="C212" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D212" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B213">
-        <v>575</v>
+        <v>2896</v>
       </c>
       <c r="C213" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D213" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B214">
-        <v>517</v>
+        <v>2615</v>
       </c>
       <c r="C214" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D214" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B215">
-        <v>430</v>
+        <v>2597</v>
       </c>
       <c r="C215" t="s">
         <v>540</v>
       </c>
       <c r="D215" t="s">
         <v>541</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>542</v>
+      </c>
+      <c r="B216">
+        <v>2544</v>
+      </c>
+      <c r="C216" t="s">
+        <v>543</v>
+      </c>
+      <c r="D216" t="s">
+        <v>544</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>542</v>
+      </c>
+      <c r="B217">
+        <v>2543</v>
+      </c>
+      <c r="C217" t="s">
+        <v>545</v>
+      </c>
+      <c r="D217" t="s">
+        <v>546</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>547</v>
+      </c>
+      <c r="B218">
+        <v>2494</v>
+      </c>
+      <c r="C218" t="s">
+        <v>548</v>
+      </c>
+      <c r="D218" t="s">
+        <v>549</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>547</v>
+      </c>
+      <c r="B219">
+        <v>2473</v>
+      </c>
+      <c r="C219" t="s">
+        <v>550</v>
+      </c>
+      <c r="D219" t="s">
+        <v>551</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>552</v>
+      </c>
+      <c r="B220">
+        <v>1274</v>
+      </c>
+      <c r="C220" t="s">
+        <v>553</v>
+      </c>
+      <c r="D220" t="s">
+        <v>554</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>555</v>
+      </c>
+      <c r="B221">
+        <v>1099</v>
+      </c>
+      <c r="C221" t="s">
+        <v>556</v>
+      </c>
+      <c r="D221" t="s">
+        <v>557</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>558</v>
+      </c>
+      <c r="B222">
+        <v>930</v>
+      </c>
+      <c r="C222" t="s">
+        <v>559</v>
+      </c>
+      <c r="D222" t="s">
+        <v>560</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>561</v>
+      </c>
+      <c r="B223">
+        <v>575</v>
+      </c>
+      <c r="C223" t="s">
+        <v>562</v>
+      </c>
+      <c r="D223" t="s">
+        <v>563</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>564</v>
+      </c>
+      <c r="B224">
+        <v>517</v>
+      </c>
+      <c r="C224" t="s">
+        <v>565</v>
+      </c>
+      <c r="D224" t="s">
+        <v>566</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>567</v>
+      </c>
+      <c r="B225">
+        <v>430</v>
+      </c>
+      <c r="C225" t="s">
+        <v>568</v>
+      </c>
+      <c r="D225" t="s">
+        <v>569</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
-    <hyperlink ref="F5" r:id="rId7"/>
-[...24 lines deleted...]
-    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
     <hyperlink ref="F19" r:id="rId33"/>
     <hyperlink ref="E20" r:id="rId34"/>
     <hyperlink ref="F20" r:id="rId35"/>
     <hyperlink ref="E21" r:id="rId36"/>
     <hyperlink ref="F21" r:id="rId37"/>
     <hyperlink ref="E22" r:id="rId38"/>
     <hyperlink ref="F22" r:id="rId39"/>
     <hyperlink ref="E23" r:id="rId40"/>
     <hyperlink ref="F23" r:id="rId41"/>
     <hyperlink ref="E24" r:id="rId42"/>
     <hyperlink ref="F24" r:id="rId43"/>
     <hyperlink ref="E25" r:id="rId44"/>
     <hyperlink ref="F25" r:id="rId45"/>
     <hyperlink ref="E26" r:id="rId46"/>
     <hyperlink ref="F26" r:id="rId47"/>
     <hyperlink ref="E27" r:id="rId48"/>
     <hyperlink ref="F27" r:id="rId49"/>
     <hyperlink ref="E28" r:id="rId50"/>
     <hyperlink ref="F28" r:id="rId51"/>
     <hyperlink ref="E29" r:id="rId52"/>
     <hyperlink ref="F29" r:id="rId53"/>
     <hyperlink ref="E30" r:id="rId54"/>
     <hyperlink ref="F30" r:id="rId55"/>
     <hyperlink ref="E31" r:id="rId56"/>
     <hyperlink ref="F31" r:id="rId57"/>
     <hyperlink ref="E32" r:id="rId58"/>
     <hyperlink ref="F32" r:id="rId59"/>
     <hyperlink ref="E33" r:id="rId60"/>
     <hyperlink ref="F33" r:id="rId61"/>
     <hyperlink ref="E34" r:id="rId62"/>
     <hyperlink ref="F34" r:id="rId63"/>
     <hyperlink ref="E35" r:id="rId64"/>
     <hyperlink ref="F35" r:id="rId65"/>
-    <hyperlink ref="F36" r:id="rId66"/>
-[...18 lines deleted...]
-    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
     <hyperlink ref="F46" r:id="rId86"/>
     <hyperlink ref="E47" r:id="rId87"/>
     <hyperlink ref="F47" r:id="rId88"/>
     <hyperlink ref="E48" r:id="rId89"/>
     <hyperlink ref="F48" r:id="rId90"/>
     <hyperlink ref="E49" r:id="rId91"/>
     <hyperlink ref="F49" r:id="rId92"/>
-    <hyperlink ref="F50" r:id="rId93"/>
-[...23 lines deleted...]
-    <hyperlink ref="E63" r:id="rId117"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="F60" r:id="rId113"/>
+    <hyperlink ref="E61" r:id="rId114"/>
+    <hyperlink ref="F61" r:id="rId115"/>
+    <hyperlink ref="E62" r:id="rId116"/>
+    <hyperlink ref="F62" r:id="rId117"/>
     <hyperlink ref="F63" r:id="rId118"/>
     <hyperlink ref="E64" r:id="rId119"/>
     <hyperlink ref="F64" r:id="rId120"/>
     <hyperlink ref="E65" r:id="rId121"/>
     <hyperlink ref="F65" r:id="rId122"/>
     <hyperlink ref="E66" r:id="rId123"/>
     <hyperlink ref="F66" r:id="rId124"/>
     <hyperlink ref="E67" r:id="rId125"/>
     <hyperlink ref="F67" r:id="rId126"/>
     <hyperlink ref="E68" r:id="rId127"/>
     <hyperlink ref="F68" r:id="rId128"/>
     <hyperlink ref="E69" r:id="rId129"/>
     <hyperlink ref="F69" r:id="rId130"/>
     <hyperlink ref="E70" r:id="rId131"/>
     <hyperlink ref="F70" r:id="rId132"/>
     <hyperlink ref="E71" r:id="rId133"/>
     <hyperlink ref="F71" r:id="rId134"/>
     <hyperlink ref="E72" r:id="rId135"/>
     <hyperlink ref="F72" r:id="rId136"/>
     <hyperlink ref="E73" r:id="rId137"/>
     <hyperlink ref="F73" r:id="rId138"/>
     <hyperlink ref="E74" r:id="rId139"/>
     <hyperlink ref="F74" r:id="rId140"/>
     <hyperlink ref="E75" r:id="rId141"/>
     <hyperlink ref="F75" r:id="rId142"/>
-    <hyperlink ref="F76" r:id="rId143"/>
-[...30 lines deleted...]
-    <hyperlink ref="E94" r:id="rId174"/>
+    <hyperlink ref="E76" r:id="rId143"/>
+    <hyperlink ref="F76" r:id="rId144"/>
+    <hyperlink ref="E77" r:id="rId145"/>
+    <hyperlink ref="F77" r:id="rId146"/>
+    <hyperlink ref="E78" r:id="rId147"/>
+    <hyperlink ref="F78" r:id="rId148"/>
+    <hyperlink ref="E79" r:id="rId149"/>
+    <hyperlink ref="F79" r:id="rId150"/>
+    <hyperlink ref="E80" r:id="rId151"/>
+    <hyperlink ref="F80" r:id="rId152"/>
+    <hyperlink ref="E81" r:id="rId153"/>
+    <hyperlink ref="F81" r:id="rId154"/>
+    <hyperlink ref="E82" r:id="rId155"/>
+    <hyperlink ref="F82" r:id="rId156"/>
+    <hyperlink ref="E83" r:id="rId157"/>
+    <hyperlink ref="F83" r:id="rId158"/>
+    <hyperlink ref="E84" r:id="rId159"/>
+    <hyperlink ref="F84" r:id="rId160"/>
+    <hyperlink ref="E85" r:id="rId161"/>
+    <hyperlink ref="F85" r:id="rId162"/>
+    <hyperlink ref="F86" r:id="rId163"/>
+    <hyperlink ref="E87" r:id="rId164"/>
+    <hyperlink ref="F87" r:id="rId165"/>
+    <hyperlink ref="F88" r:id="rId166"/>
+    <hyperlink ref="E89" r:id="rId167"/>
+    <hyperlink ref="F89" r:id="rId168"/>
+    <hyperlink ref="E90" r:id="rId169"/>
+    <hyperlink ref="F90" r:id="rId170"/>
+    <hyperlink ref="F91" r:id="rId171"/>
+    <hyperlink ref="F92" r:id="rId172"/>
+    <hyperlink ref="E93" r:id="rId173"/>
+    <hyperlink ref="F93" r:id="rId174"/>
     <hyperlink ref="F94" r:id="rId175"/>
     <hyperlink ref="E95" r:id="rId176"/>
     <hyperlink ref="F95" r:id="rId177"/>
     <hyperlink ref="E96" r:id="rId178"/>
     <hyperlink ref="F96" r:id="rId179"/>
     <hyperlink ref="E97" r:id="rId180"/>
     <hyperlink ref="F97" r:id="rId181"/>
     <hyperlink ref="E98" r:id="rId182"/>
     <hyperlink ref="F98" r:id="rId183"/>
     <hyperlink ref="E99" r:id="rId184"/>
     <hyperlink ref="F99" r:id="rId185"/>
     <hyperlink ref="E100" r:id="rId186"/>
     <hyperlink ref="F100" r:id="rId187"/>
     <hyperlink ref="E101" r:id="rId188"/>
     <hyperlink ref="F101" r:id="rId189"/>
     <hyperlink ref="E102" r:id="rId190"/>
     <hyperlink ref="F102" r:id="rId191"/>
     <hyperlink ref="E103" r:id="rId192"/>
     <hyperlink ref="F103" r:id="rId193"/>
     <hyperlink ref="E104" r:id="rId194"/>
     <hyperlink ref="F104" r:id="rId195"/>
     <hyperlink ref="E105" r:id="rId196"/>
     <hyperlink ref="F105" r:id="rId197"/>
     <hyperlink ref="E106" r:id="rId198"/>
     <hyperlink ref="F106" r:id="rId199"/>
     <hyperlink ref="E107" r:id="rId200"/>
     <hyperlink ref="F107" r:id="rId201"/>
     <hyperlink ref="E108" r:id="rId202"/>
     <hyperlink ref="F108" r:id="rId203"/>
     <hyperlink ref="E109" r:id="rId204"/>
     <hyperlink ref="F109" r:id="rId205"/>
     <hyperlink ref="E110" r:id="rId206"/>
     <hyperlink ref="F110" r:id="rId207"/>
     <hyperlink ref="E111" r:id="rId208"/>
     <hyperlink ref="F111" r:id="rId209"/>
     <hyperlink ref="E112" r:id="rId210"/>
     <hyperlink ref="F112" r:id="rId211"/>
     <hyperlink ref="E113" r:id="rId212"/>
     <hyperlink ref="F113" r:id="rId213"/>
-    <hyperlink ref="F114" r:id="rId214"/>
-[...46 lines deleted...]
-    <hyperlink ref="E143" r:id="rId261"/>
+    <hyperlink ref="E114" r:id="rId214"/>
+    <hyperlink ref="F114" r:id="rId215"/>
+    <hyperlink ref="E115" r:id="rId216"/>
+    <hyperlink ref="F115" r:id="rId217"/>
+    <hyperlink ref="E116" r:id="rId218"/>
+    <hyperlink ref="F116" r:id="rId219"/>
+    <hyperlink ref="E117" r:id="rId220"/>
+    <hyperlink ref="F117" r:id="rId221"/>
+    <hyperlink ref="E118" r:id="rId222"/>
+    <hyperlink ref="F118" r:id="rId223"/>
+    <hyperlink ref="E119" r:id="rId224"/>
+    <hyperlink ref="F119" r:id="rId225"/>
+    <hyperlink ref="E120" r:id="rId226"/>
+    <hyperlink ref="F120" r:id="rId227"/>
+    <hyperlink ref="E121" r:id="rId228"/>
+    <hyperlink ref="F121" r:id="rId229"/>
+    <hyperlink ref="E122" r:id="rId230"/>
+    <hyperlink ref="F122" r:id="rId231"/>
+    <hyperlink ref="E123" r:id="rId232"/>
+    <hyperlink ref="F123" r:id="rId233"/>
+    <hyperlink ref="F124" r:id="rId234"/>
+    <hyperlink ref="F125" r:id="rId235"/>
+    <hyperlink ref="F126" r:id="rId236"/>
+    <hyperlink ref="F127" r:id="rId237"/>
+    <hyperlink ref="E128" r:id="rId238"/>
+    <hyperlink ref="F128" r:id="rId239"/>
+    <hyperlink ref="E129" r:id="rId240"/>
+    <hyperlink ref="F129" r:id="rId241"/>
+    <hyperlink ref="E130" r:id="rId242"/>
+    <hyperlink ref="F130" r:id="rId243"/>
+    <hyperlink ref="F131" r:id="rId244"/>
+    <hyperlink ref="F132" r:id="rId245"/>
+    <hyperlink ref="F133" r:id="rId246"/>
+    <hyperlink ref="F134" r:id="rId247"/>
+    <hyperlink ref="E135" r:id="rId248"/>
+    <hyperlink ref="F135" r:id="rId249"/>
+    <hyperlink ref="E136" r:id="rId250"/>
+    <hyperlink ref="F136" r:id="rId251"/>
+    <hyperlink ref="E137" r:id="rId252"/>
+    <hyperlink ref="F137" r:id="rId253"/>
+    <hyperlink ref="E138" r:id="rId254"/>
+    <hyperlink ref="F138" r:id="rId255"/>
+    <hyperlink ref="F139" r:id="rId256"/>
+    <hyperlink ref="F140" r:id="rId257"/>
+    <hyperlink ref="E141" r:id="rId258"/>
+    <hyperlink ref="F141" r:id="rId259"/>
+    <hyperlink ref="E142" r:id="rId260"/>
+    <hyperlink ref="F142" r:id="rId261"/>
     <hyperlink ref="F143" r:id="rId262"/>
     <hyperlink ref="E144" r:id="rId263"/>
     <hyperlink ref="F144" r:id="rId264"/>
     <hyperlink ref="E145" r:id="rId265"/>
     <hyperlink ref="F145" r:id="rId266"/>
     <hyperlink ref="E146" r:id="rId267"/>
     <hyperlink ref="F146" r:id="rId268"/>
     <hyperlink ref="E147" r:id="rId269"/>
     <hyperlink ref="F147" r:id="rId270"/>
     <hyperlink ref="E148" r:id="rId271"/>
     <hyperlink ref="F148" r:id="rId272"/>
-    <hyperlink ref="F149" r:id="rId273"/>
-[...68 lines deleted...]
-    <hyperlink ref="E189" r:id="rId342"/>
+    <hyperlink ref="E149" r:id="rId273"/>
+    <hyperlink ref="F149" r:id="rId274"/>
+    <hyperlink ref="E150" r:id="rId275"/>
+    <hyperlink ref="F150" r:id="rId276"/>
+    <hyperlink ref="E151" r:id="rId277"/>
+    <hyperlink ref="F151" r:id="rId278"/>
+    <hyperlink ref="E152" r:id="rId279"/>
+    <hyperlink ref="F152" r:id="rId280"/>
+    <hyperlink ref="E153" r:id="rId281"/>
+    <hyperlink ref="F153" r:id="rId282"/>
+    <hyperlink ref="E154" r:id="rId283"/>
+    <hyperlink ref="F154" r:id="rId284"/>
+    <hyperlink ref="E155" r:id="rId285"/>
+    <hyperlink ref="F155" r:id="rId286"/>
+    <hyperlink ref="E156" r:id="rId287"/>
+    <hyperlink ref="F156" r:id="rId288"/>
+    <hyperlink ref="E157" r:id="rId289"/>
+    <hyperlink ref="F157" r:id="rId290"/>
+    <hyperlink ref="E158" r:id="rId291"/>
+    <hyperlink ref="F158" r:id="rId292"/>
+    <hyperlink ref="F159" r:id="rId293"/>
+    <hyperlink ref="E160" r:id="rId294"/>
+    <hyperlink ref="F160" r:id="rId295"/>
+    <hyperlink ref="F161" r:id="rId296"/>
+    <hyperlink ref="E162" r:id="rId297"/>
+    <hyperlink ref="F162" r:id="rId298"/>
+    <hyperlink ref="E163" r:id="rId299"/>
+    <hyperlink ref="F163" r:id="rId300"/>
+    <hyperlink ref="E164" r:id="rId301"/>
+    <hyperlink ref="F164" r:id="rId302"/>
+    <hyperlink ref="E165" r:id="rId303"/>
+    <hyperlink ref="F165" r:id="rId304"/>
+    <hyperlink ref="E166" r:id="rId305"/>
+    <hyperlink ref="F166" r:id="rId306"/>
+    <hyperlink ref="E167" r:id="rId307"/>
+    <hyperlink ref="F167" r:id="rId308"/>
+    <hyperlink ref="E168" r:id="rId309"/>
+    <hyperlink ref="F168" r:id="rId310"/>
+    <hyperlink ref="F169" r:id="rId311"/>
+    <hyperlink ref="F170" r:id="rId312"/>
+    <hyperlink ref="F171" r:id="rId313"/>
+    <hyperlink ref="E172" r:id="rId314"/>
+    <hyperlink ref="F172" r:id="rId315"/>
+    <hyperlink ref="F173" r:id="rId316"/>
+    <hyperlink ref="F174" r:id="rId317"/>
+    <hyperlink ref="E175" r:id="rId318"/>
+    <hyperlink ref="F175" r:id="rId319"/>
+    <hyperlink ref="E176" r:id="rId320"/>
+    <hyperlink ref="F176" r:id="rId321"/>
+    <hyperlink ref="E177" r:id="rId322"/>
+    <hyperlink ref="F177" r:id="rId323"/>
+    <hyperlink ref="E178" r:id="rId324"/>
+    <hyperlink ref="F178" r:id="rId325"/>
+    <hyperlink ref="F179" r:id="rId326"/>
+    <hyperlink ref="E180" r:id="rId327"/>
+    <hyperlink ref="F180" r:id="rId328"/>
+    <hyperlink ref="E181" r:id="rId329"/>
+    <hyperlink ref="F181" r:id="rId330"/>
+    <hyperlink ref="E182" r:id="rId331"/>
+    <hyperlink ref="F182" r:id="rId332"/>
+    <hyperlink ref="F183" r:id="rId333"/>
+    <hyperlink ref="F184" r:id="rId334"/>
+    <hyperlink ref="E185" r:id="rId335"/>
+    <hyperlink ref="F185" r:id="rId336"/>
+    <hyperlink ref="E186" r:id="rId337"/>
+    <hyperlink ref="F186" r:id="rId338"/>
+    <hyperlink ref="E187" r:id="rId339"/>
+    <hyperlink ref="F187" r:id="rId340"/>
+    <hyperlink ref="E188" r:id="rId341"/>
+    <hyperlink ref="F188" r:id="rId342"/>
     <hyperlink ref="F189" r:id="rId343"/>
     <hyperlink ref="E190" r:id="rId344"/>
     <hyperlink ref="F190" r:id="rId345"/>
     <hyperlink ref="E191" r:id="rId346"/>
     <hyperlink ref="F191" r:id="rId347"/>
     <hyperlink ref="E192" r:id="rId348"/>
     <hyperlink ref="F192" r:id="rId349"/>
     <hyperlink ref="E193" r:id="rId350"/>
     <hyperlink ref="F193" r:id="rId351"/>
     <hyperlink ref="E194" r:id="rId352"/>
     <hyperlink ref="F194" r:id="rId353"/>
     <hyperlink ref="E195" r:id="rId354"/>
     <hyperlink ref="F195" r:id="rId355"/>
     <hyperlink ref="E196" r:id="rId356"/>
     <hyperlink ref="F196" r:id="rId357"/>
     <hyperlink ref="E197" r:id="rId358"/>
     <hyperlink ref="F197" r:id="rId359"/>
     <hyperlink ref="E198" r:id="rId360"/>
     <hyperlink ref="F198" r:id="rId361"/>
     <hyperlink ref="E199" r:id="rId362"/>
     <hyperlink ref="F199" r:id="rId363"/>
     <hyperlink ref="E200" r:id="rId364"/>
     <hyperlink ref="F200" r:id="rId365"/>
     <hyperlink ref="E201" r:id="rId366"/>
     <hyperlink ref="F201" r:id="rId367"/>
@@ -6732,50 +7016,70 @@
     <hyperlink ref="F203" r:id="rId371"/>
     <hyperlink ref="E204" r:id="rId372"/>
     <hyperlink ref="F204" r:id="rId373"/>
     <hyperlink ref="E205" r:id="rId374"/>
     <hyperlink ref="F205" r:id="rId375"/>
     <hyperlink ref="E206" r:id="rId376"/>
     <hyperlink ref="F206" r:id="rId377"/>
     <hyperlink ref="E207" r:id="rId378"/>
     <hyperlink ref="F207" r:id="rId379"/>
     <hyperlink ref="E208" r:id="rId380"/>
     <hyperlink ref="F208" r:id="rId381"/>
     <hyperlink ref="E209" r:id="rId382"/>
     <hyperlink ref="F209" r:id="rId383"/>
     <hyperlink ref="E210" r:id="rId384"/>
     <hyperlink ref="F210" r:id="rId385"/>
     <hyperlink ref="E211" r:id="rId386"/>
     <hyperlink ref="F211" r:id="rId387"/>
     <hyperlink ref="E212" r:id="rId388"/>
     <hyperlink ref="F212" r:id="rId389"/>
     <hyperlink ref="E213" r:id="rId390"/>
     <hyperlink ref="F213" r:id="rId391"/>
     <hyperlink ref="E214" r:id="rId392"/>
     <hyperlink ref="F214" r:id="rId393"/>
     <hyperlink ref="E215" r:id="rId394"/>
     <hyperlink ref="F215" r:id="rId395"/>
+    <hyperlink ref="E216" r:id="rId396"/>
+    <hyperlink ref="F216" r:id="rId397"/>
+    <hyperlink ref="E217" r:id="rId398"/>
+    <hyperlink ref="F217" r:id="rId399"/>
+    <hyperlink ref="E218" r:id="rId400"/>
+    <hyperlink ref="F218" r:id="rId401"/>
+    <hyperlink ref="E219" r:id="rId402"/>
+    <hyperlink ref="F219" r:id="rId403"/>
+    <hyperlink ref="E220" r:id="rId404"/>
+    <hyperlink ref="F220" r:id="rId405"/>
+    <hyperlink ref="E221" r:id="rId406"/>
+    <hyperlink ref="F221" r:id="rId407"/>
+    <hyperlink ref="E222" r:id="rId408"/>
+    <hyperlink ref="F222" r:id="rId409"/>
+    <hyperlink ref="E223" r:id="rId410"/>
+    <hyperlink ref="F223" r:id="rId411"/>
+    <hyperlink ref="E224" r:id="rId412"/>
+    <hyperlink ref="F224" r:id="rId413"/>
+    <hyperlink ref="E225" r:id="rId414"/>
+    <hyperlink ref="F225" r:id="rId415"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>