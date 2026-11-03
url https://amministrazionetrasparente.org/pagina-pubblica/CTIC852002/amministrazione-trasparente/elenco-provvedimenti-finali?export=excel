--- v0 (2026-09-05)
+++ v1 (2026-11-03)
@@ -8,86 +8,194 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1181" uniqueCount="560">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1266" uniqueCount="596">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - TUTOR MODULO STORYTELLING TRA PAROLE ED IMMAGINI-FSEPN- SI-2026-527</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ESPERTO MODULO PAROLE IN GIOCO-FSEPN-SI-2026-527</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO TUTOR STORYTELLING - AGENDA SUD FSE-2026-527</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD7FC86719</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO PER SERVIZIO PORTALE SCUOLA CLOUD DAL 01/12/2026 AL 30/11/2027</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>DECRETO NOMINA TUTOR MODULO ESPANOL QUE DIVERTIDO AGENDA SUD FSE 2026-527</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO INCARICO ESPERTO MODULO STORYTELLING AGENDA SUD FSE 2026-527 </t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD55F28601</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI MERCERIA PER MODULO RICUCIAMO PROGETTO PIANO ESTATE FSEPN-SI-2026-949</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - TUTOR MODULO ARCHITETTI DI PAROLE- FSEPN -SI-2026-527</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ESPERTO MODULO ARCHITETTI DI PAROLE-FSEPN-Si-2026-527</t>
+  </si>
+  <si>
+    <t>BD490E4EC1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA TARGA PUBBLICITARIA PROGETTO ERASMUS EDUAI SHAPING THE FUTURE OF LEARNING 2025-1-BE02-KA210-SCH-000354569</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI INCARICO TUTOR NOCERA MODULO IL CODICE DELLA LINGUA- FSEPN-SI-2026-527</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ESPERTO MODULO IL CODICE DELLA LINGUA - FSEPN-SI-2026-527</t>
+  </si>
+  <si>
+    <t>03/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - TUTOR MODULO VOCI IN GIOCO-FSEPN-SI-2026-949</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI INCARICO  ASSISTENTI AMMINISTRATIVI PROGETTO ORIZZONTI DI APPRENDIMENTO AGENDA SUD FSEPN-SI-2026-527</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina -ESPERTO MODULO VOCI IN GIOCO- PIANO ESTATE  FSEPN-2026-949</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ESPERTO MODULO NOI IN CORO-PIANO ESTATE -FSEPN -2026-949</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto incarico Esperto Nutrizionista DDG 692-2026</t>
+  </si>
+  <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCA0678FDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO DM 38/2026</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>04/08/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - TUTOR FORMAZIONE EDUCAZIONE AI MEDIA, CITTADINANZA DIGITALE</t>
   </si>
   <si>
     <t>Decreto di nomina - TUTOR FORMAZIONE DIDATTICA ORIENTATIVA</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - TUTOR MODULO RICUCI...AMO</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC922C8B16</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE FORNITURA DISPOSITIVI INFORMATICI DM 38 FDRPOC-SI-2026-139</t>
   </si>
   <si>
     <t>BC93AC56CE</t>
   </si>
@@ -2086,5156 +2194,5516 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA0678FDC" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e721bf18-d90a-4e69-9805-e94f9f9f6e82" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC922C8B16" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ee3f46bc-c828-44c3-a3d8-47abf69694d5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC93AC56CE" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c181673a-043c-4995-b2af-fe3fbe6fa477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC82C87404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e959be6b-4708-4e67-86bd-f60a0a41fcc1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CB9C953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/58a48872-bbdc-4995-ad9a-e165b899f7ac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D71817B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c3b45e2e-2025-408e-999c-ef50e2ab2877" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC39BAF48F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/f015307d-f419-47b5-9348-0b7452960e98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A38F233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6146ae85-daf3-4489-8859-6e3c94fd7012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2519A022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/36ec27d0-70d0-4c36-887b-c8eaf717f71b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0375C439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4a466d86-c6ce-4700-ad96-477dfeb81064" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08BAC7E6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ee2c2426-e51a-40a8-b1c9-8a745d4a1a42" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00F9D78B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6f82b4ab-3c84-44d8-a6e0-8190c0efbee3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8DB48E8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/cb5112c3-cace-47c1-8acb-eedf60d7078e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F3C4E5F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/3719543d-4f90-4f20-bcc6-617cdd5fc260" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81C68604" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/5b72686f-d6ee-4c6f-b13f-e23c0d9c269c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B93F1A8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/947b6130-6a86-429d-8bc5-65cf862f6321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77EAFDDA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ddce68af-fbd1-4ac4-a5c8-93e424b9d507" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74ECEB0F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4d72ad4f-094e-40c5-a5c6-51b846122703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB786F9C3A" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a8f41de0-93e7-4c38-918c-edfd7c66fc0a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DAA4C77" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/5a35e960-5a49-49b4-b285-674e4f8514d7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C340AFA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/be8a054c-c3b8-4837-b4ae-7813f4217e99" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24FC5CCC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/f0155179-f90d-48af-99bd-eeae13cc3750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04A6CF06" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b50e231c-01d0-450e-9533-4b3bfd969f82" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFC2CC19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/af323410-e662-41b0-bb33-30e3bb5a6385" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC16E058" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/91ad98b9-5e76-4c5d-82d5-9dcad902965b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6DBF186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e5eb145f-9dae-458e-b65b-1a7d00d49aff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE466368A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ae2eb2bc-5a51-4b65-be44-081cb69a5090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3ADB076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4616e13b-31ba-474d-8d24-d098928bcd1a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEEE8192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/32a527be-57b5-42d7-b396-9b7242e3395d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE646FC9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8b8c6730-ae78-4385-8532-ac86a68c303d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5469109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/3e9d98e8-0757-4ce6-afd9-0985892347b1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A0AAC3E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b96afab9-47eb-49a9-b06d-1928cfc8b020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F4A46F1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/21ba8e66-7ed8-4891-9222-8881f004a03b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AFEC6395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/69eb04ba-7111-48fe-b2cf-da9b8683e111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89C59A5A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/3e65f470-2fc4-43b9-897e-13c5c159e1bd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D795A10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/08eb3615-aca7-4071-ab1d-6b456b42a974" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CBBD1F8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/3e21450d-d797-4934-9343-fc985398e6df" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64F1D9F2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/286bc268-b32d-41d4-ac34-acbff995d9a6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7006F2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4829307d-6c31-4b73-bfae-1299f737d497" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C498A9A" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a1322609-a798-4e46-8d16-4ba5070a1da3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D7A7CCE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/61b769c7-b4b0-4f3a-bb7b-dc17bf6cd348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA132ECC32" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b46f3d1d-d2f3-4cd5-b642-f8857e43e78f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF3D845D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/dbc70917-7f92-4377-8975-13585a8a4b62" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B848AA5D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/60b6e650-e258-4cf6-a67c-b684d57a97d0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B80AEB0A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c23f1867-4909-4792-98df-a15c0e3ea2b4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1BA2818" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a4d8db18-2625-4a2b-a5cc-d13762d3fd07" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CBE1F5F" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/7776ccdd-6ad3-4806-90ed-97ec8df42a9c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AD30B93" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/5c7660b2-183e-4ca9-92cc-32d7dc5c7835" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95DE7D8BD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d8081ecc-20e6-4d36-8616-99a75fea608c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95D04C2B3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b6692932-38e2-456c-ae2a-95b68a2cb768" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94772F6CB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b7aff646-98d9-40da-88af-cd02e3b9ad54" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C3F1A72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/dc00294a-e897-44b2-aed4-15cf81951324" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BD2A2B0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c113d0ef-44ec-4a38-960a-ec4127f06711" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D36DF9E" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/f0ebcef3-3b0f-49e4-952f-c53718ca1373" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904434CB0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c32a2c20-1d1b-4172-a910-8a521c1ca290" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA1217F6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a7a4e985-ff77-4b0a-8351-e15da421a9c9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DF798055" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/7cd51e0f-ace0-4844-84b2-0831e83c95c7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6DEE5B5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/82a4b88b-1fbd-43cf-8916-13d9b391a266" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853D5D188" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/847ce6dd-2090-485d-a3f4-935c3e4eca1e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8367A2F40" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/36649448-d738-46f7-b8bd-af4e829ffb81" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B799A837A6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a0988f86-3d8d-4a40-9f36-bb47f9c77110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7994AB51D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/25fd19d5-e76a-41bf-9438-720f9b01d3e2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7566FDAD7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/02d4e976-87c4-4ec3-8d5c-d9017fa93ea9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74472C75C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ec034517-ce3e-43df-9c22-319504d6597d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74035292E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d6fbc186-b2d4-4da6-9013-15f9ba282290" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7382BFEDB" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/51abcf45-b8ad-4dc5-87af-fa1a2bf5ed89" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7176AF688" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/21fea0f8-05db-43f4-b6fa-45be7eec86ff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716E10941" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e686b536-a2ce-484a-aac4-351b0cbef17b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF300950" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e03e5a25-44b4-40b6-8e6b-6e3d50adcdd9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EAF279F1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/92b596ed-8adf-4e00-a06d-719ecd36d9f5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5501561" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ef9c8737-595b-4b06-89f3-f2c43ad5b66b" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C938DEDA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/57be4cf2-f80f-46c4-9606-8b0c41e54335" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEC4C723" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c7af7678-cd8f-41ea-babd-1bf73e8a9caf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A82ACD04" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a0231e42-d750-4814-a5c3-c80494a2f46f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3F82018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ec971dc8-4c27-4fd3-95c8-7687b5de1ea8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69FD37B2B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6cfc6d34-d6da-4f72-9b79-922035d1afe1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6957BAA77" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6b139a39-13c2-4e87-9d6e-e745a952c12e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6950366BC" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/22456b1f-6238-487e-a67a-0b5bd14ffded" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686EA520F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/db5b7612-4fa5-44ba-8b04-bfd4f59e3604" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B687078370" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c65439a3-403a-40b4-b249-b3105af9df11" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67BFACDB1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/506b71a0-d5c5-4b40-a063-6126e7e08383" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AB3BF48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/2cc2f7a2-dea7-4514-b823-d16525825004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6589A4324" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c48e0e98-9a73-4be8-970d-78aa98828b6b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6585781CD" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/2c7e0b4c-cf31-4d8b-b238-a3cfaef70a51" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BB35E2B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/1dfdddbc-8753-47e0-965d-f668fa0d8e3d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B432F1F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/77bb6861-f7bc-4632-82fe-90b3b34630e3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62B83174D" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/9c7ed489-f890-41ec-909f-686211c781a0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA2F9890" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/9c01de64-f72a-4482-a216-61867d0dd9af" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5206962" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/f8abe87a-99a4-4278-b454-780292516c4b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B500C7D2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d1e8c2ef-1390-41fc-bc7f-a2cf3686fbdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590A32F15" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ef362384-9d97-478a-b430-92c3544bca11" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57AB1A3C6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/5ce16ab8-7590-43ed-a43e-963f0117a8f1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557562B38" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/eeff48db-7711-4fb2-85ad-e747d936f585" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBCD6423" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/83452267-00c6-4274-a36b-e86175a309d9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EC6EE884" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/fc73dae4-04cf-4047-b55b-1dae010929df" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C69EC3DA" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8fb78bab-fbba-41c8-b292-922cb3292b0d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B71A83C8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4b314c14-defd-46ad-88ec-d85b6a196767" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AA185143" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d6ff8846-dbdb-4d51-9815-beafdc957c13" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E24E399" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4a609398-3a4b-4127-9424-59551d654610" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46715CAF7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/73a55ac0-3971-44b4-9230-461da5837360" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45CFCB6CB" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/cb5c1733-72c3-4170-bfa5-9f171b07862f" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458672F83" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b7f4f7b4-747c-4d02-b8ea-9c4f5df6e570" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457A74A13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d84e9c8d-5ec4-499e-9c55-bea8e5c03baa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EC2CC00" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/53896dfb-4145-44d4-8dad-1d0d66507659" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EB50675" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/10f49e50-84fb-4d5a-b026-f85d62853e8a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EA6655B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/637ff415-aa4f-4c8f-a42b-33efe713d468" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42E8EFFE2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/0ebc7da6-af83-4bb7-a9b0-904c81860db8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E9117EA" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6244889b-81fd-4028-aa46-9b72044f88ed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4054BCF98" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8ae7d1a9-50c1-4241-befd-91376c2d0495" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9391759" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8dad356b-ed6b-4089-b283-a9591c53f5af" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9CFFD6B" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8ffc0291-cbc0-4c07-8865-a09ccc06c89b" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B372187B8C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b57cc538-011d-45d0-9a99-4d39478d2321" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/726c7ed4-9392-4078-8f6f-af1f414f984e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36D213A73" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b386479e-a01d-4bfd-8b23-21a7c6530ddc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CCF516A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4c6ab7d0-b7eb-4786-b2cc-db64c95ee424" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E275DA46" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/11498ea6-a581-4cf8-8af2-65a1f3669fbd" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A3B5C28B" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8ae145f5-4f2b-4a40-bcc7-82f7dd974ddc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A326A0C7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/eeaf88f7-5402-4229-b6e4-8ac34abecf45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B295CC95FB" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b3630080-b25f-4598-8d3d-a54fea7448fa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B265CE13BC" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/779acc29-d788-4e7e-85d6-23c5dced3161" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26977AEF0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/7d01a5ad-fe3e-4532-a1c1-ea4d5d580eaa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24914C169" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/239ca011-b35f-431c-a608-a85fc98895a4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21C541BAD" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/2b331b43-0166-4420-a12d-2b225884aac4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B224A8DBB1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e403d3e4-1acf-4ccf-b078-697eaaad3ceb" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21CCF8980" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/fb17128f-8f84-44f1-8f50-e37727b81aae" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD019A78" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d70dc1ac-b784-4bba-af4a-aeddf1f296ee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E4975C8E" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6353bd74-d431-474f-b9f1-925917a4dfd9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D0134A55" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/488b87b7-761d-4134-b81f-51db03372082" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CF7BA856" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/34ceb6c4-5419-460e-9829-b2ed7d4f3ea0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CC857D83" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ceaeee95-3de7-476d-9242-bf860181fcc3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1818F7C17" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/49deeda2-f6da-4ca1-a20e-4bc6e9fb554a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z163DED532" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/40c0ac9b-1777-4c66-bdd7-4250d80e89de" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B140F64D63" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/951e77a3-f0ce-45cd-ad0a-6c6e7de45729" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11FFF8F5B" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/65bfc375-6a6c-4c4d-9f57-6ea2d5660f47" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F350E822" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/25041c7c-efb1-4eaf-a55b-58eddecdec1b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2E0D083" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/7ed50af3-b922-45af-8f52-6a46e2a9befe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z693D2D72B" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/386d5748-109a-47bf-9a1d-ed0a1788435e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z703D61492" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/63124f08-dbc0-45b0-a381-69ce8d2fb498" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7FC86719" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a608240c-b590-479b-90f9-a20079b48dfd" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55F28601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/92fedea1-1950-44f1-90f1-3c6585cdced6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD490E4EC1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e801b3fd-f5c9-4f10-8f9f-6ba9db2dcd15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA0678FDC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e721bf18-d90a-4e69-9805-e94f9f9f6e82" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC922C8B16" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ee3f46bc-c828-44c3-a3d8-47abf69694d5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC93AC56CE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c181673a-043c-4995-b2af-fe3fbe6fa477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC82C87404" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e959be6b-4708-4e67-86bd-f60a0a41fcc1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CB9C953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/58a48872-bbdc-4995-ad9a-e165b899f7ac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D71817B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c3b45e2e-2025-408e-999c-ef50e2ab2877" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC39BAF48F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/f015307d-f419-47b5-9348-0b7452960e98" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A38F233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6146ae85-daf3-4489-8859-6e3c94fd7012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2519A022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/36ec27d0-70d0-4c36-887b-c8eaf717f71b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0375C439" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4a466d86-c6ce-4700-ad96-477dfeb81064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08BAC7E6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ee2c2426-e51a-40a8-b1c9-8a745d4a1a42" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00F9D78B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6f82b4ab-3c84-44d8-a6e0-8190c0efbee3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8DB48E8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/cb5112c3-cace-47c1-8acb-eedf60d7078e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F3C4E5F" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/3719543d-4f90-4f20-bcc6-617cdd5fc260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81C68604" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/5b72686f-d6ee-4c6f-b13f-e23c0d9c269c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B93F1A8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/947b6130-6a86-429d-8bc5-65cf862f6321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77EAFDDA" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ddce68af-fbd1-4ac4-a5c8-93e424b9d507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74ECEB0F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4d72ad4f-094e-40c5-a5c6-51b846122703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB786F9C3A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a8f41de0-93e7-4c38-918c-edfd7c66fc0a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DAA4C77" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/5a35e960-5a49-49b4-b285-674e4f8514d7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C340AFA" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/be8a054c-c3b8-4837-b4ae-7813f4217e99" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24FC5CCC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/f0155179-f90d-48af-99bd-eeae13cc3750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04A6CF06" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b50e231c-01d0-450e-9533-4b3bfd969f82" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFC2CC19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/af323410-e662-41b0-bb33-30e3bb5a6385" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC16E058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/91ad98b9-5e76-4c5d-82d5-9dcad902965b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6DBF186" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e5eb145f-9dae-458e-b65b-1a7d00d49aff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE466368A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ae2eb2bc-5a51-4b65-be44-081cb69a5090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3ADB076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4616e13b-31ba-474d-8d24-d098928bcd1a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEEE8192" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/32a527be-57b5-42d7-b396-9b7242e3395d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE646FC9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8b8c6730-ae78-4385-8532-ac86a68c303d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5469109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/3e9d98e8-0757-4ce6-afd9-0985892347b1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A0AAC3E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b96afab9-47eb-49a9-b06d-1928cfc8b020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F4A46F1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/21ba8e66-7ed8-4891-9222-8881f004a03b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AFEC6395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/69eb04ba-7111-48fe-b2cf-da9b8683e111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89C59A5A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/3e65f470-2fc4-43b9-897e-13c5c159e1bd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D795A10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/08eb3615-aca7-4071-ab1d-6b456b42a974" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CBBD1F8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/3e21450d-d797-4934-9343-fc985398e6df" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64F1D9F2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/286bc268-b32d-41d4-ac34-acbff995d9a6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7006F2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4829307d-6c31-4b73-bfae-1299f737d497" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C498A9A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a1322609-a798-4e46-8d16-4ba5070a1da3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D7A7CCE" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/61b769c7-b4b0-4f3a-bb7b-dc17bf6cd348" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA132ECC32" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b46f3d1d-d2f3-4cd5-b642-f8857e43e78f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF3D845D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/dbc70917-7f92-4377-8975-13585a8a4b62" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B848AA5D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/60b6e650-e258-4cf6-a67c-b684d57a97d0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B80AEB0A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c23f1867-4909-4792-98df-a15c0e3ea2b4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1BA2818" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a4d8db18-2625-4a2b-a5cc-d13762d3fd07" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CBE1F5F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/7776ccdd-6ad3-4806-90ed-97ec8df42a9c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AD30B93" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/5c7660b2-183e-4ca9-92cc-32d7dc5c7835" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95DE7D8BD" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d8081ecc-20e6-4d36-8616-99a75fea608c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95D04C2B3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b6692932-38e2-456c-ae2a-95b68a2cb768" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94772F6CB" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b7aff646-98d9-40da-88af-cd02e3b9ad54" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C3F1A72" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/dc00294a-e897-44b2-aed4-15cf81951324" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BD2A2B0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c113d0ef-44ec-4a38-960a-ec4127f06711" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D36DF9E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/f0ebcef3-3b0f-49e4-952f-c53718ca1373" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904434CB0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c32a2c20-1d1b-4172-a910-8a521c1ca290" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA1217F6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a7a4e985-ff77-4b0a-8351-e15da421a9c9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DF798055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/7cd51e0f-ace0-4844-84b2-0831e83c95c7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6DEE5B5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/82a4b88b-1fbd-43cf-8916-13d9b391a266" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853D5D188" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/847ce6dd-2090-485d-a3f4-935c3e4eca1e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8367A2F40" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/36649448-d738-46f7-b8bd-af4e829ffb81" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B799A837A6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a0988f86-3d8d-4a40-9f36-bb47f9c77110" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7994AB51D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/25fd19d5-e76a-41bf-9438-720f9b01d3e2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7566FDAD7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/02d4e976-87c4-4ec3-8d5c-d9017fa93ea9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74472C75C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ec034517-ce3e-43df-9c22-319504d6597d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74035292E" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d6fbc186-b2d4-4da6-9013-15f9ba282290" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7382BFEDB" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/51abcf45-b8ad-4dc5-87af-fa1a2bf5ed89" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7176AF688" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/21fea0f8-05db-43f4-b6fa-45be7eec86ff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716E10941" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e686b536-a2ce-484a-aac4-351b0cbef17b" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF300950" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e03e5a25-44b4-40b6-8e6b-6e3d50adcdd9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EAF279F1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/92b596ed-8adf-4e00-a06d-719ecd36d9f5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5501561" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ef9c8737-595b-4b06-89f3-f2c43ad5b66b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C938DEDA" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/57be4cf2-f80f-46c4-9606-8b0c41e54335" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEC4C723" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c7af7678-cd8f-41ea-babd-1bf73e8a9caf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A82ACD04" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/a0231e42-d750-4814-a5c3-c80494a2f46f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3F82018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ec971dc8-4c27-4fd3-95c8-7687b5de1ea8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69FD37B2B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6cfc6d34-d6da-4f72-9b79-922035d1afe1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6957BAA77" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6b139a39-13c2-4e87-9d6e-e745a952c12e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6950366BC" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/22456b1f-6238-487e-a67a-0b5bd14ffded" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686EA520F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/db5b7612-4fa5-44ba-8b04-bfd4f59e3604" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B687078370" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c65439a3-403a-40b4-b249-b3105af9df11" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67BFACDB1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/506b71a0-d5c5-4b40-a063-6126e7e08383" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AB3BF48" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/2cc2f7a2-dea7-4514-b823-d16525825004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6589A4324" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/c48e0e98-9a73-4be8-970d-78aa98828b6b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6585781CD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/2c7e0b4c-cf31-4d8b-b238-a3cfaef70a51" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BB35E2B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/1dfdddbc-8753-47e0-965d-f668fa0d8e3d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B432F1F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/77bb6861-f7bc-4632-82fe-90b3b34630e3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62B83174D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/9c7ed489-f890-41ec-909f-686211c781a0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA2F9890" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/9c01de64-f72a-4482-a216-61867d0dd9af" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5206962" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/f8abe87a-99a4-4278-b454-780292516c4b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B500C7D2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d1e8c2ef-1390-41fc-bc7f-a2cf3686fbdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590A32F15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ef362384-9d97-478a-b430-92c3544bca11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57AB1A3C6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/5ce16ab8-7590-43ed-a43e-963f0117a8f1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557562B38" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/eeff48db-7711-4fb2-85ad-e747d936f585" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBCD6423" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/83452267-00c6-4274-a36b-e86175a309d9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EC6EE884" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/fc73dae4-04cf-4047-b55b-1dae010929df" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C69EC3DA" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8fb78bab-fbba-41c8-b292-922cb3292b0d" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B71A83C8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4b314c14-defd-46ad-88ec-d85b6a196767" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AA185143" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d6ff8846-dbdb-4d51-9815-beafdc957c13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E24E399" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4a609398-3a4b-4127-9424-59551d654610" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46715CAF7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/73a55ac0-3971-44b4-9230-461da5837360" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45CFCB6CB" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/cb5c1733-72c3-4170-bfa5-9f171b07862f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458672F83" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b7f4f7b4-747c-4d02-b8ea-9c4f5df6e570" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457A74A13" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d84e9c8d-5ec4-499e-9c55-bea8e5c03baa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EC2CC00" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/53896dfb-4145-44d4-8dad-1d0d66507659" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EB50675" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/10f49e50-84fb-4d5a-b026-f85d62853e8a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EA6655B" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/637ff415-aa4f-4c8f-a42b-33efe713d468" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42E8EFFE2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/0ebc7da6-af83-4bb7-a9b0-904c81860db8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E9117EA" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6244889b-81fd-4028-aa46-9b72044f88ed" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4054BCF98" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8ae7d1a9-50c1-4241-befd-91376c2d0495" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9391759" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8dad356b-ed6b-4089-b283-a9591c53f5af" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9CFFD6B" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8ffc0291-cbc0-4c07-8865-a09ccc06c89b" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B372187B8C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b57cc538-011d-45d0-9a99-4d39478d2321" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/726c7ed4-9392-4078-8f6f-af1f414f984e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36D213A73" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b386479e-a01d-4bfd-8b23-21a7c6530ddc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CCF516A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/4c6ab7d0-b7eb-4786-b2cc-db64c95ee424" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E275DA46" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/11498ea6-a581-4cf8-8af2-65a1f3669fbd" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A3B5C28B" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/8ae145f5-4f2b-4a40-bcc7-82f7dd974ddc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A326A0C7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/eeaf88f7-5402-4229-b6e4-8ac34abecf45" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B295CC95FB" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/b3630080-b25f-4598-8d3d-a54fea7448fa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B265CE13BC" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/779acc29-d788-4e7e-85d6-23c5dced3161" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26977AEF0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/7d01a5ad-fe3e-4532-a1c1-ea4d5d580eaa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24914C169" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/239ca011-b35f-431c-a608-a85fc98895a4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21C541BAD" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/2b331b43-0166-4420-a12d-2b225884aac4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B224A8DBB1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/e403d3e4-1acf-4ccf-b078-697eaaad3ceb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21CCF8980" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/fb17128f-8f84-44f1-8f50-e37727b81aae" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD019A78" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/d70dc1ac-b784-4bba-af4a-aeddf1f296ee" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E4975C8E" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/6353bd74-d431-474f-b9f1-925917a4dfd9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D0134A55" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/488b87b7-761d-4134-b81f-51db03372082" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CF7BA856" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/34ceb6c4-5419-460e-9829-b2ed7d4f3ea0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CC857D83" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/ceaeee95-3de7-476d-9242-bf860181fcc3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1818F7C17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/49deeda2-f6da-4ca1-a20e-4bc6e9fb554a" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z163DED532" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/40c0ac9b-1777-4c66-bdd7-4250d80e89de" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B140F64D63" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/951e77a3-f0ce-45cd-ad0a-6c6e7de45729" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11FFF8F5B" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/65bfc375-6a6c-4c4d-9f57-6ea2d5660f47" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F350E822" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/25041c7c-efb1-4eaf-a55b-58eddecdec1b" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2E0D083" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/7ed50af3-b922-45af-8f52-6a46e2a9befe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z693D2D72B" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/386d5748-109a-47bf-9a1d-ed0a1788435e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z703D61492" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/atti-amministrazioni-enti/63124f08-dbc0-45b0-a381-69ce8d2fb498" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC852002/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F236"/>
+  <dimension ref="A1:F253"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6378</v>
+        <v>8666</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>6364</v>
+        <v>8751</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>6361</v>
+        <v>8666</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>6331</v>
+        <v>8559</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>6305</v>
+        <v>8504</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="2" t="s">
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>6297</v>
+        <v>8299</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="E7" s="2" t="s">
-        <v>9</v>
+      <c r="E7" t="s">
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>6245</v>
+        <v>8130</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9">
-        <v>6205</v>
+        <v>8042</v>
       </c>
       <c r="C9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E9" t="s">
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10">
+        <v>7950</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="B10">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11">
+        <v>7934</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
         <v>29</v>
       </c>
-      <c r="B11">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
-        <v>6140</v>
+        <v>7891</v>
       </c>
       <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13">
+        <v>7814</v>
+      </c>
+      <c r="C13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="B13">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14">
+        <v>7740</v>
+      </c>
+      <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" t="s">
         <v>35</v>
       </c>
-      <c r="B14">
-[...7 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15">
+        <v>7536</v>
+      </c>
+      <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" t="s">
         <v>37</v>
       </c>
-      <c r="B15">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E15" t="s">
+        <v>7</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>5788</v>
+        <v>7415</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17">
-        <v>5787</v>
+        <v>7316</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18">
+        <v>7239</v>
+      </c>
+      <c r="C18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" t="s">
         <v>43</v>
       </c>
-      <c r="B18">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19">
-        <v>5783</v>
+        <v>6378</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>46</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>5684</v>
+        <v>6364</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
-      <c r="E20" s="2" t="s">
-        <v>9</v>
+      <c r="E20" t="s">
+        <v>7</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21">
+        <v>6361</v>
+      </c>
+      <c r="C21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" t="s">
         <v>49</v>
       </c>
-      <c r="B21">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E21" t="s">
+        <v>7</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B22">
-        <v>5331</v>
+        <v>6331</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>51</v>
+      </c>
+      <c r="E22" t="s">
+        <v>7</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
-        <v>5328</v>
+        <v>6305</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B24">
-        <v>5210</v>
+        <v>6297</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B25">
-        <v>4356</v>
+        <v>6245</v>
       </c>
       <c r="C25" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B26">
-        <v>4033</v>
+        <v>6205</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B27">
-        <v>3914</v>
+        <v>6186</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>64</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B28">
-        <v>3849</v>
+        <v>6144</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>66</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B29">
-        <v>3817</v>
+        <v>6140</v>
       </c>
       <c r="C29" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B30">
-        <v>3791</v>
+        <v>6083</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>70</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B31">
-        <v>3758</v>
+        <v>6068</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>72</v>
+      </c>
+      <c r="E31" t="s">
+        <v>7</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="B32">
-        <v>3579</v>
+        <v>5898</v>
       </c>
       <c r="C32" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B33">
-        <v>3277</v>
+        <v>5788</v>
       </c>
       <c r="C33" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>77</v>
+      </c>
+      <c r="E33" t="s">
+        <v>7</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B34">
-        <v>3186</v>
+        <v>5787</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="E34" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B35">
-        <v>3069</v>
+        <v>5784</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="E35" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B36">
-        <v>3036</v>
+        <v>5783</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>81</v>
+      </c>
+      <c r="E36" t="s">
+        <v>7</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B37">
-        <v>2765</v>
+        <v>5684</v>
       </c>
       <c r="C37" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="B38">
-        <v>2713</v>
+        <v>5641</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="B39">
-        <v>2531</v>
+        <v>5331</v>
       </c>
       <c r="C39" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="D39" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="B40">
-        <v>2466</v>
+        <v>5328</v>
       </c>
       <c r="C40" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="D40" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="B41">
-        <v>2440</v>
+        <v>5210</v>
       </c>
       <c r="C41" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="D41" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="B42">
-        <v>2369</v>
+        <v>4356</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>98</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B43">
-        <v>2329</v>
+        <v>4033</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D43" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="B44">
-        <v>2082</v>
+        <v>3914</v>
       </c>
       <c r="C44" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="B45">
-        <v>1895</v>
+        <v>3849</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="B46">
-        <v>1802</v>
+        <v>3817</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D46" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>110</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="B47">
-        <v>1802</v>
+        <v>3791</v>
       </c>
       <c r="C47" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D47" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B48">
-        <v>1689</v>
+        <v>3758</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="D48" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>115</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B49">
-        <v>1674</v>
+        <v>3579</v>
       </c>
       <c r="C49" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D49" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B50">
-        <v>1574</v>
+        <v>3277</v>
       </c>
       <c r="C50" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D50" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B51">
-        <v>1572</v>
+        <v>3186</v>
       </c>
       <c r="C51" t="s">
-        <v>127</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>123</v>
+      </c>
+      <c r="E51" t="s">
+        <v>7</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B52">
-        <v>1484</v>
+        <v>3069</v>
       </c>
       <c r="C52" t="s">
-        <v>130</v>
+        <v>7</v>
       </c>
       <c r="D52" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>125</v>
+      </c>
+      <c r="E52" t="s">
+        <v>7</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B53">
-        <v>1370</v>
+        <v>3036</v>
       </c>
       <c r="C53" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B54">
-        <v>1224</v>
+        <v>2765</v>
       </c>
       <c r="C54" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="D54" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B55">
-        <v>1204</v>
+        <v>2713</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="D55" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>133</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B56">
-        <v>1172</v>
+        <v>2531</v>
       </c>
       <c r="C56" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B57">
-        <v>1085</v>
+        <v>2466</v>
       </c>
       <c r="C57" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D57" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B58">
-        <v>1083</v>
+        <v>2440</v>
       </c>
       <c r="C58" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B59">
-        <v>717</v>
+        <v>2369</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D59" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E59" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="B60">
-        <v>663</v>
+        <v>2329</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="D60" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>145</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B61">
-        <v>615</v>
+        <v>2082</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="D61" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>148</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B62">
-        <v>577</v>
+        <v>1895</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="D62" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>151</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B63">
-        <v>522</v>
+        <v>1802</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D63" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E63" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B64">
-        <v>506</v>
+        <v>1802</v>
       </c>
       <c r="C64" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D64" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B65">
-        <v>476</v>
+        <v>1689</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E65" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B66">
-        <v>472</v>
+        <v>1674</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="D66" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>159</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B67">
-        <v>381</v>
+        <v>1574</v>
       </c>
       <c r="C67" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D67" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B68">
-        <v>10521</v>
+        <v>1572</v>
       </c>
       <c r="C68" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D68" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B69">
-        <v>10497</v>
+        <v>1484</v>
       </c>
       <c r="C69" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D69" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70">
+        <v>1370</v>
+      </c>
+      <c r="C70" t="s">
         <v>169</v>
       </c>
-      <c r="B70">
-[...4 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B71">
-        <v>10434</v>
+        <v>1224</v>
       </c>
       <c r="C71" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D71" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B72">
-        <v>9987</v>
+        <v>1204</v>
       </c>
       <c r="C72" t="s">
-        <v>178</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>175</v>
+      </c>
+      <c r="E72" t="s">
+        <v>7</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73">
+        <v>1172</v>
+      </c>
+      <c r="C73" t="s">
         <v>177</v>
       </c>
-      <c r="B73">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B74">
-        <v>9798</v>
+        <v>1085</v>
       </c>
       <c r="C74" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D74" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75">
+        <v>1083</v>
+      </c>
+      <c r="C75" t="s">
         <v>182</v>
       </c>
-      <c r="B75">
-[...4 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B76">
-        <v>9676</v>
+        <v>717</v>
       </c>
       <c r="C76" t="s">
-        <v>188</v>
+        <v>7</v>
       </c>
       <c r="D76" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>185</v>
+      </c>
+      <c r="E76" t="s">
+        <v>7</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B77">
-        <v>9517</v>
+        <v>663</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D77" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="E77" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B78">
-        <v>9508</v>
+        <v>615</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D78" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E78" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B79">
-        <v>9456</v>
+        <v>577</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D79" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E79" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B80">
-        <v>9314</v>
+        <v>522</v>
       </c>
       <c r="C80" t="s">
-        <v>196</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E80" t="s">
+        <v>7</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81">
+        <v>506</v>
+      </c>
+      <c r="C81" t="s">
+        <v>194</v>
+      </c>
+      <c r="D81" t="s">
         <v>195</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B82">
-        <v>9119</v>
+        <v>476</v>
       </c>
       <c r="C82" t="s">
-        <v>201</v>
+        <v>7</v>
       </c>
       <c r="D82" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>197</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B83">
-        <v>8901</v>
+        <v>472</v>
       </c>
       <c r="C83" t="s">
-        <v>204</v>
+        <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>198</v>
+      </c>
+      <c r="E83" t="s">
+        <v>7</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B84">
-        <v>8731</v>
+        <v>381</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="D84" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>201</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B85">
-        <v>8654</v>
+        <v>10521</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="D85" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>204</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B86">
-        <v>8622</v>
+        <v>10497</v>
       </c>
       <c r="C86" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D86" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B87">
-        <v>8535</v>
+        <v>10493</v>
       </c>
       <c r="C87" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D87" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B88">
-        <v>8426</v>
+        <v>10434</v>
       </c>
       <c r="C88" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="D88" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B89">
-        <v>8007</v>
+        <v>9987</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="D89" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>215</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B90">
-        <v>7423</v>
+        <v>9958</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>216</v>
       </c>
       <c r="D90" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>217</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B91">
-        <v>7294</v>
+        <v>9798</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="D91" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>220</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B92">
-        <v>7133</v>
+        <v>9786</v>
       </c>
       <c r="C92" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="D92" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>222</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B93">
-        <v>7033</v>
+        <v>9676</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="D93" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>225</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B94">
-        <v>6848</v>
+        <v>9517</v>
       </c>
       <c r="C94" t="s">
-        <v>229</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>227</v>
+      </c>
+      <c r="E94" t="s">
+        <v>7</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B95">
-        <v>6502</v>
+        <v>9508</v>
       </c>
       <c r="C95" t="s">
-        <v>232</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>228</v>
+      </c>
+      <c r="E95" t="s">
+        <v>7</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B96">
-        <v>6310</v>
+        <v>9456</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D96" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E96" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B97">
-        <v>6263</v>
+        <v>9314</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>232</v>
       </c>
       <c r="D97" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>233</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B98">
-        <v>6159</v>
+        <v>9291</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>234</v>
       </c>
       <c r="D98" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>235</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B99">
-        <v>5943</v>
+        <v>9119</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="D99" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>238</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>239</v>
+      </c>
+      <c r="B100">
+        <v>8901</v>
+      </c>
+      <c r="C100" t="s">
+        <v>240</v>
+      </c>
+      <c r="D100" t="s">
         <v>241</v>
       </c>
-      <c r="B100">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B101">
-        <v>5451</v>
+        <v>8731</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D101" t="s">
         <v>243</v>
       </c>
       <c r="E101" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>244</v>
       </c>
       <c r="B102">
-        <v>5429</v>
+        <v>8654</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
         <v>245</v>
       </c>
       <c r="E102" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>244</v>
+      </c>
+      <c r="B103">
+        <v>8622</v>
+      </c>
+      <c r="C103" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D103" t="s">
         <v>247</v>
       </c>
-      <c r="E103" t="s">
-        <v>11</v>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>248</v>
       </c>
       <c r="B104">
-        <v>5271</v>
+        <v>8535</v>
       </c>
       <c r="C104" t="s">
         <v>249</v>
       </c>
       <c r="D104" t="s">
         <v>250</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B105">
-        <v>5269</v>
+        <v>8426</v>
       </c>
       <c r="C105" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D105" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B106">
-        <v>4867</v>
+        <v>8007</v>
       </c>
       <c r="C106" t="s">
-        <v>254</v>
+        <v>7</v>
       </c>
       <c r="D106" t="s">
         <v>255</v>
       </c>
-      <c r="E106" s="2" t="s">
-        <v>9</v>
+      <c r="E106" t="s">
+        <v>7</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>256</v>
       </c>
       <c r="B107">
-        <v>4662</v>
+        <v>7423</v>
       </c>
       <c r="C107" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" t="s">
         <v>257</v>
       </c>
-      <c r="D107" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E107" t="s">
+        <v>7</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>258</v>
+      </c>
+      <c r="B108">
+        <v>7294</v>
+      </c>
+      <c r="C108" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" t="s">
         <v>259</v>
       </c>
-      <c r="B108">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E108" t="s">
+        <v>7</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B109">
-        <v>4534</v>
+        <v>7133</v>
       </c>
       <c r="C109" t="s">
-        <v>263</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>261</v>
+      </c>
+      <c r="E109" t="s">
+        <v>7</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B110">
-        <v>4163</v>
+        <v>7033</v>
       </c>
       <c r="C110" t="s">
-        <v>266</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>263</v>
+      </c>
+      <c r="E110" t="s">
+        <v>7</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>264</v>
+      </c>
+      <c r="B111">
+        <v>6848</v>
+      </c>
+      <c r="C111" t="s">
         <v>265</v>
       </c>
-      <c r="B111">
-[...4 lines deleted...]
-      </c>
       <c r="D111" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B112">
-        <v>3944</v>
+        <v>6502</v>
       </c>
       <c r="C112" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="D112" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B113">
-        <v>3826</v>
+        <v>6310</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="E113" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B114">
-        <v>3787</v>
+        <v>6263</v>
       </c>
       <c r="C114" t="s">
-        <v>276</v>
+        <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>272</v>
+      </c>
+      <c r="E114" t="s">
+        <v>7</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B115">
-        <v>3741</v>
+        <v>6159</v>
       </c>
       <c r="C115" t="s">
-        <v>279</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>274</v>
+      </c>
+      <c r="E115" t="s">
+        <v>7</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B116">
-        <v>3512</v>
+        <v>5943</v>
       </c>
       <c r="C116" t="s">
-        <v>282</v>
+        <v>7</v>
       </c>
       <c r="D116" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>276</v>
+      </c>
+      <c r="E116" t="s">
+        <v>7</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="B117">
-        <v>3318</v>
+        <v>5459</v>
       </c>
       <c r="C117" t="s">
-        <v>285</v>
+        <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>278</v>
+      </c>
+      <c r="E117" t="s">
+        <v>7</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B118">
-        <v>3268</v>
+        <v>5451</v>
       </c>
       <c r="C118" t="s">
-        <v>288</v>
+        <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>279</v>
+      </c>
+      <c r="E118" t="s">
+        <v>7</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="B119">
-        <v>3225</v>
+        <v>5429</v>
       </c>
       <c r="C119" t="s">
-        <v>291</v>
+        <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>281</v>
+      </c>
+      <c r="E119" t="s">
+        <v>7</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="B120">
-        <v>3187</v>
+        <v>5373</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D120" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="E120" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="B121">
-        <v>3181</v>
+        <v>5271</v>
       </c>
       <c r="C121" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="D121" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="B122">
-        <v>3042</v>
+        <v>5269</v>
       </c>
       <c r="C122" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="D122" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B123">
-        <v>3039</v>
+        <v>4867</v>
       </c>
       <c r="C123" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="D123" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="B124">
-        <v>2972</v>
+        <v>4662</v>
       </c>
       <c r="C124" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="D124" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="B125">
-        <v>2970</v>
+        <v>4620</v>
       </c>
       <c r="C125" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="D125" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B126">
-        <v>2890</v>
+        <v>4534</v>
       </c>
       <c r="C126" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="D126" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B127">
-        <v>2883</v>
+        <v>4163</v>
       </c>
       <c r="C127" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D127" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="B128">
-        <v>2645</v>
+        <v>4161</v>
       </c>
       <c r="C128" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="D128" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B129">
-        <v>2640</v>
+        <v>3944</v>
       </c>
       <c r="C129" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="D129" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="B130">
-        <v>844</v>
+        <v>3826</v>
       </c>
       <c r="C130" t="s">
-        <v>319</v>
+        <v>7</v>
       </c>
       <c r="D130" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>310</v>
+      </c>
+      <c r="E130" t="s">
+        <v>7</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="B131">
-        <v>2553</v>
+        <v>3787</v>
       </c>
       <c r="C131" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="D131" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="B132">
-        <v>2240</v>
+        <v>3741</v>
       </c>
       <c r="C132" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="D132" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="B133">
-        <v>1443</v>
+        <v>3512</v>
       </c>
       <c r="C133" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="D133" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B134">
-        <v>1376</v>
+        <v>3318</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>321</v>
       </c>
       <c r="D134" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>322</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="B135">
-        <v>1342</v>
+        <v>3268</v>
       </c>
       <c r="C135" t="s">
-        <v>11</v>
+        <v>324</v>
       </c>
       <c r="D135" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>325</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B136">
-        <v>1280</v>
+        <v>3225</v>
       </c>
       <c r="C136" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="D136" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B137">
-        <v>1279</v>
+        <v>3187</v>
       </c>
       <c r="C137" t="s">
-        <v>337</v>
+        <v>7</v>
       </c>
       <c r="D137" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>330</v>
+      </c>
+      <c r="E137" t="s">
+        <v>7</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B138">
-        <v>1064</v>
+        <v>3181</v>
       </c>
       <c r="C138" t="s">
-        <v>11</v>
+        <v>332</v>
       </c>
       <c r="D138" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>333</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B139">
-        <v>1016</v>
+        <v>3042</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>335</v>
       </c>
       <c r="D139" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>336</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B140">
-        <v>1001</v>
+        <v>3039</v>
       </c>
       <c r="C140" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D140" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B141">
-        <v>837</v>
+        <v>2972</v>
       </c>
       <c r="C141" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D141" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B142">
-        <v>811</v>
+        <v>2970</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="D142" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>343</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B143">
-        <v>686</v>
+        <v>2890</v>
       </c>
       <c r="C143" t="s">
-        <v>11</v>
+        <v>345</v>
       </c>
       <c r="D143" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>346</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B144">
-        <v>608</v>
+        <v>2883</v>
       </c>
       <c r="C144" t="s">
-        <v>11</v>
+        <v>347</v>
       </c>
       <c r="D144" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>348</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B145">
-        <v>546</v>
+        <v>2645</v>
       </c>
       <c r="C145" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="D145" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B146">
-        <v>490</v>
+        <v>2640</v>
       </c>
       <c r="C146" t="s">
-        <v>11</v>
+        <v>352</v>
       </c>
       <c r="D146" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>353</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B147">
-        <v>427</v>
+        <v>844</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>355</v>
       </c>
       <c r="D147" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>356</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B148">
-        <v>397</v>
+        <v>2553</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>358</v>
       </c>
       <c r="D148" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>359</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B149">
-        <v>350</v>
+        <v>2240</v>
       </c>
       <c r="C149" t="s">
-        <v>11</v>
+        <v>361</v>
       </c>
       <c r="D149" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>362</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>363</v>
+      </c>
+      <c r="B150">
+        <v>1443</v>
+      </c>
+      <c r="C150" t="s">
+        <v>364</v>
+      </c>
+      <c r="D150" t="s">
         <v>365</v>
       </c>
-      <c r="B150">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>366</v>
+      </c>
+      <c r="B151">
+        <v>1376</v>
+      </c>
+      <c r="C151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" t="s">
         <v>367</v>
       </c>
-      <c r="B151">
-[...7 lines deleted...]
-      </c>
       <c r="E151" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
+        <v>368</v>
+      </c>
+      <c r="B152">
+        <v>1342</v>
+      </c>
+      <c r="C152" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" t="s">
         <v>369</v>
       </c>
-      <c r="B152">
-[...7 lines deleted...]
-      </c>
       <c r="E152" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
+        <v>370</v>
+      </c>
+      <c r="B153">
+        <v>1280</v>
+      </c>
+      <c r="C153" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D153" t="s">
         <v>372</v>
       </c>
-      <c r="E153" t="s">
-        <v>11</v>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
+        <v>370</v>
+      </c>
+      <c r="B154">
+        <v>1279</v>
+      </c>
+      <c r="C154" t="s">
         <v>373</v>
       </c>
-      <c r="B154">
-[...2 lines deleted...]
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B155">
-        <v>8977</v>
+        <v>1064</v>
       </c>
       <c r="C155" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" t="s">
         <v>376</v>
       </c>
-      <c r="D155" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E155" t="s">
+        <v>7</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
+        <v>377</v>
+      </c>
+      <c r="B156">
+        <v>1016</v>
+      </c>
+      <c r="C156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" t="s">
         <v>378</v>
       </c>
-      <c r="B156">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E156" t="s">
+        <v>7</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B157">
-        <v>8685</v>
+        <v>1001</v>
       </c>
       <c r="C157" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D157" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B158">
-        <v>8574</v>
+        <v>837</v>
       </c>
       <c r="C158" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D158" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B159">
-        <v>8523</v>
+        <v>811</v>
       </c>
       <c r="C159" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D159" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E159" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B160">
-        <v>8391</v>
+        <v>686</v>
       </c>
       <c r="C160" t="s">
-        <v>390</v>
+        <v>7</v>
       </c>
       <c r="D160" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>387</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B161">
-        <v>8134</v>
+        <v>608</v>
       </c>
       <c r="C161" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D161" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="E161" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
+        <v>390</v>
+      </c>
+      <c r="B162">
+        <v>546</v>
+      </c>
+      <c r="C162" t="s">
+        <v>391</v>
+      </c>
+      <c r="D162" t="s">
         <v>392</v>
       </c>
-      <c r="B162">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B163">
-        <v>8037</v>
+        <v>490</v>
       </c>
       <c r="C163" t="s">
-        <v>396</v>
+        <v>7</v>
       </c>
       <c r="D163" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>394</v>
+      </c>
+      <c r="E163" t="s">
+        <v>7</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B164">
-        <v>7984</v>
+        <v>427</v>
       </c>
       <c r="C164" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D164" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E164" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
+        <v>397</v>
+      </c>
+      <c r="B165">
+        <v>397</v>
+      </c>
+      <c r="C165" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" t="s">
         <v>398</v>
       </c>
-      <c r="B165">
-[...7 lines deleted...]
-      </c>
       <c r="E165" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B166">
-        <v>7961</v>
+        <v>350</v>
       </c>
       <c r="C166" t="s">
-        <v>402</v>
+        <v>7</v>
       </c>
       <c r="D166" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>400</v>
+      </c>
+      <c r="E166" t="s">
+        <v>7</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B167">
-        <v>7924</v>
+        <v>312</v>
       </c>
       <c r="C167" t="s">
-        <v>405</v>
+        <v>7</v>
       </c>
       <c r="D167" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>402</v>
+      </c>
+      <c r="E167" t="s">
+        <v>7</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
+        <v>403</v>
+      </c>
+      <c r="B168">
+        <v>176</v>
+      </c>
+      <c r="C168" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" t="s">
         <v>404</v>
       </c>
-      <c r="B168">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E168" t="s">
+        <v>7</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B169">
-        <v>7847</v>
+        <v>43</v>
       </c>
       <c r="C169" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D169" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="E169" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B170">
-        <v>7760</v>
+        <v>9017</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D170" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="E170" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B171">
-        <v>7590</v>
+        <v>8978</v>
       </c>
       <c r="C171" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="D171" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
+        <v>409</v>
+      </c>
+      <c r="B172">
+        <v>8977</v>
+      </c>
+      <c r="C172" t="s">
+        <v>412</v>
+      </c>
+      <c r="D172" t="s">
         <v>413</v>
-      </c>
-[...7 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B173">
-        <v>7572</v>
+        <v>8751</v>
       </c>
       <c r="C173" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D173" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B174">
-        <v>7570</v>
+        <v>8685</v>
       </c>
       <c r="C174" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D174" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
+        <v>420</v>
+      </c>
+      <c r="B175">
+        <v>8574</v>
+      </c>
+      <c r="C175" t="s">
+        <v>421</v>
+      </c>
+      <c r="D175" t="s">
         <v>422</v>
       </c>
-      <c r="B175">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
+        <v>423</v>
+      </c>
+      <c r="B176">
+        <v>8523</v>
+      </c>
+      <c r="C176" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" t="s">
         <v>424</v>
       </c>
-      <c r="B176">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E176" t="s">
+        <v>7</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
+        <v>425</v>
+      </c>
+      <c r="B177">
+        <v>8391</v>
+      </c>
+      <c r="C177" t="s">
+        <v>426</v>
+      </c>
+      <c r="D177" t="s">
         <v>427</v>
-      </c>
-[...7 lines deleted...]
-        <v>429</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B178">
-        <v>6996</v>
+        <v>8134</v>
       </c>
       <c r="C178" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D178" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="E178" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
+        <v>428</v>
+      </c>
+      <c r="B179">
+        <v>8127</v>
+      </c>
+      <c r="C179" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" t="s">
         <v>430</v>
       </c>
-      <c r="B179">
-[...7 lines deleted...]
-      </c>
       <c r="E179" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
+        <v>431</v>
+      </c>
+      <c r="B180">
+        <v>8037</v>
+      </c>
+      <c r="C180" t="s">
+        <v>432</v>
+      </c>
+      <c r="D180" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B181">
-        <v>6872</v>
+        <v>7984</v>
       </c>
       <c r="C181" t="s">
-        <v>437</v>
+        <v>7</v>
       </c>
       <c r="D181" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>435</v>
+      </c>
+      <c r="E181" t="s">
+        <v>7</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B182">
-        <v>6662</v>
+        <v>7978</v>
       </c>
       <c r="C182" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D182" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="E182" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
+        <v>437</v>
+      </c>
+      <c r="B183">
+        <v>7961</v>
+      </c>
+      <c r="C183" t="s">
+        <v>438</v>
+      </c>
+      <c r="D183" t="s">
         <v>439</v>
-      </c>
-[...7 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B184">
-        <v>6646</v>
+        <v>7924</v>
       </c>
       <c r="C184" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D184" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="B185">
-        <v>6628</v>
+        <v>7913</v>
       </c>
       <c r="C185" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D185" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>445</v>
       </c>
       <c r="B186">
-        <v>6619</v>
+        <v>7847</v>
       </c>
       <c r="C186" t="s">
-        <v>448</v>
+        <v>7</v>
       </c>
       <c r="D186" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>446</v>
+      </c>
+      <c r="E186" t="s">
+        <v>7</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B187">
-        <v>5813</v>
+        <v>7760</v>
       </c>
       <c r="C187" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D187" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E187" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B188">
-        <v>5732</v>
+        <v>7590</v>
       </c>
       <c r="C188" t="s">
-        <v>11</v>
+        <v>450</v>
       </c>
       <c r="D188" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>451</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B189">
-        <v>5660</v>
+        <v>7576</v>
       </c>
       <c r="C189" t="s">
-        <v>11</v>
+        <v>452</v>
       </c>
       <c r="D189" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>453</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="B190">
-        <v>5127</v>
+        <v>7572</v>
       </c>
       <c r="C190" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="D190" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="B191">
-        <v>4835</v>
+        <v>7570</v>
       </c>
       <c r="C191" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="D191" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
+        <v>458</v>
+      </c>
+      <c r="B192">
+        <v>7408</v>
+      </c>
+      <c r="C192" t="s">
+        <v>7</v>
+      </c>
+      <c r="D192" t="s">
         <v>459</v>
       </c>
-      <c r="B192">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E192" t="s">
+        <v>7</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B193">
-        <v>4775</v>
+        <v>7222</v>
       </c>
       <c r="C193" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="D193" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>462</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
+        <v>463</v>
+      </c>
+      <c r="B194">
+        <v>7097</v>
+      </c>
+      <c r="C194" t="s">
         <v>464</v>
       </c>
-      <c r="B194">
-[...4 lines deleted...]
-      </c>
       <c r="D194" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>465</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B195">
-        <v>4763</v>
+        <v>6996</v>
       </c>
       <c r="C195" t="s">
+        <v>7</v>
+      </c>
+      <c r="D195" t="s">
         <v>467</v>
       </c>
-      <c r="D195" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E195" t="s">
+        <v>7</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B196">
-        <v>4752</v>
+        <v>6981</v>
       </c>
       <c r="C196" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D196" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E196" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>469</v>
       </c>
       <c r="B197">
-        <v>4751</v>
+        <v>6904</v>
       </c>
       <c r="C197" t="s">
-        <v>11</v>
+        <v>470</v>
       </c>
       <c r="D197" t="s">
         <v>471</v>
       </c>
-      <c r="E197" t="s">
-        <v>11</v>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>472</v>
       </c>
       <c r="B198">
-        <v>4732</v>
+        <v>6872</v>
       </c>
       <c r="C198" t="s">
-        <v>11</v>
+        <v>473</v>
       </c>
       <c r="D198" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>474</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B199">
-        <v>4731</v>
+        <v>6662</v>
       </c>
       <c r="C199" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D199" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E199" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>475</v>
       </c>
       <c r="B200">
-        <v>4628</v>
+        <v>6651</v>
       </c>
       <c r="C200" t="s">
-        <v>11</v>
+        <v>477</v>
       </c>
       <c r="D200" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>478</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B201">
-        <v>4608</v>
+        <v>6646</v>
       </c>
       <c r="C201" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D201" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B202">
-        <v>4587</v>
+        <v>6628</v>
       </c>
       <c r="C202" t="s">
-        <v>11</v>
+        <v>482</v>
       </c>
       <c r="D202" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>483</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B203">
-        <v>4557</v>
+        <v>6619</v>
       </c>
       <c r="C203" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D203" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B204">
-        <v>4422</v>
+        <v>5813</v>
       </c>
       <c r="C204" t="s">
-        <v>486</v>
+        <v>7</v>
       </c>
       <c r="D204" t="s">
         <v>487</v>
       </c>
-      <c r="E204" s="2" t="s">
-        <v>9</v>
+      <c r="E204" t="s">
+        <v>7</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B205">
-        <v>4417</v>
+        <v>5732</v>
       </c>
       <c r="C205" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D205" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E205" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B206">
-        <v>4389</v>
+        <v>5660</v>
       </c>
       <c r="C206" t="s">
-        <v>490</v>
+        <v>7</v>
       </c>
       <c r="D206" t="s">
         <v>491</v>
       </c>
-      <c r="E206" s="2" t="s">
-        <v>9</v>
+      <c r="E206" t="s">
+        <v>7</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>492</v>
       </c>
       <c r="B207">
-        <v>4351</v>
+        <v>5127</v>
       </c>
       <c r="C207" t="s">
-        <v>11</v>
+        <v>493</v>
       </c>
       <c r="D207" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>494</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B208">
-        <v>4234</v>
+        <v>4835</v>
       </c>
       <c r="C208" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D208" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B209">
-        <v>4169</v>
+        <v>4830</v>
       </c>
       <c r="C209" t="s">
         <v>498</v>
       </c>
       <c r="D209" t="s">
         <v>499</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>500</v>
       </c>
       <c r="B210">
-        <v>3961</v>
+        <v>4775</v>
       </c>
       <c r="C210" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210" t="s">
         <v>501</v>
       </c>
-      <c r="D210" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E210" t="s">
+        <v>7</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B211">
-        <v>3675</v>
+        <v>4774</v>
       </c>
       <c r="C211" t="s">
-        <v>504</v>
+        <v>7</v>
       </c>
       <c r="D211" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>502</v>
+      </c>
+      <c r="E211" t="s">
+        <v>7</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="B212">
-        <v>3500</v>
+        <v>4763</v>
       </c>
       <c r="C212" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="D212" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
+        <v>505</v>
+      </c>
+      <c r="B213">
+        <v>4752</v>
+      </c>
+      <c r="C213" t="s">
+        <v>7</v>
+      </c>
+      <c r="D213" t="s">
         <v>506</v>
       </c>
-      <c r="B213">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E213" t="s">
+        <v>7</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="B214">
-        <v>3462</v>
+        <v>4751</v>
       </c>
       <c r="C214" t="s">
-        <v>512</v>
+        <v>7</v>
       </c>
       <c r="D214" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>507</v>
+      </c>
+      <c r="E214" t="s">
+        <v>7</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="B215">
-        <v>3001</v>
+        <v>4732</v>
       </c>
       <c r="C215" t="s">
-        <v>515</v>
+        <v>7</v>
       </c>
       <c r="D215" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>509</v>
+      </c>
+      <c r="E215" t="s">
+        <v>7</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="B216">
-        <v>1374</v>
+        <v>4731</v>
       </c>
       <c r="C216" t="s">
-        <v>518</v>
+        <v>7</v>
       </c>
       <c r="D216" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>510</v>
+      </c>
+      <c r="E216" t="s">
+        <v>7</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="B217">
-        <v>2530</v>
+        <v>4628</v>
       </c>
       <c r="C217" t="s">
-        <v>521</v>
+        <v>7</v>
       </c>
       <c r="D217" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>512</v>
+      </c>
+      <c r="E217" t="s">
+        <v>7</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="B218">
-        <v>2511</v>
+        <v>4608</v>
       </c>
       <c r="C218" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="D218" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>515</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="B219">
-        <v>2499</v>
+        <v>4587</v>
       </c>
       <c r="C219" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D219" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E219" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B220">
-        <v>2491</v>
+        <v>4557</v>
       </c>
       <c r="C220" t="s">
-        <v>11</v>
+        <v>519</v>
       </c>
       <c r="D220" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>520</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
+        <v>521</v>
+      </c>
+      <c r="B221">
+        <v>4422</v>
+      </c>
+      <c r="C221" t="s">
+        <v>522</v>
+      </c>
+      <c r="D221" t="s">
         <v>523</v>
       </c>
-      <c r="B221">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="B222">
-        <v>2430</v>
+        <v>4417</v>
       </c>
       <c r="C222" t="s">
-        <v>529</v>
+        <v>7</v>
       </c>
       <c r="D222" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>524</v>
+      </c>
+      <c r="E222" t="s">
+        <v>7</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="B223">
-        <v>2217</v>
+        <v>4389</v>
       </c>
       <c r="C223" t="s">
-        <v>11</v>
+        <v>526</v>
       </c>
       <c r="D223" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>527</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="B224">
-        <v>2155</v>
+        <v>4351</v>
       </c>
       <c r="C224" t="s">
-        <v>534</v>
+        <v>7</v>
       </c>
       <c r="D224" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>529</v>
+      </c>
+      <c r="E224" t="s">
+        <v>7</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="B225">
-        <v>2123</v>
+        <v>4234</v>
       </c>
       <c r="C225" t="s">
-        <v>11</v>
+        <v>531</v>
       </c>
       <c r="D225" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>532</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B226">
-        <v>2113</v>
+        <v>4169</v>
       </c>
       <c r="C226" t="s">
-        <v>11</v>
+        <v>534</v>
       </c>
       <c r="D226" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>535</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>536</v>
       </c>
       <c r="B227">
-        <v>2109</v>
+        <v>3961</v>
       </c>
       <c r="C227" t="s">
-        <v>11</v>
+        <v>537</v>
       </c>
       <c r="D227" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>538</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
+        <v>539</v>
+      </c>
+      <c r="B228">
+        <v>3675</v>
+      </c>
+      <c r="C228" t="s">
         <v>540</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D228" t="s">
         <v>541</v>
       </c>
-      <c r="E228" t="s">
-        <v>11</v>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B229">
-        <v>2019</v>
+        <v>3500</v>
       </c>
       <c r="C229" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D229" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B230">
-        <v>1896</v>
+        <v>3494</v>
       </c>
       <c r="C230" t="s">
-        <v>11</v>
+        <v>545</v>
       </c>
       <c r="D230" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>546</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B231">
-        <v>1744</v>
+        <v>3462</v>
       </c>
       <c r="C231" t="s">
-        <v>11</v>
+        <v>548</v>
       </c>
       <c r="D231" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>549</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B232">
-        <v>1601</v>
+        <v>3001</v>
       </c>
       <c r="C232" t="s">
-        <v>11</v>
+        <v>551</v>
       </c>
       <c r="D232" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>552</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B233">
-        <v>777</v>
+        <v>1374</v>
       </c>
       <c r="C233" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="D233" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B234">
-        <v>8113</v>
+        <v>2530</v>
       </c>
       <c r="C234" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D234" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B235">
-        <v>4493</v>
+        <v>2511</v>
       </c>
       <c r="C235" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D235" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="E235" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B236">
+        <v>2499</v>
+      </c>
+      <c r="C236" t="s">
+        <v>7</v>
+      </c>
+      <c r="D236" t="s">
+        <v>561</v>
+      </c>
+      <c r="E236" t="s">
+        <v>7</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>559</v>
+      </c>
+      <c r="B237">
+        <v>2491</v>
+      </c>
+      <c r="C237" t="s">
+        <v>7</v>
+      </c>
+      <c r="D237" t="s">
+        <v>562</v>
+      </c>
+      <c r="E237" t="s">
+        <v>7</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>559</v>
+      </c>
+      <c r="B238">
+        <v>2490</v>
+      </c>
+      <c r="C238" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238" t="s">
+        <v>563</v>
+      </c>
+      <c r="E238" t="s">
+        <v>7</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>564</v>
+      </c>
+      <c r="B239">
+        <v>2430</v>
+      </c>
+      <c r="C239" t="s">
+        <v>565</v>
+      </c>
+      <c r="D239" t="s">
+        <v>566</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>567</v>
+      </c>
+      <c r="B240">
+        <v>2217</v>
+      </c>
+      <c r="C240" t="s">
+        <v>7</v>
+      </c>
+      <c r="D240" t="s">
+        <v>568</v>
+      </c>
+      <c r="E240" t="s">
+        <v>7</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>569</v>
+      </c>
+      <c r="B241">
+        <v>2155</v>
+      </c>
+      <c r="C241" t="s">
+        <v>570</v>
+      </c>
+      <c r="D241" t="s">
+        <v>571</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>572</v>
+      </c>
+      <c r="B242">
+        <v>2123</v>
+      </c>
+      <c r="C242" t="s">
+        <v>7</v>
+      </c>
+      <c r="D242" t="s">
+        <v>573</v>
+      </c>
+      <c r="E242" t="s">
+        <v>7</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>572</v>
+      </c>
+      <c r="B243">
+        <v>2113</v>
+      </c>
+      <c r="C243" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243" t="s">
+        <v>574</v>
+      </c>
+      <c r="E243" t="s">
+        <v>7</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>572</v>
+      </c>
+      <c r="B244">
+        <v>2109</v>
+      </c>
+      <c r="C244" t="s">
+        <v>7</v>
+      </c>
+      <c r="D244" t="s">
+        <v>575</v>
+      </c>
+      <c r="E244" t="s">
+        <v>7</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>576</v>
+      </c>
+      <c r="B245">
+        <v>2032</v>
+      </c>
+      <c r="C245" t="s">
+        <v>7</v>
+      </c>
+      <c r="D245" t="s">
+        <v>577</v>
+      </c>
+      <c r="E245" t="s">
+        <v>7</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>576</v>
+      </c>
+      <c r="B246">
+        <v>2019</v>
+      </c>
+      <c r="C246" t="s">
+        <v>578</v>
+      </c>
+      <c r="D246" t="s">
+        <v>579</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>580</v>
+      </c>
+      <c r="B247">
+        <v>1896</v>
+      </c>
+      <c r="C247" t="s">
+        <v>7</v>
+      </c>
+      <c r="D247" t="s">
+        <v>581</v>
+      </c>
+      <c r="E247" t="s">
+        <v>7</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>582</v>
+      </c>
+      <c r="B248">
+        <v>1744</v>
+      </c>
+      <c r="C248" t="s">
+        <v>7</v>
+      </c>
+      <c r="D248" t="s">
+        <v>583</v>
+      </c>
+      <c r="E248" t="s">
+        <v>7</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>584</v>
+      </c>
+      <c r="B249">
+        <v>1601</v>
+      </c>
+      <c r="C249" t="s">
+        <v>7</v>
+      </c>
+      <c r="D249" t="s">
+        <v>585</v>
+      </c>
+      <c r="E249" t="s">
+        <v>7</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>586</v>
+      </c>
+      <c r="B250">
+        <v>777</v>
+      </c>
+      <c r="C250" t="s">
+        <v>587</v>
+      </c>
+      <c r="D250" t="s">
+        <v>588</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>589</v>
+      </c>
+      <c r="B251">
+        <v>8113</v>
+      </c>
+      <c r="C251" t="s">
+        <v>590</v>
+      </c>
+      <c r="D251" t="s">
+        <v>591</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>592</v>
+      </c>
+      <c r="B252">
+        <v>4493</v>
+      </c>
+      <c r="C252" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252" t="s">
+        <v>593</v>
+      </c>
+      <c r="E252" t="s">
+        <v>7</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>594</v>
+      </c>
+      <c r="B253">
         <v>3780</v>
       </c>
-      <c r="C236" t="s">
-[...8 lines deleted...]
-      <c r="F236" s="2" t="s">
+      <c r="C253" t="s">
+        <v>7</v>
+      </c>
+      <c r="D253" t="s">
+        <v>595</v>
+      </c>
+      <c r="E253" t="s">
+        <v>7</v>
+      </c>
+      <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="F4" r:id="rId3"/>
+    <hyperlink ref="E5" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
-    <hyperlink ref="E6" r:id="rId6"/>
-[...366 lines deleted...]
-    <hyperlink ref="F236" r:id="rId373"/>
+    <hyperlink ref="F6" r:id="rId6"/>
+    <hyperlink ref="F7" r:id="rId7"/>
+    <hyperlink ref="E8" r:id="rId8"/>
+    <hyperlink ref="F8" r:id="rId9"/>
+    <hyperlink ref="F9" r:id="rId10"/>
+    <hyperlink ref="F10" r:id="rId11"/>
+    <hyperlink ref="E11" r:id="rId12"/>
+    <hyperlink ref="F11" r:id="rId13"/>
+    <hyperlink ref="F12" r:id="rId14"/>
+    <hyperlink ref="F13" r:id="rId15"/>
+    <hyperlink ref="F14" r:id="rId16"/>
+    <hyperlink ref="F15" r:id="rId17"/>
+    <hyperlink ref="F16" r:id="rId18"/>
+    <hyperlink ref="F17" r:id="rId19"/>
+    <hyperlink ref="F18" r:id="rId20"/>
+    <hyperlink ref="E19" r:id="rId21"/>
+    <hyperlink ref="F19" r:id="rId22"/>
+    <hyperlink ref="F20" r:id="rId23"/>
+    <hyperlink ref="F21" r:id="rId24"/>
+    <hyperlink ref="F22" r:id="rId25"/>
+    <hyperlink ref="E23" r:id="rId26"/>
+    <hyperlink ref="F23" r:id="rId27"/>
+    <hyperlink ref="E24" r:id="rId28"/>
+    <hyperlink ref="F24" r:id="rId29"/>
+    <hyperlink ref="E25" r:id="rId30"/>
+    <hyperlink ref="F25" r:id="rId31"/>
+    <hyperlink ref="E26" r:id="rId32"/>
+    <hyperlink ref="F26" r:id="rId33"/>
+    <hyperlink ref="F27" r:id="rId34"/>
+    <hyperlink ref="F28" r:id="rId35"/>
+    <hyperlink ref="E29" r:id="rId36"/>
+    <hyperlink ref="F29" r:id="rId37"/>
+    <hyperlink ref="F30" r:id="rId38"/>
+    <hyperlink ref="F31" r:id="rId39"/>
+    <hyperlink ref="E32" r:id="rId40"/>
+    <hyperlink ref="F32" r:id="rId41"/>
+    <hyperlink ref="F33" r:id="rId42"/>
+    <hyperlink ref="F34" r:id="rId43"/>
+    <hyperlink ref="F35" r:id="rId44"/>
+    <hyperlink ref="F36" r:id="rId45"/>
+    <hyperlink ref="E37" r:id="rId46"/>
+    <hyperlink ref="F37" r:id="rId47"/>
+    <hyperlink ref="E38" r:id="rId48"/>
+    <hyperlink ref="F38" r:id="rId49"/>
+    <hyperlink ref="E39" r:id="rId50"/>
+    <hyperlink ref="F39" r:id="rId51"/>
+    <hyperlink ref="E40" r:id="rId52"/>
+    <hyperlink ref="F40" r:id="rId53"/>
+    <hyperlink ref="E41" r:id="rId54"/>
+    <hyperlink ref="F41" r:id="rId55"/>
+    <hyperlink ref="E42" r:id="rId56"/>
+    <hyperlink ref="F42" r:id="rId57"/>
+    <hyperlink ref="E43" r:id="rId58"/>
+    <hyperlink ref="F43" r:id="rId59"/>
+    <hyperlink ref="E44" r:id="rId60"/>
+    <hyperlink ref="F44" r:id="rId61"/>
+    <hyperlink ref="E45" r:id="rId62"/>
+    <hyperlink ref="F45" r:id="rId63"/>
+    <hyperlink ref="E46" r:id="rId64"/>
+    <hyperlink ref="F46" r:id="rId65"/>
+    <hyperlink ref="E47" r:id="rId66"/>
+    <hyperlink ref="F47" r:id="rId67"/>
+    <hyperlink ref="E48" r:id="rId68"/>
+    <hyperlink ref="F48" r:id="rId69"/>
+    <hyperlink ref="E49" r:id="rId70"/>
+    <hyperlink ref="F49" r:id="rId71"/>
+    <hyperlink ref="E50" r:id="rId72"/>
+    <hyperlink ref="F50" r:id="rId73"/>
+    <hyperlink ref="F51" r:id="rId74"/>
+    <hyperlink ref="F52" r:id="rId75"/>
+    <hyperlink ref="E53" r:id="rId76"/>
+    <hyperlink ref="F53" r:id="rId77"/>
+    <hyperlink ref="E54" r:id="rId78"/>
+    <hyperlink ref="F54" r:id="rId79"/>
+    <hyperlink ref="E55" r:id="rId80"/>
+    <hyperlink ref="F55" r:id="rId81"/>
+    <hyperlink ref="E56" r:id="rId82"/>
+    <hyperlink ref="F56" r:id="rId83"/>
+    <hyperlink ref="E57" r:id="rId84"/>
+    <hyperlink ref="F57" r:id="rId85"/>
+    <hyperlink ref="E58" r:id="rId86"/>
+    <hyperlink ref="F58" r:id="rId87"/>
+    <hyperlink ref="F59" r:id="rId88"/>
+    <hyperlink ref="E60" r:id="rId89"/>
+    <hyperlink ref="F60" r:id="rId90"/>
+    <hyperlink ref="E61" r:id="rId91"/>
+    <hyperlink ref="F61" r:id="rId92"/>
+    <hyperlink ref="E62" r:id="rId93"/>
+    <hyperlink ref="F62" r:id="rId94"/>
+    <hyperlink ref="F63" r:id="rId95"/>
+    <hyperlink ref="E64" r:id="rId96"/>
+    <hyperlink ref="F64" r:id="rId97"/>
+    <hyperlink ref="F65" r:id="rId98"/>
+    <hyperlink ref="E66" r:id="rId99"/>
+    <hyperlink ref="F66" r:id="rId100"/>
+    <hyperlink ref="E67" r:id="rId101"/>
+    <hyperlink ref="F67" r:id="rId102"/>
+    <hyperlink ref="E68" r:id="rId103"/>
+    <hyperlink ref="F68" r:id="rId104"/>
+    <hyperlink ref="E69" r:id="rId105"/>
+    <hyperlink ref="F69" r:id="rId106"/>
+    <hyperlink ref="E70" r:id="rId107"/>
+    <hyperlink ref="F70" r:id="rId108"/>
+    <hyperlink ref="E71" r:id="rId109"/>
+    <hyperlink ref="F71" r:id="rId110"/>
+    <hyperlink ref="F72" r:id="rId111"/>
+    <hyperlink ref="E73" r:id="rId112"/>
+    <hyperlink ref="F73" r:id="rId113"/>
+    <hyperlink ref="E74" r:id="rId114"/>
+    <hyperlink ref="F74" r:id="rId115"/>
+    <hyperlink ref="E75" r:id="rId116"/>
+    <hyperlink ref="F75" r:id="rId117"/>
+    <hyperlink ref="F76" r:id="rId118"/>
+    <hyperlink ref="F77" r:id="rId119"/>
+    <hyperlink ref="F78" r:id="rId120"/>
+    <hyperlink ref="F79" r:id="rId121"/>
+    <hyperlink ref="F80" r:id="rId122"/>
+    <hyperlink ref="E81" r:id="rId123"/>
+    <hyperlink ref="F81" r:id="rId124"/>
+    <hyperlink ref="F82" r:id="rId125"/>
+    <hyperlink ref="F83" r:id="rId126"/>
+    <hyperlink ref="E84" r:id="rId127"/>
+    <hyperlink ref="F84" r:id="rId128"/>
+    <hyperlink ref="E85" r:id="rId129"/>
+    <hyperlink ref="F85" r:id="rId130"/>
+    <hyperlink ref="E86" r:id="rId131"/>
+    <hyperlink ref="F86" r:id="rId132"/>
+    <hyperlink ref="E87" r:id="rId133"/>
+    <hyperlink ref="F87" r:id="rId134"/>
+    <hyperlink ref="E88" r:id="rId135"/>
+    <hyperlink ref="F88" r:id="rId136"/>
+    <hyperlink ref="E89" r:id="rId137"/>
+    <hyperlink ref="F89" r:id="rId138"/>
+    <hyperlink ref="E90" r:id="rId139"/>
+    <hyperlink ref="F90" r:id="rId140"/>
+    <hyperlink ref="E91" r:id="rId141"/>
+    <hyperlink ref="F91" r:id="rId142"/>
+    <hyperlink ref="E92" r:id="rId143"/>
+    <hyperlink ref="F92" r:id="rId144"/>
+    <hyperlink ref="E93" r:id="rId145"/>
+    <hyperlink ref="F93" r:id="rId146"/>
+    <hyperlink ref="F94" r:id="rId147"/>
+    <hyperlink ref="F95" r:id="rId148"/>
+    <hyperlink ref="F96" r:id="rId149"/>
+    <hyperlink ref="E97" r:id="rId150"/>
+    <hyperlink ref="F97" r:id="rId151"/>
+    <hyperlink ref="E98" r:id="rId152"/>
+    <hyperlink ref="F98" r:id="rId153"/>
+    <hyperlink ref="E99" r:id="rId154"/>
+    <hyperlink ref="F99" r:id="rId155"/>
+    <hyperlink ref="E100" r:id="rId156"/>
+    <hyperlink ref="F100" r:id="rId157"/>
+    <hyperlink ref="F101" r:id="rId158"/>
+    <hyperlink ref="F102" r:id="rId159"/>
+    <hyperlink ref="E103" r:id="rId160"/>
+    <hyperlink ref="F103" r:id="rId161"/>
+    <hyperlink ref="E104" r:id="rId162"/>
+    <hyperlink ref="F104" r:id="rId163"/>
+    <hyperlink ref="E105" r:id="rId164"/>
+    <hyperlink ref="F105" r:id="rId165"/>
+    <hyperlink ref="F106" r:id="rId166"/>
+    <hyperlink ref="F107" r:id="rId167"/>
+    <hyperlink ref="F108" r:id="rId168"/>
+    <hyperlink ref="F109" r:id="rId169"/>
+    <hyperlink ref="F110" r:id="rId170"/>
+    <hyperlink ref="E111" r:id="rId171"/>
+    <hyperlink ref="F111" r:id="rId172"/>
+    <hyperlink ref="E112" r:id="rId173"/>
+    <hyperlink ref="F112" r:id="rId174"/>
+    <hyperlink ref="F113" r:id="rId175"/>
+    <hyperlink ref="F114" r:id="rId176"/>
+    <hyperlink ref="F115" r:id="rId177"/>
+    <hyperlink ref="F116" r:id="rId178"/>
+    <hyperlink ref="F117" r:id="rId179"/>
+    <hyperlink ref="F118" r:id="rId180"/>
+    <hyperlink ref="F119" r:id="rId181"/>
+    <hyperlink ref="F120" r:id="rId182"/>
+    <hyperlink ref="E121" r:id="rId183"/>
+    <hyperlink ref="F121" r:id="rId184"/>
+    <hyperlink ref="E122" r:id="rId185"/>
+    <hyperlink ref="F122" r:id="rId186"/>
+    <hyperlink ref="E123" r:id="rId187"/>
+    <hyperlink ref="F123" r:id="rId188"/>
+    <hyperlink ref="E124" r:id="rId189"/>
+    <hyperlink ref="F124" r:id="rId190"/>
+    <hyperlink ref="E125" r:id="rId191"/>
+    <hyperlink ref="F125" r:id="rId192"/>
+    <hyperlink ref="E126" r:id="rId193"/>
+    <hyperlink ref="F126" r:id="rId194"/>
+    <hyperlink ref="E127" r:id="rId195"/>
+    <hyperlink ref="F127" r:id="rId196"/>
+    <hyperlink ref="E128" r:id="rId197"/>
+    <hyperlink ref="F128" r:id="rId198"/>
+    <hyperlink ref="E129" r:id="rId199"/>
+    <hyperlink ref="F129" r:id="rId200"/>
+    <hyperlink ref="F130" r:id="rId201"/>
+    <hyperlink ref="E131" r:id="rId202"/>
+    <hyperlink ref="F131" r:id="rId203"/>
+    <hyperlink ref="E132" r:id="rId204"/>
+    <hyperlink ref="F132" r:id="rId205"/>
+    <hyperlink ref="E133" r:id="rId206"/>
+    <hyperlink ref="F133" r:id="rId207"/>
+    <hyperlink ref="E134" r:id="rId208"/>
+    <hyperlink ref="F134" r:id="rId209"/>
+    <hyperlink ref="E135" r:id="rId210"/>
+    <hyperlink ref="F135" r:id="rId211"/>
+    <hyperlink ref="E136" r:id="rId212"/>
+    <hyperlink ref="F136" r:id="rId213"/>
+    <hyperlink ref="F137" r:id="rId214"/>
+    <hyperlink ref="E138" r:id="rId215"/>
+    <hyperlink ref="F138" r:id="rId216"/>
+    <hyperlink ref="E139" r:id="rId217"/>
+    <hyperlink ref="F139" r:id="rId218"/>
+    <hyperlink ref="E140" r:id="rId219"/>
+    <hyperlink ref="F140" r:id="rId220"/>
+    <hyperlink ref="E141" r:id="rId221"/>
+    <hyperlink ref="F141" r:id="rId222"/>
+    <hyperlink ref="E142" r:id="rId223"/>
+    <hyperlink ref="F142" r:id="rId224"/>
+    <hyperlink ref="E143" r:id="rId225"/>
+    <hyperlink ref="F143" r:id="rId226"/>
+    <hyperlink ref="E144" r:id="rId227"/>
+    <hyperlink ref="F144" r:id="rId228"/>
+    <hyperlink ref="E145" r:id="rId229"/>
+    <hyperlink ref="F145" r:id="rId230"/>
+    <hyperlink ref="E146" r:id="rId231"/>
+    <hyperlink ref="F146" r:id="rId232"/>
+    <hyperlink ref="E147" r:id="rId233"/>
+    <hyperlink ref="F147" r:id="rId234"/>
+    <hyperlink ref="E148" r:id="rId235"/>
+    <hyperlink ref="F148" r:id="rId236"/>
+    <hyperlink ref="E149" r:id="rId237"/>
+    <hyperlink ref="F149" r:id="rId238"/>
+    <hyperlink ref="E150" r:id="rId239"/>
+    <hyperlink ref="F150" r:id="rId240"/>
+    <hyperlink ref="F151" r:id="rId241"/>
+    <hyperlink ref="F152" r:id="rId242"/>
+    <hyperlink ref="E153" r:id="rId243"/>
+    <hyperlink ref="F153" r:id="rId244"/>
+    <hyperlink ref="E154" r:id="rId245"/>
+    <hyperlink ref="F154" r:id="rId246"/>
+    <hyperlink ref="F155" r:id="rId247"/>
+    <hyperlink ref="F156" r:id="rId248"/>
+    <hyperlink ref="E157" r:id="rId249"/>
+    <hyperlink ref="F157" r:id="rId250"/>
+    <hyperlink ref="E158" r:id="rId251"/>
+    <hyperlink ref="F158" r:id="rId252"/>
+    <hyperlink ref="F159" r:id="rId253"/>
+    <hyperlink ref="F160" r:id="rId254"/>
+    <hyperlink ref="F161" r:id="rId255"/>
+    <hyperlink ref="E162" r:id="rId256"/>
+    <hyperlink ref="F162" r:id="rId257"/>
+    <hyperlink ref="F163" r:id="rId258"/>
+    <hyperlink ref="F164" r:id="rId259"/>
+    <hyperlink ref="F165" r:id="rId260"/>
+    <hyperlink ref="F166" r:id="rId261"/>
+    <hyperlink ref="F167" r:id="rId262"/>
+    <hyperlink ref="F168" r:id="rId263"/>
+    <hyperlink ref="F169" r:id="rId264"/>
+    <hyperlink ref="F170" r:id="rId265"/>
+    <hyperlink ref="E171" r:id="rId266"/>
+    <hyperlink ref="F171" r:id="rId267"/>
+    <hyperlink ref="E172" r:id="rId268"/>
+    <hyperlink ref="F172" r:id="rId269"/>
+    <hyperlink ref="E173" r:id="rId270"/>
+    <hyperlink ref="F173" r:id="rId271"/>
+    <hyperlink ref="E174" r:id="rId272"/>
+    <hyperlink ref="F174" r:id="rId273"/>
+    <hyperlink ref="E175" r:id="rId274"/>
+    <hyperlink ref="F175" r:id="rId275"/>
+    <hyperlink ref="F176" r:id="rId276"/>
+    <hyperlink ref="E177" r:id="rId277"/>
+    <hyperlink ref="F177" r:id="rId278"/>
+    <hyperlink ref="F178" r:id="rId279"/>
+    <hyperlink ref="F179" r:id="rId280"/>
+    <hyperlink ref="E180" r:id="rId281"/>
+    <hyperlink ref="F180" r:id="rId282"/>
+    <hyperlink ref="F181" r:id="rId283"/>
+    <hyperlink ref="F182" r:id="rId284"/>
+    <hyperlink ref="E183" r:id="rId285"/>
+    <hyperlink ref="F183" r:id="rId286"/>
+    <hyperlink ref="E184" r:id="rId287"/>
+    <hyperlink ref="F184" r:id="rId288"/>
+    <hyperlink ref="E185" r:id="rId289"/>
+    <hyperlink ref="F185" r:id="rId290"/>
+    <hyperlink ref="F186" r:id="rId291"/>
+    <hyperlink ref="F187" r:id="rId292"/>
+    <hyperlink ref="E188" r:id="rId293"/>
+    <hyperlink ref="F188" r:id="rId294"/>
+    <hyperlink ref="E189" r:id="rId295"/>
+    <hyperlink ref="F189" r:id="rId296"/>
+    <hyperlink ref="E190" r:id="rId297"/>
+    <hyperlink ref="F190" r:id="rId298"/>
+    <hyperlink ref="E191" r:id="rId299"/>
+    <hyperlink ref="F191" r:id="rId300"/>
+    <hyperlink ref="F192" r:id="rId301"/>
+    <hyperlink ref="E193" r:id="rId302"/>
+    <hyperlink ref="F193" r:id="rId303"/>
+    <hyperlink ref="E194" r:id="rId304"/>
+    <hyperlink ref="F194" r:id="rId305"/>
+    <hyperlink ref="F195" r:id="rId306"/>
+    <hyperlink ref="F196" r:id="rId307"/>
+    <hyperlink ref="E197" r:id="rId308"/>
+    <hyperlink ref="F197" r:id="rId309"/>
+    <hyperlink ref="E198" r:id="rId310"/>
+    <hyperlink ref="F198" r:id="rId311"/>
+    <hyperlink ref="F199" r:id="rId312"/>
+    <hyperlink ref="E200" r:id="rId313"/>
+    <hyperlink ref="F200" r:id="rId314"/>
+    <hyperlink ref="E201" r:id="rId315"/>
+    <hyperlink ref="F201" r:id="rId316"/>
+    <hyperlink ref="E202" r:id="rId317"/>
+    <hyperlink ref="F202" r:id="rId318"/>
+    <hyperlink ref="E203" r:id="rId319"/>
+    <hyperlink ref="F203" r:id="rId320"/>
+    <hyperlink ref="F204" r:id="rId321"/>
+    <hyperlink ref="F205" r:id="rId322"/>
+    <hyperlink ref="F206" r:id="rId323"/>
+    <hyperlink ref="E207" r:id="rId324"/>
+    <hyperlink ref="F207" r:id="rId325"/>
+    <hyperlink ref="E208" r:id="rId326"/>
+    <hyperlink ref="F208" r:id="rId327"/>
+    <hyperlink ref="E209" r:id="rId328"/>
+    <hyperlink ref="F209" r:id="rId329"/>
+    <hyperlink ref="F210" r:id="rId330"/>
+    <hyperlink ref="F211" r:id="rId331"/>
+    <hyperlink ref="E212" r:id="rId332"/>
+    <hyperlink ref="F212" r:id="rId333"/>
+    <hyperlink ref="F213" r:id="rId334"/>
+    <hyperlink ref="F214" r:id="rId335"/>
+    <hyperlink ref="F215" r:id="rId336"/>
+    <hyperlink ref="F216" r:id="rId337"/>
+    <hyperlink ref="F217" r:id="rId338"/>
+    <hyperlink ref="E218" r:id="rId339"/>
+    <hyperlink ref="F218" r:id="rId340"/>
+    <hyperlink ref="F219" r:id="rId341"/>
+    <hyperlink ref="E220" r:id="rId342"/>
+    <hyperlink ref="F220" r:id="rId343"/>
+    <hyperlink ref="E221" r:id="rId344"/>
+    <hyperlink ref="F221" r:id="rId345"/>
+    <hyperlink ref="F222" r:id="rId346"/>
+    <hyperlink ref="E223" r:id="rId347"/>
+    <hyperlink ref="F223" r:id="rId348"/>
+    <hyperlink ref="F224" r:id="rId349"/>
+    <hyperlink ref="E225" r:id="rId350"/>
+    <hyperlink ref="F225" r:id="rId351"/>
+    <hyperlink ref="E226" r:id="rId352"/>
+    <hyperlink ref="F226" r:id="rId353"/>
+    <hyperlink ref="E227" r:id="rId354"/>
+    <hyperlink ref="F227" r:id="rId355"/>
+    <hyperlink ref="E228" r:id="rId356"/>
+    <hyperlink ref="F228" r:id="rId357"/>
+    <hyperlink ref="E229" r:id="rId358"/>
+    <hyperlink ref="F229" r:id="rId359"/>
+    <hyperlink ref="E230" r:id="rId360"/>
+    <hyperlink ref="F230" r:id="rId361"/>
+    <hyperlink ref="E231" r:id="rId362"/>
+    <hyperlink ref="F231" r:id="rId363"/>
+    <hyperlink ref="E232" r:id="rId364"/>
+    <hyperlink ref="F232" r:id="rId365"/>
+    <hyperlink ref="E233" r:id="rId366"/>
+    <hyperlink ref="F233" r:id="rId367"/>
+    <hyperlink ref="E234" r:id="rId368"/>
+    <hyperlink ref="F234" r:id="rId369"/>
+    <hyperlink ref="F235" r:id="rId370"/>
+    <hyperlink ref="F236" r:id="rId371"/>
+    <hyperlink ref="F237" r:id="rId372"/>
+    <hyperlink ref="F238" r:id="rId373"/>
+    <hyperlink ref="E239" r:id="rId374"/>
+    <hyperlink ref="F239" r:id="rId375"/>
+    <hyperlink ref="F240" r:id="rId376"/>
+    <hyperlink ref="E241" r:id="rId377"/>
+    <hyperlink ref="F241" r:id="rId378"/>
+    <hyperlink ref="F242" r:id="rId379"/>
+    <hyperlink ref="F243" r:id="rId380"/>
+    <hyperlink ref="F244" r:id="rId381"/>
+    <hyperlink ref="F245" r:id="rId382"/>
+    <hyperlink ref="E246" r:id="rId383"/>
+    <hyperlink ref="F246" r:id="rId384"/>
+    <hyperlink ref="F247" r:id="rId385"/>
+    <hyperlink ref="F248" r:id="rId386"/>
+    <hyperlink ref="F249" r:id="rId387"/>
+    <hyperlink ref="E250" r:id="rId388"/>
+    <hyperlink ref="F250" r:id="rId389"/>
+    <hyperlink ref="E251" r:id="rId390"/>
+    <hyperlink ref="F251" r:id="rId391"/>
+    <hyperlink ref="F252" r:id="rId392"/>
+    <hyperlink ref="F253" r:id="rId393"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>