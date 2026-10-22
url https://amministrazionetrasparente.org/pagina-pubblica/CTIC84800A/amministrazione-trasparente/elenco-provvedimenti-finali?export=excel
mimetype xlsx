--- v0 (2026-09-03)
+++ v1 (2026-10-22)
@@ -8,119 +8,287 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="403">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarico esperto formazione passweb 2026-2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD7314A03E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura carta ad uso didattico a.s. 2026-2027</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6E3B8CE3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO DEL SERVIZIO PORTALE SCUOLA CLOUD A.S. 26-27</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD63BED54F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio sorveglianza sanitaria e medico competente per la durata tri8ennale dal 22-10-2026 al 21-10-2029</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD50CEC957</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VIAGGIO D' ISTRUZIONE ASPROMONTE</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarichi personale ATA-profilo Collaboratore Scolastico D.M. 175/25 Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di nomina -conferimento incarichi personale ATA-profilo Collaboratore Scolastico-D.M. 79/26 Piano Estate</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3C6ADF46</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE PROGETTO PIANO ESTATE MODULO DI ARTE</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - CONFERIMENTO INCARICO PERSONALE ATA- PROFILO ASSISTENTE AMMINISTRATIVO-D.M. 79/26 PIANO ESTATE</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO CONFERIMENTO INCARICHI CUMULATIVO TUTOR INTERNI D.M. 175/25 AGENDA SUD</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO CONFERIMENTO INCARICHI CUMULATIVO ESPERTI INTERNI D.M. 175/25 AGENDA SUD</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO CONFERIMENTO INCARICHI CUMULATIVO TUTOR INTERNI PIANO ESTATE</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO CONFERIMENTO INCARICHI CUMULATIVO PER ESPERTI INTERNI PIANO ESTATE</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD181A64AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO PER CORSO DI AGGIORNAMENTO ADDETTI AL PRIMO SOCCORSO A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto conferimento incarico personale ATA- profilo Collaboratore Scolastico - DM 38/26 Formazione Docenti</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0B5B5872</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AGGIUDICAZIONE SERVIZIO SEZIONI CAMBRIDGE SCUOLA PRIMARIA E SECONDARIA DI PRIMO GRADO A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFF7F73EB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO SCUOLA PRIMARIA PLESSO PIETRA DELL'OVA A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>BCFF4BA7CD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO SCUOLA INFANZIA PLESSO SANZIO A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>BCFF072F58</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO SCUOLA PRIMARIA PLESSO TRAPPETO A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>BCFE1D82AA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AGGIUDICAZIONE FORNITURA SERVIZIO ASSICURAZIONE TRIENNALE ALUNNI E PERSONALE DOCENTE E ATA 2026-2029</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF9F68F34</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale didattico</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - CONFERIMENTO INCARICHI PERSONALE ATA-PROFILO ASSISTENTE AMMINISTRATIVO- DM. 38/26 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>Decreto di nomina  Conferimento incarichi individuali di tutor - D.M.38 Formazione Docenti</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF6649BED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AGGIUDICAZIONE FORNITURA SERVIZIO LETTORATO IN LINGUA INGLESE A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE44E2967</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA CORSO FORMAZIONE INFORMAZIONE D.LGS 81/08 DESTINATO AL PERSONALE DOCENTE E ATA A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCDB20EECC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMINA DI AVVIO - SERVIZIO CORSI DI FORMAZIONE DOCENTI D.M. 38/2026 - MODULO I.A. E DIDATTICA INNOVATIVA</t>
+  </si>
+  <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>BCCCF2918E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batteria per alimentazione centrale impianto di antifurto Plesso Pietra dell'OVA</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>BC9A1E1D77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura copie prodotte e saldo per fine contratto</t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC89C24F30</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGA PUBBLICITARIA PROGETTO POC DISPOSITIVI DIGITALI D.M. 38/2026</t>
   </si>
   <si>
     <t>BC9411B154</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DISPOSITIVI DIGITALI PROGETTO POC. DM. 38/2026 AVVISO 95450 DEL 24-04-2026</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC8226EECB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale arredi scolastici</t>
   </si>
   <si>
     <t>22/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto conferimento incarico collaudatore7verificatore di conformità D.M. 38/2026-Dispositivi digitali</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC76A9792F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura schermi touch ad uso didattico a.s. 2025-2026</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC5842294D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER PER USO AMMINISTRATIVO-DIDATTICO A.S. 2025-2026</t>
   </si>
   <si>
     <t>BC57749F20</t>
   </si>
@@ -1440,3125 +1608,3686 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCCF2918E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/ffaf8261-7328-4aa8-a1ab-8acc9abdf90d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A1E1D77" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/eb4723b0-7437-48ca-b972-8e877a620cb9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89C24F30" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/34dd9fe2-05e2-4774-9886-9af5b8813067" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9411B154" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/98903525-f3b1-4445-91d4-32c6e5188e9a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8226EECB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/545c6657-360d-4bc5-9420-701f4d5b2e07" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC76A9792F" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/615a1de8-acaf-4c64-8042-83a9fa95f9a1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5842294D" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e289de94-c06c-4186-9896-591ffb20c1c2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC57749F20" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8855f2bb-d86e-468a-9605-27a158b1d0cb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3170E1A9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a4464234-5d04-49e5-90db-0604c20d3bc4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC220F1848" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/ff81f36a-aef0-440e-863b-d848120f8c59" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10331957" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/1714d4b8-fc08-4362-95ed-c6cf521bf4ad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC082C7D3B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8142dd6f-edcf-453e-b6ae-0e4cd46ce026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08CC5FC7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5cdb8915-2932-463f-b9fc-e469a1b5d165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6CBAA6B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/9914b42b-692c-4c60-9049-f8db042f193f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB00345F0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/7fd1dcaf-b669-4f13-8e93-003f7f0ef35a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FAEF8AB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/629ab734-8781-4aca-9658-ead61e48496b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AFD815B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/1a2f0829-3bed-4aff-8107-f2a2ebbfa545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8351C8BE" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8a375f10-69a5-46c4-ad9e-a7e2ba416146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB716E8A13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/dff3e8dc-b40d-4a97-8b50-7385edc36b17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB613EF411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e4851119-d615-481a-8502-2a1a28c73bd8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D467492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/fefaab73-bbc9-4624-8669-913987f62062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB469B8AD0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c6397d03-1957-497b-bdfd-a5c49eaee543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB421812DE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/545608f0-8ca4-43a7-afeb-a217b41cf338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D345139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/3a3ee5e3-b006-4246-a1e2-4227fd0af507" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28099821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/cace1cbd-6e70-4ed0-8f5c-0999d577c648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB079A5731" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/d12a8855-63e3-4ecd-a8a2-1bb9b7c3acfe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB048DE698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/23417494-704c-47ea-a00f-61a575f9d881" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF6BA9ADC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/bb0c742d-d9a7-4452-bea2-533c330e2085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF674AF6D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2b4b2a0d-7f9c-47d3-9cca-ec6c900cb839" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4EB4577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/726c7759-001e-404f-abdf-9a9f81c2e8f1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3ABD9B6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/63818634-2607-46da-bedf-8b7ee09d835e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE167EC4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/7d5831e2-ca7c-443d-b421-19a88209a4c9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA723148E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/3fbc7f48-0a30-40bd-91e0-aead7a310908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9787F673" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/b8920e9e-ca86-4c98-a1c4-dc1567d3c404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA882CB3BB" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5b8de67d-b316-443a-8b83-fe521ae4c7a8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82EDD0ED" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/f1c7fe9d-4fdd-4c01-9f24-98e50d64959c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA821DD691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6072d599-6db9-4247-9a3a-c445a16e0aa8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EE846F8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/0f70ea5d-4b27-42af-9961-5099e80eea67" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E3C8B3E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/759193bc-f48a-483d-ae1f-dfe1c38278bd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63CC350A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8f6a97e7-95d6-4351-a18b-6ead568d5b03" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA643858AD" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/9e8ec79d-e39f-49a7-ac55-4fbae0552748" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63966E82" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6b845580-8c28-428c-97c7-c4bbeaab4247" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6336387E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/d29d6d9c-9ffb-4643-9a6f-6cb07fde1921" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62DAAF87" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/61173fd3-0a49-4d02-84ef-98852d22642b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C51C9A38" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/4b33b696-cefa-4289-b56d-ad5d4691a45c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C13C3B47" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2e057938-ecd9-46ca-b173-73bf71d947f9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C331324D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6abe0f7f-4aba-4d7b-906b-86bc40be87ed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD83343D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/4f00884c-e808-4089-ba11-5c78657af61b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ADC242E0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/191dda59-e181-4b86-a970-4e78a3318fab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B642C48C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/35ee10c3-778b-4e07-81a6-3d1160b248e1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE556973" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a23c8c53-5c8c-46aa-a12e-a64d13c4c578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD92D088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/4e034923-7907-472f-998b-e0e8fcd6e630" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B28DD324" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/9ebe7d9c-d35e-456c-ae3a-ef19f2629914" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B30A6FCD" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/84bb678e-485e-42ee-aba8-60183872e096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B167B79F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/526de640-68cf-426a-a27b-782843919dac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99CDA38C9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e038667e-9d24-4352-bdf1-50fc95984146" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99C9BE20B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/3be204dc-5b53-497c-b267-d038e8bf692f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BE18537" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/b8bc5330-17f3-4414-9b06-e22bfd037939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B999A2BF99" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/fc586f01-4ad0-4abd-badf-bc79e4edc819" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99866C418" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a73cc33f-c443-467d-8ee3-ea01d6d03143" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9975C12DB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/ac4904ba-17cb-48e3-a786-0573adb5359d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9929FCBEF" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/642954c3-090d-484f-8d3e-01d99b0ed6cd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F96207C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/32baa69a-f13a-4d28-bc4f-4722f9ed51ed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B2AA496" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2af4b1a2-e2bd-4645-bd39-5ad935138e3a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B989CFF30F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/effebd0c-6c9f-4549-83c6-5904548eebe4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B987E22AF0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/f003eeee-48d9-4054-8bd9-5ce17ce47a2b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978F45D2F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/0d2e8280-52d8-4c09-85df-159936bd426e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9785AB0CB" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c6d028e5-3d6a-42d5-927b-4657d7cc8df0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A73387D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c8877a35-3513-4ca1-ac5c-c82b0673f934" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954304BE9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/f04983c6-890d-4afb-9d29-34b510a77e53" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9175F5D9C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/637139fb-0637-48c7-b406-87b1140e6753" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914569DB3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/06dcca9a-ca9e-4a79-84ef-436cd5a99a0f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91166F989" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6258ae83-86a3-4156-a346-47c5d836e396" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE48A6DF" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/57999959-d1b7-4507-8d42-90161c3f1ead" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1427F86" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/b80b4e0b-395a-4ff4-bcfa-14d52cc1aff9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD413C80" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/dabd6679-03ce-494a-bced-4cd4cce9b237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B8698C24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2886ea69-a8a7-44e8-8a05-8935ddd4e37c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7B8BB8F" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/97b58fe8-61a0-477b-b7b9-5adc2ae44241" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B877DBD54A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/d64d72b8-9ebc-4a7c-b818-5557878b0d47" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86E5E24A0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5d570da8-5bae-47cb-8640-f09868ed93ac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB1534C6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/25e3caf6-d6fa-4dd5-9f18-81e2afa04825" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0B40644" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/b2aed041-e958-4056-8316-f97e320f8a03" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B58256CE" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e78fb457-89ec-49c1-b715-b7d8ac532b4c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A235E728" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/14818626-0eca-406d-8797-c8afe1e88fba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5523A24E5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/bb1c86a1-a700-41b4-97b2-97b2e8fd185c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D71DB1E8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a5bb48cd-d2ed-4fd0-8821-cf148d6a0d8d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C6139612" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/174b2b19-703d-4b6b-9fef-6bc5ea81613a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B461A1CAB7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a1620242-9758-4691-a3b9-c7e5f2c96e58" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43025BA76" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a3194288-4e22-4d56-9ab0-c8e4a59f1020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333C43355" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/41ae372b-aa04-44df-85c1-ef3719467347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EE87A667" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/40fbbf5a-113d-47ea-8694-4dda209a9044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D837F97" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/21fdb0e0-f957-4a5e-97ad-5d3bc3be6faa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D6F2368" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5315f757-5467-49bd-af85-d501b4b9b177" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D20EA37" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/03628640-3a84-4231-ae8f-dc98253d5d4d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27F2AE459" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c977dc17-37ab-48b2-92be-476fb027b0c5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22AFB990D" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/068ebbc1-cb74-41aa-a677-48e9b390cc9b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B28ECD31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2ea688b1-bcac-4a75-9e7b-e11cb7014279" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B114E4C0CA" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/281aa519-83fb-455b-8b85-4cab42b48ad1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B114B801ED" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/38637a75-37c0-4607-b700-6ef31c479728" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z753DA8B2F" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/017cbadc-3aac-407a-937a-6a6880a775b4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z243D11720" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2eb5840a-cee9-421d-a51b-6969b787587c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9981576118" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/630890e7-0f65-4530-9d42-a764114aa299" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7314A03E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/98c722ff-4c4f-4d45-8bca-a53476623497" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6E3B8CE3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/aea054ee-6563-4a34-91b4-af38c705b35c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD63BED54F" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/4a4381e9-8117-4cd1-bfcb-d835259f3434" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD50CEC957" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5be89cfe-c014-417f-a05f-9be8064bc28a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3C6ADF46" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6d8a9dea-0c1d-4082-b023-a097989aa4d9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD181A64AE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/627991be-92c6-420c-af75-b08be1e5402d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B5B5872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/fa76ea40-22cb-428c-b693-d2d369e371e5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFF7F73EB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e06f7089-1e77-401e-9c49-a2318f66d7fd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFF4BA7CD" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/f6a45b87-07e1-4fa2-bb77-f1067755d2c2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFF072F58" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c48102de-8c31-48dc-93de-1b09763e9d70" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFE1D82AA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a17cecd5-5c38-4d89-8a6e-58756316d234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9F68F34" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8c222b51-cb80-4d57-b306-f4b05d621c95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6649BED" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/417f9647-7627-4d92-a327-52046ad41e16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE44E2967" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6d25fd4c-f6b4-4cc5-af39-0da95060cb51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB20EECC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2c2e0841-9528-4649-b3f3-0ff85759e260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCCF2918E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/ffaf8261-7328-4aa8-a1ab-8acc9abdf90d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A1E1D77" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/eb4723b0-7437-48ca-b972-8e877a620cb9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89C24F30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/34dd9fe2-05e2-4774-9886-9af5b8813067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9411B154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/98903525-f3b1-4445-91d4-32c6e5188e9a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8226EECB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/545c6657-360d-4bc5-9420-701f4d5b2e07" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC76A9792F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/615a1de8-acaf-4c64-8042-83a9fa95f9a1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5842294D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e289de94-c06c-4186-9896-591ffb20c1c2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC57749F20" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8855f2bb-d86e-468a-9605-27a158b1d0cb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3170E1A9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a4464234-5d04-49e5-90db-0604c20d3bc4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC220F1848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/ff81f36a-aef0-440e-863b-d848120f8c59" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10331957" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/1714d4b8-fc08-4362-95ed-c6cf521bf4ad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC082C7D3B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8142dd6f-edcf-453e-b6ae-0e4cd46ce026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08CC5FC7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5cdb8915-2932-463f-b9fc-e469a1b5d165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6CBAA6B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/9914b42b-692c-4c60-9049-f8db042f193f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB00345F0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/7fd1dcaf-b669-4f13-8e93-003f7f0ef35a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FAEF8AB" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/629ab734-8781-4aca-9658-ead61e48496b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AFD815B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/1a2f0829-3bed-4aff-8107-f2a2ebbfa545" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8351C8BE" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8a375f10-69a5-46c4-ad9e-a7e2ba416146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB716E8A13" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/dff3e8dc-b40d-4a97-8b50-7385edc36b17" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB613EF411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e4851119-d615-481a-8502-2a1a28c73bd8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D467492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/fefaab73-bbc9-4624-8669-913987f62062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB469B8AD0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c6397d03-1957-497b-bdfd-a5c49eaee543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB421812DE" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/545608f0-8ca4-43a7-afeb-a217b41cf338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D345139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/3a3ee5e3-b006-4246-a1e2-4227fd0af507" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28099821" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/cace1cbd-6e70-4ed0-8f5c-0999d577c648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB079A5731" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/d12a8855-63e3-4ecd-a8a2-1bb9b7c3acfe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB048DE698" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/23417494-704c-47ea-a00f-61a575f9d881" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF6BA9ADC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/bb0c742d-d9a7-4452-bea2-533c330e2085" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF674AF6D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2b4b2a0d-7f9c-47d3-9cca-ec6c900cb839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4EB4577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/726c7759-001e-404f-abdf-9a9f81c2e8f1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3ABD9B6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/63818634-2607-46da-bedf-8b7ee09d835e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE167EC4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/7d5831e2-ca7c-443d-b421-19a88209a4c9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA723148E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/3fbc7f48-0a30-40bd-91e0-aead7a310908" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9787F673" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/b8920e9e-ca86-4c98-a1c4-dc1567d3c404" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA882CB3BB" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5b8de67d-b316-443a-8b83-fe521ae4c7a8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82EDD0ED" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/f1c7fe9d-4fdd-4c01-9f24-98e50d64959c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA821DD691" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6072d599-6db9-4247-9a3a-c445a16e0aa8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EE846F8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/0f70ea5d-4b27-42af-9961-5099e80eea67" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E3C8B3E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/759193bc-f48a-483d-ae1f-dfe1c38278bd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63CC350A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/8f6a97e7-95d6-4351-a18b-6ead568d5b03" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA643858AD" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/9e8ec79d-e39f-49a7-ac55-4fbae0552748" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63966E82" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6b845580-8c28-428c-97c7-c4bbeaab4247" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6336387E" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/d29d6d9c-9ffb-4643-9a6f-6cb07fde1921" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62DAAF87" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/61173fd3-0a49-4d02-84ef-98852d22642b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C51C9A38" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/4b33b696-cefa-4289-b56d-ad5d4691a45c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C13C3B47" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2e057938-ecd9-46ca-b173-73bf71d947f9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C331324D" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6abe0f7f-4aba-4d7b-906b-86bc40be87ed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD83343D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/4f00884c-e808-4089-ba11-5c78657af61b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ADC242E0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/191dda59-e181-4b86-a970-4e78a3318fab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B642C48C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/35ee10c3-778b-4e07-81a6-3d1160b248e1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE556973" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a23c8c53-5c8c-46aa-a12e-a64d13c4c578" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD92D088" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/4e034923-7907-472f-998b-e0e8fcd6e630" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B28DD324" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/9ebe7d9c-d35e-456c-ae3a-ef19f2629914" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B30A6FCD" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/84bb678e-485e-42ee-aba8-60183872e096" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B167B79F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/526de640-68cf-426a-a27b-782843919dac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99CDA38C9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e038667e-9d24-4352-bdf1-50fc95984146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99C9BE20B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/3be204dc-5b53-497c-b267-d038e8bf692f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BE18537" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/b8bc5330-17f3-4414-9b06-e22bfd037939" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B999A2BF99" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/fc586f01-4ad0-4abd-badf-bc79e4edc819" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99866C418" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a73cc33f-c443-467d-8ee3-ea01d6d03143" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9975C12DB" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/ac4904ba-17cb-48e3-a786-0573adb5359d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9929FCBEF" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/642954c3-090d-484f-8d3e-01d99b0ed6cd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F96207C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/32baa69a-f13a-4d28-bc4f-4722f9ed51ed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B2AA496" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2af4b1a2-e2bd-4645-bd39-5ad935138e3a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B989CFF30F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/effebd0c-6c9f-4549-83c6-5904548eebe4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B987E22AF0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/f003eeee-48d9-4054-8bd9-5ce17ce47a2b" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978F45D2F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/0d2e8280-52d8-4c09-85df-159936bd426e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9785AB0CB" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c6d028e5-3d6a-42d5-927b-4657d7cc8df0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A73387D" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c8877a35-3513-4ca1-ac5c-c82b0673f934" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954304BE9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/f04983c6-890d-4afb-9d29-34b510a77e53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9175F5D9C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/637139fb-0637-48c7-b406-87b1140e6753" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914569DB3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/06dcca9a-ca9e-4a79-84ef-436cd5a99a0f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91166F989" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/6258ae83-86a3-4156-a346-47c5d836e396" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE48A6DF" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/57999959-d1b7-4507-8d42-90161c3f1ead" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1427F86" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/b80b4e0b-395a-4ff4-bcfa-14d52cc1aff9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD413C80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/dabd6679-03ce-494a-bced-4cd4cce9b237" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B8698C24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2886ea69-a8a7-44e8-8a05-8935ddd4e37c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7B8BB8F" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/97b58fe8-61a0-477b-b7b9-5adc2ae44241" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B877DBD54A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/d64d72b8-9ebc-4a7c-b818-5557878b0d47" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86E5E24A0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5d570da8-5bae-47cb-8640-f09868ed93ac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB1534C6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/25e3caf6-d6fa-4dd5-9f18-81e2afa04825" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0B40644" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/b2aed041-e958-4056-8316-f97e320f8a03" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B58256CE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/e78fb457-89ec-49c1-b715-b7d8ac532b4c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A235E728" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/14818626-0eca-406d-8797-c8afe1e88fba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5523A24E5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/bb1c86a1-a700-41b4-97b2-97b2e8fd185c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D71DB1E8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a5bb48cd-d2ed-4fd0-8821-cf148d6a0d8d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C6139612" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/174b2b19-703d-4b6b-9fef-6bc5ea81613a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B461A1CAB7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a1620242-9758-4691-a3b9-c7e5f2c96e58" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43025BA76" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/a3194288-4e22-4d56-9ab0-c8e4a59f1020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333C43355" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/41ae372b-aa04-44df-85c1-ef3719467347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EE87A667" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/40fbbf5a-113d-47ea-8694-4dda209a9044" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D837F97" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/21fdb0e0-f957-4a5e-97ad-5d3bc3be6faa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D6F2368" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/5315f757-5467-49bd-af85-d501b4b9b177" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D20EA37" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/03628640-3a84-4231-ae8f-dc98253d5d4d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27F2AE459" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/c977dc17-37ab-48b2-92be-476fb027b0c5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22AFB990D" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/068ebbc1-cb74-41aa-a677-48e9b390cc9b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B28ECD31" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2ea688b1-bcac-4a75-9e7b-e11cb7014279" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B114E4C0CA" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/281aa519-83fb-455b-8b85-4cab42b48ad1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B114B801ED" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/38637a75-37c0-4607-b700-6ef31c479728" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z753DA8B2F" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/017cbadc-3aac-407a-937a-6a6880a775b4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z243D11720" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/2eb5840a-cee9-421d-a51b-6969b787587c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9981576118" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/atti-amministrazioni-enti/630890e7-0f65-4530-9d42-a764114aa299" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F141"/>
+  <dimension ref="A1:F167"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6342</v>
+        <v>9602</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>6130</v>
+        <v>9519</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>6087</v>
+        <v>9482</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>6084</v>
+        <v>9331</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>6054</v>
+        <v>9036</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>6029</v>
+        <v>9021</v>
       </c>
       <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>5999</v>
+        <v>9015</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>5877</v>
+        <v>8778</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10">
+        <v>8750</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="B10">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>5559</v>
+        <v>8269</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>5516</v>
+        <v>8268</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B13">
-        <v>5323</v>
+        <v>8259</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>31</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B14">
-        <v>5266</v>
+        <v>8258</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="B15">
-        <v>5254</v>
+        <v>8001</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B16">
-        <v>4859</v>
+        <v>7828</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B17">
-        <v>3972</v>
+        <v>7757</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="B18">
-        <v>3595</v>
+        <v>7477</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="B19">
-        <v>3535</v>
+        <v>7469</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="B20">
-        <v>3458</v>
+        <v>7465</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="B21">
-        <v>3246</v>
+        <v>7449</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B22">
-        <v>3082</v>
+        <v>7380</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="B23">
-        <v>2887</v>
+        <v>7370</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>53</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="B24">
-        <v>2847</v>
+        <v>7330</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>54</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="B25">
-        <v>2821</v>
+        <v>7238</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="B26">
-        <v>2673</v>
+        <v>6755</v>
       </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="B27">
-        <v>2610</v>
+        <v>6453</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="B28">
-        <v>2373</v>
+        <v>6342</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="D28" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="B29">
-        <v>2347</v>
+        <v>6130</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="B30">
-        <v>2271</v>
+        <v>6087</v>
       </c>
       <c r="C30" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="D30" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="B31">
-        <v>2250</v>
+        <v>6084</v>
       </c>
       <c r="C31" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="D31" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="B32">
-        <v>2245</v>
+        <v>6054</v>
       </c>
       <c r="C32" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="B33">
-        <v>2124</v>
+        <v>6029</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>79</v>
+      </c>
+      <c r="E33" t="s">
+        <v>7</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="B34">
-        <v>1884</v>
+        <v>5999</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>82</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="B35">
-        <v>1417</v>
+        <v>5877</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
+        <v>84</v>
       </c>
       <c r="D35" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="B36">
-        <v>1482</v>
+        <v>5875</v>
       </c>
       <c r="C36" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="D36" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="B37">
-        <v>1357</v>
+        <v>5559</v>
       </c>
       <c r="C37" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="B38">
-        <v>1306</v>
+        <v>5516</v>
       </c>
       <c r="C38" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="D38" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="B39">
-        <v>1296</v>
+        <v>5323</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="B40">
-        <v>1264</v>
+        <v>5266</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="B41">
-        <v>1257</v>
+        <v>5254</v>
       </c>
       <c r="C41" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="D41" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="B42">
-        <v>1060</v>
+        <v>4859</v>
       </c>
       <c r="C42" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="D42" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="B43">
-        <v>1057</v>
+        <v>3972</v>
       </c>
       <c r="C43" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="B44">
-        <v>1050</v>
+        <v>3595</v>
       </c>
       <c r="C44" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>1040</v>
+        <v>3535</v>
       </c>
       <c r="C45" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B46">
-        <v>1024</v>
+        <v>3458</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="B47">
-        <v>387</v>
+        <v>3246</v>
       </c>
       <c r="C47" t="s">
-        <v>22</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>120</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B48">
-        <v>11534</v>
+        <v>3082</v>
       </c>
       <c r="C48" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="B49">
-        <v>11530</v>
+        <v>2887</v>
       </c>
       <c r="C49" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="B50">
-        <v>11525</v>
+        <v>2847</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="D50" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="B51">
-        <v>11475</v>
+        <v>2821</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="B52">
-        <v>11449</v>
+        <v>2673</v>
       </c>
       <c r="C52" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="D52" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="B53">
-        <v>11441</v>
+        <v>2610</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B54">
-        <v>11440</v>
+        <v>2373</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B55">
-        <v>11423</v>
+        <v>2347</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B56">
-        <v>11420</v>
+        <v>2271</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B57">
-        <v>11413</v>
+        <v>2250</v>
       </c>
       <c r="C57" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D57" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>148</v>
+      </c>
+      <c r="B58">
+        <v>2245</v>
+      </c>
+      <c r="C58" t="s">
+        <v>151</v>
+      </c>
+      <c r="D58" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="B59">
-        <v>11248</v>
+        <v>2124</v>
       </c>
       <c r="C59" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B60">
-        <v>11244</v>
+        <v>1884</v>
       </c>
       <c r="C60" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61">
+        <v>1417</v>
+      </c>
+      <c r="C61" t="s">
+        <v>160</v>
+      </c>
+      <c r="D61" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B62">
-        <v>11209</v>
+        <v>1482</v>
       </c>
       <c r="C62" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B63">
-        <v>11201</v>
+        <v>1357</v>
       </c>
       <c r="C63" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>11198</v>
+        <v>1306</v>
       </c>
       <c r="C64" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D64" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>11174</v>
+        <v>1296</v>
       </c>
       <c r="C65" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D65" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>173</v>
+      </c>
+      <c r="B66">
+        <v>1264</v>
+      </c>
+      <c r="C66" t="s">
         <v>174</v>
       </c>
-      <c r="B66">
-[...4 lines deleted...]
-      </c>
       <c r="D66" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B67">
-        <v>11117</v>
+        <v>1257</v>
       </c>
       <c r="C67" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D67" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>178</v>
+      </c>
+      <c r="B68">
+        <v>1060</v>
+      </c>
+      <c r="C68" t="s">
         <v>179</v>
       </c>
-      <c r="B68">
-[...4 lines deleted...]
-      </c>
       <c r="D68" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B69">
-        <v>11095</v>
+        <v>1057</v>
       </c>
       <c r="C69" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D69" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="B70">
-        <v>10956</v>
+        <v>1050</v>
       </c>
       <c r="C70" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D70" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B71">
+        <v>1040</v>
+      </c>
+      <c r="C71" t="s">
+        <v>185</v>
+      </c>
+      <c r="D71" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="B72">
-        <v>10758</v>
+        <v>1024</v>
       </c>
       <c r="C72" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B73">
-        <v>10697</v>
+        <v>387</v>
       </c>
       <c r="C73" t="s">
-        <v>195</v>
+        <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>190</v>
+      </c>
+      <c r="E73" t="s">
+        <v>7</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B74">
-        <v>10316</v>
+        <v>11534</v>
       </c>
       <c r="C74" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>193</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B75">
-        <v>10057</v>
+        <v>11530</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B76">
-        <v>10029</v>
+        <v>11525</v>
       </c>
       <c r="C76" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D76" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B77">
-        <v>10012</v>
+        <v>11475</v>
       </c>
       <c r="C77" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D77" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B78">
-        <v>9972</v>
+        <v>11449</v>
       </c>
       <c r="C78" t="s">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="D78" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>203</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>201</v>
+      </c>
+      <c r="B79">
+        <v>11441</v>
+      </c>
+      <c r="C79" t="s">
         <v>204</v>
       </c>
-      <c r="B79">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>205</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="B80">
-        <v>9639</v>
+        <v>11440</v>
       </c>
       <c r="C80" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="D80" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>207</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B81">
-        <v>9473</v>
+        <v>11423</v>
       </c>
       <c r="C81" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="D81" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>210</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B82">
-        <v>9415</v>
+        <v>11420</v>
       </c>
       <c r="C82" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D82" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B83">
-        <v>9374</v>
+        <v>11413</v>
       </c>
       <c r="C83" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="D83" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>214</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="B84">
-        <v>9262</v>
+        <v>11403</v>
       </c>
       <c r="C84" t="s">
-        <v>22</v>
+        <v>215</v>
       </c>
       <c r="D84" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>216</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>217</v>
+      </c>
+      <c r="B85">
+        <v>11248</v>
+      </c>
+      <c r="C85" t="s">
         <v>218</v>
       </c>
-      <c r="B85">
-[...4 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B86">
-        <v>9059</v>
+        <v>11244</v>
       </c>
       <c r="C86" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="D86" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B87">
-        <v>9008</v>
+        <v>11228</v>
       </c>
       <c r="C87" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D87" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="B88">
-        <v>8774</v>
+        <v>11209</v>
       </c>
       <c r="C88" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="D88" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B89">
-        <v>8518</v>
+        <v>11201</v>
       </c>
       <c r="C89" t="s">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="D89" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>227</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="B90">
-        <v>8301</v>
+        <v>11198</v>
       </c>
       <c r="C90" t="s">
-        <v>22</v>
+        <v>228</v>
       </c>
       <c r="D90" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>229</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B91">
-        <v>8164</v>
+        <v>11174</v>
       </c>
       <c r="C91" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="D91" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="B92">
-        <v>7954</v>
+        <v>11125</v>
       </c>
       <c r="C92" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D92" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B93">
-        <v>4157</v>
+        <v>11117</v>
       </c>
       <c r="C93" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D93" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B94">
-        <v>4019</v>
+        <v>11102</v>
       </c>
       <c r="C94" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="D94" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="B95">
-        <v>3705</v>
+        <v>11095</v>
       </c>
       <c r="C95" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="D95" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="B96">
-        <v>3542</v>
+        <v>10956</v>
       </c>
       <c r="C96" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="D96" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="B97">
-        <v>718</v>
+        <v>10946</v>
       </c>
       <c r="C97" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="D97" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="B98">
-        <v>127</v>
+        <v>10758</v>
       </c>
       <c r="C98" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="D98" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>249</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="B99">
-        <v>9892</v>
+        <v>10697</v>
       </c>
       <c r="C99" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="D99" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="B100">
-        <v>9832</v>
+        <v>10316</v>
       </c>
       <c r="C100" t="s">
-        <v>262</v>
+        <v>7</v>
       </c>
       <c r="D100" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>254</v>
+      </c>
+      <c r="E100" t="s">
+        <v>7</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B101">
-        <v>9730</v>
+        <v>10057</v>
       </c>
       <c r="C101" t="s">
-        <v>22</v>
+        <v>256</v>
       </c>
       <c r="D101" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>257</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="B102">
-        <v>9447</v>
+        <v>10029</v>
       </c>
       <c r="C102" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="B103">
-        <v>9281</v>
+        <v>10012</v>
       </c>
       <c r="C103" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="D103" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="B104">
-        <v>8659</v>
+        <v>9972</v>
       </c>
       <c r="C104" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D104" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="E104" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="B105">
-        <v>8591</v>
+        <v>9971</v>
       </c>
       <c r="C105" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="E105" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B106">
-        <v>8290</v>
+        <v>9639</v>
       </c>
       <c r="C106" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="E106" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="B107">
-        <v>8531</v>
+        <v>9473</v>
       </c>
       <c r="C107" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="E107" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="B108">
-        <v>7928</v>
+        <v>9415</v>
       </c>
       <c r="C108" t="s">
-        <v>22</v>
+        <v>270</v>
       </c>
       <c r="D108" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>271</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B109">
-        <v>7927</v>
+        <v>9374</v>
       </c>
       <c r="C109" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="E109" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B110">
-        <v>7924</v>
+        <v>9262</v>
       </c>
       <c r="C110" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="E110" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="B111">
-        <v>7460</v>
+        <v>9241</v>
       </c>
       <c r="C111" t="s">
-        <v>22</v>
+        <v>276</v>
       </c>
       <c r="D111" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>277</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B112">
-        <v>6954</v>
+        <v>9059</v>
       </c>
       <c r="C112" t="s">
-        <v>22</v>
+        <v>279</v>
       </c>
       <c r="D112" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>280</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B113">
-        <v>6509</v>
+        <v>9008</v>
       </c>
       <c r="C113" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="D113" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B114">
-        <v>2409</v>
+        <v>8774</v>
       </c>
       <c r="C114" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="D114" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B115">
-        <v>4857</v>
+        <v>8518</v>
       </c>
       <c r="C115" t="s">
-        <v>294</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>288</v>
+      </c>
+      <c r="E115" t="s">
+        <v>7</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B116">
-        <v>4855</v>
+        <v>8301</v>
       </c>
       <c r="C116" t="s">
-        <v>296</v>
+        <v>7</v>
       </c>
       <c r="D116" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>290</v>
+      </c>
+      <c r="E116" t="s">
+        <v>7</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>291</v>
+      </c>
+      <c r="B117">
+        <v>8164</v>
+      </c>
+      <c r="C117" t="s">
+        <v>292</v>
+      </c>
+      <c r="D117" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B118">
-        <v>4635</v>
+        <v>7954</v>
       </c>
       <c r="C118" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="D118" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="B119">
-        <v>4284</v>
+        <v>4157</v>
       </c>
       <c r="C119" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D119" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="B120">
-        <v>3422</v>
+        <v>4019</v>
       </c>
       <c r="C120" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D120" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B121">
-        <v>3318</v>
+        <v>3705</v>
       </c>
       <c r="C121" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="D121" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="B122">
-        <v>2462</v>
+        <v>3542</v>
       </c>
       <c r="C122" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="D122" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="B123">
-        <v>1970</v>
+        <v>718</v>
       </c>
       <c r="C123" t="s">
-        <v>22</v>
+        <v>310</v>
       </c>
       <c r="D123" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>311</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B124">
-        <v>1969</v>
+        <v>127</v>
       </c>
       <c r="C124" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D124" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E124" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B125">
-        <v>1728</v>
+        <v>9892</v>
       </c>
       <c r="C125" t="s">
-        <v>22</v>
+        <v>315</v>
       </c>
       <c r="D125" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>316</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>317</v>
+      </c>
+      <c r="B126">
+        <v>9832</v>
+      </c>
+      <c r="C126" t="s">
         <v>318</v>
       </c>
-      <c r="B126">
-[...4 lines deleted...]
-      </c>
       <c r="D126" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>319</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>320</v>
+      </c>
+      <c r="B127">
+        <v>9730</v>
+      </c>
+      <c r="C127" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" t="s">
         <v>321</v>
       </c>
-      <c r="B127">
-[...7 lines deleted...]
-      </c>
       <c r="E127" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B128">
-        <v>1471</v>
+        <v>9447</v>
       </c>
       <c r="C128" t="s">
-        <v>22</v>
+        <v>323</v>
       </c>
       <c r="D128" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>324</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B129">
-        <v>1450</v>
+        <v>9281</v>
       </c>
       <c r="C129" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D129" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B130">
-        <v>7902</v>
+        <v>8659</v>
       </c>
       <c r="C130" t="s">
-        <v>328</v>
+        <v>7</v>
       </c>
       <c r="D130" t="s">
         <v>329</v>
       </c>
-      <c r="E130" s="2" t="s">
-        <v>9</v>
+      <c r="E130" t="s">
+        <v>7</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
+        <v>328</v>
+      </c>
+      <c r="B131">
+        <v>8591</v>
+      </c>
+      <c r="C131" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" t="s">
         <v>330</v>
       </c>
-      <c r="B131">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E131" t="s">
+        <v>7</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B132">
-        <v>5438</v>
+        <v>8290</v>
       </c>
       <c r="C132" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D132" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E132" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>333</v>
       </c>
       <c r="B133">
-        <v>5436</v>
+        <v>8531</v>
       </c>
       <c r="C133" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="E133" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B134">
-        <v>5435</v>
+        <v>7928</v>
       </c>
       <c r="C134" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D134" t="s">
         <v>336</v>
       </c>
       <c r="E134" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B135">
-        <v>5434</v>
+        <v>7927</v>
       </c>
       <c r="C135" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D135" t="s">
         <v>337</v>
       </c>
       <c r="E135" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>335</v>
+      </c>
+      <c r="B136">
+        <v>7924</v>
+      </c>
+      <c r="C136" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" t="s">
         <v>338</v>
       </c>
-      <c r="B136">
-[...7 lines deleted...]
-      </c>
       <c r="E136" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>339</v>
+      </c>
+      <c r="B137">
+        <v>7460</v>
+      </c>
+      <c r="C137" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" t="s">
         <v>340</v>
       </c>
-      <c r="B137">
-[...7 lines deleted...]
-      </c>
       <c r="E137" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>341</v>
+      </c>
+      <c r="B138">
+        <v>6954</v>
+      </c>
+      <c r="C138" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" t="s">
         <v>342</v>
       </c>
-      <c r="B138">
-[...7 lines deleted...]
-      </c>
       <c r="E138" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B139">
-        <v>4849</v>
+        <v>6509</v>
       </c>
       <c r="C139" t="s">
-        <v>22</v>
+        <v>344</v>
       </c>
       <c r="D139" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>345</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B140">
-        <v>4847</v>
+        <v>2409</v>
       </c>
       <c r="C140" t="s">
-        <v>22</v>
+        <v>347</v>
       </c>
       <c r="D140" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>348</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="B141">
+        <v>4857</v>
+      </c>
+      <c r="C141" t="s">
+        <v>350</v>
+      </c>
+      <c r="D141" t="s">
+        <v>351</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>349</v>
+      </c>
+      <c r="B142">
+        <v>4855</v>
+      </c>
+      <c r="C142" t="s">
+        <v>352</v>
+      </c>
+      <c r="D142" t="s">
+        <v>353</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>349</v>
+      </c>
+      <c r="B143">
+        <v>4854</v>
+      </c>
+      <c r="C143" t="s">
+        <v>354</v>
+      </c>
+      <c r="D143" t="s">
+        <v>355</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>356</v>
+      </c>
+      <c r="B144">
+        <v>4635</v>
+      </c>
+      <c r="C144" t="s">
+        <v>357</v>
+      </c>
+      <c r="D144" t="s">
+        <v>358</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>359</v>
+      </c>
+      <c r="B145">
+        <v>4284</v>
+      </c>
+      <c r="C145" t="s">
+        <v>360</v>
+      </c>
+      <c r="D145" t="s">
+        <v>361</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>362</v>
+      </c>
+      <c r="B146">
+        <v>3422</v>
+      </c>
+      <c r="C146" t="s">
+        <v>363</v>
+      </c>
+      <c r="D146" t="s">
+        <v>364</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>365</v>
+      </c>
+      <c r="B147">
+        <v>3318</v>
+      </c>
+      <c r="C147" t="s">
+        <v>366</v>
+      </c>
+      <c r="D147" t="s">
+        <v>367</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>368</v>
+      </c>
+      <c r="B148">
+        <v>2462</v>
+      </c>
+      <c r="C148" t="s">
+        <v>369</v>
+      </c>
+      <c r="D148" t="s">
+        <v>370</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>371</v>
+      </c>
+      <c r="B149">
+        <v>1970</v>
+      </c>
+      <c r="C149" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" t="s">
+        <v>372</v>
+      </c>
+      <c r="E149" t="s">
+        <v>7</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>371</v>
+      </c>
+      <c r="B150">
+        <v>1969</v>
+      </c>
+      <c r="C150" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" t="s">
+        <v>373</v>
+      </c>
+      <c r="E150" t="s">
+        <v>7</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>374</v>
+      </c>
+      <c r="B151">
+        <v>1728</v>
+      </c>
+      <c r="C151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" t="s">
+        <v>375</v>
+      </c>
+      <c r="E151" t="s">
+        <v>7</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>374</v>
+      </c>
+      <c r="B152">
+        <v>1698</v>
+      </c>
+      <c r="C152" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" t="s">
+        <v>376</v>
+      </c>
+      <c r="E152" t="s">
+        <v>7</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>377</v>
+      </c>
+      <c r="B153">
+        <v>1482</v>
+      </c>
+      <c r="C153" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" t="s">
+        <v>378</v>
+      </c>
+      <c r="E153" t="s">
+        <v>7</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>377</v>
+      </c>
+      <c r="B154">
+        <v>1471</v>
+      </c>
+      <c r="C154" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" t="s">
+        <v>379</v>
+      </c>
+      <c r="E154" t="s">
+        <v>7</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>380</v>
+      </c>
+      <c r="B155">
+        <v>1450</v>
+      </c>
+      <c r="C155" t="s">
+        <v>381</v>
+      </c>
+      <c r="D155" t="s">
+        <v>382</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>383</v>
+      </c>
+      <c r="B156">
+        <v>7902</v>
+      </c>
+      <c r="C156" t="s">
+        <v>384</v>
+      </c>
+      <c r="D156" t="s">
+        <v>385</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>386</v>
+      </c>
+      <c r="B157">
+        <v>6038</v>
+      </c>
+      <c r="C157" t="s">
+        <v>387</v>
+      </c>
+      <c r="D157" t="s">
+        <v>388</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>389</v>
+      </c>
+      <c r="B158">
+        <v>5438</v>
+      </c>
+      <c r="C158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" t="s">
+        <v>390</v>
+      </c>
+      <c r="E158" t="s">
+        <v>7</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>389</v>
+      </c>
+      <c r="B159">
+        <v>5436</v>
+      </c>
+      <c r="C159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" t="s">
+        <v>391</v>
+      </c>
+      <c r="E159" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>389</v>
+      </c>
+      <c r="B160">
+        <v>5435</v>
+      </c>
+      <c r="C160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" t="s">
+        <v>392</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>389</v>
+      </c>
+      <c r="B161">
+        <v>5434</v>
+      </c>
+      <c r="C161" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" t="s">
+        <v>393</v>
+      </c>
+      <c r="E161" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>394</v>
+      </c>
+      <c r="B162">
+        <v>4991</v>
+      </c>
+      <c r="C162" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" t="s">
+        <v>395</v>
+      </c>
+      <c r="E162" t="s">
+        <v>7</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>396</v>
+      </c>
+      <c r="B163">
+        <v>4984</v>
+      </c>
+      <c r="C163" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" t="s">
+        <v>397</v>
+      </c>
+      <c r="E163" t="s">
+        <v>7</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>398</v>
+      </c>
+      <c r="B164">
+        <v>4850</v>
+      </c>
+      <c r="C164" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" t="s">
+        <v>399</v>
+      </c>
+      <c r="E164" t="s">
+        <v>7</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>398</v>
+      </c>
+      <c r="B165">
+        <v>4849</v>
+      </c>
+      <c r="C165" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" t="s">
+        <v>400</v>
+      </c>
+      <c r="E165" t="s">
+        <v>7</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>398</v>
+      </c>
+      <c r="B166">
+        <v>4847</v>
+      </c>
+      <c r="C166" t="s">
+        <v>7</v>
+      </c>
+      <c r="D166" t="s">
+        <v>401</v>
+      </c>
+      <c r="E166" t="s">
+        <v>7</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>398</v>
+      </c>
+      <c r="B167">
         <v>4846</v>
       </c>
-      <c r="C141" t="s">
-[...8 lines deleted...]
-      <c r="F141" s="2" t="s">
+      <c r="C167" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" t="s">
+        <v>402</v>
+      </c>
+      <c r="E167" t="s">
+        <v>7</v>
+      </c>
+      <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...193 lines deleted...]
-    <hyperlink ref="F107" r:id="rId195"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="F12" r:id="rId16"/>
+    <hyperlink ref="F13" r:id="rId17"/>
+    <hyperlink ref="F14" r:id="rId18"/>
+    <hyperlink ref="E15" r:id="rId19"/>
+    <hyperlink ref="F15" r:id="rId20"/>
+    <hyperlink ref="F16" r:id="rId21"/>
+    <hyperlink ref="E17" r:id="rId22"/>
+    <hyperlink ref="F17" r:id="rId23"/>
+    <hyperlink ref="E18" r:id="rId24"/>
+    <hyperlink ref="F18" r:id="rId25"/>
+    <hyperlink ref="E19" r:id="rId26"/>
+    <hyperlink ref="F19" r:id="rId27"/>
+    <hyperlink ref="E20" r:id="rId28"/>
+    <hyperlink ref="F20" r:id="rId29"/>
+    <hyperlink ref="E21" r:id="rId30"/>
+    <hyperlink ref="F21" r:id="rId31"/>
+    <hyperlink ref="E22" r:id="rId32"/>
+    <hyperlink ref="F22" r:id="rId33"/>
+    <hyperlink ref="F23" r:id="rId34"/>
+    <hyperlink ref="F24" r:id="rId35"/>
+    <hyperlink ref="E25" r:id="rId36"/>
+    <hyperlink ref="F25" r:id="rId37"/>
+    <hyperlink ref="E26" r:id="rId38"/>
+    <hyperlink ref="F26" r:id="rId39"/>
+    <hyperlink ref="E27" r:id="rId40"/>
+    <hyperlink ref="F27" r:id="rId41"/>
+    <hyperlink ref="E28" r:id="rId42"/>
+    <hyperlink ref="F28" r:id="rId43"/>
+    <hyperlink ref="E29" r:id="rId44"/>
+    <hyperlink ref="F29" r:id="rId45"/>
+    <hyperlink ref="E30" r:id="rId46"/>
+    <hyperlink ref="F30" r:id="rId47"/>
+    <hyperlink ref="E31" r:id="rId48"/>
+    <hyperlink ref="F31" r:id="rId49"/>
+    <hyperlink ref="E32" r:id="rId50"/>
+    <hyperlink ref="F32" r:id="rId51"/>
+    <hyperlink ref="F33" r:id="rId52"/>
+    <hyperlink ref="E34" r:id="rId53"/>
+    <hyperlink ref="F34" r:id="rId54"/>
+    <hyperlink ref="E35" r:id="rId55"/>
+    <hyperlink ref="F35" r:id="rId56"/>
+    <hyperlink ref="E36" r:id="rId57"/>
+    <hyperlink ref="F36" r:id="rId58"/>
+    <hyperlink ref="E37" r:id="rId59"/>
+    <hyperlink ref="F37" r:id="rId60"/>
+    <hyperlink ref="E38" r:id="rId61"/>
+    <hyperlink ref="F38" r:id="rId62"/>
+    <hyperlink ref="E39" r:id="rId63"/>
+    <hyperlink ref="F39" r:id="rId64"/>
+    <hyperlink ref="E40" r:id="rId65"/>
+    <hyperlink ref="F40" r:id="rId66"/>
+    <hyperlink ref="E41" r:id="rId67"/>
+    <hyperlink ref="F41" r:id="rId68"/>
+    <hyperlink ref="E42" r:id="rId69"/>
+    <hyperlink ref="F42" r:id="rId70"/>
+    <hyperlink ref="E43" r:id="rId71"/>
+    <hyperlink ref="F43" r:id="rId72"/>
+    <hyperlink ref="E44" r:id="rId73"/>
+    <hyperlink ref="F44" r:id="rId74"/>
+    <hyperlink ref="E45" r:id="rId75"/>
+    <hyperlink ref="F45" r:id="rId76"/>
+    <hyperlink ref="E46" r:id="rId77"/>
+    <hyperlink ref="F46" r:id="rId78"/>
+    <hyperlink ref="E47" r:id="rId79"/>
+    <hyperlink ref="F47" r:id="rId80"/>
+    <hyperlink ref="E48" r:id="rId81"/>
+    <hyperlink ref="F48" r:id="rId82"/>
+    <hyperlink ref="E49" r:id="rId83"/>
+    <hyperlink ref="F49" r:id="rId84"/>
+    <hyperlink ref="E50" r:id="rId85"/>
+    <hyperlink ref="F50" r:id="rId86"/>
+    <hyperlink ref="E51" r:id="rId87"/>
+    <hyperlink ref="F51" r:id="rId88"/>
+    <hyperlink ref="E52" r:id="rId89"/>
+    <hyperlink ref="F52" r:id="rId90"/>
+    <hyperlink ref="E53" r:id="rId91"/>
+    <hyperlink ref="F53" r:id="rId92"/>
+    <hyperlink ref="E54" r:id="rId93"/>
+    <hyperlink ref="F54" r:id="rId94"/>
+    <hyperlink ref="E55" r:id="rId95"/>
+    <hyperlink ref="F55" r:id="rId96"/>
+    <hyperlink ref="E56" r:id="rId97"/>
+    <hyperlink ref="F56" r:id="rId98"/>
+    <hyperlink ref="E57" r:id="rId99"/>
+    <hyperlink ref="F57" r:id="rId100"/>
+    <hyperlink ref="E58" r:id="rId101"/>
+    <hyperlink ref="F58" r:id="rId102"/>
+    <hyperlink ref="E59" r:id="rId103"/>
+    <hyperlink ref="F59" r:id="rId104"/>
+    <hyperlink ref="E60" r:id="rId105"/>
+    <hyperlink ref="F60" r:id="rId106"/>
+    <hyperlink ref="E61" r:id="rId107"/>
+    <hyperlink ref="F61" r:id="rId108"/>
+    <hyperlink ref="E62" r:id="rId109"/>
+    <hyperlink ref="F62" r:id="rId110"/>
+    <hyperlink ref="E63" r:id="rId111"/>
+    <hyperlink ref="F63" r:id="rId112"/>
+    <hyperlink ref="E64" r:id="rId113"/>
+    <hyperlink ref="F64" r:id="rId114"/>
+    <hyperlink ref="E65" r:id="rId115"/>
+    <hyperlink ref="F65" r:id="rId116"/>
+    <hyperlink ref="E66" r:id="rId117"/>
+    <hyperlink ref="F66" r:id="rId118"/>
+    <hyperlink ref="E67" r:id="rId119"/>
+    <hyperlink ref="F67" r:id="rId120"/>
+    <hyperlink ref="E68" r:id="rId121"/>
+    <hyperlink ref="F68" r:id="rId122"/>
+    <hyperlink ref="E69" r:id="rId123"/>
+    <hyperlink ref="F69" r:id="rId124"/>
+    <hyperlink ref="E70" r:id="rId125"/>
+    <hyperlink ref="F70" r:id="rId126"/>
+    <hyperlink ref="E71" r:id="rId127"/>
+    <hyperlink ref="F71" r:id="rId128"/>
+    <hyperlink ref="E72" r:id="rId129"/>
+    <hyperlink ref="F72" r:id="rId130"/>
+    <hyperlink ref="F73" r:id="rId131"/>
+    <hyperlink ref="E74" r:id="rId132"/>
+    <hyperlink ref="F74" r:id="rId133"/>
+    <hyperlink ref="E75" r:id="rId134"/>
+    <hyperlink ref="F75" r:id="rId135"/>
+    <hyperlink ref="E76" r:id="rId136"/>
+    <hyperlink ref="F76" r:id="rId137"/>
+    <hyperlink ref="E77" r:id="rId138"/>
+    <hyperlink ref="F77" r:id="rId139"/>
+    <hyperlink ref="E78" r:id="rId140"/>
+    <hyperlink ref="F78" r:id="rId141"/>
+    <hyperlink ref="E79" r:id="rId142"/>
+    <hyperlink ref="F79" r:id="rId143"/>
+    <hyperlink ref="E80" r:id="rId144"/>
+    <hyperlink ref="F80" r:id="rId145"/>
+    <hyperlink ref="E81" r:id="rId146"/>
+    <hyperlink ref="F81" r:id="rId147"/>
+    <hyperlink ref="E82" r:id="rId148"/>
+    <hyperlink ref="F82" r:id="rId149"/>
+    <hyperlink ref="E83" r:id="rId150"/>
+    <hyperlink ref="F83" r:id="rId151"/>
+    <hyperlink ref="E84" r:id="rId152"/>
+    <hyperlink ref="F84" r:id="rId153"/>
+    <hyperlink ref="E85" r:id="rId154"/>
+    <hyperlink ref="F85" r:id="rId155"/>
+    <hyperlink ref="E86" r:id="rId156"/>
+    <hyperlink ref="F86" r:id="rId157"/>
+    <hyperlink ref="E87" r:id="rId158"/>
+    <hyperlink ref="F87" r:id="rId159"/>
+    <hyperlink ref="E88" r:id="rId160"/>
+    <hyperlink ref="F88" r:id="rId161"/>
+    <hyperlink ref="E89" r:id="rId162"/>
+    <hyperlink ref="F89" r:id="rId163"/>
+    <hyperlink ref="E90" r:id="rId164"/>
+    <hyperlink ref="F90" r:id="rId165"/>
+    <hyperlink ref="E91" r:id="rId166"/>
+    <hyperlink ref="F91" r:id="rId167"/>
+    <hyperlink ref="E92" r:id="rId168"/>
+    <hyperlink ref="F92" r:id="rId169"/>
+    <hyperlink ref="E93" r:id="rId170"/>
+    <hyperlink ref="F93" r:id="rId171"/>
+    <hyperlink ref="E94" r:id="rId172"/>
+    <hyperlink ref="F94" r:id="rId173"/>
+    <hyperlink ref="E95" r:id="rId174"/>
+    <hyperlink ref="F95" r:id="rId175"/>
+    <hyperlink ref="E96" r:id="rId176"/>
+    <hyperlink ref="F96" r:id="rId177"/>
+    <hyperlink ref="E97" r:id="rId178"/>
+    <hyperlink ref="F97" r:id="rId179"/>
+    <hyperlink ref="E98" r:id="rId180"/>
+    <hyperlink ref="F98" r:id="rId181"/>
+    <hyperlink ref="E99" r:id="rId182"/>
+    <hyperlink ref="F99" r:id="rId183"/>
+    <hyperlink ref="F100" r:id="rId184"/>
+    <hyperlink ref="E101" r:id="rId185"/>
+    <hyperlink ref="F101" r:id="rId186"/>
+    <hyperlink ref="E102" r:id="rId187"/>
+    <hyperlink ref="F102" r:id="rId188"/>
+    <hyperlink ref="E103" r:id="rId189"/>
+    <hyperlink ref="F103" r:id="rId190"/>
+    <hyperlink ref="F104" r:id="rId191"/>
+    <hyperlink ref="F105" r:id="rId192"/>
+    <hyperlink ref="F106" r:id="rId193"/>
+    <hyperlink ref="F107" r:id="rId194"/>
+    <hyperlink ref="E108" r:id="rId195"/>
     <hyperlink ref="F108" r:id="rId196"/>
     <hyperlink ref="F109" r:id="rId197"/>
     <hyperlink ref="F110" r:id="rId198"/>
-    <hyperlink ref="F111" r:id="rId199"/>
-[...7 lines deleted...]
-    <hyperlink ref="E116" r:id="rId207"/>
+    <hyperlink ref="E111" r:id="rId199"/>
+    <hyperlink ref="F111" r:id="rId200"/>
+    <hyperlink ref="E112" r:id="rId201"/>
+    <hyperlink ref="F112" r:id="rId202"/>
+    <hyperlink ref="E113" r:id="rId203"/>
+    <hyperlink ref="F113" r:id="rId204"/>
+    <hyperlink ref="E114" r:id="rId205"/>
+    <hyperlink ref="F114" r:id="rId206"/>
+    <hyperlink ref="F115" r:id="rId207"/>
     <hyperlink ref="F116" r:id="rId208"/>
     <hyperlink ref="E117" r:id="rId209"/>
     <hyperlink ref="F117" r:id="rId210"/>
     <hyperlink ref="E118" r:id="rId211"/>
     <hyperlink ref="F118" r:id="rId212"/>
     <hyperlink ref="E119" r:id="rId213"/>
     <hyperlink ref="F119" r:id="rId214"/>
     <hyperlink ref="E120" r:id="rId215"/>
     <hyperlink ref="F120" r:id="rId216"/>
     <hyperlink ref="E121" r:id="rId217"/>
     <hyperlink ref="F121" r:id="rId218"/>
     <hyperlink ref="E122" r:id="rId219"/>
     <hyperlink ref="F122" r:id="rId220"/>
-    <hyperlink ref="F123" r:id="rId221"/>
-[...20 lines deleted...]
-    <hyperlink ref="F141" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId221"/>
+    <hyperlink ref="F123" r:id="rId222"/>
+    <hyperlink ref="F124" r:id="rId223"/>
+    <hyperlink ref="E125" r:id="rId224"/>
+    <hyperlink ref="F125" r:id="rId225"/>
+    <hyperlink ref="E126" r:id="rId226"/>
+    <hyperlink ref="F126" r:id="rId227"/>
+    <hyperlink ref="F127" r:id="rId228"/>
+    <hyperlink ref="E128" r:id="rId229"/>
+    <hyperlink ref="F128" r:id="rId230"/>
+    <hyperlink ref="E129" r:id="rId231"/>
+    <hyperlink ref="F129" r:id="rId232"/>
+    <hyperlink ref="F130" r:id="rId233"/>
+    <hyperlink ref="F131" r:id="rId234"/>
+    <hyperlink ref="F132" r:id="rId235"/>
+    <hyperlink ref="F133" r:id="rId236"/>
+    <hyperlink ref="F134" r:id="rId237"/>
+    <hyperlink ref="F135" r:id="rId238"/>
+    <hyperlink ref="F136" r:id="rId239"/>
+    <hyperlink ref="F137" r:id="rId240"/>
+    <hyperlink ref="F138" r:id="rId241"/>
+    <hyperlink ref="E139" r:id="rId242"/>
+    <hyperlink ref="F139" r:id="rId243"/>
+    <hyperlink ref="E140" r:id="rId244"/>
+    <hyperlink ref="F140" r:id="rId245"/>
+    <hyperlink ref="E141" r:id="rId246"/>
+    <hyperlink ref="F141" r:id="rId247"/>
+    <hyperlink ref="E142" r:id="rId248"/>
+    <hyperlink ref="F142" r:id="rId249"/>
+    <hyperlink ref="E143" r:id="rId250"/>
+    <hyperlink ref="F143" r:id="rId251"/>
+    <hyperlink ref="E144" r:id="rId252"/>
+    <hyperlink ref="F144" r:id="rId253"/>
+    <hyperlink ref="E145" r:id="rId254"/>
+    <hyperlink ref="F145" r:id="rId255"/>
+    <hyperlink ref="E146" r:id="rId256"/>
+    <hyperlink ref="F146" r:id="rId257"/>
+    <hyperlink ref="E147" r:id="rId258"/>
+    <hyperlink ref="F147" r:id="rId259"/>
+    <hyperlink ref="E148" r:id="rId260"/>
+    <hyperlink ref="F148" r:id="rId261"/>
+    <hyperlink ref="F149" r:id="rId262"/>
+    <hyperlink ref="F150" r:id="rId263"/>
+    <hyperlink ref="F151" r:id="rId264"/>
+    <hyperlink ref="F152" r:id="rId265"/>
+    <hyperlink ref="F153" r:id="rId266"/>
+    <hyperlink ref="F154" r:id="rId267"/>
+    <hyperlink ref="E155" r:id="rId268"/>
+    <hyperlink ref="F155" r:id="rId269"/>
+    <hyperlink ref="E156" r:id="rId270"/>
+    <hyperlink ref="F156" r:id="rId271"/>
+    <hyperlink ref="E157" r:id="rId272"/>
+    <hyperlink ref="F157" r:id="rId273"/>
+    <hyperlink ref="F158" r:id="rId274"/>
+    <hyperlink ref="F159" r:id="rId275"/>
+    <hyperlink ref="F160" r:id="rId276"/>
+    <hyperlink ref="F161" r:id="rId277"/>
+    <hyperlink ref="F162" r:id="rId278"/>
+    <hyperlink ref="F163" r:id="rId279"/>
+    <hyperlink ref="F164" r:id="rId280"/>
+    <hyperlink ref="F165" r:id="rId281"/>
+    <hyperlink ref="F166" r:id="rId282"/>
+    <hyperlink ref="F167" r:id="rId283"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>