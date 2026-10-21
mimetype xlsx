--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -8,103 +8,196 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="816" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="886" uniqueCount="376">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD67D0F521</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO “approvvigionamento di servizi di consulenza per Amministrazione Trasparente e noleggio utenza nel portale “amministrazionetrasparente.org”</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Incarico C. S. Caggegi Nunziata ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
+  </si>
+  <si>
+    <t>Incarico C.S. Militi Maria ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
+  </si>
+  <si>
+    <t>Incarico C. S. Santamaria Ausilia - Codice Progetto: ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
+  </si>
+  <si>
+    <t>0000000031</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LIQUIDAZIONE RUP/COLLAUDATORE - Codice Progetto: 10.8.6A-FDRPOC-SI-2026-121 - DISPOSITIVI DIGITALI E LIBRI</t>
+  </si>
+  <si>
+    <t>BC9A15CFB5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Liquidazione affidamento diretto DISPOSITIVI DIGITALI E LIBRI</t>
+  </si>
+  <si>
+    <t>BD5950BDFD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto afferente il  servizio di manutenzione lavasciuga</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>0000000030</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Contrarre per affidamento diretto tramite Trattativa Diretta MEPA afferente all’acquisto di beni (HARDWARE)</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>0000000029</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto, MEPA, afferente all’acquisto di servizi Ei-Pass</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD416DEC58</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO-Codice Progetto: ESO4.5.A2.B-FSEPNSI-2026-336-modulo-“L’EVOLVERSI DELLA  PROFESSIONE</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>0000000028</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvazione del 1° Stato di Avanzamento Lavori (SAL) - Progetto per la riqualificazione dei cortili esterni e realizzazione di un teatro interno dell'Ist. Scolastico</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>0000000027</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Liquidazione partecipazione “GIOCHI MATEMATICI DEL MEDITERRANEO” 2027</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5BC3AC0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA BATTERIE LAVASCIUGA</t>
+  </si>
+  <si>
     <t>26/08/2026</t>
   </si>
   <si>
     <t>BCC75B4F09</t>
   </si>
   <si>
     <t>DETERMINA affidamento TOVAGLIA DA TAVOLO - ESO4.6.A1.B-FSEPN-SI-2026-640</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BCC6C7D457</t>
   </si>
   <si>
     <t>DETERMINA AFFIDAMENTO DIVINCENZO_AGENDA_SUD_ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
   </si>
   <si>
     <t>25/08/2026</t>
   </si>
   <si>
     <t>BCC3329552</t>
   </si>
   <si>
     <t>Determina affidamento TERRECOTTEDELSOLE - GIBELLINA</t>
   </si>
   <si>
     <t>24/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>INCARICO CS GUIDOTTO SALVATOTRE - ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
   </si>
   <si>
     <t>INCARICO CS CAGGEGI SALVATOTRE - ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
   </si>
   <si>
     <t>INCARICO CS MAIO SALVATOTRE - ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
   </si>
   <si>
     <t>INCARICO CS MANNINO ANTONINO - ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
   </si>
   <si>
     <t>BCC14F7A51</t>
   </si>
   <si>
     <t>Determina affidamento - SIPARIO AULAMAGNA</t>
   </si>
   <si>
     <t>INCARICO CS NERI CARMELA - ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
   </si>
   <si>
     <t>INCARICO CS PROIETTO SALANITRI LAURA - ESO4.6.A1.B-FSEPN-SI-2026-640 - CRESCERE INSIEME</t>
   </si>
   <si>
     <t>10/08/2026</t>
@@ -121,53 +214,50 @@
   <si>
     <t>Lettera incarico assistente amministrativo Bonfiglio Giuseppe Mattia - Mediazione Linguistica</t>
   </si>
   <si>
     <t>INCARICO MEDIATORE LINGUISTICO ONICA ELENA</t>
   </si>
   <si>
     <t>BCA5B96D8A</t>
   </si>
   <si>
     <t>DETERMINA AFFIDAMENTO ED. ALIMENTARE -  COME NUTRIRSI CORRETTAMENTE</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>BC9DB18490</t>
   </si>
   <si>
     <t>Determina affidamento ED. ALIMENTARE</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
-    <t>BC9A15CFB5</t>
-[...1 lines deleted...]
-  <si>
     <t>Determina affidamento 10.8.6A-FDRPOC-SI-2026-121 - DISPOSITIVI DIGITALI E LIBRI</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">NOMINA RUP + DICHIARAZIONE - ESO4.5.A2.B-FSEPNSI-2026-336 - </t>
   </si>
   <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC86E68175</t>
   </si>
   <si>
     <t>DETERMINA AFFIDAMENTO - ES04.5.A2.B-FSEPNSI-2026-336</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC841E8879</t>
   </si>
   <si>
     <t>DETERMINA AFFIDAMENTO - 10.8.6A-FDRPOC-SI-2026-121</t>
@@ -935,50 +1025,56 @@
     <t>Determina Affidamento Diretto – fornitura materiali pubblicitari  FORMAZIONE DEL PERSONALE M4C1I2.1-2023-1222-P-42681</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B743EC042D</t>
   </si>
   <si>
     <t>Determina Affidamento Diretto – fornitura materiali pubblicitari  UN PONTE DIGITALE</t>
   </si>
   <si>
     <t>B742B2DCF5</t>
   </si>
   <si>
     <t>Determina Affidamento Diretto – fornitura materiali pubblicitari  PERCORSI STEM E MULTILINGUISTICI</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>0000000015</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AGGIUDICAZIONE PROVVISORIA - INDIVIDUAZIONE OPERATORI ECONOMICI IN POSSESSO DEI  REQUISITI NECESSARI PER L’ESPLETAMENTO DEL SERVIZIO DI SUPPORTO AL RUP</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>Aggiudicazione definitiva servizi tecnici FSER_Sicilia_azione_4.2.1</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>0000000012</t>
   </si>
   <si>
     <t>SELEZIONE-MANIFESTAZIONE DI INTERESSE PER LA CONSULTAZIONE DI OPERATORI ECONOMICI IN POSSESSO DEI REQUISITI NECESSARI PER L’ESPLETAMENTO DEL SERV DI SUPPORTO AL RUP</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>0000000011</t>
   </si>
   <si>
     <t>ELENCO DOMANDE PERVENUTE-MANIFESTAZIONE DI INTERESSE PER LA CONSULTAZIONE DI OPERATORI ECONOMICI IN POSSESSO DEI REQUISITI NECESSARI PER L’ESPLETAMENTO DEL SERV DI SUPPORTO AL RUP</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6D90B14D1</t>
   </si>
@@ -1430,3572 +1526,3876 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC75B4F09" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/a3ad5c0a-fa4b-46fe-8541-a521e4ed5c2e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6C7D457" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/066222b2-3613-48da-b26a-091f521fe8a0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3329552" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/8e60ed2b-c94c-4e18-a826-cdc144998625" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC14F7A51" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/fb811d34-c6f6-4520-bedc-83d602b5fd79" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA5B96D8A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7f7972ff-b2a2-46ec-a43d-aaeaa1fd335d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9DB18490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/4d0bb17f-cd8a-4e65-9704-52835f105a0d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A15CFB5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/930afb57-83a9-4290-9222-d2cd8a862b96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC86E68175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b5cc8b3b-9535-4229-8a49-ec43217d39d4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC841E8879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/fd897d21-6047-4ffd-8398-d5e48037222b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/f55fa6bc-52c3-4bd0-a45c-8f906088322e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7a4d47e3-dd98-4f62-b7d3-e7878c3e9ca4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/4a691176-560d-4048-9396-624601871bba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC40DF1E69" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9f76fc8a-448e-4040-895b-f6ecbc77a24e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9186c280-cfaf-4e2e-a770-b3d5ac5d192c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3c5fec0b-8c49-415d-8815-3f2e43af60e2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC37A37605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9f849f22-5c63-42a1-8000-85073c231a4c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9E501D0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b2842d6d-f1a3-476b-aef5-6d87d99d7ee6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB756F1204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/ba1820ae-ebc0-4332-a85b-1fcc3ff781ed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB736CECDE" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/6a147ddc-cd4c-406f-9913-29cc6b06eba3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4288F539" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7861c43f-6fc7-4236-81fd-be43df9d5989" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E4A8A4B" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/1f9d7156-e193-40e8-863a-26747a40a34d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CA935FE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/6a19e879-66b5-40be-965a-c04f74c41c17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE39EBC69" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5fb80fa6-d30c-457d-ba7d-67697e67f002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD212DF68" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/1c534416-d3f1-43c1-b359-70b1f3fe4e90" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD0EBA5E0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/21869f2f-9171-4482-8ba3-70c7465f38d6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CA935FE" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/e253b94c-a3be-48f7-a1f6-654fbb5504f4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CA935FE" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/94122727-d786-43ea-9cf2-c6a471ce30ad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CA935FE" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/caecd526-049a-492d-a8e9-44f72f0042e7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA20D50C0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7596025d-4ffe-417a-8a9b-39a5e8fe8726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97263BCA" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3ae960e5-8c91-44bf-b634-fc40976ee615" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8B97933F" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/f22f36b3-874a-46ac-b60d-496c2550b54d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6272F67D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/bc5059e2-02ef-45e1-b46b-08aa377d572f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA573BBF97" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/28566d4c-3007-4b55-895d-23d6dddfd00f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50F3B031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/0d9c56e9-40e3-4c44-99be-dd01b180c699" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C9D28BD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/211c3217-df1f-41bf-bf0a-bd74d9102aab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA425E2FA4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/522732ec-d218-49c8-bc9f-ac609fc2fc78" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z2C37B55A5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b39cce7e-8128-4748-9413-da3865e87bc7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3136E345" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/28cf0b9d-0002-4b84-ab13-bac1122c3e90" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D564EFF" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7307eef7-2bec-44fd-b085-84954bd55135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA152F6CB3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5d8a58ca-2912-4846-858f-fe737cec6dd5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1527FA80" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/f1afc763-f0a2-4d6f-91cb-c9ed5dea011e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9682952D8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/4d12481c-e452-4ca1-977d-da84928e7a98" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95CF23D98" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/6c4b100c-90ba-4aa0-8344-b7438141def8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A2586BC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b31d3b31-985d-408e-8425-0734f2dbe218" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A248987" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/734aab6e-9130-41ac-ac94-944d8d5a64e7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B955B5E461" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/d55bf7ef-1c5d-410c-88c6-86f9ad1c9266" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9446A153C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/76b7a2f0-f0de-45db-9893-38d4c6a3b025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9429E2C63" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/125caef3-eb3f-4170-abf0-14d669d77f2b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E719F7E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/09101614-973e-4227-a59e-64ead7a442ad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92EEE6D74" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5206a391-4b7e-4fff-a806-018b6c225b19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90631CDE0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/cd3065e7-6d5d-4849-acc8-b1cc9a74272c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8D6D17E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/a2f9cd71-ab5b-4118-91b5-b6dafc958f2a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D3115F26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/987c6a81-63c8-4597-a81c-fbf8025aa639" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1BBF1C3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b599f054-9acd-4dc3-8781-97698418a3bf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE8CA4AF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9deebe91-12b6-4a30-a411-dcd48883b242" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6E24E39" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/81eca21b-4135-480e-9529-dc870d5dcbe6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2FB2427" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/65fd43f8-f836-4d71-9224-41473de432b3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A0443C74" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/0d66b8cf-ed2f-48c9-b1f6-ef7a9c88441e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B6B6D3D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5c1bb54d-6027-41a0-8af9-775efa1cbb5f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3e2edd77-1416-4a87-9d96-ecb29d5698e4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8778AE89E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3ddb04a5-8228-4ecf-9879-cd2e972f426f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8777AA211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/8e00d8ac-2ad4-42df-b737-fdd4bb5e8987" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872AA9661" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/90e94497-1617-47e1-aa4a-69436fef5ffd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8543812C9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/a1cfb13a-3545-41c8-b3aa-f7bf85d3ff43" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/deae398c-58f4-4c40-8be2-7be17351487e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819F8059C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/994411ad-5e4f-4389-9667-098396d7d0b1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/e2a08767-1936-4db9-be4f-8ee870320f58" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ACA54F40" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b1344b7a-2805-425a-9541-e1f30f36e12c" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/bb36133e-2bbe-45e8-b001-466b4753477a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74F66E7F4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/547df181-fc77-4442-be90-dd08b7a3995c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74636B692" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/51ea3f59-94cd-439e-a7a4-30d6214c96d2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B743EC042D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/db20d8b8-de1e-4b5f-b633-014775b25dd7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742B2DCF5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/409fa965-bba5-4e1a-840f-e24036825abe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/16f0f1a9-be9b-4f85-8c99-90d2119099eb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/141afa43-226d-4eb5-9471-0c205f8d1b6e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/8e1eadeb-e197-4594-a019-f5fbbe1e883a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D90B14D1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b26f136d-c51f-4e9c-b250-f7671b40e3b7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/1eb048be-671e-42c1-966d-952ebb22b42b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5dcbef78-909a-4c3b-908e-9af05c7b3173" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/1bae84e8-9264-436a-84c6-f6e19bceda26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/acff4814-7407-45d4-8830-66b072acd783" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3b1b7479-49d6-474a-a105-824726840d1b" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/c5b00026-267a-43e9-98ff-6fe263ee1f37" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6754AC11D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9a508525-7050-4391-b7f3-72b452c3d4d1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6728AF43D" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5d3f632f-f229-4224-b96b-389722e03e9a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6552EDC30" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/040c14e8-e139-40d0-a874-2c25572589df" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6523A57A8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b3484be2-880c-4f73-bed5-58420beb2d64" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD67D0F521" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/83a5d55a-c10a-41ee-bdab-9abfe1c34b9f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000031" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/a0833e65-3aa4-4f56-932c-f939fdea2516" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A15CFB5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/167eed6e-60c3-44b0-b1d3-e81debc4c152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5950BDFD" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/343521db-b7ce-403c-9265-7f186a44e0e9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/2c77649e-895b-4bab-8883-0f1000eee4cd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/136f5b59-79f1-47d8-96b9-d68a1b5ac0be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD416DEC58" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/f7dc9a2b-a7f1-42d8-9e5f-b24b12a76e9b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/d86c11e0-7eed-4994-bc71-521b28125394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/ce0f284d-820a-4912-96bf-3ae7fdfeea4d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5BC3AC0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/e726d1bb-4d82-4193-8a2e-a06f33b3e943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC75B4F09" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/a3ad5c0a-fa4b-46fe-8541-a521e4ed5c2e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6C7D457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/066222b2-3613-48da-b26a-091f521fe8a0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3329552" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/8e60ed2b-c94c-4e18-a826-cdc144998625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC14F7A51" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/fb811d34-c6f6-4520-bedc-83d602b5fd79" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA5B96D8A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7f7972ff-b2a2-46ec-a43d-aaeaa1fd335d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9DB18490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/4d0bb17f-cd8a-4e65-9704-52835f105a0d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A15CFB5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/930afb57-83a9-4290-9222-d2cd8a862b96" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC86E68175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b5cc8b3b-9535-4229-8a49-ec43217d39d4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC841E8879" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/fd897d21-6047-4ffd-8398-d5e48037222b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/f55fa6bc-52c3-4bd0-a45c-8f906088322e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7a4d47e3-dd98-4f62-b7d3-e7878c3e9ca4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/4a691176-560d-4048-9396-624601871bba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC40DF1E69" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9f76fc8a-448e-4040-895b-f6ecbc77a24e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9186c280-cfaf-4e2e-a770-b3d5ac5d192c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3c5fec0b-8c49-415d-8815-3f2e43af60e2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC37A37605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9f849f22-5c63-42a1-8000-85073c231a4c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9E501D0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b2842d6d-f1a3-476b-aef5-6d87d99d7ee6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB756F1204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/ba1820ae-ebc0-4332-a85b-1fcc3ff781ed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB736CECDE" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/6a147ddc-cd4c-406f-9913-29cc6b06eba3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4288F539" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7861c43f-6fc7-4236-81fd-be43df9d5989" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E4A8A4B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/1f9d7156-e193-40e8-863a-26747a40a34d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CA935FE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/6a19e879-66b5-40be-965a-c04f74c41c17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE39EBC69" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5fb80fa6-d30c-457d-ba7d-67697e67f002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD212DF68" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/1c534416-d3f1-43c1-b359-70b1f3fe4e90" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD0EBA5E0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/21869f2f-9171-4482-8ba3-70c7465f38d6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CA935FE" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/e253b94c-a3be-48f7-a1f6-654fbb5504f4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CA935FE" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/94122727-d786-43ea-9cf2-c6a471ce30ad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CA935FE" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/caecd526-049a-492d-a8e9-44f72f0042e7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA20D50C0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7596025d-4ffe-417a-8a9b-39a5e8fe8726" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97263BCA" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3ae960e5-8c91-44bf-b634-fc40976ee615" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8B97933F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/f22f36b3-874a-46ac-b60d-496c2550b54d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6272F67D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/bc5059e2-02ef-45e1-b46b-08aa377d572f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA573BBF97" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/28566d4c-3007-4b55-895d-23d6dddfd00f" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50F3B031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/0d9c56e9-40e3-4c44-99be-dd01b180c699" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C9D28BD" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/211c3217-df1f-41bf-bf0a-bd74d9102aab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA425E2FA4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/522732ec-d218-49c8-bc9f-ac609fc2fc78" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z2C37B55A5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b39cce7e-8128-4748-9413-da3865e87bc7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3136E345" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/28cf0b9d-0002-4b84-ab13-bac1122c3e90" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D564EFF" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/7307eef7-2bec-44fd-b085-84954bd55135" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA152F6CB3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5d8a58ca-2912-4846-858f-fe737cec6dd5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1527FA80" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/f1afc763-f0a2-4d6f-91cb-c9ed5dea011e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9682952D8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/4d12481c-e452-4ca1-977d-da84928e7a98" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95CF23D98" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/6c4b100c-90ba-4aa0-8344-b7438141def8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A2586BC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b31d3b31-985d-408e-8425-0734f2dbe218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A248987" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/734aab6e-9130-41ac-ac94-944d8d5a64e7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B955B5E461" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/d55bf7ef-1c5d-410c-88c6-86f9ad1c9266" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9446A153C" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/76b7a2f0-f0de-45db-9893-38d4c6a3b025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9429E2C63" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/125caef3-eb3f-4170-abf0-14d669d77f2b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E719F7E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/09101614-973e-4227-a59e-64ead7a442ad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92EEE6D74" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5206a391-4b7e-4fff-a806-018b6c225b19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90631CDE0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/cd3065e7-6d5d-4849-acc8-b1cc9a74272c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8D6D17E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/a2f9cd71-ab5b-4118-91b5-b6dafc958f2a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D3115F26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/987c6a81-63c8-4597-a81c-fbf8025aa639" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1BBF1C3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b599f054-9acd-4dc3-8781-97698418a3bf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE8CA4AF" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9deebe91-12b6-4a30-a411-dcd48883b242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6E24E39" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/81eca21b-4135-480e-9529-dc870d5dcbe6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2FB2427" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/65fd43f8-f836-4d71-9224-41473de432b3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A0443C74" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/0d66b8cf-ed2f-48c9-b1f6-ef7a9c88441e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B6B6D3D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5c1bb54d-6027-41a0-8af9-775efa1cbb5f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3e2edd77-1416-4a87-9d96-ecb29d5698e4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8778AE89E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3ddb04a5-8228-4ecf-9879-cd2e972f426f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8777AA211" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/8e00d8ac-2ad4-42df-b737-fdd4bb5e8987" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872AA9661" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/90e94497-1617-47e1-aa4a-69436fef5ffd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8543812C9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/a1cfb13a-3545-41c8-b3aa-f7bf85d3ff43" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/deae398c-58f4-4c40-8be2-7be17351487e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819F8059C" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/994411ad-5e4f-4389-9667-098396d7d0b1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/e2a08767-1936-4db9-be4f-8ee870320f58" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ACA54F40" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b1344b7a-2805-425a-9541-e1f30f36e12c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/bb36133e-2bbe-45e8-b001-466b4753477a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74F66E7F4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/547df181-fc77-4442-be90-dd08b7a3995c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74636B692" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/51ea3f59-94cd-439e-a7a4-30d6214c96d2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B743EC042D" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/db20d8b8-de1e-4b5f-b633-014775b25dd7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742B2DCF5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/409fa965-bba5-4e1a-840f-e24036825abe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/16f0f1a9-be9b-4f85-8c99-90d2119099eb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/141afa43-226d-4eb5-9471-0c205f8d1b6e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/8e1eadeb-e197-4594-a019-f5fbbe1e883a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D90B14D1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b26f136d-c51f-4e9c-b250-f7671b40e3b7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/1eb048be-671e-42c1-966d-952ebb22b42b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5dcbef78-909a-4c3b-908e-9af05c7b3173" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/1bae84e8-9264-436a-84c6-f6e19bceda26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/acff4814-7407-45d4-8830-66b072acd783" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/3b1b7479-49d6-474a-a105-824726840d1b" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/c5b00026-267a-43e9-98ff-6fe263ee1f37" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6754AC11D" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/9a508525-7050-4391-b7f3-72b452c3d4d1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6728AF43D" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/5d3f632f-f229-4224-b96b-389722e03e9a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6552EDC30" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/040c14e8-e139-40d0-a874-2c25572589df" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6523A57A8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC84700E/amministrazione-trasparente/atti-amministrazioni-enti/b3484be2-880c-4f73-bed5-58420beb2d64" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F163"/>
+  <dimension ref="A1:F177"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7130</v>
+        <v>9572</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>7121</v>
+        <v>9405</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>7088</v>
+        <v>9404</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E4" t="s">
+        <v>11</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>7053</v>
+        <v>9403</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6">
+        <v>9401</v>
+      </c>
+      <c r="C6" t="s">
         <v>15</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B7">
-        <v>7050</v>
+        <v>9388</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B8">
-        <v>7049</v>
+        <v>9378</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="E8" t="s">
-        <v>16</v>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>7048</v>
+        <v>9308</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B10">
-        <v>7047</v>
+        <v>9262</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>26</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>7046</v>
+        <v>8979</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B12">
-        <v>6897</v>
+        <v>8860</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>6861</v>
+        <v>8783</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>6860</v>
+        <v>7587</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>38</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>6859</v>
+        <v>7130</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>6853</v>
+        <v>7121</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>6803</v>
+        <v>7088</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>6792</v>
+        <v>7053</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>48</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>6766</v>
+        <v>7051</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>6717</v>
+        <v>7050</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>50</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B21">
-        <v>6696</v>
+        <v>7049</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>6681</v>
+        <v>7048</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>53</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B23">
-        <v>6549</v>
+        <v>7047</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>54</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B24">
-        <v>6542</v>
+        <v>7046</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E24" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B25">
-        <v>6526</v>
+        <v>6897</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B26">
-        <v>6503</v>
+        <v>6861</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B27">
-        <v>6376</v>
+        <v>6860</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B28">
-        <v>6366</v>
+        <v>6859</v>
       </c>
       <c r="C28" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B29">
-        <v>6363</v>
+        <v>6853</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D29" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>63</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B30">
-        <v>6303</v>
+        <v>6803</v>
       </c>
       <c r="C30" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D30" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B31">
-        <v>6262</v>
+        <v>6792</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>68</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B32">
-        <v>6261</v>
+        <v>6766</v>
       </c>
       <c r="C32" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>70</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B33">
-        <v>6259</v>
+        <v>6717</v>
       </c>
       <c r="C33" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D33" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B34">
-        <v>6258</v>
+        <v>6696</v>
       </c>
       <c r="C34" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D34" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B35">
-        <v>6162</v>
+        <v>6681</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>77</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B36">
-        <v>5974</v>
+        <v>6549</v>
       </c>
       <c r="C36" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="D36" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>80</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B37">
-        <v>5467</v>
+        <v>6542</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E37" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B38">
-        <v>5255</v>
+        <v>6526</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E38" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B39">
-        <v>5064</v>
+        <v>6503</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E39" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B40">
-        <v>5063</v>
+        <v>6376</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E40" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B41">
-        <v>5062</v>
+        <v>6366</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="D41" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>89</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B42">
-        <v>5058</v>
+        <v>6363</v>
       </c>
       <c r="C42" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E42" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B43">
-        <v>5023</v>
+        <v>6303</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
       <c r="D43" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>93</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B44">
-        <v>4957</v>
+        <v>6262</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E44" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B45">
-        <v>4939</v>
+        <v>6261</v>
       </c>
       <c r="C45" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="D45" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>97</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B46">
-        <v>4936</v>
+        <v>6259</v>
       </c>
       <c r="C46" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="D46" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>99</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B47">
-        <v>4934</v>
+        <v>6258</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
       <c r="D47" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>101</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="B48">
-        <v>4933</v>
+        <v>6162</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="D48" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>104</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="B49">
-        <v>4932</v>
+        <v>5974</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E49" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="B50">
-        <v>4931</v>
+        <v>5467</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E50" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="B51">
-        <v>4677</v>
+        <v>5255</v>
       </c>
       <c r="C51" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>110</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="B52">
-        <v>4235</v>
+        <v>5064</v>
       </c>
       <c r="C52" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="E52" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="B53">
-        <v>4233</v>
+        <v>5063</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="E53" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="B54">
-        <v>3913</v>
+        <v>5062</v>
       </c>
       <c r="C54" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="E54" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="B55">
-        <v>3903</v>
+        <v>5058</v>
       </c>
       <c r="C55" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="E55" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="B56">
-        <v>3837</v>
+        <v>5023</v>
       </c>
       <c r="C56" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>117</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B57">
-        <v>3810</v>
+        <v>4957</v>
       </c>
       <c r="C57" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>119</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B58">
-        <v>3318</v>
+        <v>4939</v>
       </c>
       <c r="C58" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>121</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B59">
-        <v>3185</v>
+        <v>4936</v>
       </c>
       <c r="C59" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>122</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B60">
-        <v>2487</v>
+        <v>4934</v>
       </c>
       <c r="C60" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>123</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B61">
-        <v>2458</v>
+        <v>4933</v>
       </c>
       <c r="C61" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>124</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B62">
-        <v>2418</v>
+        <v>4932</v>
       </c>
       <c r="C62" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>125</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B63">
-        <v>2291</v>
+        <v>4931</v>
       </c>
       <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
         <v>126</v>
       </c>
-      <c r="D63" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E63" t="s">
+        <v>11</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>127</v>
+      </c>
+      <c r="B64">
+        <v>4677</v>
+      </c>
+      <c r="C64" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="D64" t="s">
         <v>129</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B65">
-        <v>1874</v>
+        <v>4235</v>
       </c>
       <c r="C65" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>131</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B66">
-        <v>1863</v>
+        <v>4233</v>
       </c>
       <c r="C66" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>132</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B67">
-        <v>1820</v>
+        <v>3913</v>
       </c>
       <c r="C67" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>134</v>
       </c>
-      <c r="E67" s="2" t="s">
-        <v>9</v>
+      <c r="E67" t="s">
+        <v>11</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>133</v>
+      </c>
+      <c r="B68">
+        <v>3903</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
         <v>135</v>
       </c>
-      <c r="B68">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E68" t="s">
+        <v>11</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>136</v>
+      </c>
+      <c r="B69">
+        <v>3837</v>
+      </c>
+      <c r="C69" t="s">
+        <v>137</v>
+      </c>
+      <c r="D69" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B70">
-        <v>1211</v>
+        <v>3810</v>
       </c>
       <c r="C70" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D70" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B71">
-        <v>1101</v>
+        <v>3318</v>
       </c>
       <c r="C71" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D71" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B72">
-        <v>1046</v>
+        <v>3185</v>
       </c>
       <c r="C72" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D72" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B73">
-        <v>963</v>
+        <v>2487</v>
       </c>
       <c r="C73" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D73" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B74">
-        <v>913</v>
+        <v>2458</v>
       </c>
       <c r="C74" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D74" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B75">
-        <v>760</v>
+        <v>2418</v>
       </c>
       <c r="C75" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D75" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B76">
+        <v>2291</v>
+      </c>
+      <c r="C76" t="s">
         <v>156</v>
       </c>
-      <c r="B76">
-[...4 lines deleted...]
-      </c>
       <c r="D76" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B77">
-        <v>602</v>
+        <v>1876</v>
       </c>
       <c r="C77" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="D77" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B78">
-        <v>531</v>
+        <v>1874</v>
       </c>
       <c r="C78" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="D78" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B79">
-        <v>530</v>
+        <v>1863</v>
       </c>
       <c r="C79" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="D79" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="B80">
-        <v>12967</v>
+        <v>1820</v>
       </c>
       <c r="C80" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="D80" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>164</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B81">
-        <v>12350</v>
+        <v>1731</v>
       </c>
       <c r="C81" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D81" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B82">
-        <v>12291</v>
+        <v>1595</v>
       </c>
       <c r="C82" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D82" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B83">
-        <v>12243</v>
+        <v>1211</v>
       </c>
       <c r="C83" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D83" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B84">
-        <v>12242</v>
+        <v>1101</v>
       </c>
       <c r="C84" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D84" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B85">
-        <v>12217</v>
+        <v>1046</v>
       </c>
       <c r="C85" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D85" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B86">
-        <v>12096</v>
+        <v>963</v>
       </c>
       <c r="C86" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D86" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>183</v>
+      </c>
+      <c r="B87">
+        <v>913</v>
+      </c>
+      <c r="C87" t="s">
+        <v>184</v>
+      </c>
+      <c r="D87" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B88">
-        <v>11935</v>
+        <v>760</v>
       </c>
       <c r="C88" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D88" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="B89">
-        <v>11783</v>
+        <v>755</v>
       </c>
       <c r="C89" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D89" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B90">
-        <v>11394</v>
+        <v>602</v>
       </c>
       <c r="C90" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="D90" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B91">
-        <v>11178</v>
+        <v>531</v>
       </c>
       <c r="C91" t="s">
-        <v>16</v>
+        <v>195</v>
       </c>
       <c r="D91" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>196</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B92">
-        <v>11171</v>
+        <v>530</v>
       </c>
       <c r="C92" t="s">
-        <v>16</v>
+        <v>197</v>
       </c>
       <c r="D92" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>198</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B93">
-        <v>10856</v>
+        <v>12967</v>
       </c>
       <c r="C93" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>200</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>201</v>
+      </c>
+      <c r="B94">
+        <v>12350</v>
+      </c>
+      <c r="C94" t="s">
         <v>202</v>
       </c>
-      <c r="B94">
-[...4 lines deleted...]
-      </c>
       <c r="D94" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B95">
-        <v>10703</v>
+        <v>12291</v>
       </c>
       <c r="C95" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D95" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B96">
-        <v>10674</v>
+        <v>12243</v>
       </c>
       <c r="C96" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D96" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B97">
-        <v>10566</v>
+        <v>12242</v>
       </c>
       <c r="C97" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D97" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B98">
-        <v>10281</v>
+        <v>12217</v>
       </c>
       <c r="C98" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D98" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>215</v>
+      </c>
+      <c r="B99">
+        <v>12096</v>
+      </c>
+      <c r="C99" t="s">
         <v>216</v>
       </c>
-      <c r="B99">
-[...4 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>217</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B100">
-        <v>10258</v>
+        <v>12078</v>
       </c>
       <c r="C100" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D100" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B101">
-        <v>10256</v>
+        <v>11935</v>
       </c>
       <c r="C101" t="s">
-        <v>16</v>
+        <v>221</v>
       </c>
       <c r="D101" t="s">
         <v>222</v>
       </c>
-      <c r="E101" t="s">
-        <v>16</v>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B102">
-        <v>10249</v>
+        <v>11783</v>
       </c>
       <c r="C102" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
       <c r="D102" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>225</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B103">
-        <v>10191</v>
+        <v>11394</v>
       </c>
       <c r="C103" t="s">
-        <v>16</v>
+        <v>227</v>
       </c>
       <c r="D103" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>228</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B104">
-        <v>10190</v>
+        <v>11178</v>
       </c>
       <c r="C104" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E104" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B105">
-        <v>10172</v>
+        <v>11171</v>
       </c>
       <c r="C105" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E105" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B106">
-        <v>10171</v>
+        <v>10856</v>
       </c>
       <c r="C106" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
       <c r="D106" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>234</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B107">
-        <v>10170</v>
+        <v>10855</v>
       </c>
       <c r="C107" t="s">
-        <v>16</v>
+        <v>235</v>
       </c>
       <c r="D107" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>236</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="B108">
-        <v>10162</v>
+        <v>10703</v>
       </c>
       <c r="C108" t="s">
-        <v>16</v>
+        <v>238</v>
       </c>
       <c r="D108" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>239</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="B109">
-        <v>10161</v>
+        <v>10674</v>
       </c>
       <c r="C109" t="s">
-        <v>16</v>
+        <v>241</v>
       </c>
       <c r="D109" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>242</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="B110">
-        <v>10158</v>
+        <v>10566</v>
       </c>
       <c r="C110" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="D110" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>224</v>
+        <v>246</v>
       </c>
       <c r="B111">
-        <v>10152</v>
+        <v>10281</v>
       </c>
       <c r="C111" t="s">
-        <v>16</v>
+        <v>247</v>
       </c>
       <c r="D111" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>248</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>224</v>
+        <v>246</v>
       </c>
       <c r="B112">
-        <v>10151</v>
+        <v>10266</v>
       </c>
       <c r="C112" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="E112" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="B113">
-        <v>10111</v>
+        <v>10258</v>
       </c>
       <c r="C113" t="s">
-        <v>16</v>
+        <v>250</v>
       </c>
       <c r="D113" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>251</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="B114">
-        <v>10091</v>
+        <v>10256</v>
       </c>
       <c r="C114" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E114" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="B115">
-        <v>10090</v>
+        <v>10249</v>
       </c>
       <c r="C115" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="E115" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="B116">
-        <v>10089</v>
+        <v>10191</v>
       </c>
       <c r="C116" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E116" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="B117">
-        <v>10075</v>
+        <v>10190</v>
       </c>
       <c r="C117" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="E117" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="B118">
-        <v>10065</v>
+        <v>10172</v>
       </c>
       <c r="C118" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="E118" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="B119">
-        <v>10045</v>
+        <v>10171</v>
       </c>
       <c r="C119" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="E119" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="B120">
-        <v>10003</v>
+        <v>10170</v>
       </c>
       <c r="C120" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="E120" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B121">
-        <v>9985</v>
+        <v>10162</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="E121" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B122">
-        <v>9978</v>
+        <v>10161</v>
       </c>
       <c r="C122" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="E122" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B123">
-        <v>9958</v>
+        <v>10158</v>
       </c>
       <c r="C123" t="s">
-        <v>16</v>
+        <v>262</v>
       </c>
       <c r="D123" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>263</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B124">
-        <v>9957</v>
+        <v>10152</v>
       </c>
       <c r="C124" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="E124" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B125">
-        <v>9956</v>
+        <v>10151</v>
       </c>
       <c r="C125" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="E125" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="B126">
-        <v>9906</v>
+        <v>10111</v>
       </c>
       <c r="C126" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="E126" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="B127">
-        <v>9904</v>
+        <v>10091</v>
       </c>
       <c r="C127" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="E127" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="B128">
-        <v>9903</v>
+        <v>10090</v>
       </c>
       <c r="C128" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="E128" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="B129">
-        <v>9862</v>
+        <v>10089</v>
       </c>
       <c r="C129" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="E129" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="B130">
-        <v>9834</v>
+        <v>10075</v>
       </c>
       <c r="C130" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="E130" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="B131">
-        <v>9833</v>
+        <v>10065</v>
       </c>
       <c r="C131" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="E131" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="B132">
-        <v>9758</v>
+        <v>10045</v>
       </c>
       <c r="C132" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="E132" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="B133">
-        <v>9651</v>
+        <v>10003</v>
       </c>
       <c r="C133" t="s">
-        <v>263</v>
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>275</v>
+      </c>
+      <c r="E133" t="s">
+        <v>11</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="B134">
-        <v>9622</v>
+        <v>9985</v>
       </c>
       <c r="C134" t="s">
-        <v>266</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>277</v>
+      </c>
+      <c r="E134" t="s">
+        <v>11</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="B135">
-        <v>9620</v>
+        <v>9978</v>
       </c>
       <c r="C135" t="s">
-        <v>268</v>
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>278</v>
+      </c>
+      <c r="E135" t="s">
+        <v>11</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="B136">
-        <v>9561</v>
+        <v>9958</v>
       </c>
       <c r="C136" t="s">
-        <v>270</v>
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>279</v>
+      </c>
+      <c r="E136" t="s">
+        <v>11</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B137">
-        <v>9132</v>
+        <v>9957</v>
       </c>
       <c r="C137" t="s">
-        <v>273</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>280</v>
+      </c>
+      <c r="E137" t="s">
+        <v>11</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B138">
-        <v>8776</v>
+        <v>9956</v>
       </c>
       <c r="C138" t="s">
-        <v>276</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>281</v>
+      </c>
+      <c r="E138" t="s">
+        <v>11</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B139">
-        <v>8132</v>
+        <v>9906</v>
       </c>
       <c r="C139" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>283</v>
+      </c>
+      <c r="E139" t="s">
+        <v>11</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B140">
-        <v>7875</v>
+        <v>9904</v>
       </c>
       <c r="C140" t="s">
-        <v>282</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>284</v>
+      </c>
+      <c r="E140" t="s">
+        <v>11</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B141">
-        <v>7543</v>
+        <v>9903</v>
       </c>
       <c r="C141" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
         <v>285</v>
       </c>
       <c r="E141" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B142">
-        <v>7542</v>
+        <v>9862</v>
       </c>
       <c r="C142" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E142" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B143">
-        <v>7530</v>
+        <v>9834</v>
       </c>
       <c r="C143" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D143" t="s">
         <v>288</v>
       </c>
       <c r="E143" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
+        <v>286</v>
+      </c>
+      <c r="B144">
+        <v>9833</v>
+      </c>
+      <c r="C144" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" t="s">
         <v>289</v>
       </c>
-      <c r="B144">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E144" t="s">
+        <v>11</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B145">
-        <v>6575</v>
+        <v>9758</v>
       </c>
       <c r="C145" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>291</v>
+      </c>
+      <c r="E145" t="s">
+        <v>11</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B146">
-        <v>6494</v>
+        <v>9651</v>
       </c>
       <c r="C146" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D146" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B147">
-        <v>6396</v>
+        <v>9622</v>
       </c>
       <c r="C147" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="D147" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B148">
-        <v>6340</v>
+        <v>9620</v>
       </c>
       <c r="C148" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D148" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>295</v>
+      </c>
+      <c r="B149">
+        <v>9561</v>
+      </c>
+      <c r="C149" t="s">
+        <v>300</v>
+      </c>
+      <c r="D149" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B150">
-        <v>6235</v>
+        <v>9132</v>
       </c>
       <c r="C150" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D150" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B151">
-        <v>5645</v>
+        <v>8776</v>
       </c>
       <c r="C151" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D151" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B152">
-        <v>5601</v>
+        <v>8132</v>
       </c>
       <c r="C152" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D152" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B153">
-        <v>5149</v>
+        <v>7875</v>
       </c>
       <c r="C153" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D153" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B154">
-        <v>5006</v>
+        <v>7543</v>
       </c>
       <c r="C154" t="s">
-        <v>319</v>
+        <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>315</v>
+      </c>
+      <c r="E154" t="s">
+        <v>11</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B155">
-        <v>5004</v>
+        <v>7542</v>
       </c>
       <c r="C155" t="s">
-        <v>321</v>
+        <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>316</v>
+      </c>
+      <c r="E155" t="s">
+        <v>11</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
+        <v>317</v>
+      </c>
+      <c r="B156">
+        <v>7530</v>
+      </c>
+      <c r="C156" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" t="s">
         <v>318</v>
       </c>
-      <c r="B156">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E156" t="s">
+        <v>11</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B157">
-        <v>5003</v>
+        <v>7454</v>
       </c>
       <c r="C157" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="D157" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B158">
-        <v>4591</v>
+        <v>6575</v>
       </c>
       <c r="C158" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="D158" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
+        <v>325</v>
+      </c>
+      <c r="B159">
+        <v>6494</v>
+      </c>
+      <c r="C159" t="s">
+        <v>326</v>
+      </c>
+      <c r="D159" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B160">
-        <v>4067</v>
+        <v>6396</v>
       </c>
       <c r="C160" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="D160" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B161">
-        <v>4043</v>
+        <v>6340</v>
       </c>
       <c r="C161" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D161" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B162">
-        <v>3741</v>
+        <v>6324</v>
       </c>
       <c r="C162" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D162" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
+        <v>336</v>
+      </c>
+      <c r="B163">
+        <v>6235</v>
+      </c>
+      <c r="C163" t="s">
+        <v>337</v>
+      </c>
+      <c r="D163" t="s">
+        <v>338</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>339</v>
+      </c>
+      <c r="B164">
+        <v>5932</v>
+      </c>
+      <c r="C164" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" t="s">
+        <v>340</v>
+      </c>
+      <c r="E164" t="s">
+        <v>11</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
         <v>341</v>
       </c>
-      <c r="B163">
+      <c r="B165">
+        <v>5645</v>
+      </c>
+      <c r="C165" t="s">
+        <v>342</v>
+      </c>
+      <c r="D165" t="s">
+        <v>343</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>344</v>
+      </c>
+      <c r="B166">
+        <v>5601</v>
+      </c>
+      <c r="C166" t="s">
+        <v>345</v>
+      </c>
+      <c r="D166" t="s">
+        <v>346</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>347</v>
+      </c>
+      <c r="B167">
+        <v>5149</v>
+      </c>
+      <c r="C167" t="s">
+        <v>348</v>
+      </c>
+      <c r="D167" t="s">
+        <v>349</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>350</v>
+      </c>
+      <c r="B168">
+        <v>5006</v>
+      </c>
+      <c r="C168" t="s">
+        <v>351</v>
+      </c>
+      <c r="D168" t="s">
+        <v>352</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>350</v>
+      </c>
+      <c r="B169">
+        <v>5004</v>
+      </c>
+      <c r="C169" t="s">
+        <v>353</v>
+      </c>
+      <c r="D169" t="s">
+        <v>354</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>350</v>
+      </c>
+      <c r="B170">
+        <v>5004</v>
+      </c>
+      <c r="C170" t="s">
+        <v>355</v>
+      </c>
+      <c r="D170" t="s">
+        <v>356</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>350</v>
+      </c>
+      <c r="B171">
+        <v>5003</v>
+      </c>
+      <c r="C171" t="s">
+        <v>357</v>
+      </c>
+      <c r="D171" t="s">
+        <v>358</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>359</v>
+      </c>
+      <c r="B172">
+        <v>4591</v>
+      </c>
+      <c r="C172" t="s">
+        <v>360</v>
+      </c>
+      <c r="D172" t="s">
+        <v>361</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>359</v>
+      </c>
+      <c r="B173">
+        <v>4573</v>
+      </c>
+      <c r="C173" t="s">
+        <v>362</v>
+      </c>
+      <c r="D173" t="s">
+        <v>363</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>364</v>
+      </c>
+      <c r="B174">
+        <v>4067</v>
+      </c>
+      <c r="C174" t="s">
+        <v>365</v>
+      </c>
+      <c r="D174" t="s">
+        <v>366</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>367</v>
+      </c>
+      <c r="B175">
+        <v>4043</v>
+      </c>
+      <c r="C175" t="s">
+        <v>368</v>
+      </c>
+      <c r="D175" t="s">
+        <v>369</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>370</v>
+      </c>
+      <c r="B176">
+        <v>3741</v>
+      </c>
+      <c r="C176" t="s">
+        <v>371</v>
+      </c>
+      <c r="D176" t="s">
+        <v>372</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>373</v>
+      </c>
+      <c r="B177">
         <v>3720</v>
       </c>
-      <c r="C163" t="s">
-[...8 lines deleted...]
-      <c r="F163" s="2" t="s">
+      <c r="C177" t="s">
+        <v>374</v>
+      </c>
+      <c r="D177" t="s">
+        <v>375</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="E3" r:id="rId3"/>
-[...4 lines deleted...]
-    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="E6" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
     <hyperlink ref="F7" r:id="rId9"/>
-    <hyperlink ref="F8" r:id="rId10"/>
-[...79 lines deleted...]
-    <hyperlink ref="E65" r:id="rId90"/>
+    <hyperlink ref="E8" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="F19" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="F21" r:id="rId33"/>
+    <hyperlink ref="E22" r:id="rId34"/>
+    <hyperlink ref="F22" r:id="rId35"/>
+    <hyperlink ref="F23" r:id="rId36"/>
+    <hyperlink ref="F24" r:id="rId37"/>
+    <hyperlink ref="F25" r:id="rId38"/>
+    <hyperlink ref="F26" r:id="rId39"/>
+    <hyperlink ref="F27" r:id="rId40"/>
+    <hyperlink ref="F28" r:id="rId41"/>
+    <hyperlink ref="E29" r:id="rId42"/>
+    <hyperlink ref="F29" r:id="rId43"/>
+    <hyperlink ref="E30" r:id="rId44"/>
+    <hyperlink ref="F30" r:id="rId45"/>
+    <hyperlink ref="E31" r:id="rId46"/>
+    <hyperlink ref="F31" r:id="rId47"/>
+    <hyperlink ref="F32" r:id="rId48"/>
+    <hyperlink ref="E33" r:id="rId49"/>
+    <hyperlink ref="F33" r:id="rId50"/>
+    <hyperlink ref="E34" r:id="rId51"/>
+    <hyperlink ref="F34" r:id="rId52"/>
+    <hyperlink ref="F35" r:id="rId53"/>
+    <hyperlink ref="E36" r:id="rId54"/>
+    <hyperlink ref="F36" r:id="rId55"/>
+    <hyperlink ref="F37" r:id="rId56"/>
+    <hyperlink ref="F38" r:id="rId57"/>
+    <hyperlink ref="F39" r:id="rId58"/>
+    <hyperlink ref="F40" r:id="rId59"/>
+    <hyperlink ref="E41" r:id="rId60"/>
+    <hyperlink ref="F41" r:id="rId61"/>
+    <hyperlink ref="F42" r:id="rId62"/>
+    <hyperlink ref="E43" r:id="rId63"/>
+    <hyperlink ref="F43" r:id="rId64"/>
+    <hyperlink ref="F44" r:id="rId65"/>
+    <hyperlink ref="E45" r:id="rId66"/>
+    <hyperlink ref="F45" r:id="rId67"/>
+    <hyperlink ref="E46" r:id="rId68"/>
+    <hyperlink ref="F46" r:id="rId69"/>
+    <hyperlink ref="E47" r:id="rId70"/>
+    <hyperlink ref="F47" r:id="rId71"/>
+    <hyperlink ref="E48" r:id="rId72"/>
+    <hyperlink ref="F48" r:id="rId73"/>
+    <hyperlink ref="F49" r:id="rId74"/>
+    <hyperlink ref="F50" r:id="rId75"/>
+    <hyperlink ref="F51" r:id="rId76"/>
+    <hyperlink ref="F52" r:id="rId77"/>
+    <hyperlink ref="F53" r:id="rId78"/>
+    <hyperlink ref="F54" r:id="rId79"/>
+    <hyperlink ref="F55" r:id="rId80"/>
+    <hyperlink ref="F56" r:id="rId81"/>
+    <hyperlink ref="F57" r:id="rId82"/>
+    <hyperlink ref="F58" r:id="rId83"/>
+    <hyperlink ref="F59" r:id="rId84"/>
+    <hyperlink ref="F60" r:id="rId85"/>
+    <hyperlink ref="F61" r:id="rId86"/>
+    <hyperlink ref="F62" r:id="rId87"/>
+    <hyperlink ref="F63" r:id="rId88"/>
+    <hyperlink ref="E64" r:id="rId89"/>
+    <hyperlink ref="F64" r:id="rId90"/>
     <hyperlink ref="F65" r:id="rId91"/>
-    <hyperlink ref="E66" r:id="rId92"/>
-[...48 lines deleted...]
-    <hyperlink ref="F91" r:id="rId141"/>
+    <hyperlink ref="F66" r:id="rId92"/>
+    <hyperlink ref="F67" r:id="rId93"/>
+    <hyperlink ref="F68" r:id="rId94"/>
+    <hyperlink ref="E69" r:id="rId95"/>
+    <hyperlink ref="F69" r:id="rId96"/>
+    <hyperlink ref="E70" r:id="rId97"/>
+    <hyperlink ref="F70" r:id="rId98"/>
+    <hyperlink ref="E71" r:id="rId99"/>
+    <hyperlink ref="F71" r:id="rId100"/>
+    <hyperlink ref="E72" r:id="rId101"/>
+    <hyperlink ref="F72" r:id="rId102"/>
+    <hyperlink ref="E73" r:id="rId103"/>
+    <hyperlink ref="F73" r:id="rId104"/>
+    <hyperlink ref="E74" r:id="rId105"/>
+    <hyperlink ref="F74" r:id="rId106"/>
+    <hyperlink ref="E75" r:id="rId107"/>
+    <hyperlink ref="F75" r:id="rId108"/>
+    <hyperlink ref="E76" r:id="rId109"/>
+    <hyperlink ref="F76" r:id="rId110"/>
+    <hyperlink ref="E77" r:id="rId111"/>
+    <hyperlink ref="F77" r:id="rId112"/>
+    <hyperlink ref="E78" r:id="rId113"/>
+    <hyperlink ref="F78" r:id="rId114"/>
+    <hyperlink ref="E79" r:id="rId115"/>
+    <hyperlink ref="F79" r:id="rId116"/>
+    <hyperlink ref="E80" r:id="rId117"/>
+    <hyperlink ref="F80" r:id="rId118"/>
+    <hyperlink ref="E81" r:id="rId119"/>
+    <hyperlink ref="F81" r:id="rId120"/>
+    <hyperlink ref="E82" r:id="rId121"/>
+    <hyperlink ref="F82" r:id="rId122"/>
+    <hyperlink ref="E83" r:id="rId123"/>
+    <hyperlink ref="F83" r:id="rId124"/>
+    <hyperlink ref="E84" r:id="rId125"/>
+    <hyperlink ref="F84" r:id="rId126"/>
+    <hyperlink ref="E85" r:id="rId127"/>
+    <hyperlink ref="F85" r:id="rId128"/>
+    <hyperlink ref="E86" r:id="rId129"/>
+    <hyperlink ref="F86" r:id="rId130"/>
+    <hyperlink ref="E87" r:id="rId131"/>
+    <hyperlink ref="F87" r:id="rId132"/>
+    <hyperlink ref="E88" r:id="rId133"/>
+    <hyperlink ref="F88" r:id="rId134"/>
+    <hyperlink ref="E89" r:id="rId135"/>
+    <hyperlink ref="F89" r:id="rId136"/>
+    <hyperlink ref="E90" r:id="rId137"/>
+    <hyperlink ref="F90" r:id="rId138"/>
+    <hyperlink ref="E91" r:id="rId139"/>
+    <hyperlink ref="F91" r:id="rId140"/>
+    <hyperlink ref="E92" r:id="rId141"/>
     <hyperlink ref="F92" r:id="rId142"/>
-    <hyperlink ref="E93" r:id="rId143"/>
-[...10 lines deleted...]
-    <hyperlink ref="F98" r:id="rId154"/>
+    <hyperlink ref="F93" r:id="rId143"/>
+    <hyperlink ref="E94" r:id="rId144"/>
+    <hyperlink ref="F94" r:id="rId145"/>
+    <hyperlink ref="E95" r:id="rId146"/>
+    <hyperlink ref="F95" r:id="rId147"/>
+    <hyperlink ref="E96" r:id="rId148"/>
+    <hyperlink ref="F96" r:id="rId149"/>
+    <hyperlink ref="E97" r:id="rId150"/>
+    <hyperlink ref="F97" r:id="rId151"/>
+    <hyperlink ref="E98" r:id="rId152"/>
+    <hyperlink ref="F98" r:id="rId153"/>
+    <hyperlink ref="E99" r:id="rId154"/>
     <hyperlink ref="F99" r:id="rId155"/>
     <hyperlink ref="E100" r:id="rId156"/>
     <hyperlink ref="F100" r:id="rId157"/>
-    <hyperlink ref="F101" r:id="rId158"/>
-[...53 lines deleted...]
-    <hyperlink ref="E145" r:id="rId212"/>
+    <hyperlink ref="E101" r:id="rId158"/>
+    <hyperlink ref="F101" r:id="rId159"/>
+    <hyperlink ref="E102" r:id="rId160"/>
+    <hyperlink ref="F102" r:id="rId161"/>
+    <hyperlink ref="E103" r:id="rId162"/>
+    <hyperlink ref="F103" r:id="rId163"/>
+    <hyperlink ref="F104" r:id="rId164"/>
+    <hyperlink ref="F105" r:id="rId165"/>
+    <hyperlink ref="E106" r:id="rId166"/>
+    <hyperlink ref="F106" r:id="rId167"/>
+    <hyperlink ref="E107" r:id="rId168"/>
+    <hyperlink ref="F107" r:id="rId169"/>
+    <hyperlink ref="E108" r:id="rId170"/>
+    <hyperlink ref="F108" r:id="rId171"/>
+    <hyperlink ref="E109" r:id="rId172"/>
+    <hyperlink ref="F109" r:id="rId173"/>
+    <hyperlink ref="E110" r:id="rId174"/>
+    <hyperlink ref="F110" r:id="rId175"/>
+    <hyperlink ref="E111" r:id="rId176"/>
+    <hyperlink ref="F111" r:id="rId177"/>
+    <hyperlink ref="F112" r:id="rId178"/>
+    <hyperlink ref="E113" r:id="rId179"/>
+    <hyperlink ref="F113" r:id="rId180"/>
+    <hyperlink ref="F114" r:id="rId181"/>
+    <hyperlink ref="F115" r:id="rId182"/>
+    <hyperlink ref="F116" r:id="rId183"/>
+    <hyperlink ref="F117" r:id="rId184"/>
+    <hyperlink ref="F118" r:id="rId185"/>
+    <hyperlink ref="F119" r:id="rId186"/>
+    <hyperlink ref="F120" r:id="rId187"/>
+    <hyperlink ref="F121" r:id="rId188"/>
+    <hyperlink ref="F122" r:id="rId189"/>
+    <hyperlink ref="E123" r:id="rId190"/>
+    <hyperlink ref="F123" r:id="rId191"/>
+    <hyperlink ref="F124" r:id="rId192"/>
+    <hyperlink ref="F125" r:id="rId193"/>
+    <hyperlink ref="F126" r:id="rId194"/>
+    <hyperlink ref="F127" r:id="rId195"/>
+    <hyperlink ref="F128" r:id="rId196"/>
+    <hyperlink ref="F129" r:id="rId197"/>
+    <hyperlink ref="F130" r:id="rId198"/>
+    <hyperlink ref="F131" r:id="rId199"/>
+    <hyperlink ref="F132" r:id="rId200"/>
+    <hyperlink ref="F133" r:id="rId201"/>
+    <hyperlink ref="F134" r:id="rId202"/>
+    <hyperlink ref="F135" r:id="rId203"/>
+    <hyperlink ref="F136" r:id="rId204"/>
+    <hyperlink ref="F137" r:id="rId205"/>
+    <hyperlink ref="F138" r:id="rId206"/>
+    <hyperlink ref="F139" r:id="rId207"/>
+    <hyperlink ref="F140" r:id="rId208"/>
+    <hyperlink ref="F141" r:id="rId209"/>
+    <hyperlink ref="F142" r:id="rId210"/>
+    <hyperlink ref="F143" r:id="rId211"/>
+    <hyperlink ref="F144" r:id="rId212"/>
     <hyperlink ref="F145" r:id="rId213"/>
     <hyperlink ref="E146" r:id="rId214"/>
     <hyperlink ref="F146" r:id="rId215"/>
     <hyperlink ref="E147" r:id="rId216"/>
     <hyperlink ref="F147" r:id="rId217"/>
     <hyperlink ref="E148" r:id="rId218"/>
     <hyperlink ref="F148" r:id="rId219"/>
     <hyperlink ref="E149" r:id="rId220"/>
     <hyperlink ref="F149" r:id="rId221"/>
     <hyperlink ref="E150" r:id="rId222"/>
     <hyperlink ref="F150" r:id="rId223"/>
     <hyperlink ref="E151" r:id="rId224"/>
     <hyperlink ref="F151" r:id="rId225"/>
     <hyperlink ref="E152" r:id="rId226"/>
     <hyperlink ref="F152" r:id="rId227"/>
     <hyperlink ref="E153" r:id="rId228"/>
     <hyperlink ref="F153" r:id="rId229"/>
-    <hyperlink ref="E154" r:id="rId230"/>
-[...18 lines deleted...]
-    <hyperlink ref="F163" r:id="rId249"/>
+    <hyperlink ref="F154" r:id="rId230"/>
+    <hyperlink ref="F155" r:id="rId231"/>
+    <hyperlink ref="F156" r:id="rId232"/>
+    <hyperlink ref="E157" r:id="rId233"/>
+    <hyperlink ref="F157" r:id="rId234"/>
+    <hyperlink ref="E158" r:id="rId235"/>
+    <hyperlink ref="F158" r:id="rId236"/>
+    <hyperlink ref="E159" r:id="rId237"/>
+    <hyperlink ref="F159" r:id="rId238"/>
+    <hyperlink ref="E160" r:id="rId239"/>
+    <hyperlink ref="F160" r:id="rId240"/>
+    <hyperlink ref="E161" r:id="rId241"/>
+    <hyperlink ref="F161" r:id="rId242"/>
+    <hyperlink ref="E162" r:id="rId243"/>
+    <hyperlink ref="F162" r:id="rId244"/>
+    <hyperlink ref="E163" r:id="rId245"/>
+    <hyperlink ref="F163" r:id="rId246"/>
+    <hyperlink ref="F164" r:id="rId247"/>
+    <hyperlink ref="E165" r:id="rId248"/>
+    <hyperlink ref="F165" r:id="rId249"/>
+    <hyperlink ref="E166" r:id="rId250"/>
+    <hyperlink ref="F166" r:id="rId251"/>
+    <hyperlink ref="E167" r:id="rId252"/>
+    <hyperlink ref="F167" r:id="rId253"/>
+    <hyperlink ref="E168" r:id="rId254"/>
+    <hyperlink ref="F168" r:id="rId255"/>
+    <hyperlink ref="E169" r:id="rId256"/>
+    <hyperlink ref="F169" r:id="rId257"/>
+    <hyperlink ref="E170" r:id="rId258"/>
+    <hyperlink ref="F170" r:id="rId259"/>
+    <hyperlink ref="E171" r:id="rId260"/>
+    <hyperlink ref="F171" r:id="rId261"/>
+    <hyperlink ref="E172" r:id="rId262"/>
+    <hyperlink ref="F172" r:id="rId263"/>
+    <hyperlink ref="E173" r:id="rId264"/>
+    <hyperlink ref="F173" r:id="rId265"/>
+    <hyperlink ref="E174" r:id="rId266"/>
+    <hyperlink ref="F174" r:id="rId267"/>
+    <hyperlink ref="E175" r:id="rId268"/>
+    <hyperlink ref="F175" r:id="rId269"/>
+    <hyperlink ref="E176" r:id="rId270"/>
+    <hyperlink ref="F176" r:id="rId271"/>
+    <hyperlink ref="E177" r:id="rId272"/>
+    <hyperlink ref="F177" r:id="rId273"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>