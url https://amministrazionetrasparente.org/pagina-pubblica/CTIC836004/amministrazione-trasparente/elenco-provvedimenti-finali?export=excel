--- v0 (2026-07-29)
+++ v1 (2026-09-21)
@@ -8,1050 +8,686 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="196">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEA8992F5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale pulizia Golmar</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>BCA2969585</t>
+  </si>
+  <si>
+    <t>Materiale piccola manutenzione luglio 2026</t>
+  </si>
+  <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC8617844E</t>
   </si>
   <si>
     <t>Targa pubblicitaria PN ESO4.6.A1.B-FSEPN-SI-2025-211</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8617844E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7C33BF35</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 2 targhe e 2 tapperi pubblicitari PN</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7C33BF35</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC681ED911</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto laboratori sul campo di Inglese per gli alunni partecipanti al Progetto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC681ED911</t>
-[...4 lines deleted...]
-  <si>
     <t>BC67B0888B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sacche sport laboratori PN</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC67B0888B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC540328F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - realizzazione di n. 4 laboratori PN HANDIR</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC540328F8</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC479822AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale sportivo laboratori PN</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC479822AD</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC482895C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale laboratori PN “LEARNING TECH 2”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC482895C5</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3F8DC8AC</t>
   </si>
   <si>
     <t>Materiale pulizia giugno 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3F8DC8AC</t>
-[...4 lines deleted...]
-  <si>
     <t>BC3D633E6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Filamenti per stampanti 3D</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3D633E6F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3B0BA20E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale laboratori PN 2127 luglio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3B0BA20E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC3253711B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di "Cinemainclasse" per le scuole pubbliche</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3253711B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2E2F0F7A</t>
   </si>
   <si>
     <t>Lettura copie uffici giugno 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2E2F0F7A</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2D5C2F2A</t>
   </si>
   <si>
     <t>Fornitura materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2D5C2F2A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC129DE3E9</t>
   </si>
   <si>
     <t>Acquisto del servizio di foto e video per uno spettacolo di fine anno.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC129DE3E9</t>
-[...4 lines deleted...]
-  <si>
     <t>BC124A221C</t>
   </si>
   <si>
     <t>Acquisto di fornitura a noleggio di sistemi audio e di struttura, per uno spettacolo di fine anno.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC124A221C</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0F988091</t>
   </si>
   <si>
     <t>Acquisto del servizio di pernottamento in due camere hotel, per Progetto Erasmus 2025-1-IT02-KA121-SCH-000317693, cup E21I25000100005</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0F988091</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0F6330A6</t>
   </si>
   <si>
     <t>Acquisto di magliette per la manifestazione finale del Progetto Arte di Ogni genere, seconda Edizione.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0F6330A6</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0F73FDCB</t>
   </si>
   <si>
     <t>Acquisto di manifesti, di felpe e di magliette per la pubblicità del Progetto Arte di ogni genere, seconda edizione, circolare n. 08/2025.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0F73FDCB</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEEC0453E</t>
   </si>
   <si>
     <t>Acquisto materiale piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEEC0453E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCEE91C12</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO COMPLETO PER UNA VISITA D'ISTRUZIONE A SIRACUSA, CLASSI QUARTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCEE91C12</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCF24AE82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spese di parcheggio per la visita d'istruzione delle classi quinte della sede centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF24AE82</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC785E191</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio completo per una visita d'istruzione a Zafferana, classi terze primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC785E191</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB900AD5C1</t>
   </si>
   <si>
     <t xml:space="preserve"> Materiale laboratori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB900AD5C1</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8B344440</t>
   </si>
   <si>
     <t>Ordine Servizio bus visita alunni Etna Taormina 25/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B344440</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB860661E8</t>
   </si>
   <si>
     <t>Piccola manutenzione aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB860661E8</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB625E5674</t>
   </si>
   <si>
     <t>Im pegno ESAMI 29-06-2026 Cambridge English Examinations Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB625E5674</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB54EDB1C3</t>
   </si>
   <si>
     <t>Acquisto del servizio per una visita culturale a Donnafugata e Modica.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54EDB1C3</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB54ADB4BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di porta-cartellini e felpe con stampe</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54ADB4BA</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB440488D1</t>
   </si>
   <si>
     <t>Ordine acquisto Leggio pieghevole per laboratori musica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB440488D1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB43F15B78</t>
   </si>
   <si>
     <t>Acquisto materiale pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43F15B78</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3EB7268F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Magliette per laboratorio Spagnolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EB7268F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB493B83A7</t>
   </si>
   <si>
     <t>Ordine acquisto Viaggio a Cefalù campus bus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB493B83A7</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB350C9562</t>
   </si>
   <si>
     <t>Produzione videoclip Titolo: Se mi ascolti so parlare</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB350C9562</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2FF0F401</t>
   </si>
   <si>
     <t>Ordine Noleggio bus Donnafugata Modica 13 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FF0F401</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2F8A69CD</t>
   </si>
   <si>
     <t>Lettura copie uffici marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F8A69CD</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2A933987</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto maglie modulo sport 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A933987</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2A499D68</t>
   </si>
   <si>
     <t>Acquisto materiale piccola manutenzione marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A499D68</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB05F4D9DD</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto del servizio di noleggio di n. 02 pullman per una visita d'istruzione delle classi seconde di primaria.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB05F4D9DD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB05BF142D</t>
   </si>
   <si>
     <t>Visita fattoria didattica Arena</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05BF142D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB01310FEB</t>
   </si>
   <si>
     <t>Acquisto del servizio completo per una visita turistica, ad Agrigento, per gli alunni delle classi quinte di primaria.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB01310FEB</t>
-[...4 lines deleted...]
-  <si>
     <t>BB01044113</t>
   </si>
   <si>
     <t>Acquisto del servizio di noleggio di n. 03 pullman, per una visita d'istruzione delle classi prime di primaria.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB01044113</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFBD29C60</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un servizio di registrazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBD29C60</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC828FA48</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE PER PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC828FA48</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAC4F9AD34</t>
   </si>
   <si>
     <t>Ticket ingresso teatro antico Siracusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4F9AD34</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAAACCAFC2</t>
   </si>
   <si>
     <t>Ordine acquisto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAACCAFC2</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA9610BBC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di merceria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9610BBC9</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA84DCB70F</t>
   </si>
   <si>
     <t>Materiale Psicomoitricità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84DCB70F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA83872932</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto materiale laboratorio Carnevale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83872932</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA54EBFA5B</t>
   </si>
   <si>
     <t>Materiale laboratorio Carnevale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54EBFA5B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA4A635528</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di abbonamento ad una rivista</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A635528</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA45A7C825</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di cancelleria per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45A7C825</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA338C539B</t>
   </si>
   <si>
     <t>ORDINE MATERIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA338C539B</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA24996230</t>
   </si>
   <si>
     <t>Ordine Visita didattica Planetario Zafferana Etnea</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24996230</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA14882C65</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale sportivo per laboratori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14882C65</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>BA005506D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio MySQL DATABASE di Aruba, per l’anno 2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA005506D8</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E890207D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di cancelleria e di accessori per attività ricreative</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E890207D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E53F15C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E53F15C9</t>
-[...4 lines deleted...]
-  <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>B9D7358DC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto delle prestazioni di Medico Competente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D7358DC0</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D9638561</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del pacchetto o Hosting Basic Linux di Aruba per il dominio del sito della scuola, anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D9638561</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D1D76E54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto delle licenze d'uso e del servizio di assistenza dei software per la gestione amministrativa e didattica, per l'anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1D76E54</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C6E99119</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C6E99119</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9C1717A5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1717A5F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A13027FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento acquisto materiali da merceria progetto: ESO4.6.A1.B-FSEPN-SI-2025-211 “GIOCANDO SI IMPARA”- Codice CUP: E24D25000310007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A13027FA</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9614CB908</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale Progetto PN Orientamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9614CB908</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B93795282C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93795282C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>B9357B9E65</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/20865d99-269f-4c1c-a004-9e7841381e3b</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1349,1399 +985,1581 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA8992F5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/c7b4b835-584d-42bf-b790-22eb9be399d3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA2969585" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/3fd6e26a-bc7c-4815-ac6a-0e3139b41125" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8617844E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/727ac57d-a417-4fb8-aec4-bbd26d16cf67" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C33BF35" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/4d039f14-a744-4cbc-8210-985fb8fc92ad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC681ED911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/564b4600-7e14-420b-a033-83640e098930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67B0888B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/9e0c1d10-50e3-42be-bd35-5262fd45c5a9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC540328F8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/d785a816-194d-4fea-9ac2-f50e8f3947e7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC479822AD" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/a26a4379-7d32-4a54-abfb-94b9917bddd7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC482895C5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/0b2ab740-5608-4f82-baf5-6b72dc249e8d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F8DC8AC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/77bb44ed-d600-461c-9ff5-8c2ac95b11cf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D633E6F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/e045fba8-6065-4607-948b-bc2609993bb2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3B0BA20E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/1003013d-1ab5-45c5-b4b7-dc6f5ace2d2f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3253711B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/4c72052d-6a88-4ac3-84eb-0d415dd121b6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E2F0F7A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/dc124870-1b0a-42ec-a4b3-93a7f9a92e2e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D5C2F2A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/e27641b8-85b5-417c-bc68-bdb8885dbb47" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC129DE3E9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/f78e120b-8cb8-4430-b9ca-053e578eb7d9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC124A221C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/5cdc1b44-3f4c-445f-9299-c4e4b310101a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0F988091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/41ddbcc2-037e-45df-ac0f-878d95b1583d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0F6330A6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/d55e14cc-ad10-496d-82aa-5de9de05274a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0F73FDCB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/47c44923-ca90-4463-b8ec-6ff9b8e60c6d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEEC0453E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/9a93e544-8687-4c9d-b322-703680941ba2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCEE91C12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/e3ab09a8-89d3-4e06-b907-45183a8448e8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF24AE82" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/3cac6506-7dd0-4815-bbe6-a6315849819c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC785E191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/1aa529b9-b377-424b-b20f-fb1231d4f08e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB900AD5C1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/00dc3d4e-159a-402e-af26-8a9b67aa5039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B344440" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/f4757300-b93c-4288-a4c0-9a9d5495d431" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB860661E8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/8d99e083-72ff-4e3e-b25c-9aca734d9fe0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB625E5674" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/663d0015-7189-41ef-b1ca-d23ef7bbc557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54EDB1C3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/5c9f4c54-f15d-4b8a-84d2-56f2c1b29c5a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54ADB4BA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/7d56db55-1f90-4294-a42c-46d57b8c434e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB440488D1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/de7d359e-05be-43ae-927f-12f15a2e2ba8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43F15B78" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/e2c7bcaf-174c-4f8f-89b6-219d7310095a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EB7268F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/f1035fb2-bbc2-48c0-ac7d-d1afdc3e510c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB493B83A7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/c3b41230-d9e3-42a9-8e66-ea8a02da8209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB350C9562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/cc9c4b9e-391d-4249-9d4b-68adf41e5d97" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FF0F401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/310e479a-eb05-483b-8924-7f3b5221b5ac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F8A69CD" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/630b9e0b-18b7-46d8-ba3b-1358155f474e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A933987" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/8b04aad7-21e1-4590-bd01-2579ae76fa6a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A499D68" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/48d92bd1-43ed-40ec-9097-b7b9d92cfd5b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB05F4D9DD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/b58c855e-802d-4ddf-bca7-998d3a4b2e24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05BF142D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/78062e69-c003-4c11-8bf3-ce33ed8443fc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB01310FEB" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/72831462-2fc6-41df-bea1-c519b3f4aed6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB01044113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/c2f5cb2d-5536-4803-8c31-68f185135a07" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBD29C60" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/8dd516d5-69c4-4d08-8c53-ac29861495dd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC828FA48" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/db2e5aee-a9a8-4f16-9b3e-25d289bcce05" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4F9AD34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/6789f0f5-3601-4328-9787-a3805599f0ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAACCAFC2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/9991263d-cab9-427e-9cc4-ad302c17431f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9610BBC9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/321e7c63-97da-460d-9165-3fc7179f7c82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84DCB70F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/1b20877e-3e73-469b-be39-e2eb7445e54f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83872932" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/d9b6afb8-1469-484f-807d-2b0343d8bdfe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54EBFA5B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/dd426e0b-a9f8-4488-9641-f3eae25a70b2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A635528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/c246a991-db50-443d-9835-e71ebd6f5d0b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45A7C825" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/1ffaf0d2-8f44-4ca3-a341-b47c45689d5f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA338C539B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/b49cc345-a8a0-4cd6-9483-221a40ac0054" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24996230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/54d4abf1-9f9c-45cf-95b2-330dd7aa84ec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14882C65" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/6fc40ff2-e81c-46b9-b3c1-7f23bee7392e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA005506D8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/a8f0f550-f7cf-4486-bdef-f07b0d8150ae" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E890207D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/63fb6b4f-af8e-4953-9e3c-acab040ad6bd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E53F15C9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/562525f3-a7d7-4c18-ac8a-44cae19dd7d5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D7358DC0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/0ac8901d-8fb5-4fcd-8444-c1adf27e01af" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D9638561" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/7883bfee-c4a5-46cd-b254-fdcedd0bbc3b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1D76E54" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/a8a88311-064b-4b80-bb50-5db303459a66" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C6E99119" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/1e7f1f81-4dce-4b66-8a35-594cc619c25d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1717A5F" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/2233c683-3df5-4593-a45a-b054f6dce428" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A13027FA" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/8d293a83-33c0-4373-abd3-be4a3adef9fd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9614CB908" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/70e9390a-edcb-4636-bc52-212129cba05b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93795282C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/4f3abb67-f94e-4562-9415-9878f5ff1d00" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9357B9E65" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC836004/amministrazione-trasparente/atti-amministrazioni-enti/20865d99-269f-4c1c-a004-9e7841381e3b" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F67"/>
+  <dimension ref="A1:F69"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8944</v>
+        <v>10011</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>9053</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8758</v>
+        <v>8944</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>8757</v>
+        <v>8896</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>8598</v>
+        <v>8758</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>8520</v>
+        <v>8757</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>8347</v>
+        <v>8598</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>8269</v>
+        <v>8520</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>8243</v>
+        <v>8347</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>8214</v>
+        <v>8269</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>7987</v>
+        <v>8243</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>7951</v>
+        <v>8214</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>7945</v>
+        <v>7987</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>7538</v>
+        <v>7951</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>7537</v>
+        <v>7945</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>7530</v>
+        <v>7538</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>7461</v>
+        <v>7537</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>7460</v>
+        <v>7530</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>6935</v>
+        <v>7461</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>6416</v>
+        <v>7460</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>6412</v>
+        <v>6935</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>6324</v>
+        <v>6416</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>5590</v>
+        <v>6412</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>5513</v>
+        <v>6324</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>5434</v>
+        <v>5590</v>
       </c>
       <c r="C26" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>74</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="B27">
-        <v>4985</v>
+        <v>5513</v>
       </c>
       <c r="C27" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>77</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>4829</v>
+        <v>5434</v>
       </c>
       <c r="C28" t="s">
-        <v>130</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>4825</v>
+        <v>4985</v>
       </c>
       <c r="C29" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>4678</v>
+        <v>4829</v>
       </c>
       <c r="C30" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>4673</v>
+        <v>4825</v>
       </c>
       <c r="C31" t="s">
-        <v>144</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>4596</v>
+        <v>4678</v>
       </c>
       <c r="C32" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>92</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>4736</v>
+        <v>4673</v>
       </c>
       <c r="C33" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>4320</v>
+        <v>4596</v>
       </c>
       <c r="C34" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>4278</v>
+        <v>4736</v>
       </c>
       <c r="C35" t="s">
-        <v>164</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>163</v>
+        <v>101</v>
       </c>
       <c r="B36">
-        <v>4277</v>
+        <v>4320</v>
       </c>
       <c r="C36" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>103</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="B37">
-        <v>4248</v>
+        <v>4278</v>
       </c>
       <c r="C37" t="s">
-        <v>173</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>106</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="B38">
-        <v>4247</v>
+        <v>4277</v>
       </c>
       <c r="C38" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>108</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>181</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>3756</v>
+        <v>4248</v>
       </c>
       <c r="C39" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>111</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>181</v>
+        <v>109</v>
       </c>
       <c r="B40">
-        <v>3745</v>
+        <v>4247</v>
       </c>
       <c r="C40" t="s">
-        <v>186</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>113</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>181</v>
+        <v>114</v>
       </c>
       <c r="B41">
-        <v>3733</v>
+        <v>3756</v>
       </c>
       <c r="C41" t="s">
-        <v>190</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>116</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>3732</v>
+        <v>3745</v>
       </c>
       <c r="C42" t="s">
-        <v>194</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>118</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>198</v>
+        <v>114</v>
       </c>
       <c r="B43">
-        <v>3670</v>
+        <v>3733</v>
       </c>
       <c r="C43" t="s">
-        <v>199</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>203</v>
+        <v>114</v>
       </c>
       <c r="B44">
-        <v>3012</v>
+        <v>3732</v>
       </c>
       <c r="C44" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>122</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>208</v>
+        <v>123</v>
       </c>
       <c r="B45">
-        <v>2843</v>
+        <v>3670</v>
       </c>
       <c r="C45" t="s">
-        <v>209</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>125</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>213</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>2702</v>
+        <v>3012</v>
       </c>
       <c r="C46" t="s">
-        <v>214</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>218</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>2324</v>
+        <v>2843</v>
       </c>
       <c r="C47" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>131</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>2106</v>
+        <v>2702</v>
       </c>
       <c r="C48" t="s">
-        <v>224</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>2099</v>
+        <v>2324</v>
       </c>
       <c r="C49" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>232</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>1584</v>
+        <v>2106</v>
       </c>
       <c r="C50" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>140</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>237</v>
+        <v>138</v>
       </c>
       <c r="B51">
-        <v>1428</v>
+        <v>2099</v>
       </c>
       <c r="C51" t="s">
-        <v>238</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>1357</v>
+        <v>1584</v>
       </c>
       <c r="C52" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>247</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>1077</v>
+        <v>1428</v>
       </c>
       <c r="C53" t="s">
-        <v>248</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>975</v>
+        <v>1357</v>
       </c>
       <c r="C54" t="s">
-        <v>253</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>729</v>
+        <v>1077</v>
       </c>
       <c r="C55" t="s">
-        <v>258</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>262</v>
+        <v>155</v>
       </c>
       <c r="B56">
-        <v>623</v>
+        <v>975</v>
       </c>
       <c r="C56" t="s">
-        <v>263</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>157</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>267</v>
+        <v>158</v>
       </c>
       <c r="B57">
-        <v>143</v>
+        <v>729</v>
       </c>
       <c r="C57" t="s">
-        <v>268</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>160</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>272</v>
+        <v>161</v>
       </c>
       <c r="B58">
-        <v>106</v>
+        <v>623</v>
       </c>
       <c r="C58" t="s">
-        <v>273</v>
+        <v>162</v>
       </c>
       <c r="D58" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>163</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>277</v>
+        <v>164</v>
       </c>
       <c r="B59">
-        <v>16114</v>
+        <v>143</v>
       </c>
       <c r="C59" t="s">
-        <v>278</v>
+        <v>165</v>
       </c>
       <c r="D59" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>166</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>277</v>
+        <v>167</v>
       </c>
       <c r="B60">
-        <v>16113</v>
+        <v>106</v>
       </c>
       <c r="C60" t="s">
-        <v>282</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>169</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>286</v>
+        <v>170</v>
       </c>
       <c r="B61">
-        <v>16112</v>
+        <v>16114</v>
       </c>
       <c r="C61" t="s">
-        <v>287</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>172</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>291</v>
+        <v>170</v>
       </c>
       <c r="B62">
-        <v>16037</v>
+        <v>16113</v>
       </c>
       <c r="C62" t="s">
-        <v>292</v>
+        <v>173</v>
       </c>
       <c r="D62" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>174</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="B63">
-        <v>15991</v>
+        <v>16112</v>
       </c>
       <c r="C63" t="s">
-        <v>297</v>
+        <v>176</v>
       </c>
       <c r="D63" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>177</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>301</v>
+        <v>178</v>
       </c>
       <c r="B64">
-        <v>15697</v>
+        <v>16037</v>
       </c>
       <c r="C64" t="s">
-        <v>302</v>
+        <v>179</v>
       </c>
       <c r="D64" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>180</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>306</v>
+        <v>181</v>
       </c>
       <c r="B65">
-        <v>15208</v>
+        <v>15991</v>
       </c>
       <c r="C65" t="s">
-        <v>307</v>
+        <v>182</v>
       </c>
       <c r="D65" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>183</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>311</v>
+        <v>184</v>
       </c>
       <c r="B66">
-        <v>14760</v>
+        <v>15697</v>
       </c>
       <c r="C66" t="s">
-        <v>312</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>186</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>316</v>
+        <v>187</v>
       </c>
       <c r="B67">
+        <v>15208</v>
+      </c>
+      <c r="C67" t="s">
+        <v>188</v>
+      </c>
+      <c r="D67" t="s">
+        <v>189</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>190</v>
+      </c>
+      <c r="B68">
+        <v>14760</v>
+      </c>
+      <c r="C68" t="s">
+        <v>191</v>
+      </c>
+      <c r="D68" t="s">
+        <v>192</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>193</v>
+      </c>
+      <c r="B69">
         <v>14456</v>
       </c>
-      <c r="C67" t="s">
-[...9 lines deleted...]
-        <v>320</v>
+      <c r="C69" t="s">
+        <v>194</v>
+      </c>
+      <c r="D69" t="s">
+        <v>195</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>