--- v0 (2026-07-27)
+++ v1 (2026-10-23)
@@ -8,312 +8,324 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="73">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
-    <t>ESO4.5.A2.B - DIGITAL...MENTE</t>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>PN “SCUOLA E COMPETENZE” 2021-2027 "ESO4.5.A2.B - DIGITAL...MENTE" AVVISO 95165 DEL 24/04/2026 – FORMAZIONE DOCENTI.</t>
   </si>
   <si>
     <t>G64D26002890007</t>
   </si>
   <si>
     <t>€ 18.180,00</t>
   </si>
   <si>
     <t>FSE+</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/90c79722-89ef-46bc-83fd-be472907945d</t>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PROGRAMMA ERASMUS+ CALL 2026 - AZIONE KA121 PROGETTI DI MOBILITA’ ENTI ACCREDITATI ISTRUZIONE SCOLASTICA III^ ANNUALITA'</t>
   </si>
   <si>
     <t>G64D26004200006</t>
   </si>
   <si>
     <t>€ 25.163,00</t>
   </si>
   <si>
     <t>Erasmus+</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/d3cb4d90-de3b-40a3-810e-e1cab16ae669</t>
-[...2 lines deleted...]
-    <t>COMPETENZE IN VOLO - PN21-27 FSE+ AVVISO PROT.53338/26–AGENDA SUD–A.S. 25-26 E 26-27</t>
+    <t xml:space="preserve"> PN21-27 "COMPETENZE IN VOLO" FSE+ AVVISO PROT.53338/26–AGENDA SUD–A.S. 25-26 E 26-27</t>
   </si>
   <si>
     <t>G64D25007800007</t>
   </si>
   <si>
     <t>€ 101.871,00</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/aeaa6bab-6619-4b16-9b77-ad6fcf0fab1e</t>
-[...2 lines deleted...]
-    <t>PN “SCUOLA E COMPETENZE” 2021-2027 – AVVISO PROT. N. 81652 DEL 23/05/2025- “PIANO ESTATE”</t>
+    <t>PN “SCUOLA E COMPETENZE” 2021-2027 "COMPETENZE IN CAMPO" – AVVISO PROT. N. 81652 DEL 23/05/2025- “PIANO ESTATE”</t>
   </si>
   <si>
     <t>G54D25007700007</t>
   </si>
   <si>
     <t>€ 78.780,00</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/d8ee810d-d694-45ac-9849-2e669e69d970</t>
-[...2 lines deleted...]
-    <t>PN 2021/27 - FSE+ AVVISO PROT.57173 DEL 14/04/2025 PERCORSI DI ORIENTAMENTO NELLE SCUOLE SECONDARIE DI PRIMO GRADO</t>
+    <t>PN 2021/27 "ORIENTAMENTO...IN MENTE"- FSE+ AVVISO PROT.57173 DEL 14/04/2025 PERCORSI DI ORIENTAMENTO NELLE SCUOLE SECONDARIE DI PRIMO GRADO</t>
   </si>
   <si>
     <t>G54D25003170007</t>
   </si>
   <si>
     <t>€ 59.988,00</t>
   </si>
   <si>
     <t>PN 21-27</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/5e494762-243c-4ae3-bf23-ad328607af71</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA ERASMUS+ CALL 2025 - AZIONE KA121 PROGETTI DI MOBILITA’ ENTI ACCREDITATI ISTRUZIONE SCOLASTICA II^ANNUALITA' 2025</t>
   </si>
   <si>
     <t>G64D25002930006</t>
   </si>
   <si>
     <t>€ 30.682,00</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/fb3558a7-609b-4ce8-b0c4-761a9f8ac505</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA ERASMUS+ AZIONE K210 – SENSIBILIZZAZIONE CONTRO I DISASTRI NATURALI</t>
   </si>
   <si>
     <t>G64D25003500006</t>
   </si>
   <si>
     <t>€ 8.010,22</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/9bfc99a5-a0ab-4fec-a437-04d51839e506</t>
-[...1 lines deleted...]
-  <si>
     <t>NEXT GENERATION EU - PNRR ERASMUS+ PRIMA ANNUALITA'</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 28.693,00</t>
   </si>
   <si>
     <t>ERASMUS+</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/a1f2120f-46b4-4b74-ac11-bc684b8e77a4</t>
-[...2 lines deleted...]
-    <t>PROGRAMMA NAZIONALE 21- 27(FSE+)PROG:ESO4.6.A1.B- FSEPN-SI-2025-246 –AVVISO 9507/2025 “AGENDA SUD”</t>
+    <t>PROGRAMMA NAZIONALE 21- 27(FSE+)PROG:ESO4.6.A1.B- FSEPN-SI-2025-246 –AVVISO 9507/2025 “AGENDA SUD” TUTTI IN PRIMA FILA!</t>
   </si>
   <si>
     <t>G64D25000720007</t>
   </si>
   <si>
     <t>€ 29.994,00</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/f6f9e6f7-dc99-4e4d-ad16-389f18d27b11</t>
-[...1 lines deleted...]
-  <si>
     <t>NEXT GENERATION EU – PNRR D.M. 19/2024 INTERVENTI CONTRO DIVARI E DISPERSIONE</t>
   </si>
   <si>
     <t>G64D21000700006</t>
   </si>
   <si>
     <t>€ 76.439,88</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/217b79bd-89f7-432c-9650-5f9bfc0ad6f7</t>
-[...1 lines deleted...]
-  <si>
     <t>“LA SCUOLA E OLTRE” AVVISO PUBBLICO PROT. N. 59369 DEL 19 APRILE 2024 “PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI NEGLI ANNI SCOLASTICI 2023-2024 E 2024</t>
   </si>
   <si>
     <t>G64D24001770007</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/18f97bff-06dc-4d10-a60f-55c557ed6522</t>
+    <t>ERASMUS+ ALFABETIZZAZIONE SCUOLA INFANZIA 2023</t>
+  </si>
+  <si>
+    <t>G64D24001970006</t>
+  </si>
+  <si>
+    <t>€ 10.000,00</t>
+  </si>
+  <si>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>PROGRAMMA ERASMUS+ AZIONE KA1 PROGETTI MOBILITA’ENTI ACCREDITATI 2024-1</t>
+  </si>
+  <si>
+    <t>G64D24001960006</t>
+  </si>
+  <si>
+    <t>€ 25.377,00</t>
+  </si>
+  <si>
+    <t>Programma Erasmus+</t>
   </si>
   <si>
     <t>PNRR COMPETENZE STEM E MULTILINGUISTICHE NELLE SCUOLE STATALI (D.M. 65/2023)</t>
   </si>
   <si>
     <t>G64D23004970006</t>
   </si>
   <si>
     <t>€ 131.992,72</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/ab9e3f22-ce90-4478-922f-c72c7922bf50</t>
-[...2 lines deleted...]
-    <t>PONFSE 10.2.2A-FSEPON-SI-2024-62 - "AGENDA SUD"</t>
+    <t xml:space="preserve">PONFSE 10.2.2A-FSEPON-SI-2024-62 - "AGENDA SUD" OGGI &amp; DOM@NI.IT </t>
   </si>
   <si>
     <t>G64C23000400007</t>
   </si>
   <si>
     <t>€ 29.971,50</t>
   </si>
   <si>
     <t>PON_FSE</t>
   </si>
   <si>
     <t>13/02/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/856f9882-cf8d-4fd8-aac7-ac956f1bcaf6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -611,339 +623,532 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/90c79722-89ef-46bc-83fd-be472907945d" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/d3cb4d90-de3b-40a3-810e-e1cab16ae669" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/aeaa6bab-6619-4b16-9b77-ad6fcf0fab1e" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/d8ee810d-d694-45ac-9849-2e669e69d970" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/5e494762-243c-4ae3-bf23-ad328607af71" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/fb3558a7-609b-4ce8-b0c4-761a9f8ac505" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/9bfc99a5-a0ab-4fec-a437-04d51839e506" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/a1f2120f-46b4-4b74-ac11-bc684b8e77a4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/f6f9e6f7-dc99-4e4d-ad16-389f18d27b11" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/217b79bd-89f7-432c-9650-5f9bfc0ad6f7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/18f97bff-06dc-4d10-a60f-55c557ed6522" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/66b81cc7-dc0a-4a26-9620-28eed19a625a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/afda1f34-a5be-4ff8-800d-80c6b7e2880d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/ab9e3f22-ce90-4478-922f-c72c7922bf50" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/progetto/856f9882-cf8d-4fd8-aac7-ac956f1bcaf6" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:G23"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>7</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>14</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="E3" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="F3" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="E4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B5" t="s">
         <v>20</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="C5" t="s">
         <v>21</v>
       </c>
-      <c r="F4" t="s">
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B9" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C9" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="D9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B10" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D10" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
+      <c r="B11" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C11" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>35</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B12" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="C12" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>39</v>
       </c>
-      <c r="C8" t="s">
+      <c r="B13" t="s">
         <v>40</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="C13" t="s">
         <v>41</v>
       </c>
-      <c r="F8" t="s">
+      <c r="D13" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="E13" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>44</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B14" t="s">
         <v>45</v>
       </c>
-      <c r="D9" t="s">
+      <c r="C14" t="s">
         <v>46</v>
       </c>
-      <c r="E9" t="s">
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
         <v>47</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B18" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C18" t="s">
         <v>50</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D18" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="E18" t="s">
         <v>52</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B19" t="s">
         <v>54</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
         <v>55</v>
       </c>
-      <c r="C11" t="s">
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>56</v>
       </c>
-      <c r="D11" t="s">
+      <c r="B20" t="s">
         <v>57</v>
       </c>
-      <c r="E11" t="s">
+      <c r="C20" t="s">
         <v>58</v>
       </c>
-      <c r="F11" t="s">
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" t="s">
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B21" t="s">
         <v>61</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12" t="s">
+      <c r="C21" t="s">
         <v>62</v>
       </c>
-      <c r="F12" t="s">
+      <c r="D21" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s">
+      <c r="E21" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>64</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B22" t="s">
         <v>65</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C22" t="s">
         <v>66</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="D22" t="s">
+        <v>51</v>
+      </c>
+      <c r="E22" t="s">
         <v>67</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B23" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C23" t="s">
         <v>70</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D23" t="s">
         <v>71</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E23" t="s">
         <v>72</v>
       </c>
-      <c r="E14" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="A16:G16"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G9" r:id="rId4"/>
+    <hyperlink ref="G10" r:id="rId5"/>
+    <hyperlink ref="G11" r:id="rId6"/>
+    <hyperlink ref="G12" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G18" r:id="rId10"/>
+    <hyperlink ref="G19" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>