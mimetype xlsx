--- v0 (2026-07-27)
+++ v1 (2026-10-23)
@@ -8,1872 +8,1262 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="595">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="388">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD74B7693F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo certificato di firma digitale Direttore dei Servizi Generali e Amministrativi</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD6EE40DB2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Organizzazione corsi di formazione per i collaboratori scolastici per la somministrazione di farmaci</t>
+  </si>
+  <si>
+    <t>BD73E1E647</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - per acquisto pacchetto completo comprensivo di biglietto aereo, prenotazione alberghiera e copertura assicurativa visita esperto Azione KA 121-Istruzione scolastica”</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD60326AA4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto licenza del software “Argo TFR Online”</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5D2C5E36</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiale di cancelleria nell’ambito del Progetto “Competenze in campo!” - Programma Nazionale “Scuola e competenze” 2021-2027 -</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD39E5A879</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI MATERIALE DI CONSUMO</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD19511ADF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietteria aerea in data 27/09/2026 /28/09/2026</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFAA07302</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - smontaggio, spostamento e rimontaggio di n. 2 pannelli touch e inversione di n. 2 pannelli già esistenti presso la sede di via D’Azeglio</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di individuazione esperti e tutor d'aula Progetto DIGITAL...MENTE Codice Identificativo: ESO4.5.A2.B-FSEPNSI-2026-330</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCE3088DF8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale igienico sanitario e prodotti per la pulizia dei locali scolastici</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCDE95C25D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di n. 2 batterie, n. 2 elettrodi per adulti e n. 1 elettrodi pediatrici per n. 2 defibrillatori.</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE8B1036C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di pacchetti di corsi di formazione del personale sulla sicurezza a scuola.</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDDF896EA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiale didattico scuola secondaria I grado a.s. 2026/27.</t>
+  </si>
+  <si>
+    <t>BCDB536996</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiale didattico scuola infanzia, primaria e sec I grado a.s. 2026/27.</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCD03E01FB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di cancelleria e registri scolastici</t>
+  </si>
+  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC1B1844B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio rilevazione presenze dal 01/09/2026 al 31/08/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1B1844B6</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF739116B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto certificato di firma digitale Dirigente Scolastico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBF739116B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBED514783</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale pubblicitario nell’ambito FSE “Agenda SUD”. Progetto “Tutti in prima fila"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBED514783</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE985673F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenza del software - Argo rinnovo inventariale web</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBE985673F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBDAAA403F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione relativa alla gestione del sito web www.fsveviamascalucia.edu.it sviluppato con CMS Drupal 9</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBDAAA403F</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC3EEFC41</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio utenza nel portale “amministrazionetrasparente.org”, servizio di consulenza AT</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBC3EEFC41</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB5F6DA78</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio di Hosting Cloud Pro – 02 – www.fsveviamascalucia.edu.it dal 22/04/2026 al 21/04/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBB5F6DA78</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB4FB6298</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di certificazione di Lingua Inglese “Cambridge YLE” “Movers”, e “Starters” comprensiva di ore di lettorato con docente madrelingua</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBB4FB6298</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB0626DEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi (N.3) per la manutenzione ordinaria pianoforte a coda a maggio 2026, dicembre 2026 e maggio 2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBB0626DEC</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB0D5B07B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico nell’ambito FSE – PN “Scuola e competenze” 2021-2027. “Agenda SUD”. Titolo progetto “Tutti in prima fila!”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBB0D5B07B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBADBAF2E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio GDPR per il Regolamento U.E. 679/2016. Conferimento incarico di DPO e attivazione del servizio NET-SECURITY dal 01/06/26 al 31/05/27</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBADBAF2E7</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6F66019A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus relativo alle uscite didattiche in data 05/05/2026 e in data 22/05/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB6F66019A</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB08C5858D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un pacchetto manutenzione della durata di un anno per n. 2 defibrillatori.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB08C5858D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5DB7F134</t>
   </si>
   <si>
     <t>Decisione a contrarre - Medico Competente per l’esercizio di sorveglianza sanitaria di cui al D. Lgs 81/2008 in materia d di tutela della salute e della sicurezza nei luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB5DB7F134</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5B9A9517</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di batterie sistema di allarme e dei relativi servizi annessi, sede di Via del Sole e Via D’Azeglio.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB5B9A9517</t>
-[...4 lines deleted...]
-  <si>
     <t>BB577D418F</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio “Netblock con connettività di Telecontrollo” dal 01/05/2026 al 30/04/2027. Plesso via del Sole.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB577D418F</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB4BE70453</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione in Sicilia sud orientale dal 27 al 28 aprile 2026.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB4BE70453</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4B844C75</t>
   </si>
   <si>
     <t>Decisione a contrarre - Forniture per la valorizzazione e la promozione del territorio all’estero. Disseminazione progetti Erasmus realizzati dall’Istituzione Scolastica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB4B844C75</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2FA6AECC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione in Campania dal 11 al 14 maggio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB2FA6AECC</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3ECF66BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio di n. 3 fotocopiatrici multifunzione per 36 mesi tramite ODA su MEPA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB3ECF66BF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB33EE7380</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 1 spettacolo teatrale “Bimbi e pupi” di Marionettistica di Pupi siciliani da tenersi in data 20/04/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB33EE7380</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2ED22909</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei e alloggio terza mobilità a Milano dal 18 al 19/05/2026. Programma Erasmus</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB2ED22909</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E0504A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio noleggio bus per n. 11 studenti e n. 2 accompagnatori - Programma Erasmus+ Call 2025. II annualità</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB2E0504A6</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB24675D75</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche con destinazione Giardino Ragazzi 10/04 – Museo della Lava e Casa delle farfalle 13/04 – Acireale 17/04 – Museo sbarco e Acicastello 23/04 – Zafferana 27/4 - Vendicari 18/05</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB24675D75</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1D43446E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione da remoto della durata di 20 ore rivolto ai docenti su “Edico e predisposizione di file accessibili”.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB1D43446E</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB12ED9FC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di trasporto alunni e ingresso fattoria Jannarella in data 12 e 13 maggio e 26 e 27 maggio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB12ED9FC5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0A4EDEB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale sportivo per premiazioni (coppe e medaglie)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB0A4EDEB0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0825E9EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale pubblicitario “Erasmus+ Azione KA121 2025 – SETTORE SCUOLA”. Programma Erasmus+ Call 2025 - azione ka121 II^annualita'.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB0825E9EB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB068D7911</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale pubblicitario Erasmus Disastri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB068D7911</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0577A4F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 2 spettacoli per alunni in data 30-31/03/26 e 17/04/26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB0577A4F1</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAE660A559</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto degli abbonamenti per l’anno 2026 delle riviste “Dirigere la scuola” e “Amministrare la scuola”.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAE660A559</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAD9B617CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi per mobilità di gruppo a Huelva-Spagna dal 19 al 26 marzo e acquisto servizi per mobilità di gruppo a Cambo Les Bains-Francia dal 15 al 21 maggio 26 Programma Erasmus+ II Annualità</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAD9B617CA</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACF63D08A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 5 licenze Teaching &amp; Learning Kit Google Workspace for Education. Dal 20/03/2026 al 19/03/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BACF63D08A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABE9BCCF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per alunni ipovedenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BABE9BCCF5</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA844C7670</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di formazione in “COMUNICAZIONE AUMENTATIVA E ALTERNATIVA” del personale docente dell’Istituzione Scolastica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA844C7670</t>
-[...4 lines deleted...]
-  <si>
     <t>BA83E60DE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto cancelleria e materiale di facile consumo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA83E60DE2</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA769E3412</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aacquisto del servizio di trasporto alunni e ingresso presso il Museo della Scienze “Ludum” di Catania in data 23 e 24 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA769E3412</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA68FD9599</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti per gli spettacoli Teatrali in data 20/02/2026, 12/03/2026 e 17/03/2026, comprensivo di trasporto A/R per alunni e docenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA68FD9599</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5FDA2C8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio di noleggio operativo NetBlock + telecontrollo ruter 4G + sim integrata dal 15/02/2026 al 14/02/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA5FDA2C8D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4D1D22CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei e alloggio per visita preparatoria a Huelva (Spagna) dal 16 AL 19 febbraio 26. Progetto Erasmus+ II Annualità Azione KA121</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA4D1D22CF</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1CE55BD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di cancelleria e materiale didattico per alunni diversamente abili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA1CE55BD1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1BCEAC22</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico - cancelleria per alunni diversamente abili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA1BCEAC22</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9F940F112</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti per lo spettacolo Teatrale in data 19/01/2026 – Teatro Metropolitan di Catania</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9F940F112</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F8DEBFCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus per il trasporto degli alunni presso il Teatro Metropolitan di Catania in data 19 gennaio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9F8DEBFCC</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F8856490</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo dei servizi di “Argo” dal 01/01/2026 al 31/12/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9F8856490</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99976A9D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di cancelleria per gli uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B99976A9D2</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B981A43065</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di spettacoli per bambini “Gli apprendisti di Babbo Natale” “Babbo Natale e i tempi moderni” da tenersi in data 12, e 16 Dicembre 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B981A43065</t>
-[...4 lines deleted...]
-  <si>
     <t>B982A2B0B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto sul MEPA per targhe pubblicitarie PNRR “Nuove competenze e nuovi linguaggi” (D.M. 61/2023)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B982A2B0B7</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B97485FB55</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico/attrezzature per alunni diversamente abili.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B97485FB55</t>
-[...4 lines deleted...]
-  <si>
     <t>B9747560A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico per alunni diversamente abili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9747560A9</t>
-[...4 lines deleted...]
-  <si>
     <t>B97519A958</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pacchetti “tutto incluso” “Sibeg Coca Cola” e trenino turistico a Catania , il “presepe di Caltagirone” e i “presepi etnei e di Acireale”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B97519A958</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96771FD9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto fuori MEPA di materiale pubblicitario, n. 350 borracce in tritan da 500ml con logo personalizzato</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B96771FD9E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B94EABF449</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo dei servizi di “Amministrazione Digitale” dal 01/01/2026 al 31/12/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B94EABF449</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B946B4D874</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico progetto scuola dell’Infanzia.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B946B4D874</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B93A3E1703</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale sanitario</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B93A3E1703</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92ECFA773</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti aerei e alloggio dal 23/11/2025 al 29/11/2025 in Francia per attività di job shadowing</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B92ECFA773</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B8FCF220AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione delle coperture assicurative Infortuni e Responsabilità Civile</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8FCF220AD</t>
-[...4 lines deleted...]
-  <si>
     <t>B90310472F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 2 Targhe in forex 5 mm</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B90310472F</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F3AFCF22</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 2 contenitori portapalloni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8F3AFCF22</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8DF8E5321</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus partecipazione “Giubileo degli studenti”. Catania 05/11/2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8DF8E5321</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DB121A11</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi culturali e annessi (Corsi di formazione, voli e pernottamento) Dublino-Praga</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8DB121A11</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DB54332A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti aerei e alloggio per mobilità di gruppo alunni - Algeciras (Spagna) 06-12/11/2025 (D.M. 61/2023)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8DB54332A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C93356D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di raccolta, trasporto e smaltimento dei rifiuti speciali non pericolosi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8C93356D2</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C25D86F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 2 tablet per sistema timbrature presenze</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8C25D86F7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8A07D7060</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei e sistemazione alberghiera dal 16/11/2025 al 22/11/2025 Lisbona (Portogallo): Programma Erasmus+ Erasmus azione K210</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8A07D7060</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89C526748</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale didattico scuola infanzia, primaria e sec I grado a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B89C526748</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B87E15DBD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti aerei e alloggio relativi a partecipazione evento “Erasmus+ Kick off per i beneficiari dell’Azione KA121 2025 - II ANNUALITA'</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B87E15DBD9</t>
-[...4 lines deleted...]
-  <si>
     <t>B87EBDD610</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di dispositivi per la protezione individuale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B87EBDD610</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B86CBB177B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di brokeraggio</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B86CBB177B</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B83A995B8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di letture graduate in lingua inglese</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B83A995B8C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B839B08995</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale pubblicitario. Azioni di potenziamento delle competenze STEM e multilinguistiche</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B839B08995</t>
-[...4 lines deleted...]
-  <si>
     <t>B8391F7E3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di installazione a parete di pannello touch e realizzazione di una rete LAN</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8391F7E3A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B831571BAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale didattico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B831571BAC</t>
-[...4 lines deleted...]
-  <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>B813D660E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per la sicurezza sui luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B813D660E3</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B813A47D84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico sanitario e prodotti per la pulizia dei locali scolastici</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B813A47D84</t>
-[...4 lines deleted...]
-  <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>B7F5D97D86</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione della tastiera Mountbatten Tutor per alunni ipovedenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7F5D97D86</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B7EC2C6B57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei dal 31/08/2025 al 06/09/2025 Turchia - Erasmus+ natural disaster</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7EC2C6B57</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B79D9CF39E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto registri firma e registri di classe</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B79D9CF39E</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B77C3DF51C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio rilevazione presenze dal 01/09/2025 al 31/08/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B77C3DF51C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73E27AEAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Targhe pubblicitarie Fondi Strutturali Europei - “Agenda SUD”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B73E27AEAC</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B725BA1509</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto 2000 targhette intestate in alluminio per inventario</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B725BA1509</t>
-[...4 lines deleted...]
-  <si>
     <t>B7257B6954</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto cartucce toner e materiale di consumo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7257B6954</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6F53B98B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti aerei e sistemazione alberghiera relativi al progetto Programma Erasmus+ Dassel (Germania) dal 01/06/2025 al 08/06/2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6F53B98B8</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6DE73CFB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione in Sicilia occidentale dal 19 al 21 maggio 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6DE73CFB0</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DEC6302E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio GDPR per il Regolamento U.E. 679/2016 e conferimento incarico di DPO (RDD) e attivazione del servizio NET-SECURITY dal 01/06/2025 al 31/05/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6DEC6302E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DA67F33B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione ordinaria pianoforte a coda anno 2025 collocato nella sede centrale di via del Sole.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6DA67F33B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6CB1A32C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita didattica presso la sede del parco dell’Etna e partecipazione al laboratorio didattico “Il mago Pitamede e i cinque sensi” il 3 e 4 giugno 2025.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6CB1A32C2</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C50DA421</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus per il trasporto degli alunni presso l’Orto botanico di Catania in data 28 e 29 maggio 2025 e la sede del Parco dell’Etna in data 3-4 giugno 2025.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6C50DA421</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C4BF16D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di Hosting Cloud Pro</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6C4BF16D1</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BC9483D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita all’Orto Botanico di Catania e partecipazione al laboratorio didattico “Dalla natura al ritratto” in data 28 e 29 maggio 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6BC9483D5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B39E2DC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di cancelleria per Esami Licenza Media a.s. 2024/25</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6B39E2DC5</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B69946B004</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche a Modica e Scicli (RG) in data 05/05/25 e al Planetario/Parco dei Miti a Zafferana E. in data 08/05/25</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B69946B004</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B694E2C7F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di un transfer privato dall’aeroporto di Bordeaux a Cambo le Bains A/R 08/05/2025 – 15/05/2025. Progetto Programma Erasmus+</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B694E2C7F7</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68C372CE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei ed alloggio dal 01/06/2025 al 07/06/2025 Skopje (Macedonia).Erasmus+Call2023</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B68C372CE1</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B687FE918F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale sportivo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B687FE918F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B671B6F512</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aacquisto biglietti aerei relativi al progetto Programma Erasmus+Mobilità di gruppo a Campo les Bains (Francia) 08/05/2025-15/05/2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B671B6F512</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66CE5A8E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio “Netblock con connettività di Telecontrollo” dal 01/05/2025 al 30/04/2026. Plesso via del Sole.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B66CE5A8E1</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65C6B57E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo per bambini “Gelsomina e le fate” da tenersi in data 8, 9 e 10 aprile 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B65C6B57E5</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B6527ADB49</t>
   </si>
   <si>
     <t>Decisione a contrarre - Carta per fotocopie e Manuale di segreteria “Bergantini”.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6527ADB49</t>
-[...4 lines deleted...]
-  <si>
     <t>B650AA4563</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di facile consumo relativo al progetto Programma Erasmus+</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B650AA4563</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B64845821E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Certificazione di Lingua Inglese “Cambridge YLS” Movers, Flyers e Starters</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B64845821E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6457AB401</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche destinazione: “Catania Barocca” – Noto/Oasi di vendicari – Parco Archeologico/Angolo del Papiro/Ortigia (Siracusa) - Fattoria Didattica “Mister White”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6457AB401</t>
-[...4 lines deleted...]
-  <si>
     <t>B646C63CFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporto alunni presso il Polo Tattile e Orto botanico di Catania</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B646C63CFE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B6370DAA36</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di attrezzature musicali</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6370DAA36</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B60D2B65BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 5 licenze Teaching &amp; Learning Kit Google Workspace for Education</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B60D2B65BA</t>
-[...4 lines deleted...]
-  <si>
     <t>B60C555B52</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasfer ed escursioni in data 31/03/25 a Catania e in data 02/04/25 Rifugio Sapienza Monte Etna</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B60C555B52</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FE22F86D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio per il trasporto degli alunni e ingresso presso il “Museo dello Sbarco” - Le Ciminiere - di Catania in data 13- 14/03/2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5FE22F86D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5FD7402A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale pubblicitario (cappellini con stampa logo personalizzato) relativo al progetto Programma Erasmus+</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5FD7402A0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F746E60D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto trasporto alunni e ingressi al “Museo Diocesano e Terme Achilliane” a Catania in data 18/03/2025 e il Museo delle Scienze “Ludum” in data 19/03/2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5F746E60D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5F0BD769F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione del sistema di allarme della sede di Via del Sole e il plesso di Via D’Azeglio</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5F0BD769F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F096B6FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale pubblicitario relativo al progetto Programma Erasmus+</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5F096B6FB</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5D930E7C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto degli abbonamenti per l’anno 2025 delle riviste “Dirigere la scuola” e “Amministrare la scuola”.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5D930E7C9</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D9BBAFC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio di n. 3 fotocopiatrici multifunzione per 12 mesi tramite ODA su MEPA e autorizzazione all’acquisto fuori convenzione CONSIP. Dal 01/03/2025 al 28/02/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5D9BBAFC7</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A2A021C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la pulizia dei locali scolastici</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5A2A021C2</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B58D95A079</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti per gli spettacoli Teatrali: "ALADIN" in data 20/02/2025 e "The legend of the phantom of the opera" in data 24/02/2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B58D95A079</t>
-[...4 lines deleted...]
-  <si>
     <t>B593B31DE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Netblock + telecontrollo router 4g+ Sim integrata dal 15/02/2025 al 14/02/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B593B31DE5</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B5887847FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di software per alunni diversamente abili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5887847FA</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B5874B0E61</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale sportivo per alunni ipovedenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5874B0E61</t>
-[...4 lines deleted...]
-  <si>
     <t>B57C69A55D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di hardware e software per alunni diversamente abili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B57C69A55D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B577A75F38</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico-artistico progetto "La scuola e oltre"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B577A75F38</t>
-[...4 lines deleted...]
-  <si>
     <t>B576A2E085</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico progetto la scuola e oltre</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B576A2E085</t>
-[...4 lines deleted...]
-  <si>
     <t>B575D3D28B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico librario per alunni BES e DSA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B575D3D28B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B53981CF70</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di N. 1 Corso di formazione linguistica e N. 1 corso di metodologia Content and Language Integrated Learning (CLIL)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B53981CF70</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52F227BB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti aerei ed alloggio relativi al progetto Programma Erasmus+ Mobilità di gruppo ad Algeciras (Spagna) 06/02/2025-13/02/2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B52F227BB6</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B4F3C97129</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo dei servizi di “Argo”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/2cade603-9bb3-4d3a-b81c-c934e5efd5e9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2171,2579 +1561,3164 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD74B7693F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/98f18a4b-5f36-4b06-93cf-709e5adb469d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6EE40DB2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/00166aa1-77ff-48d4-bfc5-3b2a796a766f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD73E1E647" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/551087db-d39a-4a3a-b968-93e59227bcaa" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD60326AA4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/2bbf7132-3cdd-4c26-89b8-ac06ae669c15" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5D2C5E36" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/7b4680b6-01b6-46fc-a54e-e30b7e6b8bf1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD39E5A879" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/447b7a49-4330-48d3-89ac-601e39c9ab9d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19511ADF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/f2c39425-f92b-4435-b6ad-9a5f58f533dd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAA07302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/48aa5bcf-fe2c-443a-83dd-bd9cc6c14cf6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE3088DF8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/625e0783-e8f0-4f6c-b043-a55e83d6c34a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE95C25D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/8b6f8184-7632-425e-9f23-09c07468597a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE8B1036C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/ed58fcd8-7811-430d-8c2c-25680163a7fd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDDF896EA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3909d76c-50c3-497f-af49-282d51023815" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB536996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3cf0097e-ea28-49f3-9751-13503d19c20e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD03E01FB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/8ddd4686-603a-449c-909b-18fdac1e6bca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1B1844B6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/fa4d47bf-68ef-4181-b584-4ae84b866e83" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF739116B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/33b42c2b-6b6d-405e-a431-53edb34a2cab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBED514783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/61d57801-9d69-4993-8d8d-9356bc3fe36f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE985673F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/53325f61-4a84-4be9-9f50-1cd56894e1f8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDAAA403F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/79451766-22d6-40f2-b20c-16bf78aca6b3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC3EEFC41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/16d9ddca-076f-402f-874d-3c9d02148348" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB5F6DA78" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/8629a2de-4015-43a3-8388-810c4d819ce1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB4FB6298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/b5a0083f-22ac-4df8-81c6-f350706566b1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB0626DEC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/20b38193-d502-4ad6-a622-2ba4d83b65be" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB0D5B07B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/a1fcf7de-a4d2-4358-8514-d959fba85d99" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBADBAF2E7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3f421f6a-0c8d-4af3-8270-4d5b035c3022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6F66019A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/7c6fb172-5ad3-401c-8395-f70f59f2a785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB08C5858D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/b43311d9-cda9-49e5-89e4-2e00bb423f83" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5DB7F134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3cef98c3-2377-49ff-963b-91f34f8d6649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5B9A9517" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/dc00e06b-8b10-4043-891d-b345286e8ebd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB577D418F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/39c3c82c-9089-40f4-9e02-7cb075c9f5e2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4BE70453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/71e06ac9-27aa-4b10-b909-d3c413e8c9d2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4B844C75" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/fa0e8a27-d1ed-466c-82f1-76fac20b238d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB2FA6AECC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/ec445bd8-241e-45ef-91ed-be4a4f576423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3ECF66BF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/af052348-a186-4bd3-99d2-7c1b2725ee01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB33EE7380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/ba0e0eb3-aec2-4a09-8d55-89f55f3b74f1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB2ED22909" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/87c4804a-58f6-4b6b-b833-64198a043798" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB2E0504A6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3c41d538-2443-4882-a696-91f70168c09e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB24675D75" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/e9e9db04-2f73-4464-b75f-724c2f7d09fa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1D43446E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/6d5e8523-1de8-48e0-add6-275b19c03f46" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB12ED9FC5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/56db9726-e05f-4e2f-a9d9-d5e438b64c51" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB0A4EDEB0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/e4bb9597-2b58-4769-811d-3b70aeb783a8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB0825E9EB" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/2ea1263c-770a-4fae-a6b4-b8e2d54a3933" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB068D7911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/aa355a64-5554-48b1-9361-8e6893a121fd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB0577A4F1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/837f97b9-4b8f-4bf2-8b9c-f53cdb35834f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE660A559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/a629136f-6678-4268-9bdf-06dfc7c11bbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAD9B617CA" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/63d810c0-8fdc-4b37-887d-62430b6a906e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BACF63D08A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/070d7959-9664-4dd1-9ba1-e9675bbfd15d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BABE9BCCF5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/684ce4d2-3d5a-46a5-8796-0250d6d0b47a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA844C7670" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/7f53b56a-c959-41dd-9e89-e17b79b88452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA83E60DE2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/ccd59ebf-ad87-4e1f-a317-d462ce057d55" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA769E3412" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/fae7bc3c-3322-4e85-90d7-5aa971792a0c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA68FD9599" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/f3d1191b-d4af-4581-9b73-4b4e0403aa22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA5FDA2C8D" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/b18af1a3-60f9-4439-a245-a709ad838271" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA4D1D22CF" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/ad98a95e-9a43-4b75-8f0b-e79539bf9e92" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1CE55BD1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3749f50e-d780-4cfb-b5a2-402866fb486f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1BCEAC22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/046ca0e3-6b15-40b3-bbb5-7fc6a2329410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9F940F112" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/dd4a8984-42be-4f8a-9eae-cecae3b16140" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9F8DEBFCC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/7bab7b9a-9c3e-44ec-8485-162580cd8a74" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9F8856490" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/e56c2b95-8c32-4eca-9f51-a8fe1bb1c802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B99976A9D2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/7fe3089f-acab-4db5-9bc6-267ea06bdade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B981A43065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/32c06d82-cfdf-4249-821d-2a4b712c9536" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B982A2B0B7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/dcc5d302-4e67-4999-9af8-a598c5f7bd9f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B97485FB55" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/64ed2edd-b539-4ec2-a235-920a2f3e6072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9747560A9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/78de90a0-4eb1-4ef1-a9de-7b6f0498b27a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B97519A958" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3686c591-5c7d-4c11-ab80-18984eb21e4d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B96771FD9E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/42df8dc4-6359-473e-87d7-b66878c579f6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B94EABF449" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3459d6ef-3c70-4e08-8e35-4c993ec94023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B946B4D874" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/d28d0096-49b3-4878-a4ba-ec21d70ec945" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B93A3E1703" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/5e6c7817-0cac-4f1e-ac72-486afee32742" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B92ECFA773" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/39b22651-09f9-4539-9551-9d425cf29bd8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8FCF220AD" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/5016c0ac-4aee-4c97-a912-ccc4ca7a7232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B90310472F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/bd0190b7-9803-4e69-b062-7cc0681cd01a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8F3AFCF22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/25063be8-e800-43c1-ab07-64b50f7c01cd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8DF8E5321" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/4af143d0-4fc7-43ed-b499-3cb5b8712041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8DB121A11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/6da14d77-843a-44a2-b93f-91ce6e50d5b4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8DB54332A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/651f92d8-08c1-40c5-b983-cb139ef532e2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8C93356D2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/4f9f57ce-eb3d-48d1-ad74-a07d81d743e8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8C25D86F7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/4dbc8aff-b86d-4957-8bac-9e85a0cf1fe7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A07D7060" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/bf599aa4-99ee-4108-b774-3c8e43559c18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B89C526748" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/8672f9d2-0d31-48e6-a787-b43e1a920c09" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B87E15DBD9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/44752d3f-5e4a-4c7b-9beb-0021c8c4a8a2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B87EBDD610" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/6155c8b5-75fd-4161-9bcc-ea8d347eac46" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B86CBB177B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/0acc55a3-750b-446e-bccc-e9146fcd3e41" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83A995B8C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/bef1e6f0-ca7a-404b-bb7f-95cb5dd6e313" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B839B08995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/a67d70bb-4446-49e1-924d-c96fca1d87f1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8391F7E3A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/f2f40ed0-29b6-4762-aa94-96e120079adb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B831571BAC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/31bbffdc-e8c4-403c-b497-82ba6968445c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B813D660E3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/ba8f4ef2-c490-474c-9816-7e866b56d382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B813A47D84" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/c8e05c71-de70-4004-acd7-04022a84aac7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7F5D97D86" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/d09f3be9-25ad-4e37-896c-5ef094d78a22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7EC2C6B57" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/23379261-595a-4731-961c-151419e6ab1d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B79D9CF39E" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/76f7d5f2-5e14-4545-8aa9-3416bd22098d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B77C3DF51C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/e0d21ec6-4260-4955-853f-333fd385ce5e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B73E27AEAC" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/0dd1d398-ac44-4b13-81ff-95150394b9c6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B725BA1509" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/d14a3a32-6dc3-4364-91cb-e985404c91e9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7257B6954" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/0d3b7080-cb19-48de-aa82-5008032ca48e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6F53B98B8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/a22972aa-7922-42e4-af88-c0da927fd2ae" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6DE73CFB0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/969684d1-34b7-4825-9666-8b5bef5a501b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6DEC6302E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/49ea17c5-5b05-4c17-abb5-18a3c65ba450" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6DA67F33B" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/d3a52bfa-b863-4166-a11e-dbad56cd7d5d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6CB1A32C2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/4225aba9-bf66-4258-a280-69179294f914" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6C50DA421" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/e212b5c3-6e79-4fb7-bc4b-d24c72381ba0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6C4BF16D1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/927581ef-d75d-4909-a56d-21ae7b24a5ff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6BC9483D5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/fe0613c4-7869-4466-a686-26561c0633be" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6B39E2DC5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/b830523e-26bc-4474-bcb2-b749be33d2c6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B69946B004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/9c5a2eb0-53da-4c0c-9ba8-4ee8169e0953" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B694E2C7F7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/a2f61cf1-e770-4129-86eb-f21961d97ae9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B68C372CE1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/36c8aeb0-8970-4174-bd9e-34b61fde7021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B687FE918F" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/3c641d30-b551-4a28-ad90-26b55562f75e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B671B6F512" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/28e82ba7-5b06-4ec0-bf51-04236e802883" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66CE5A8E1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/7698e45c-8ce6-4ecd-8cc1-b466f6d19cbb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B65C6B57E5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/ee544c9b-e623-46ea-a57a-9e214badba2f" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6527ADB49" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/1aafd2d6-99dc-432a-89f3-db26e82a9ad1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B650AA4563" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/781e560d-2bab-4c48-b4c4-43527b64fe2f" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B64845821E" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/6f3da6e5-319c-4076-9de7-15064cf7b39c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6457AB401" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/90c8ee37-3bd1-4e32-b1c3-0123adfeab25" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B646C63CFE" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/d3a9ca90-7214-4704-8dc0-7011261a4bd6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6370DAA36" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/f0ec1353-8e68-49bd-84d5-c60c3813f93a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B60D2B65BA" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/63ccaee7-3d43-4d00-8d1b-7e0c6e345f86" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B60C555B52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/c77f5d0e-b9ca-4c09-a58d-4a954c44a9be" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5FE22F86D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/1ee239b4-af62-42dc-8196-7900eca55513" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5FD7402A0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/a84f75a1-778a-4b30-bbc0-bce0040b1cf6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5F746E60D" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/6be669a8-ef8d-4017-83e2-d6d17210a794" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5F0BD769F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/98421482-14e4-4bae-b5dc-aa27b1b8b1a0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5F096B6FB" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/8ea50783-8303-4694-a2b7-27a09d8c657b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D930E7C9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/34b5ea26-918d-4ec4-86a6-a06d9125fa83" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D9BBAFC7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/40d883bc-dc7e-4a56-a95b-69852906a3e7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5A2A021C2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/c9f7c0e6-2bd8-4459-aebf-eec18e4c0749" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B58D95A079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/5923b32f-6183-4697-9faa-7417aed7da43" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B593B31DE5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/cc6a5e62-ba68-4ed7-bff8-a1198691e64d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5887847FA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/e09fc57e-74a7-4fdb-8b15-4d125c5cf27a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5874B0E61" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/1b615f8f-95c5-440e-85c3-1b783a150b4d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B57C69A55D" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/16fab629-71bd-450f-849c-d66767e9b0b2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B577A75F38" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/a037de5a-289b-4315-827a-89b6b7d40041" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B576A2E085" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/24794f55-7c87-44c7-a566-542949325d1c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B575D3D28B" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/d0da4d48-2c7c-433d-b3b1-71b3c7b5272a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B53981CF70" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/79350f8a-3d7a-4d9b-883c-f052af42c554" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B52F227BB6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/867542b4-7431-41e4-9363-f1e4247ad522" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4F3C97129" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC83400C/amministrazione-trasparente/atti-amministrazioni-enti/2cade603-9bb3-4d3a-b81c-c934e5efd5e9" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F126"/>
+  <dimension ref="A1:F141"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7151</v>
+        <v>13893</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>13806</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>7141</v>
+        <v>13801</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>13554</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>7137</v>
+        <v>7232</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>7134</v>
+        <v>12709</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>7130</v>
+        <v>7214</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>7129</v>
+        <v>10910</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>7128</v>
+        <v>7194</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>30</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>7127</v>
+        <v>10474</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>7126</v>
+        <v>10344</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>7110</v>
+        <v>10301</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>7106</v>
+        <v>10050</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>7103</v>
+        <v>10030</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>7101</v>
+        <v>9966</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>7100</v>
+        <v>7151</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>7097</v>
+        <v>7143</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>7094</v>
+        <v>7141</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>57</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>7093</v>
+        <v>7140</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>7090</v>
+        <v>7137</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>7088</v>
+        <v>7134</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>7085</v>
+        <v>7130</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>7084</v>
+        <v>7129</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>7079</v>
+        <v>7128</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>7073</v>
+        <v>7127</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>75</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>7068</v>
+        <v>7126</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>77</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>7067</v>
+        <v>7110</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>7063</v>
+        <v>7106</v>
       </c>
       <c r="C29" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>7061</v>
+        <v>7103</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>7060</v>
+        <v>7101</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="B32">
-        <v>7050</v>
+        <v>7100</v>
       </c>
       <c r="C32" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>7047</v>
+        <v>7097</v>
       </c>
       <c r="C33" t="s">
-        <v>152</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>93</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>156</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>7045</v>
+        <v>7094</v>
       </c>
       <c r="C34" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>96</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B35">
-        <v>7042</v>
+        <v>7093</v>
       </c>
       <c r="C35" t="s">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>98</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>166</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>7030</v>
+        <v>7090</v>
       </c>
       <c r="C36" t="s">
-        <v>167</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>101</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>7029</v>
+        <v>7088</v>
       </c>
       <c r="C37" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>104</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>7028</v>
+        <v>7085</v>
       </c>
       <c r="C38" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>107</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>7027</v>
+        <v>7084</v>
       </c>
       <c r="C39" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>109</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>185</v>
+        <v>110</v>
       </c>
       <c r="B40">
-        <v>7022</v>
+        <v>7079</v>
       </c>
       <c r="C40" t="s">
-        <v>186</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>7017</v>
+        <v>7073</v>
       </c>
       <c r="C41" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>195</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>7009</v>
+        <v>7068</v>
       </c>
       <c r="C42" t="s">
-        <v>196</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>118</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>195</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>7008</v>
+        <v>7067</v>
       </c>
       <c r="C43" t="s">
-        <v>200</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>7006</v>
+        <v>7063</v>
       </c>
       <c r="C44" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>7005</v>
+        <v>7061</v>
       </c>
       <c r="C45" t="s">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>7004</v>
+        <v>7060</v>
       </c>
       <c r="C46" t="s">
-        <v>213</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>217</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>6986</v>
+        <v>7050</v>
       </c>
       <c r="C47" t="s">
-        <v>218</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>131</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>222</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>6982</v>
+        <v>7047</v>
       </c>
       <c r="C48" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>222</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>6980</v>
+        <v>7045</v>
       </c>
       <c r="C49" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>231</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>6977</v>
+        <v>7042</v>
       </c>
       <c r="C50" t="s">
-        <v>232</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>140</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>231</v>
+        <v>141</v>
       </c>
       <c r="B51">
-        <v>6976</v>
+        <v>7030</v>
       </c>
       <c r="C51" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>143</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>141</v>
       </c>
       <c r="B52">
-        <v>6975</v>
+        <v>7029</v>
       </c>
       <c r="C52" t="s">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>6973</v>
+        <v>7028</v>
       </c>
       <c r="C53" t="s">
-        <v>245</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>249</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>6970</v>
+        <v>7027</v>
       </c>
       <c r="C54" t="s">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>6967</v>
+        <v>7022</v>
       </c>
       <c r="C55" t="s">
-        <v>255</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
       <c r="B56">
-        <v>6964</v>
+        <v>7017</v>
       </c>
       <c r="C56" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>157</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>264</v>
+        <v>158</v>
       </c>
       <c r="B57">
-        <v>6959</v>
+        <v>7009</v>
       </c>
       <c r="C57" t="s">
-        <v>265</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>160</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>269</v>
+        <v>158</v>
       </c>
       <c r="B58">
-        <v>6944</v>
+        <v>7008</v>
       </c>
       <c r="C58" t="s">
-        <v>270</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>162</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>269</v>
+        <v>163</v>
       </c>
       <c r="B59">
-        <v>6943</v>
+        <v>7006</v>
       </c>
       <c r="C59" t="s">
-        <v>274</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>165</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>278</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>6940</v>
+        <v>7005</v>
       </c>
       <c r="C60" t="s">
-        <v>279</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>283</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>6936</v>
+        <v>7004</v>
       </c>
       <c r="C61" t="s">
-        <v>284</v>
+        <v>168</v>
       </c>
       <c r="D61" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>169</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>283</v>
+        <v>170</v>
       </c>
       <c r="B62">
-        <v>6935</v>
+        <v>6986</v>
       </c>
       <c r="C62" t="s">
-        <v>288</v>
+        <v>171</v>
       </c>
       <c r="D62" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>172</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>292</v>
+        <v>173</v>
       </c>
       <c r="B63">
-        <v>6933</v>
+        <v>6982</v>
       </c>
       <c r="C63" t="s">
-        <v>293</v>
+        <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>175</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>297</v>
+        <v>173</v>
       </c>
       <c r="B64">
-        <v>6926</v>
+        <v>6980</v>
       </c>
       <c r="C64" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>177</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>302</v>
+        <v>178</v>
       </c>
       <c r="B65">
-        <v>6925</v>
+        <v>6977</v>
       </c>
       <c r="C65" t="s">
-        <v>303</v>
+        <v>179</v>
       </c>
       <c r="D65" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>180</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>307</v>
+        <v>178</v>
       </c>
       <c r="B66">
-        <v>6917</v>
+        <v>6976</v>
       </c>
       <c r="C66" t="s">
-        <v>308</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>182</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>312</v>
+        <v>178</v>
       </c>
       <c r="B67">
-        <v>6913</v>
+        <v>6975</v>
       </c>
       <c r="C67" t="s">
-        <v>313</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>184</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>317</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>6905</v>
+        <v>6973</v>
       </c>
       <c r="C68" t="s">
-        <v>318</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>317</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>6904</v>
+        <v>6970</v>
       </c>
       <c r="C69" t="s">
-        <v>322</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>326</v>
+        <v>191</v>
       </c>
       <c r="B70">
-        <v>6902</v>
+        <v>6967</v>
       </c>
       <c r="C70" t="s">
-        <v>327</v>
+        <v>192</v>
       </c>
       <c r="D70" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>193</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>331</v>
+        <v>194</v>
       </c>
       <c r="B71">
-        <v>6888</v>
+        <v>6964</v>
       </c>
       <c r="C71" t="s">
-        <v>332</v>
+        <v>195</v>
       </c>
       <c r="D71" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>196</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>336</v>
+        <v>197</v>
       </c>
       <c r="B72">
-        <v>6887</v>
+        <v>6959</v>
       </c>
       <c r="C72" t="s">
-        <v>337</v>
+        <v>198</v>
       </c>
       <c r="D72" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>199</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>336</v>
+        <v>200</v>
       </c>
       <c r="B73">
-        <v>6886</v>
+        <v>6944</v>
       </c>
       <c r="C73" t="s">
-        <v>341</v>
+        <v>201</v>
       </c>
       <c r="D73" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>202</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>345</v>
+        <v>200</v>
       </c>
       <c r="B74">
-        <v>6883</v>
+        <v>6943</v>
       </c>
       <c r="C74" t="s">
-        <v>346</v>
+        <v>203</v>
       </c>
       <c r="D74" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>204</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>350</v>
+        <v>205</v>
       </c>
       <c r="B75">
-        <v>6873</v>
+        <v>6940</v>
       </c>
       <c r="C75" t="s">
-        <v>351</v>
+        <v>206</v>
       </c>
       <c r="D75" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>207</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>355</v>
+        <v>208</v>
       </c>
       <c r="B76">
-        <v>6872</v>
+        <v>6936</v>
       </c>
       <c r="C76" t="s">
-        <v>356</v>
+        <v>209</v>
       </c>
       <c r="D76" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>210</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>360</v>
+        <v>208</v>
       </c>
       <c r="B77">
-        <v>6868</v>
+        <v>6935</v>
       </c>
       <c r="C77" t="s">
-        <v>361</v>
+        <v>211</v>
       </c>
       <c r="D77" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>212</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>365</v>
+        <v>213</v>
       </c>
       <c r="B78">
-        <v>6866</v>
+        <v>6933</v>
       </c>
       <c r="C78" t="s">
-        <v>366</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>215</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>370</v>
+        <v>216</v>
       </c>
       <c r="B79">
-        <v>6855</v>
+        <v>6926</v>
       </c>
       <c r="C79" t="s">
-        <v>371</v>
+        <v>217</v>
       </c>
       <c r="D79" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>218</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>375</v>
+        <v>219</v>
       </c>
       <c r="B80">
-        <v>6849</v>
+        <v>6925</v>
       </c>
       <c r="C80" t="s">
-        <v>376</v>
+        <v>220</v>
       </c>
       <c r="D80" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>221</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>380</v>
+        <v>222</v>
       </c>
       <c r="B81">
-        <v>6838</v>
+        <v>6917</v>
       </c>
       <c r="C81" t="s">
-        <v>381</v>
+        <v>223</v>
       </c>
       <c r="D81" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>224</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>385</v>
+        <v>225</v>
       </c>
       <c r="B82">
-        <v>6830</v>
+        <v>6913</v>
       </c>
       <c r="C82" t="s">
-        <v>386</v>
+        <v>226</v>
       </c>
       <c r="D82" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>227</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>385</v>
+        <v>228</v>
       </c>
       <c r="B83">
-        <v>6829</v>
+        <v>6905</v>
       </c>
       <c r="C83" t="s">
-        <v>390</v>
+        <v>229</v>
       </c>
       <c r="D83" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>230</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>394</v>
+        <v>228</v>
       </c>
       <c r="B84">
-        <v>6821</v>
+        <v>6904</v>
       </c>
       <c r="C84" t="s">
-        <v>395</v>
+        <v>231</v>
       </c>
       <c r="D84" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>232</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>399</v>
+        <v>233</v>
       </c>
       <c r="B85">
-        <v>6819</v>
+        <v>6902</v>
       </c>
       <c r="C85" t="s">
-        <v>400</v>
+        <v>234</v>
       </c>
       <c r="D85" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>235</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>399</v>
+        <v>236</v>
       </c>
       <c r="B86">
-        <v>6818</v>
+        <v>6888</v>
       </c>
       <c r="C86" t="s">
-        <v>404</v>
+        <v>237</v>
       </c>
       <c r="D86" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>238</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>399</v>
+        <v>239</v>
       </c>
       <c r="B87">
-        <v>6816</v>
+        <v>6887</v>
       </c>
       <c r="C87" t="s">
-        <v>408</v>
+        <v>240</v>
       </c>
       <c r="D87" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>241</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>412</v>
+        <v>239</v>
       </c>
       <c r="B88">
-        <v>6810</v>
+        <v>6886</v>
       </c>
       <c r="C88" t="s">
-        <v>413</v>
+        <v>242</v>
       </c>
       <c r="D88" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>243</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>417</v>
+        <v>244</v>
       </c>
       <c r="B89">
-        <v>6808</v>
+        <v>6883</v>
       </c>
       <c r="C89" t="s">
-        <v>418</v>
+        <v>245</v>
       </c>
       <c r="D89" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>246</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>417</v>
+        <v>247</v>
       </c>
       <c r="B90">
-        <v>6806</v>
+        <v>6873</v>
       </c>
       <c r="C90" t="s">
-        <v>422</v>
+        <v>248</v>
       </c>
       <c r="D90" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>249</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>426</v>
+        <v>250</v>
       </c>
       <c r="B91">
-        <v>6804</v>
+        <v>6872</v>
       </c>
       <c r="C91" t="s">
-        <v>427</v>
+        <v>251</v>
       </c>
       <c r="D91" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>252</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>431</v>
+        <v>253</v>
       </c>
       <c r="B92">
-        <v>6803</v>
+        <v>6868</v>
       </c>
       <c r="C92" t="s">
-        <v>432</v>
+        <v>254</v>
       </c>
       <c r="D92" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>255</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>436</v>
+        <v>256</v>
       </c>
       <c r="B93">
-        <v>6795</v>
+        <v>6866</v>
       </c>
       <c r="C93" t="s">
-        <v>437</v>
+        <v>257</v>
       </c>
       <c r="D93" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>258</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>441</v>
+        <v>259</v>
       </c>
       <c r="B94">
-        <v>6792</v>
+        <v>6855</v>
       </c>
       <c r="C94" t="s">
-        <v>442</v>
+        <v>260</v>
       </c>
       <c r="D94" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>261</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>446</v>
+        <v>262</v>
       </c>
       <c r="B95">
-        <v>6786</v>
+        <v>6849</v>
       </c>
       <c r="C95" t="s">
-        <v>447</v>
+        <v>263</v>
       </c>
       <c r="D95" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>264</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>451</v>
+        <v>265</v>
       </c>
       <c r="B96">
-        <v>6782</v>
+        <v>6838</v>
       </c>
       <c r="C96" t="s">
-        <v>452</v>
+        <v>266</v>
       </c>
       <c r="D96" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>267</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>456</v>
+        <v>268</v>
       </c>
       <c r="B97">
-        <v>6777</v>
+        <v>6830</v>
       </c>
       <c r="C97" t="s">
-        <v>457</v>
+        <v>269</v>
       </c>
       <c r="D97" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>270</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>461</v>
+        <v>268</v>
       </c>
       <c r="B98">
-        <v>6774</v>
+        <v>6829</v>
       </c>
       <c r="C98" t="s">
-        <v>462</v>
+        <v>271</v>
       </c>
       <c r="D98" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>272</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>466</v>
+        <v>273</v>
       </c>
       <c r="B99">
-        <v>6772</v>
+        <v>6821</v>
       </c>
       <c r="C99" t="s">
-        <v>467</v>
+        <v>274</v>
       </c>
       <c r="D99" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>275</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>471</v>
+        <v>276</v>
       </c>
       <c r="B100">
-        <v>6770</v>
+        <v>6819</v>
       </c>
       <c r="C100" t="s">
-        <v>472</v>
+        <v>277</v>
       </c>
       <c r="D100" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>278</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>471</v>
+        <v>276</v>
       </c>
       <c r="B101">
-        <v>6769</v>
+        <v>6818</v>
       </c>
       <c r="C101" t="s">
-        <v>476</v>
+        <v>279</v>
       </c>
       <c r="D101" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>280</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>480</v>
+        <v>276</v>
       </c>
       <c r="B102">
-        <v>6767</v>
+        <v>6816</v>
       </c>
       <c r="C102" t="s">
-        <v>481</v>
+        <v>281</v>
       </c>
       <c r="D102" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>282</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>480</v>
+        <v>283</v>
       </c>
       <c r="B103">
-        <v>6766</v>
+        <v>6810</v>
       </c>
       <c r="C103" t="s">
-        <v>485</v>
+        <v>284</v>
       </c>
       <c r="D103" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>285</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>480</v>
+        <v>286</v>
       </c>
       <c r="B104">
-        <v>6765</v>
+        <v>6808</v>
       </c>
       <c r="C104" t="s">
-        <v>489</v>
+        <v>287</v>
       </c>
       <c r="D104" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>288</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>493</v>
+        <v>286</v>
       </c>
       <c r="B105">
-        <v>6762</v>
+        <v>6806</v>
       </c>
       <c r="C105" t="s">
-        <v>494</v>
+        <v>289</v>
       </c>
       <c r="D105" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>290</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>498</v>
+        <v>291</v>
       </c>
       <c r="B106">
-        <v>6746</v>
+        <v>6804</v>
       </c>
       <c r="C106" t="s">
-        <v>499</v>
+        <v>292</v>
       </c>
       <c r="D106" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>293</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>498</v>
+        <v>294</v>
       </c>
       <c r="B107">
-        <v>6745</v>
+        <v>6803</v>
       </c>
       <c r="C107" t="s">
-        <v>503</v>
+        <v>295</v>
       </c>
       <c r="D107" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>296</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>507</v>
+        <v>297</v>
       </c>
       <c r="B108">
-        <v>6742</v>
+        <v>6795</v>
       </c>
       <c r="C108" t="s">
-        <v>508</v>
+        <v>298</v>
       </c>
       <c r="D108" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>299</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>507</v>
+        <v>300</v>
       </c>
       <c r="B109">
-        <v>6741</v>
+        <v>6792</v>
       </c>
       <c r="C109" t="s">
-        <v>512</v>
+        <v>301</v>
       </c>
       <c r="D109" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>302</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>516</v>
+        <v>303</v>
       </c>
       <c r="B110">
-        <v>6738</v>
+        <v>6786</v>
       </c>
       <c r="C110" t="s">
-        <v>517</v>
+        <v>304</v>
       </c>
       <c r="D110" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>305</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>521</v>
+        <v>306</v>
       </c>
       <c r="B111">
-        <v>6737</v>
+        <v>6782</v>
       </c>
       <c r="C111" t="s">
-        <v>522</v>
+        <v>307</v>
       </c>
       <c r="D111" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>308</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>521</v>
+        <v>309</v>
       </c>
       <c r="B112">
-        <v>6736</v>
+        <v>6777</v>
       </c>
       <c r="C112" t="s">
-        <v>526</v>
+        <v>310</v>
       </c>
       <c r="D112" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>311</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>530</v>
+        <v>312</v>
       </c>
       <c r="B113">
-        <v>6728</v>
+        <v>6774</v>
       </c>
       <c r="C113" t="s">
-        <v>531</v>
+        <v>313</v>
       </c>
       <c r="D113" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>314</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>530</v>
+        <v>315</v>
       </c>
       <c r="B114">
-        <v>6727</v>
+        <v>6772</v>
       </c>
       <c r="C114" t="s">
-        <v>535</v>
+        <v>316</v>
       </c>
       <c r="D114" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>317</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>539</v>
+        <v>318</v>
       </c>
       <c r="B115">
-        <v>6717</v>
+        <v>6770</v>
       </c>
       <c r="C115" t="s">
-        <v>540</v>
+        <v>319</v>
       </c>
       <c r="D115" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>320</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>544</v>
+        <v>318</v>
       </c>
       <c r="B116">
-        <v>6715</v>
+        <v>6769</v>
       </c>
       <c r="C116" t="s">
-        <v>545</v>
+        <v>321</v>
       </c>
       <c r="D116" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>322</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>544</v>
+        <v>323</v>
       </c>
       <c r="B117">
-        <v>6714</v>
+        <v>6767</v>
       </c>
       <c r="C117" t="s">
-        <v>549</v>
+        <v>324</v>
       </c>
       <c r="D117" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>325</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>553</v>
+        <v>323</v>
       </c>
       <c r="B118">
-        <v>6712</v>
+        <v>6766</v>
       </c>
       <c r="C118" t="s">
-        <v>554</v>
+        <v>326</v>
       </c>
       <c r="D118" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>327</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>558</v>
+        <v>323</v>
       </c>
       <c r="B119">
-        <v>6710</v>
+        <v>6765</v>
       </c>
       <c r="C119" t="s">
-        <v>559</v>
+        <v>328</v>
       </c>
       <c r="D119" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>329</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>558</v>
+        <v>330</v>
       </c>
       <c r="B120">
-        <v>6709</v>
+        <v>6762</v>
       </c>
       <c r="C120" t="s">
-        <v>563</v>
+        <v>331</v>
       </c>
       <c r="D120" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>332</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>567</v>
+        <v>333</v>
       </c>
       <c r="B121">
-        <v>6705</v>
+        <v>6746</v>
       </c>
       <c r="C121" t="s">
-        <v>568</v>
+        <v>334</v>
       </c>
       <c r="D121" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>335</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>567</v>
+        <v>333</v>
       </c>
       <c r="B122">
-        <v>6704</v>
+        <v>6745</v>
       </c>
       <c r="C122" t="s">
-        <v>572</v>
+        <v>336</v>
       </c>
       <c r="D122" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>337</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>567</v>
+        <v>338</v>
       </c>
       <c r="B123">
-        <v>6703</v>
+        <v>6742</v>
       </c>
       <c r="C123" t="s">
-        <v>576</v>
+        <v>339</v>
       </c>
       <c r="D123" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>340</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>580</v>
+        <v>338</v>
       </c>
       <c r="B124">
-        <v>733</v>
+        <v>6741</v>
       </c>
       <c r="C124" t="s">
-        <v>581</v>
+        <v>341</v>
       </c>
       <c r="D124" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>342</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>585</v>
+        <v>343</v>
       </c>
       <c r="B125">
-        <v>600</v>
+        <v>6738</v>
       </c>
       <c r="C125" t="s">
-        <v>586</v>
+        <v>344</v>
       </c>
       <c r="D125" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>589</v>
+        <v>345</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>590</v>
+        <v>346</v>
       </c>
       <c r="B126">
+        <v>6737</v>
+      </c>
+      <c r="C126" t="s">
+        <v>347</v>
+      </c>
+      <c r="D126" t="s">
+        <v>348</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>346</v>
+      </c>
+      <c r="B127">
+        <v>6736</v>
+      </c>
+      <c r="C127" t="s">
+        <v>349</v>
+      </c>
+      <c r="D127" t="s">
+        <v>350</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>351</v>
+      </c>
+      <c r="B128">
+        <v>6728</v>
+      </c>
+      <c r="C128" t="s">
+        <v>352</v>
+      </c>
+      <c r="D128" t="s">
+        <v>353</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>351</v>
+      </c>
+      <c r="B129">
+        <v>6727</v>
+      </c>
+      <c r="C129" t="s">
+        <v>354</v>
+      </c>
+      <c r="D129" t="s">
+        <v>355</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>356</v>
+      </c>
+      <c r="B130">
+        <v>6717</v>
+      </c>
+      <c r="C130" t="s">
+        <v>357</v>
+      </c>
+      <c r="D130" t="s">
+        <v>358</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>359</v>
+      </c>
+      <c r="B131">
+        <v>6715</v>
+      </c>
+      <c r="C131" t="s">
+        <v>360</v>
+      </c>
+      <c r="D131" t="s">
+        <v>361</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>359</v>
+      </c>
+      <c r="B132">
+        <v>6714</v>
+      </c>
+      <c r="C132" t="s">
+        <v>362</v>
+      </c>
+      <c r="D132" t="s">
+        <v>363</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>364</v>
+      </c>
+      <c r="B133">
+        <v>6712</v>
+      </c>
+      <c r="C133" t="s">
+        <v>365</v>
+      </c>
+      <c r="D133" t="s">
+        <v>366</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>367</v>
+      </c>
+      <c r="B134">
+        <v>6710</v>
+      </c>
+      <c r="C134" t="s">
+        <v>368</v>
+      </c>
+      <c r="D134" t="s">
+        <v>369</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>367</v>
+      </c>
+      <c r="B135">
+        <v>6709</v>
+      </c>
+      <c r="C135" t="s">
+        <v>370</v>
+      </c>
+      <c r="D135" t="s">
+        <v>371</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>372</v>
+      </c>
+      <c r="B136">
+        <v>6705</v>
+      </c>
+      <c r="C136" t="s">
+        <v>373</v>
+      </c>
+      <c r="D136" t="s">
+        <v>374</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>372</v>
+      </c>
+      <c r="B137">
+        <v>6704</v>
+      </c>
+      <c r="C137" t="s">
+        <v>375</v>
+      </c>
+      <c r="D137" t="s">
+        <v>376</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>372</v>
+      </c>
+      <c r="B138">
+        <v>6703</v>
+      </c>
+      <c r="C138" t="s">
+        <v>377</v>
+      </c>
+      <c r="D138" t="s">
+        <v>378</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>379</v>
+      </c>
+      <c r="B139">
+        <v>733</v>
+      </c>
+      <c r="C139" t="s">
+        <v>380</v>
+      </c>
+      <c r="D139" t="s">
+        <v>381</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>382</v>
+      </c>
+      <c r="B140">
+        <v>600</v>
+      </c>
+      <c r="C140" t="s">
+        <v>383</v>
+      </c>
+      <c r="D140" t="s">
+        <v>384</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>385</v>
+      </c>
+      <c r="B141">
         <v>14516</v>
       </c>
-      <c r="C126" t="s">
-[...9 lines deleted...]
-        <v>594</v>
+      <c r="C141" t="s">
+        <v>386</v>
+      </c>
+      <c r="D141" t="s">
+        <v>387</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="E89" r:id="rId174"/>
+    <hyperlink ref="F89" r:id="rId175"/>
+    <hyperlink ref="E90" r:id="rId176"/>
+    <hyperlink ref="F90" r:id="rId177"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="E102" r:id="rId200"/>
+    <hyperlink ref="F102" r:id="rId201"/>
+    <hyperlink ref="E103" r:id="rId202"/>
+    <hyperlink ref="F103" r:id="rId203"/>
+    <hyperlink ref="E104" r:id="rId204"/>
+    <hyperlink ref="F104" r:id="rId205"/>
+    <hyperlink ref="E105" r:id="rId206"/>
+    <hyperlink ref="F105" r:id="rId207"/>
+    <hyperlink ref="E106" r:id="rId208"/>
+    <hyperlink ref="F106" r:id="rId209"/>
+    <hyperlink ref="E107" r:id="rId210"/>
+    <hyperlink ref="F107" r:id="rId211"/>
+    <hyperlink ref="E108" r:id="rId212"/>
+    <hyperlink ref="F108" r:id="rId213"/>
+    <hyperlink ref="E109" r:id="rId214"/>
+    <hyperlink ref="F109" r:id="rId215"/>
+    <hyperlink ref="E110" r:id="rId216"/>
+    <hyperlink ref="F110" r:id="rId217"/>
+    <hyperlink ref="E111" r:id="rId218"/>
+    <hyperlink ref="F111" r:id="rId219"/>
+    <hyperlink ref="E112" r:id="rId220"/>
+    <hyperlink ref="F112" r:id="rId221"/>
+    <hyperlink ref="E113" r:id="rId222"/>
+    <hyperlink ref="F113" r:id="rId223"/>
+    <hyperlink ref="E114" r:id="rId224"/>
+    <hyperlink ref="F114" r:id="rId225"/>
+    <hyperlink ref="E115" r:id="rId226"/>
+    <hyperlink ref="F115" r:id="rId227"/>
+    <hyperlink ref="E116" r:id="rId228"/>
+    <hyperlink ref="F116" r:id="rId229"/>
+    <hyperlink ref="E117" r:id="rId230"/>
+    <hyperlink ref="F117" r:id="rId231"/>
+    <hyperlink ref="E118" r:id="rId232"/>
+    <hyperlink ref="F118" r:id="rId233"/>
+    <hyperlink ref="E119" r:id="rId234"/>
+    <hyperlink ref="F119" r:id="rId235"/>
+    <hyperlink ref="E120" r:id="rId236"/>
+    <hyperlink ref="F120" r:id="rId237"/>
+    <hyperlink ref="E121" r:id="rId238"/>
+    <hyperlink ref="F121" r:id="rId239"/>
+    <hyperlink ref="E122" r:id="rId240"/>
+    <hyperlink ref="F122" r:id="rId241"/>
+    <hyperlink ref="E123" r:id="rId242"/>
+    <hyperlink ref="F123" r:id="rId243"/>
+    <hyperlink ref="E124" r:id="rId244"/>
+    <hyperlink ref="F124" r:id="rId245"/>
+    <hyperlink ref="E125" r:id="rId246"/>
+    <hyperlink ref="F125" r:id="rId247"/>
+    <hyperlink ref="E126" r:id="rId248"/>
+    <hyperlink ref="F126" r:id="rId249"/>
+    <hyperlink ref="E127" r:id="rId250"/>
+    <hyperlink ref="F127" r:id="rId251"/>
+    <hyperlink ref="E128" r:id="rId252"/>
+    <hyperlink ref="F128" r:id="rId253"/>
+    <hyperlink ref="E129" r:id="rId254"/>
+    <hyperlink ref="F129" r:id="rId255"/>
+    <hyperlink ref="E130" r:id="rId256"/>
+    <hyperlink ref="F130" r:id="rId257"/>
+    <hyperlink ref="E131" r:id="rId258"/>
+    <hyperlink ref="F131" r:id="rId259"/>
+    <hyperlink ref="E132" r:id="rId260"/>
+    <hyperlink ref="F132" r:id="rId261"/>
+    <hyperlink ref="E133" r:id="rId262"/>
+    <hyperlink ref="F133" r:id="rId263"/>
+    <hyperlink ref="E134" r:id="rId264"/>
+    <hyperlink ref="F134" r:id="rId265"/>
+    <hyperlink ref="E135" r:id="rId266"/>
+    <hyperlink ref="F135" r:id="rId267"/>
+    <hyperlink ref="E136" r:id="rId268"/>
+    <hyperlink ref="F136" r:id="rId269"/>
+    <hyperlink ref="E137" r:id="rId270"/>
+    <hyperlink ref="F137" r:id="rId271"/>
+    <hyperlink ref="E138" r:id="rId272"/>
+    <hyperlink ref="F138" r:id="rId273"/>
+    <hyperlink ref="E139" r:id="rId274"/>
+    <hyperlink ref="F139" r:id="rId275"/>
+    <hyperlink ref="E140" r:id="rId276"/>
+    <hyperlink ref="F140" r:id="rId277"/>
+    <hyperlink ref="E141" r:id="rId278"/>
+    <hyperlink ref="F141" r:id="rId279"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>