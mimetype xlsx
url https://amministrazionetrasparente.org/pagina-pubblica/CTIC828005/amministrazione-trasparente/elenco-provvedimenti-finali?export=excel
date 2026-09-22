--- v0 (2026-07-28)
+++ v1 (2026-09-22)
@@ -8,1471 +8,990 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="461">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="297">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0DD46F27</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre N.48/2026- Fornitura, tramite procedura di affidamento diretto sul Mepa, del materiale per il funzionamento della stampante plotte</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF4008A7D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre N.47/2026 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO SUL MEPA DI MATERIALE PER L’IGIENE PERSONALE IN USO DEI SERVIZI IGIENICI</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE0B28637</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n. 46 - Approvvigionamento mediante affidamento diretto sul MEPA di servizi di attuazione del Regolamento U.E. 679/2016 in materia di protezione dei dati personali. e di servizi di sicurezza di rete in linea con le indicazioni AGID 2/2017 durata 12 mesi</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCA07AB44</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n.45/2026 - Fornitura del servizio, tramite procedura di affidamento diretto, di hosting dominio sito scolastico + Seeweb Shared Hosting + potenza addizionale di 0,5 Kw</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>BCB9EA77DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n.44/2026- Affidamento diretto FUORI MEPA della Fornitura di MATERIALE PUBBLICITARIO- PROGETTO: NUOVI SPAZI PER LA SCUOLA DEL FUTURO</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>BCAEE0EC38</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n.42/2026 - Affidamento diretto fuori Mepa per il rinnovo del servizio licenza WEBSITE X5 PRO</t>
+  </si>
+  <si>
+    <t>BCADC7DD2D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n.43/2026 - Approvvigionamento in affidamento diretto sul MEPA di un software con piattaforma cloud inerente la gestione dell’orario delle attività didattiche della scuola secondaria di primo grado</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>BCA634873E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n.41- Fornitura, tramite procedura di affidamento diretto sul Mepa dei registri scolastici</t>
+  </si>
+  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC26C9FC35</t>
   </si>
   <si>
     <t>Decisione a contrarre N.40/2026 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DI UN SOFTWARE EDUCATIVO PER ALUNNI CON DISABILITA’ CON I FONDI DI CUI ALLA LEGGE REGIONALE art. 17,c.1 n. 1 del 05/01/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC26C9FC35</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC19E5D6A0</t>
   </si>
   <si>
     <t>Decisione a contrarre N. 39/2026 - Acquisto corso di formazione sull’I.A. , tramite procedura di affidamento diretto sul Mepa.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC19E5D6A0</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBED6B6077</t>
   </si>
   <si>
     <t>Decisione a contrarre N.38/2026- Affidamento diretto fuori MEPA per l’acquisto di un corso di formazione denominato “ Conflict management, Emotional Intelligence and Bullying  Prevention” organizzato presso la città di SPALATO (Croazia) nell’ambito del Progetto ERASMUS+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED6B6077</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB07EF70F</t>
   </si>
   <si>
     <t>Decisione a contrarre N.37/2026- Fornitura di materiali per  la premiazione degli alunni a. s. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB07EF70F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBA87D3EEF</t>
   </si>
   <si>
     <t>Decisione a contrarre N.36/2026- Servizio di foto scolastiche ricordo a.s.2025-2026 TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA87D3EEF</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA7BE6787</t>
   </si>
   <si>
     <t>Decisione a contrarre N.35/2026 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DI ACCESSORI PER LE ATTIVITA CORALI E STRUMENTALI PER LA REALIZZAZIONE DEL PROGETTO “ORIENTAMOCI , INVENTANDO , SPERIMENTANDO E CREANDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7BE6787</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA29E076E</t>
   </si>
   <si>
     <t>Decisione a contrarre N.33/2026- FORNITURA MATERIALE PUBBLICITARIO nell'ambito del Progetto PON. Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027. Avviso Prot. 9507, 22/01/2025, “Agenda SUD”. Seconda Annualità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA29E076E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9E1CCC5A</t>
   </si>
   <si>
     <t>Decisione a contrarre N.34/2026 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DI MATERIALE DI CANCELLERIA e PER GLI ESAMI DI STATO CONCLUSIVI DEL PRIMO CICLO DI ISTRUZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E1CCC5A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7F6981D5</t>
   </si>
   <si>
     <t>Decisione a contrarre N.32/2026 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DI MATERIALI LEGO PER LA ROBOTICA EDUCATIVA PER LA REALIZZAZIONE DEL PROGETTO “STARE BENE CON GLI ALTRI .......... A SCUOLA"</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/9d3a8ec4-d797-425c-8a92-6e562f63753a</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7A792B7F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre N.31/2026- Procedura di affidamento diretto sul Mepa del materiale per il funzionamento delle macchine
 fotocopiatrici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A792B7F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4962DAB6</t>
   </si>
   <si>
     <t>Decisione a contrarre N.30/2026- FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI FORNITURA DI AUSILI PER LE OPERAZIONI DETERGENZA E PULIZIA DEI LOCALI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4962DAB6</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB449FB9DA</t>
   </si>
   <si>
     <t>Decisione a contrarre N.29/2026 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DI PEDANE POGGIAPIEDI ERGONOMICHE PER UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB449FB9DA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB2A4E6CF3</t>
   </si>
   <si>
     <t>Decisione a contrarre N.28/2026 - PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI ACQUISTO BIGLIETTI DI INGRESSO “ PARCO DEI MITI” PER GLI ALUNNI DELLE CLASSI TERZE DELLA SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A4E6CF3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2A633FBF</t>
   </si>
   <si>
     <t>Decisione a contrarre N.27/2026- PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI ACQUISTO BIGLIETTI DI INGRESSO “ PARCO RADICE PURA” PER GLI ALUNNI DELLE CLASSI SECONDE E QUINTE DELLA SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A633FBF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E7DAD53</t>
   </si>
   <si>
     <t>Decisione a contrarre N.25/2026 - Procedura per la fornitura di materiale di sicurezza, finalizzata all’acquisto elettrodi pediatrici per defibrillatori semiautomatici (DAE) , ai sensi dell’art. 36, comma 2, lettera a) del D.Lgs. 50/2016, mediante Affidamento Diretto sul MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E7DAD53</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2A2E98EA</t>
   </si>
   <si>
     <t>Decisione a contrarre N.26/2026 - PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI ACQUISTO BIGLIETTI DI INGRESSO VISITE GUIDATE ALL’AZIENDA ALIMENTARE –DOLCIARIA “ DOLFIN “ DI RIPOSTO (CT) PER GLI ALUNNI DELLE CLASSI SECONDE E QUINTE DELLA SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A2E98EA</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB295A6746</t>
   </si>
   <si>
     <t>Decisione a contrarre N.24/2026 - AFFIDAMENTO DIRETTO FUORI MEPA,  DEL SERVIZIO DI NOLEGGIO n. 1 AUTOBUS da 36 POSTI E N.1 MINIBUS DA 19 POSTI CON AUTISTA PER LE USCITE DIDATTICHE PER ALUNNI E DOCENTI ACCOMPAGNATORI PER LA VISITA A GIARRE (CT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB295A6746</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE03BE75B</t>
   </si>
   <si>
     <t>Decisione a contrarre N. 23 - Acquisto di titoli di viaggio all’estero, tramite procedura di affidamento diretto per n. 12 alunni delle classi terze di scuola secondaria di primo grado + n. 3 docenti accompagnatori nell'ambito del programma ERASMUS PLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE03BE75B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABF0E98E7</t>
   </si>
   <si>
     <t>Decisione a contrarre N.22/2026 - AFFIDAMENTO DIRETTO FUORI MEPA DEL SERVIZIO DI NOLEGGIO AUTOBUS CON AUTISTA PER LA VISITA GUIDATA A SIRACUSA ERASMUS PLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF0E98E7</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA4C415F5</t>
   </si>
   <si>
     <t>Decisione a contrarre N.21/2026 - Fornitura, tramite procedura di affidamento diretto fuori MEPA del materiale pubblicitario nell'ambito del Progetto ERASMUS PLUS Azione Chiave 1 Progetti di mobilità nell'ambito dell'istruzione scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4C415F5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9F932B2B</t>
   </si>
   <si>
     <t>Decisione a contrarre n.20/2026 - PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI ACQUISTO BIGLIETTI DI INGRESSO VISITE GUIDATE AL MONASTERO DEI BENEDETTINI DI CATANIA PER GLI ALUNNI DELLE CLASSI QUARTE DELLA SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F932B2B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9A8C8F0F</t>
   </si>
   <si>
     <t>Decisione a contrarre N.19/2026- PROCEDURA PER L’AFFIDAMENTO DIRETTO FUORI MEPA, DEL SERVIZIO DI NOLEGGIO AUTOBUS CON AUTISTA PER LE USCITE DIDATTICHE PER ALUNNI E DOCENTI ACCOMPAGNATORI PER LA VISITA A CATANIA PRESSO IL MONASTERO DEI BENEDETTINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A8C8F0F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8D6C2DF4</t>
   </si>
   <si>
     <t>Decisione a contrarre N.18/2026 - Acquisizione, in affidamento diretto, dei servizi inerenti attività formazione per il personale della scuola sull’utilizzo del Defibrillatore semiautomatico esterno - DAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D6C2DF4</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA79870E47</t>
   </si>
   <si>
     <t>Decisione a contrarre N.17/2026 - Fornitura, tramite procedura di affidamento diretto sul Mepa del materiale per il funzionamento delle macchine fotocopiatrici presenti nell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79870E47</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7644A585</t>
   </si>
   <si>
     <t>Decisione a contrarre N.15/2026 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DI STRUMENTISTICA MUSICALE CON ACCESSORI PER LA REALIZZAZIONE DEL PROGETTO “ORIENTAMOCI, INVENTANDO , SPERIMENTANDO E CREANDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7644A585</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA7464607D</t>
   </si>
   <si>
     <t>Decisione a contrarre N.16/2026- Approvvigionamento di servizi assicurativi per studenti e personale scolastico a. s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7464607D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6F40822D</t>
   </si>
   <si>
     <t>Decisione a contrarre N.14 - FORNITURA DI SERVIZI, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA, DI QUATTRO SPETTACOLI TEATRALI PRESSO IL TEATRO METROPOLITAN DI CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6F40822D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6F143915</t>
   </si>
   <si>
     <t>Decisione a contrarre N.13/2026 - PROCEDURA PER L’AFFIDAMENTO DIRETTO FUORI MEPA, DEL SERVIZIO DI NOLEGGIO AUTOBUS CON AUTISTA PER L’USCITA DIDATTICA A CATANIA PER ALUNNI E DOCENTI ACCOMPAGNATORI CHE ASSISTERANNO ALLO SPETTACOLO TEATRALE PRESSO IL TEATRO METROPOLITAN DEL GIORNO 25/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6F143915</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6CA92B37</t>
   </si>
   <si>
     <t>Decisione a contrarre N12/2026 - AGGIUDICAZIONE DEFINITIVA, CON LA PROCEDURA DEL CONFRONTO PREVENTIVI SUL MEPA, DEL SERVIZIO DI NOLEGGIO AUTOBUS CON AUTISTA PER LE USCITE DIDATTICHE ED I BREVI VIAGGI DI ISTRUZIONE DELLA SCUOLA PRIMARIA E SECONDARIA DI PRIMO GRADO A.S.2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CA92B37</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA68A4AF4A</t>
   </si>
   <si>
     <t>Decisione a contrarre N.9/2026 - Acquisizione in affidamento diretto dei servizi inerenti attività formazione di cui al D.lgs. 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68A4AF4A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5A5D7999</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione in affidamento diretto dei servizi inerenti attività formazione per il personale della scuola di cui all’art.37 del D.lgs. 81/2008 ( ASPP E PREPOSTI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A5D7999</t>
-[...4 lines deleted...]
-  <si>
     <t>BA58D857BE</t>
   </si>
   <si>
     <t>Decisione a contrarre N.11/2026 - FORNITURA DI MATERIALE DI DETERGENZA E PULIZIA DEI LOCALI SCOLASTICI E DEI SERVIZI IGIENICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58D857BE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA57041128</t>
   </si>
   <si>
     <t>Decisione a contrarre N.8/2026 - FORNITURA DI CARTA PER FOTOCOPIE E STAMPANTI AD USO UFFICIO E DIDATTICO TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57041128</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA520951D8</t>
   </si>
   <si>
     <t>Decisione a contrarre N.7/2026 - Affidamento diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023 per la fornitura del servizio di noleggio annuale n. 1 fotocopiatore con lettore di schede ricaricabili tipo all-inclusive ( ricambi toner e carta inclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA520951D8</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4D32E1FD</t>
   </si>
   <si>
     <t>Decisione a contrarre n.6/2026 - Fornitura, tramite procedura di affidamento diretto fuori MEPA del materiale pubblicitario nell'ambito del Progetto ERASMUS PLUS Azione Chiave 1 Progetti di mobilità nell'ambito dell'istruzione scolastica - Progetto: 2025-1-IT02-KA121-SCH-000320939</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D32E1FD</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA337B5325</t>
   </si>
   <si>
     <t>Decisione a contrarre N.5/2026 - Fornitura di servizio di Responsabile per la Sicurezza Prevenzione e Protezione sui luoghi di lavoro (RSPP)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA337B5325</t>
-[...4 lines deleted...]
-  <si>
     <t>BA315FE09F</t>
   </si>
   <si>
     <t>Decisione a contrarre N.4/2026- Fornitura, tramite procedura di affidamento diretto ,  pagamento spese postali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA315FE09F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA263C1A5E</t>
   </si>
   <si>
     <t>Decisione a contrarre n.3/2026- FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DI MATERIALE DI FACILE CONSUMO PER MODULO FORMATIVO: “DIPINGERE CHE PASSIONE”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA263C1A5E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FF40E8FE</t>
   </si>
   <si>
     <t>Decisione a contrarre N.1/2026 - Affidamento diretto sul MEPA di servizi inerenti il contratto di supporto, manutenzione. e canone annuale software. Applicativi ARGO - anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF40E8FE</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C798EBD8</t>
   </si>
   <si>
     <t>Decisione a contrarre n.44/2025- AFFIDAMENTO DIRETTO FUORI MEPA DEL SERVIZIO DI NOLEGGIO AUTOBUS CON AUTISTA PER LE USCITE DIDATTICHE A CATANIA PER ALUNNI E DOCENTI ACCOMPAGNATORI CHE ASSISTERANNO AGLI SPETTACOLI TEATRALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C798EBD8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B95C3AE936</t>
   </si>
   <si>
     <t>Decisione a contrarre N.42/2025 - AFFIDAMENTO DIRETTO FUORI MEPA DEL SERVIZIO DI NOLEGGIO AUTOBUS SPECIALI DOTATI DI PEDANA PER DISABILI MOTORI CON AUTISTA PER LE USCITE DIDATTICHE PER L’A.S.2025- 2026 A CATANIA DEL GIORNO 25/02/202</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C3AE936</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B930BEB013</t>
   </si>
   <si>
     <t>Decisione a contrarre n.41/2025 - APPROVVIGIONAMENTO DI SERVIZI DI ASSISTENZA AMMINISTRAZIONE TRASPARENTE, SUPPORTO FASI RILEVAZIONE E MONITORAGGIO OIV E UTENZA PORTALE AMMINISTRAZIONE TRASPARENTE.ORG CERTIFICATA AGID/ACN SUL MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B930BEB013</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B91D2D1EE2</t>
   </si>
   <si>
     <t>"Decisione a contrarre N.40/2025 - FORNITURA CORSO DI FORMAZIONE SU “SOFT SKILLS VIA TECHNBOLOGY” NELL’AMBITO DEL PROGETTO ERASMUS+ AZIONE KA1 PROGETTI DI MOBILITÁ ENTI ACCREDITATI SETTORE SCUOLA,"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D2D1EE2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B914FD24F0</t>
   </si>
   <si>
     <t>Decisione a contrarre N.39/2025 - DI AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS 36/2023 DEL SERVIZIO DI SORVEGLIANZA SANITARIA E DI NOMINA DI MEDICO COMPETENTE AI SENSI DEL D. LGS. N. 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914FD24F0</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B900D14F18</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 38/2025 - FORNITURA DEL SERVIZIO DI RIPARAZIONE /ASSISTENZA DELLA LASERBOX</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B900D14F18</t>
-[...4 lines deleted...]
-  <si>
     <t>B900324BB9</t>
   </si>
   <si>
     <t>"Decisione a contrarre n.37/2025- FORNITURA DEL SERVIZIO, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO DI HOSTING DOMINIO SITO SCOLASTICO + SEEWEB SHARED HOSTING + POTENZA ADDIZIONALE DI 0,5 KW"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B900324BB9</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8CBE33144</t>
   </si>
   <si>
     <t>Decisione a contrarre n.36/2025 - PRESTAZIONE D’OPERA PROFESSIONALE RELATIVA ALL’ACQUISIZIONE IN AFFIDAMENTO DIRETTO DEI SERVIZI INERENTI ATTIVITÀ FORMAZIONE DI CUI AL D.LGS. 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBE33144</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A17E2D90</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 35/2025 - FORNITURA DI MATERIALE DI FACILE CONSUMO PER LA REALIZZAZIONE DEL PROGETTO DIDATTICO “DIPINGERE CHE PASSIONE” TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A17E2D90</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B8847EBD55</t>
   </si>
   <si>
     <t>Decisione a contrarre n.34/2025 - ATTIVITÀ FORMAZIONE RLS DI CUI ALL’ART.37 DEL D.LGS. 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8847EBD55</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B83F95E2CD</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 34/2025 - SERVIZI DPO E NETSECURITY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83F95E2CD</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B8298A7103</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 33/2025 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI MATERIALE DI DETERGENZA E PULIZIA DEI LOCALI SCOLASTICI E DEI SERVIZI IGIENICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8298A7103</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B80F7DAC8C</t>
   </si>
   <si>
     <t>"Decisione a contrarre n. 32/2025 - FORNITURA DI MATERIALE DI FACILE CONSUMO PER LA SCUOLA DELL’INFANZIA TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F7DAC8C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>B7F5B5F8CD</t>
   </si>
   <si>
     <t>Decisione a contrarre n.31/2025 - FORNITURA DI SUSSIDI LUDICI PER LE ATTIVITA’ DI SOSTEGNO TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F5B5F8CD</t>
-[...4 lines deleted...]
-  <si>
     <t>B7F4367139</t>
   </si>
   <si>
     <t>Decisione a contrarre n.30/2025 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DEI REGISTRI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F4367139</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B7F3D65C03</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 29/2025 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO, PER PAGAMENTO SPESE POSTALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F3D65C03</t>
-[...4 lines deleted...]
-  <si>
     <t>B7F395629D</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 28/2025 - RINNOVO , TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO, PER IL SERVIZIO WEBSITE X5 PRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F395629D</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B7769F1EBE</t>
   </si>
   <si>
     <t>"Decisione a contrarre N.26/2025- SERVIZIO DI SMONTAGGIO , TRANSPOSIZIONE E RIMONTAGGIO DI APPRECCHIATURE INFORMATICO-DIGITALI , TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7769F1EBE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>B77325AEF3</t>
   </si>
   <si>
     <t>Decisione a contrarre N. 25 - CORSO DI FORMAZIONE SU “EMOTIONS AND MIND” NELL’AMBITO DEL PROGETTO ERASMUS+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77325AEF3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B7284EEA25</t>
   </si>
   <si>
     <t>Decisione a contrarre N.24/2025- APPROVVIGIONAMENTO DI SERVIZI INERENTI IL RINNOVO DELLA FIRMA DIGITALE IN AFFIDAMENTO DIRETTO SUL MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7284EEA25</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70D737D7E</t>
   </si>
   <si>
     <t>Decisione a contrarre N. 23/2025 - SERVIZIO DI FOTO SCOLASTICHE RICORDO A.S.2024-2025 TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D737D7E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6FFD3BA94</t>
   </si>
   <si>
     <t>Decisione a contrarre N.22/2025 - ATTIVITÀ DI FORMAZIONE RLS DI CUI ALL’ART.37 DEL D.LGS. 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FFD3BA94</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C0F093E5</t>
   </si>
   <si>
     <t>Decisione a contrarre N.21/2025 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA, DEL MATERIALE DI PREMIAZIONE PER LE ATTIVITÀ SPORTIVE E LE ALTRE ATTIVITÀ COMPETITIVE REALIZZATE DALLA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0F093E5</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BB9B8C1F</t>
   </si>
   <si>
     <t>Decisione a contrarre N.20/2025 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA, DI MATERIALE DI CANCELLERIA E PER GLI ESAMI DI STATO CONCLUSIVI DEL PRIMO CICLO DI ISTRUZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB9B8C1F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AEF68804</t>
   </si>
   <si>
     <t>Decisione a contrarre n.19/2025- FORNITURA TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DEL MATERIALE PUBBLICITARIO NELL'AMBITO DEL PROGETTO ERASMUS PLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEF68804</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68BFCEBC5</t>
   </si>
   <si>
     <t>"Decisione a contrarre N.18/2025 - PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI ACQUISTO BIGLIETTI DI INGRESSO PER LE VISITE GUIDATE PRESSO IL MUSEO DELLA LAVA PER GLI ALUNNI DELLE CLASSI QUARTE DELLA SCUOLA PRIMARIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BFCEBC5</t>
-[...4 lines deleted...]
-  <si>
     <t>B68BBC0332</t>
   </si>
   <si>
     <t>"Decisione a contrarre N.17/2025 - PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI ACQUISTO BIGLIETTI DI INGRESSO VISITE GUIDATE PRESSO LA FATTORIA DI MR WHITE PER GLI ALUNNI DELLE CLASSI PRIME E SECONDE DELLA SCUOLA PRIMARIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BBC0332</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65AD67615</t>
   </si>
   <si>
     <t>Decisione a contrarre N.16/2025 - PROCEDURA PER L’AFFIDAMENTO DIRETTO FUORI MEPA DEL SERVIZIO DI NOLEGGIO AUTOBUS CON AUTISTA PER VISITA GUIDATA A SIRACUSA NELL'AMBITO DEL PROGETTO ERASMUS PLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AD67615</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6447BF063</t>
   </si>
   <si>
     <t>Decisione a contrarre N.15- SERVIZIO DI PRENOTAZIONE ESAMI E RILASCIO N.15 CERTIFICAZIONI IN LINGUA INGLESE TRINITY LIVELLO A2.1 E A2.2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6447BF063</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6195F65D4</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 14/2025 - FORNITURA DI MATERIALE PER IL FUNZIONAMENTO DELLE MACCHINE FOTOCOPIATRICI PRESENTI NELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6195F65D4</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E371C9A1</t>
   </si>
   <si>
     <t>Decisione a contrarre n.13 - FORNITURA DEL SERVIZIO DI PRENOTAZIONE ESAMI E RILASCIO CERTIFICAZIONI IN LINGUA FRANCESE DELF LIVELLO A1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E371C9A1</t>
-[...4 lines deleted...]
-  <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>B5DD5A4A96</t>
   </si>
   <si>
     <t>Decisione a contrarre n.11 - SERVIZIO DI NOLEGGIO AUTOBUS CON AUTISTA PER LE USCITE DIDATTICHE ED I BREVI VIAGGI DI ISTRUZIONE DELLA SCUOLA PRIMARIA E SECONDARIA DI PRIMO GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD5A4A96</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5DB3490BC</t>
   </si>
   <si>
     <t>Decisione a contrarre n.10- PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA DI ACQUISTO BIGLIETTI DI INGRESSO VISITE GUIDATE AL MONASTERO DEI BENEDETTINI E ALLE TERME ACHILLIANE DI CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DB3490BC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5A93DED5F</t>
   </si>
   <si>
     <t>Decisione a contrarre n.9/2025 - FORNITURA DI MATERIALE DI DETERGENZA E PULIZIA DEI LOCALI SCOLASTICI E DEI SERVIZI IGIENICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A93DED5F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59CBC6DFD</t>
   </si>
   <si>
     <t>Decisione a contrarre n.8/2025- APPROVVIGIONAMENTO DI SERVIZI ASSICURATIVI PER STUDENTI E PERSONALE SCOLASTICO A. S.2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CBC6DFD</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57B87BE29</t>
   </si>
   <si>
     <t>Decisione a contrarre N.6/2025 - PROCEDURA ACQUISTO TITOLI DI VIAGGIO ALUNNI ERASMUS PLUS MOBILITA' BELGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B87BE29</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B567ADC237</t>
   </si>
   <si>
     <t>Decisione a contrarre n.5/2025- FORNITURA DEL SERVIZIO DI NOLEGGIO ANNUALE N. 1 FOTOCOPIATORE CON LETTORE DI SCHEDE RICARICABILI TIPO ALL-INCLUSIVE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567ADC237</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B54E77F48A</t>
   </si>
   <si>
     <t>Decisione a contrarre n.4/2025 - APPROVVIGIONAMENTO DI SERVIZI INERENTI L’ATTIVITÀ DI CUI AL DECRETO LEGISLATIVO 9/04/2008 N.81, COME MODIFICATO E INTEGRATO DAL D.LGVO 03/03/2009 N. 106.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E77F48A</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B54307DEAF</t>
   </si>
   <si>
     <t>Decisione a contrarre n.3/2025 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO DI LIBRI AD USO AMM.VO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54307DEAF</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B523A94E35</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 2/2025 - APPROVVIGIONAMENTO DI SERVIZI INERENTI IL CONTRATTO DI SUPPORTO, MANUTENZIONE. E CANONE ANNUALE SOFTWARE. APPLICATIVI ARGO - ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B523A94E35</t>
-[...4 lines deleted...]
-  <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>B50CEEA352</t>
   </si>
   <si>
     <t>"Decisione a contrarre n.1/2025- PROCEDURA PER L’AFFIDAMENTO DIRETTO FUORI MEPA DEL SERVIZIO DI NOLEGGIO AUTOBUS SPECIALI DOTATI DI PEDANA PER DISABILI MOTORI CON AUTISTA PER LE USCITE DIDATTICHE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50CEEA352</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4DCBE3DB4</t>
   </si>
   <si>
     <t>Decisione a contrarre N.44/2024 - FORNITURA DI MATERIALE LUDICO-MOTORIO E SPORTIVO PER LE ATTIVITA’ DI SOSTEGNO SCUOLA SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DCBE3DB4</t>
-[...4 lines deleted...]
-  <si>
     <t>B4DB37331A</t>
   </si>
   <si>
     <t>Decisione a contrarre n.45/2024 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO, DI LIBRI AD USO AMMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DB37331A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4BFE21FB9</t>
   </si>
   <si>
     <t>Decisione a contrarre N.42/2024 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO PER HOSTING DOMINIO SITO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BFE21FB9</t>
-[...4 lines deleted...]
-  <si>
     <t>B4C4E8CCA8</t>
   </si>
   <si>
     <t>Decisione a contrarre N.43/2024 - FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO PER FORNITURA SERVIZIO SHARE HOSTING 2000</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C4E8CCA8</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BFA8ECA5</t>
   </si>
   <si>
     <t>Decisione a contrarre N .41/2024- FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO PER SPESE POSTALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BFA8ECA5</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4C7CC6265</t>
   </si>
   <si>
     <t>Decisione a contrarre N.40/2024 - FORNITURA DI MATERIALE PER L’IGIENE PERSONALE IN USO DEI SERVIZI IGIENICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7CC6265</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B4891B832F</t>
   </si>
   <si>
     <t>Decisione a contrarre N.39/2024 - FORNITURA DI MATERIALE PUBBLICITARIO TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO FUORI MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4891B832F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B45E3F49C8</t>
   </si>
   <si>
     <t>"Decisione a contrarre N.38 - APPROVVIGIONAMENTO DI SERVIZI DI RIORGANIZZAZIONE, UNA TANTUM, DEI CONTENUTI PUBBLICATI IN AT E NOLEGGIO OPERATIVO DI UNA SOLUZIONE SOFTWARE PER AT GENERAZIONE AUTOMATICA DEI CONTENUTI TABELLARI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E3F49C8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B44115CE2B</t>
   </si>
   <si>
     <t>"Decisione a contrarre N.37- PRESTAZIONE D’OPERA PROFESSIONALE RELATIVA ALL’ACQUISIZIONE IN AFFIDAMENTO DIRETTO DEI SERVIZI INERENTI ATTIVITÀ FORMAZIONE DI CUI AL D.LGS. 81/2008"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44115CE2B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3F5F3C7CB</t>
   </si>
   <si>
     <t>"Decisione a contrarre n.36 - FORNITURA DI SERVIZI INERENTI L’ATTIVITÀ DI MANUTENZIONE E ASSISTENZA DELLA STRUMENTAZIONE INFORMATICO-DIGITALE DELL’ISTITUTO."</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5F3C7CB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>B3473B134F</t>
   </si>
   <si>
     <t>Decisione a contrarre N. 35/2024 - FORNITURA DI MATERIALE GRAFICO -PITTORICO PER LE ATTIVITA’ LABORATORIALI PER LA SCUOLA SECONDARIA DI PRIMO GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3473B134F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B337169F58</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 34 /2024 PER LA FORNITURA DI MATERIALE DI DETERGENZA E MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B337169F58</t>
-[...4 lines deleted...]
-  <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>B2C74BBEA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - N.33/2024 PER LA FORNITURA, TRAMITE PROCEDURA DI AFFIDAMENTO DIRETTO SUL MEPA DEI REGISTRI DI CLASSE NECESSARI ALL’AVVIO DELL’A.S. 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C74BBEA9</t>
-[...4 lines deleted...]
-  <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>B2C51034CE</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 32/2024 CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-68 TITOLO: COMPETENZE DI BASE PER LA SCUOLA PRIMARIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/83199f70-3ae9-42c6-bd23-9388ea19f5de</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1770,1959 +1289,2329 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0DD46F27" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/7c5bcd4e-8239-4810-9e35-4f0583409dd6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF4008A7D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/715c0edf-0808-407c-9ea7-ae0f5de065a5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0B28637" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/473fbbe4-da76-40e6-8bef-0799bbceb194" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA07AB44" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/73eb8462-cfb8-4d46-9e2f-76ca1b6f4b12" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB9EA77DF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/d537ce71-e764-43b0-9f66-4a55eb863da5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAEE0EC38" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/85188ece-b8c2-41ca-82de-4f1cc52da459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCADC7DD2D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/4a5f732b-9e5c-46ab-ac4c-0601ac58010a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA634873E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/0e5ddd73-1e26-4d8a-bd9b-75004b7102ae" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC26C9FC35" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/a5734b14-522b-4c00-be37-77ce1f53af20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC19E5D6A0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/bc351450-060a-4ec6-822e-dd753f8d4468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED6B6077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/309ff85f-b669-4439-8cd9-9c613d14b272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB07EF70F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/0c28a66e-e88b-4878-a13f-5fa0f594bb0a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA87D3EEF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/6e1d8c37-0467-4d34-b267-ec23c18e4d68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7BE6787" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/3b8ba299-8634-423e-93ab-10237e65feb1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA29E076E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/90490113-ee2a-43fa-a6f1-b96c7f791eb0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E1CCC5A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/3d3154b6-de5d-4657-9fae-5fad1e193f79" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F6981D5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/9d3a8ec4-d797-425c-8a92-6e562f63753a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A792B7F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/bc0aac01-c1ea-4d5c-b871-52c5bdefb16d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4962DAB6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/5801a34d-3eb8-4385-ad15-56fa46febcbd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB449FB9DA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/b1448563-d4ea-47ea-9de9-e828a48e9789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A4E6CF3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/a0ecd699-d6f3-437d-af9e-b2345a0ff631" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A633FBF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/0c36fb7f-34aa-40b2-b398-fe2eb282d05c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E7DAD53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/bb1c6883-ef67-4784-8cc0-738afb51a699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A2E98EA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/12ac386f-3cfa-43f1-b728-d769c15afe37" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB295A6746" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/e4d15190-aa1c-44a5-b91f-2dc95eb8619a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE03BE75B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/43f40985-ca26-4a85-bc4a-06eb0e78a284" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF0E98E7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/d622849b-3770-4a06-b3b0-a2f1a6638eeb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4C415F5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/c0249457-02e1-427d-beac-e1a671e82229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F932B2B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/80163e81-dddb-475f-9934-33c1a5fae885" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A8C8F0F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/61bd9d2e-9efb-4cd6-a980-8c2c1486fdef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D6C2DF4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/5cc2cab2-8274-488a-a188-87e4ed32dec9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79870E47" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/8881dfa1-0919-4f3e-a1dc-6c7fdeccd40d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7644A585" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/18eca7b0-2395-48f6-a22d-459c4462c5e2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7464607D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/a442aa96-d965-4714-843e-96f5a1a9d299" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6F40822D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/8c1a8d2d-a989-4289-bbc3-d481ac7e52cd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6F143915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/09bf6a09-e163-43ba-90bc-914a49dba925" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CA92B37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/1399ab70-7836-4b55-8573-f8dd563a00b9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68A4AF4A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/b0d0602d-7328-4e60-af21-e59780e3bac3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A5D7999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/8341be85-8957-46d2-b2c7-570e5b51e423" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58D857BE" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/a96f8c65-9997-4abe-a391-5163ce11a5c4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57041128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/ca9a84c8-8abe-4e17-b9e0-02d97229248e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA520951D8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/440d2236-5599-4d29-8379-aff2f6086d1a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D32E1FD" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/4964002f-6499-4812-8184-7d4a24c11eb8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA337B5325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/1ad9644a-378f-456a-ac23-1b697ade8c03" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA315FE09F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/0fc60ca9-e899-4d63-af31-b1db512da1a2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA263C1A5E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/27631306-bdf5-4538-b56e-ec4d747b66da" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF40E8FE" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/62253ded-19b1-42c7-8464-efc22b84c5a3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C798EBD8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/abfb1f2a-575c-4d28-9949-1088f59cb804" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C3AE936" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/d57ce836-0651-4abc-badd-5bc403452da0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B930BEB013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/2e90ecbb-00b6-459e-9c43-57feda2a4c00" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D2D1EE2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/0088baf4-c17d-499e-857c-2b6da8462a2d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914FD24F0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/7a3fb7c4-b0cd-4cea-a67c-af17a446dd07" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B900D14F18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/e804c31d-ccc9-4c24-820a-26575fa7b0e3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B900324BB9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/0b1d8ba0-dbfe-4361-9e3a-0d54c4d32845" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBE33144" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/52912071-14c8-4809-94ed-b2fa689d98f1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A17E2D90" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/06c46f93-bf10-4bce-9270-9377572e83aa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8847EBD55" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/3b5d1409-8282-4b65-97c6-af3dbea6ab86" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83F95E2CD" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/dff5b842-890f-41f1-b3be-22868f9726e3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8298A7103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/f8235564-758a-46d8-9c39-9ea768458ee7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F7DAC8C" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/d0553ea4-9c9b-4f98-9eeb-24e11db80d7f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F5B5F8CD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/bb2e77f5-5ccb-408f-959e-10f6596561ea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F4367139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/95a0ae7f-f21c-45e6-bcd7-c948b95eaed5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F3D65C03" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/cfe85f10-e07c-4a82-ad6e-f1b30971f87d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F395629D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/365f2eda-b33b-4a13-9fe1-a780bd875871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7769F1EBE" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/ae618641-2c6f-40d6-ae11-8349c9876087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77325AEF3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/6911a005-b5b3-493c-8d89-0b6ad889ecdd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7284EEA25" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/d6c1d306-467e-4e45-abde-203ead2d8542" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D737D7E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/086916ea-6668-47ca-b1e6-a96f50888007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FFD3BA94" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/9e16414b-99eb-4b81-87b7-903b4d7c6c72" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0F093E5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/2ff1d48c-4a1b-4a59-a83b-501efde39694" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB9B8C1F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/32e7ba4c-26c0-42d6-ab18-66f9a0b5aee3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEF68804" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/8bcb350c-c43c-475d-b014-ed67871e15f5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BFCEBC5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/0924424a-f116-4048-b18c-aaaccb909e3a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BBC0332" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/b591d86c-2ffa-4e1b-82dc-e2d894d8a25e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AD67615" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/3ffe2e65-64bb-499d-8f6f-1232c8213d60" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6447BF063" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/a2d8d649-05bb-4e30-99b7-cfcf9867dc39" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6195F65D4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/4325e717-84a7-43a7-8605-71580d1c6572" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E371C9A1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/4fb056ce-db9d-4ece-8d26-e71e18f95c50" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD5A4A96" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/c89f9b0e-2930-4964-9f35-1b9fbbac6a33" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DB3490BC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/96907b27-9398-4b90-b78d-48ae26e330e5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A93DED5F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/63a44ae1-68a2-4017-9113-f0756b3e85b8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CBC6DFD" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/1ae95e38-2f91-4c96-9514-89236a6a4959" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B87BE29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/cd5607d1-054e-4ff2-b19c-86e2a47073ea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567ADC237" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/7b509daa-bc2c-4f47-b0db-843f0062c785" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E77F48A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/68ab086b-fda8-4123-8d36-0eb749be2e5b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54307DEAF" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/0406b536-7366-45ff-ac29-3129c7b7ec8b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B523A94E35" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/932d8525-da67-4366-804b-8806582c91cc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50CEEA352" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/5fb10cae-50ad-4965-b15c-7f543267c74b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DCBE3DB4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/c6acb680-0dbf-4412-b94b-4df97aa3db5b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DB37331A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/95f58389-bbc6-4cf0-81c2-480a5e056e88" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BFE21FB9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/8858859a-b3fc-4c33-bbd2-f678fa940e3f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C4E8CCA8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/7e108676-addb-42ae-b8ae-ac46971f7d41" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BFA8ECA5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/9aabbe90-30db-49fd-b982-841669639f97" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7CC6265" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/57fac3fc-cbb1-4831-985d-707a59cf7559" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4891B832F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/7ad14ab0-1a2a-47a3-8645-7849e3871d05" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E3F49C8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/9db4e6c2-0c89-4b7a-b366-bf51e58f25aa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44115CE2B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/499ffaf8-00f2-443b-99a0-6eeff771cbc4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5F3C7CB" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/c1639632-bd68-4079-b452-060272b6227c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3473B134F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/9ba2164d-0d3b-4f6c-be32-6f940a50f111" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B337169F58" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/81652e36-23e3-4b3a-a6ba-9a9d64d3a8ad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C74BBEA9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/01f06d12-b1f1-4dc3-a8b6-5c9d14a6c526" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C51034CE" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC828005/amministrazione-trasparente/atti-amministrazioni-enti/83199f70-3ae9-42c6-bd23-9388ea19f5de" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F95"/>
+  <dimension ref="A1:F103"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8126</v>
+        <v>10590</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>10068</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7248</v>
+        <v>9713</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>6321</v>
+        <v>9246</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>6045</v>
+        <v>9089</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>5957</v>
+        <v>9052</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>5866</v>
+        <v>9049</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>5813</v>
+        <v>9016</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>5279</v>
+        <v>8126</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>5195</v>
+        <v>7962</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>4670</v>
+        <v>7248</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>4579</v>
+        <v>6321</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>4362</v>
+        <v>6045</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>4280</v>
+        <v>5957</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="B16">
-        <v>4274</v>
+        <v>5866</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="B17">
-        <v>4264</v>
+        <v>5813</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>53</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="B18">
-        <v>4201</v>
+        <v>5279</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>56</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="B19">
-        <v>3240</v>
+        <v>5195</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>59</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="B20">
-        <v>2758</v>
+        <v>4670</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>62</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="B21">
-        <v>2408</v>
+        <v>4579</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>65</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="B22">
-        <v>2315</v>
+        <v>4362</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="D22" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>68</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="B23">
-        <v>2219</v>
+        <v>4280</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>71</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>2040</v>
+        <v>4274</v>
       </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>73</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>1764</v>
+        <v>4264</v>
       </c>
       <c r="C25" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>1761</v>
+        <v>4201</v>
       </c>
       <c r="C26" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>78</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="B27">
-        <v>1709</v>
+        <v>3240</v>
       </c>
       <c r="C27" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="B28">
-        <v>1628</v>
+        <v>2758</v>
       </c>
       <c r="C28" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>84</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="B29">
-        <v>1627</v>
+        <v>2408</v>
       </c>
       <c r="C29" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>87</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="B30">
-        <v>1623</v>
+        <v>2315</v>
       </c>
       <c r="C30" t="s">
-        <v>142</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>90</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="B31">
-        <v>1532</v>
+        <v>2219</v>
       </c>
       <c r="C31" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>93</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>94</v>
       </c>
       <c r="B32">
-        <v>1354</v>
+        <v>2040</v>
       </c>
       <c r="C32" t="s">
-        <v>152</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>96</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="B33">
-        <v>1351</v>
+        <v>1764</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>99</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="B34">
-        <v>1326</v>
+        <v>1761</v>
       </c>
       <c r="C34" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>101</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="B35">
-        <v>1275</v>
+        <v>1709</v>
       </c>
       <c r="C35" t="s">
-        <v>165</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>104</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>105</v>
       </c>
       <c r="B36">
-        <v>1216</v>
+        <v>1628</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>107</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>174</v>
+        <v>105</v>
       </c>
       <c r="B37">
-        <v>931</v>
+        <v>1627</v>
       </c>
       <c r="C37" t="s">
-        <v>175</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>109</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>174</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>905</v>
+        <v>1623</v>
       </c>
       <c r="C38" t="s">
-        <v>179</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>111</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>183</v>
+        <v>112</v>
       </c>
       <c r="B39">
-        <v>821</v>
+        <v>1532</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>114</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>188</v>
+        <v>115</v>
       </c>
       <c r="B40">
-        <v>491</v>
+        <v>1354</v>
       </c>
       <c r="C40" t="s">
-        <v>189</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>117</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>193</v>
+        <v>115</v>
       </c>
       <c r="B41">
-        <v>14348</v>
+        <v>1351</v>
       </c>
       <c r="C41" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>198</v>
+        <v>115</v>
       </c>
       <c r="B42">
-        <v>13464</v>
+        <v>1326</v>
       </c>
       <c r="C42" t="s">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>121</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="B43">
-        <v>12652</v>
+        <v>1275</v>
       </c>
       <c r="C43" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>124</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="B44">
-        <v>12375</v>
+        <v>1216</v>
       </c>
       <c r="C44" t="s">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>127</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>213</v>
+        <v>128</v>
       </c>
       <c r="B45">
-        <v>12246</v>
+        <v>931</v>
       </c>
       <c r="C45" t="s">
-        <v>214</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>130</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>218</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>11940</v>
+        <v>905</v>
       </c>
       <c r="C46" t="s">
-        <v>219</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>132</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>218</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>11931</v>
+        <v>821</v>
       </c>
       <c r="C47" t="s">
-        <v>223</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>135</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="B48">
-        <v>11202</v>
+        <v>491</v>
       </c>
       <c r="C48" t="s">
-        <v>228</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>138</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>232</v>
+        <v>139</v>
       </c>
       <c r="B49">
-        <v>10328</v>
+        <v>14348</v>
       </c>
       <c r="C49" t="s">
-        <v>233</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>141</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>237</v>
+        <v>142</v>
       </c>
       <c r="B50">
-        <v>9934</v>
+        <v>13464</v>
       </c>
       <c r="C50" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>144</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>242</v>
+        <v>145</v>
       </c>
       <c r="B51">
-        <v>8892</v>
+        <v>12652</v>
       </c>
       <c r="C51" t="s">
-        <v>243</v>
+        <v>146</v>
       </c>
       <c r="D51" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>147</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="B52">
-        <v>8571</v>
+        <v>12375</v>
       </c>
       <c r="C52" t="s">
-        <v>248</v>
+        <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>150</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="B53">
-        <v>8190</v>
+        <v>12246</v>
       </c>
       <c r="C53" t="s">
-        <v>253</v>
+        <v>152</v>
       </c>
       <c r="D53" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>153</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="B54">
-        <v>7966</v>
+        <v>11940</v>
       </c>
       <c r="C54" t="s">
-        <v>258</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>156</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="B55">
-        <v>7956</v>
+        <v>11931</v>
       </c>
       <c r="C55" t="s">
-        <v>262</v>
+        <v>157</v>
       </c>
       <c r="D55" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>158</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="B56">
-        <v>7947</v>
+        <v>11202</v>
       </c>
       <c r="C56" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>161</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>266</v>
+        <v>162</v>
       </c>
       <c r="B57">
-        <v>7945</v>
+        <v>10328</v>
       </c>
       <c r="C57" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="D57" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>164</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="B58">
-        <v>7202</v>
+        <v>9934</v>
       </c>
       <c r="C58" t="s">
-        <v>276</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>167</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>280</v>
+        <v>168</v>
       </c>
       <c r="B59">
-        <v>7150</v>
+        <v>8892</v>
       </c>
       <c r="C59" t="s">
-        <v>281</v>
+        <v>169</v>
       </c>
       <c r="D59" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>170</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>285</v>
+        <v>171</v>
       </c>
       <c r="B60">
-        <v>6414</v>
+        <v>8571</v>
       </c>
       <c r="C60" t="s">
-        <v>286</v>
+        <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>173</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>290</v>
+        <v>174</v>
       </c>
       <c r="B61">
-        <v>6002</v>
+        <v>8190</v>
       </c>
       <c r="C61" t="s">
-        <v>291</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>176</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>295</v>
+        <v>177</v>
       </c>
       <c r="B62">
-        <v>5725</v>
+        <v>7966</v>
       </c>
       <c r="C62" t="s">
-        <v>296</v>
+        <v>178</v>
       </c>
       <c r="D62" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>179</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>300</v>
+        <v>177</v>
       </c>
       <c r="B63">
-        <v>5064</v>
+        <v>7956</v>
       </c>
       <c r="C63" t="s">
-        <v>301</v>
+        <v>180</v>
       </c>
       <c r="D63" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>181</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="B64">
-        <v>5006</v>
+        <v>7947</v>
       </c>
       <c r="C64" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="D64" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>184</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>310</v>
+        <v>182</v>
       </c>
       <c r="B65">
-        <v>4780</v>
+        <v>7945</v>
       </c>
       <c r="C65" t="s">
-        <v>311</v>
+        <v>185</v>
       </c>
       <c r="D65" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>186</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>315</v>
+        <v>187</v>
       </c>
       <c r="B66">
-        <v>4520</v>
+        <v>7202</v>
       </c>
       <c r="C66" t="s">
-        <v>316</v>
+        <v>188</v>
       </c>
       <c r="D66" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>189</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>315</v>
+        <v>190</v>
       </c>
       <c r="B67">
-        <v>4519</v>
+        <v>7150</v>
       </c>
       <c r="C67" t="s">
-        <v>320</v>
+        <v>191</v>
       </c>
       <c r="D67" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>192</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>324</v>
+        <v>193</v>
       </c>
       <c r="B68">
-        <v>3945</v>
+        <v>6414</v>
       </c>
       <c r="C68" t="s">
-        <v>325</v>
+        <v>194</v>
       </c>
       <c r="D68" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>195</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>329</v>
+        <v>196</v>
       </c>
       <c r="B69">
-        <v>3677</v>
+        <v>6002</v>
       </c>
       <c r="C69" t="s">
-        <v>330</v>
+        <v>197</v>
       </c>
       <c r="D69" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>198</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>334</v>
+        <v>199</v>
       </c>
       <c r="B70">
-        <v>3091</v>
+        <v>5725</v>
       </c>
       <c r="C70" t="s">
-        <v>335</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>201</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>339</v>
+        <v>202</v>
       </c>
       <c r="B71">
-        <v>2395</v>
+        <v>5064</v>
       </c>
       <c r="C71" t="s">
-        <v>340</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>204</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>344</v>
+        <v>205</v>
       </c>
       <c r="B72">
-        <v>2273</v>
+        <v>5006</v>
       </c>
       <c r="C72" t="s">
-        <v>345</v>
+        <v>206</v>
       </c>
       <c r="D72" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>207</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>349</v>
+        <v>208</v>
       </c>
       <c r="B73">
-        <v>2270</v>
+        <v>4780</v>
       </c>
       <c r="C73" t="s">
-        <v>350</v>
+        <v>209</v>
       </c>
       <c r="D73" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>210</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>354</v>
+        <v>211</v>
       </c>
       <c r="B74">
-        <v>1863</v>
+        <v>4520</v>
       </c>
       <c r="C74" t="s">
-        <v>355</v>
+        <v>212</v>
       </c>
       <c r="D74" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>213</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>359</v>
+        <v>211</v>
       </c>
       <c r="B75">
-        <v>1719</v>
+        <v>4519</v>
       </c>
       <c r="C75" t="s">
-        <v>360</v>
+        <v>214</v>
       </c>
       <c r="D75" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>215</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>364</v>
+        <v>216</v>
       </c>
       <c r="B76">
-        <v>1232</v>
+        <v>3945</v>
       </c>
       <c r="C76" t="s">
-        <v>365</v>
+        <v>217</v>
       </c>
       <c r="D76" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>218</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>369</v>
+        <v>219</v>
       </c>
       <c r="B77">
-        <v>945</v>
+        <v>3677</v>
       </c>
       <c r="C77" t="s">
-        <v>370</v>
+        <v>220</v>
       </c>
       <c r="D77" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>221</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>374</v>
+        <v>222</v>
       </c>
       <c r="B78">
-        <v>726</v>
+        <v>3091</v>
       </c>
       <c r="C78" t="s">
-        <v>375</v>
+        <v>223</v>
       </c>
       <c r="D78" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>224</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>379</v>
+        <v>225</v>
       </c>
       <c r="B79">
-        <v>608</v>
+        <v>2395</v>
       </c>
       <c r="C79" t="s">
-        <v>380</v>
+        <v>226</v>
       </c>
       <c r="D79" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>227</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>384</v>
+        <v>228</v>
       </c>
       <c r="B80">
-        <v>214</v>
+        <v>2273</v>
       </c>
       <c r="C80" t="s">
-        <v>385</v>
+        <v>229</v>
       </c>
       <c r="D80" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>230</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>389</v>
+        <v>231</v>
       </c>
       <c r="B81">
-        <v>29</v>
+        <v>2270</v>
       </c>
       <c r="C81" t="s">
-        <v>390</v>
+        <v>232</v>
       </c>
       <c r="D81" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>233</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>394</v>
+        <v>234</v>
       </c>
       <c r="B82">
-        <v>14165</v>
+        <v>1863</v>
       </c>
       <c r="C82" t="s">
-        <v>395</v>
+        <v>235</v>
       </c>
       <c r="D82" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>236</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>394</v>
+        <v>237</v>
       </c>
       <c r="B83">
-        <v>14163</v>
+        <v>1719</v>
       </c>
       <c r="C83" t="s">
-        <v>399</v>
+        <v>238</v>
       </c>
       <c r="D83" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>239</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>403</v>
+        <v>240</v>
       </c>
       <c r="B84">
-        <v>13999</v>
+        <v>1232</v>
       </c>
       <c r="C84" t="s">
-        <v>404</v>
+        <v>241</v>
       </c>
       <c r="D84" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>242</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>403</v>
+        <v>243</v>
       </c>
       <c r="B85">
-        <v>13998</v>
+        <v>945</v>
       </c>
       <c r="C85" t="s">
-        <v>408</v>
+        <v>244</v>
       </c>
       <c r="D85" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>245</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>403</v>
+        <v>246</v>
       </c>
       <c r="B86">
-        <v>13997</v>
+        <v>726</v>
       </c>
       <c r="C86" t="s">
-        <v>412</v>
+        <v>247</v>
       </c>
       <c r="D86" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>248</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>416</v>
+        <v>249</v>
       </c>
       <c r="B87">
-        <v>13926</v>
+        <v>608</v>
       </c>
       <c r="C87" t="s">
-        <v>417</v>
+        <v>250</v>
       </c>
       <c r="D87" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>251</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>421</v>
+        <v>252</v>
       </c>
       <c r="B88">
-        <v>13353</v>
+        <v>214</v>
       </c>
       <c r="C88" t="s">
-        <v>422</v>
+        <v>253</v>
       </c>
       <c r="D88" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>254</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>426</v>
+        <v>255</v>
       </c>
       <c r="B89">
-        <v>12960</v>
+        <v>29</v>
       </c>
       <c r="C89" t="s">
-        <v>427</v>
+        <v>256</v>
       </c>
       <c r="D89" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>257</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>431</v>
+        <v>258</v>
       </c>
       <c r="B90">
-        <v>12625</v>
+        <v>14165</v>
       </c>
       <c r="C90" t="s">
-        <v>432</v>
+        <v>259</v>
       </c>
       <c r="D90" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>260</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>436</v>
+        <v>258</v>
       </c>
       <c r="B91">
-        <v>11862</v>
+        <v>14163</v>
       </c>
       <c r="C91" t="s">
-        <v>437</v>
+        <v>261</v>
       </c>
       <c r="D91" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>262</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>441</v>
+        <v>263</v>
       </c>
       <c r="B92">
-        <v>10677</v>
+        <v>13999</v>
       </c>
       <c r="C92" t="s">
-        <v>442</v>
+        <v>264</v>
       </c>
       <c r="D92" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>265</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="B93">
-        <v>10400</v>
+        <v>13998</v>
       </c>
       <c r="C93" t="s">
-        <v>447</v>
+        <v>266</v>
       </c>
       <c r="D93" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>267</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>451</v>
+        <v>263</v>
       </c>
       <c r="B94">
-        <v>8862</v>
+        <v>13997</v>
       </c>
       <c r="C94" t="s">
-        <v>452</v>
+        <v>268</v>
       </c>
       <c r="D94" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>269</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>456</v>
+        <v>270</v>
       </c>
       <c r="B95">
+        <v>13926</v>
+      </c>
+      <c r="C95" t="s">
+        <v>271</v>
+      </c>
+      <c r="D95" t="s">
+        <v>272</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>273</v>
+      </c>
+      <c r="B96">
+        <v>13353</v>
+      </c>
+      <c r="C96" t="s">
+        <v>274</v>
+      </c>
+      <c r="D96" t="s">
+        <v>275</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>276</v>
+      </c>
+      <c r="B97">
+        <v>12960</v>
+      </c>
+      <c r="C97" t="s">
+        <v>277</v>
+      </c>
+      <c r="D97" t="s">
+        <v>278</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>279</v>
+      </c>
+      <c r="B98">
+        <v>12625</v>
+      </c>
+      <c r="C98" t="s">
+        <v>280</v>
+      </c>
+      <c r="D98" t="s">
+        <v>281</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>282</v>
+      </c>
+      <c r="B99">
+        <v>11862</v>
+      </c>
+      <c r="C99" t="s">
+        <v>283</v>
+      </c>
+      <c r="D99" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>285</v>
+      </c>
+      <c r="B100">
+        <v>10677</v>
+      </c>
+      <c r="C100" t="s">
+        <v>286</v>
+      </c>
+      <c r="D100" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>288</v>
+      </c>
+      <c r="B101">
+        <v>10400</v>
+      </c>
+      <c r="C101" t="s">
+        <v>289</v>
+      </c>
+      <c r="D101" t="s">
+        <v>290</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>291</v>
+      </c>
+      <c r="B102">
+        <v>8862</v>
+      </c>
+      <c r="C102" t="s">
+        <v>292</v>
+      </c>
+      <c r="D102" t="s">
+        <v>293</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>294</v>
+      </c>
+      <c r="B103">
         <v>8844</v>
       </c>
-      <c r="C95" t="s">
-[...9 lines deleted...]
-        <v>460</v>
+      <c r="C103" t="s">
+        <v>295</v>
+      </c>
+      <c r="D103" t="s">
+        <v>296</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>