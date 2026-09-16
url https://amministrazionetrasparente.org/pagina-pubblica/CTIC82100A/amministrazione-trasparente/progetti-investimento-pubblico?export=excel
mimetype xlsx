--- v0 (2026-07-21)
+++ v1 (2026-09-16)
@@ -8,297 +8,279 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="58">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>INNOVARE LA DIDATTICA</t>
   </si>
   <si>
     <t>C94D26001940007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/cdb55f9f-04bf-40d7-b481-88fe2c2a0be9</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>TALENTI IN AZIONE</t>
   </si>
   <si>
     <t>C94D26002520007</t>
   </si>
   <si>
     <t>€ 51.939,00</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/0e099528-3886-461a-bbe9-d1f8726d0c6b</t>
-[...1 lines deleted...]
-  <si>
     <t>L’IA  A SCUOLA OGGI PER IL DOMANI</t>
   </si>
   <si>
     <t>C14D25003360006</t>
   </si>
   <si>
     <t>€ 48.182,40</t>
   </si>
   <si>
     <t>Finanziamenti UE</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/c74dab21-5875-4ef3-8f2c-4aa79096d7f0</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPETENZE PER IL FUTURO</t>
   </si>
   <si>
     <t>C94D25002900007</t>
   </si>
   <si>
     <t>€ 120.834,00</t>
   </si>
   <si>
     <t>Piano Scuola 2021-2027</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/9d703f9e-7a8d-4b38-a4e4-ba659af66728</t>
-[...1 lines deleted...]
-  <si>
     <t>VERSO UNA NUOVA SCUOLA DELL'ORIENTAMENTO</t>
   </si>
   <si>
     <t>C54D25002320007</t>
   </si>
   <si>
     <t>€ 37.416,00</t>
   </si>
   <si>
     <t>Comunitarie</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/05d8b1b2-6ef0-466a-8aef-70069f6a42c2</t>
-[...1 lines deleted...]
-  <si>
     <t>UNA SCUOLA VIVA</t>
   </si>
   <si>
     <t>C54D25005980007</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei- Programma Nazionale "Scuola e competenze" 2021-2027</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/4c4a19b4-a726-4b74-9298-05b4014c660c</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS +SHADES OF GREEN: COMBATING CLIMATE CHANGE THROUGH REFORESTATION</t>
   </si>
   <si>
     <t>C99G24000540006</t>
   </si>
   <si>
     <t>€ 15.000,00</t>
   </si>
   <si>
     <t>Progetto Erasmus</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/d1951665-623b-4c4b-8a2c-904408bee968</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS+ SMART CITIES AND SUSTAINABLE CITIES</t>
   </si>
   <si>
     <t>C99B23000260006</t>
   </si>
   <si>
     <t>Progetto Erasmus +</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/7fbf490c-548a-41fc-9044-8507c45468e1</t>
+    <t>Senza data</t>
   </si>
   <si>
     <t>COMPETENZE PER CRESCERE</t>
   </si>
   <si>
     <t>C14D25000500007</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/066d4b56-2da2-42e0-b461-08260840771f</t>
-[...1 lines deleted...]
-  <si>
     <t>UNA SCUOLA SCONFINATA</t>
   </si>
   <si>
     <t>C94D21000930006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/b431fde4-e887-4261-8918-9b5d3e75799e</t>
-[...1 lines deleted...]
-  <si>
     <t>PROCEDIAMO VERSO IL FUTURO:MULTILINGUISMO E STEM “DI GENERE”</t>
   </si>
   <si>
     <t>C94D23002670006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/c55c8de3-1fdd-4786-9de5-f893008f6c00</t>
-[...1 lines deleted...]
-  <si>
     <t>LA TRANSIZIONE DIGITALE A SCUOLA</t>
   </si>
   <si>
     <t>C94D23003590006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/c6916d29-392f-4a93-b809-3f8406f6de64</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO PNRR DISPERSIONE - NON UNO DI MENO</t>
   </si>
   <si>
     <t>C94D22003240006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/efb38b49-9376-425e-937d-fb700d18a69d</t>
-[...1 lines deleted...]
-  <si>
     <t>ORIENTIAMOCI E SCOPRIAMO I NOSTRI TALENTI</t>
   </si>
   <si>
     <t>C94D24001050007</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/fd7ddf05-7499-4c26-851a-fdb70fb18218</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -596,359 +578,516 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/cdb55f9f-04bf-40d7-b481-88fe2c2a0be9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/0e099528-3886-461a-bbe9-d1f8726d0c6b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/c74dab21-5875-4ef3-8f2c-4aa79096d7f0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/9d703f9e-7a8d-4b38-a4e4-ba659af66728" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/05d8b1b2-6ef0-466a-8aef-70069f6a42c2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/4c4a19b4-a726-4b74-9298-05b4014c660c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/d1951665-623b-4c4b-8a2c-904408bee968" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/7fbf490c-548a-41fc-9044-8507c45468e1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/066d4b56-2da2-42e0-b461-08260840771f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/b431fde4-e887-4261-8918-9b5d3e75799e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/c55c8de3-1fdd-4786-9de5-f893008f6c00" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/c6916d29-392f-4a93-b809-3f8406f6de64" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/efb38b49-9376-425e-937d-fb700d18a69d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/progetto/fd7ddf05-7499-4c26-851a-fdb70fb18218" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F28"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>15</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>20</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
-[...43 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
-[...15 lines deleted...]
-        <v>50</v>
+      <c r="A9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>30</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>53</v>
-[...43 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" t="s">
-[...15 lines deleted...]
-        <v>66</v>
+      <c r="A14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" t="s">
         <v>53</v>
       </c>
-      <c r="D15" t="s">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="C26" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A21:F21"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F15" r:id="rId7"/>
+    <hyperlink ref="F19" r:id="rId8"/>
+    <hyperlink ref="F23" r:id="rId9"/>
+    <hyperlink ref="F24" r:id="rId10"/>
+    <hyperlink ref="F25" r:id="rId11"/>
+    <hyperlink ref="F26" r:id="rId12"/>
+    <hyperlink ref="F27" r:id="rId13"/>
+    <hyperlink ref="F28" r:id="rId14"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>