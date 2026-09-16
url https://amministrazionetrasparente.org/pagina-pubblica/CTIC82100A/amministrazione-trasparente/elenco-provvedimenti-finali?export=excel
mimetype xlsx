--- v0 (2026-07-21)
+++ v1 (2026-09-16)
@@ -8,881 +8,569 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="603">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="423">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC2C4FC7A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di cassa-triennale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2C4FC7A7</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/be79c09e-f9ba-4f30-8cd9-4accb522cbd2</t>
+    <t>Link</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -Affidamento incarichi- Personale interno ed esterno- Progetto Agenda Sud-a.s. 2025-26-2026-27- Competenze per il Futuro </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BCOCOB3A57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per piccola manutenzione-giugno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCOCOB3A57</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BCO839178E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corso di formazione-Sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCO839178E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico al DSGA Attività specialistiche di supporto tecnico e organizzativo al RUP</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Avviso manifestazione di interesse rinnovo convenzione di cassa-triennio 2026-2029</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDF6DDF82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di cancelleria- Progetto PN 21-27- Modulo LE PAROLE DELL'AMORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF6DDF82</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC4FD3C88</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria per attività artistica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4FD3C88</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC178CB80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia- Calatabiano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC178CB80</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB6Z4B830</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale Progetto PN21-27- UNA SCUOLA VIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6Z4B830</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBA8C48C85</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale piccola manutenzione- maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8C48C85</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAPD2D1C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria- maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAPD2D1C3</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB76C83EE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio guida-Siracusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76C83EE6</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BBF2884234</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura trasporto-Etna-Oasi del Simeto-Porto di Riposto-Progetto Erasmus+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF2884234</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Progetto PN 21-27- UNA SCUOLA VIVA- Modulo: Matematica che passione! SAPUPPO</t>
   </si>
   <si>
     <t>BB5D1E117F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura acquisto pubblicità-Progetto Erasmus + SHADES of GREEN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D1E117F</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB56DA8CA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale pubblicitario – Progetto Erasmus+ SHADES of GREEN: Combating Climate Change through Reforestation</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56DA8CA8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB3A1D9A78</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria-Primaria alunni in disabilità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A1D9A78</t>
-[...4 lines deleted...]
-  <si>
     <t>BB387FF521</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria-Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB387FF521</t>
-[...4 lines deleted...]
-  <si>
     <t>BB34ED1578</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio pranzo e attività-Parco Giurassico- Zafferana Etnea</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34ED1578</t>
-[...4 lines deleted...]
-  <si>
     <t>BB34A4226F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio pasto-AL RITROVO S.A.S.- Piazza Armerina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34A4226F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB34E40DCD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pranzo- IL CASOLARE DELLE BALZE- Bronte- Maniace</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E40DCD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB2ED1919E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura trasporto- Trecastagni- FATTORIA TRE MONTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ED1919E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB32391491</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio trasporto-SIRACUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB32391491</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E6BB080</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura trasporto e visita guidata- ZAFFERANA PARCO GIURASSICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E6BB080</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E8F1393</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura trasporto e visita guidata- BRONTE-MANIACE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E8F1393</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2EAFE4DI</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura trasporto e visita di istruzione- PIAZZA ARMERINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EAFE4DI</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor interno- Progetto PN 21-27-Verso una nuova scuola dell'Orientamento- VALASTRO I.S.</t>
   </si>
   <si>
     <t>BAF3CC3733</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3CC3733</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF3B46CC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corso di formazione-primo soccorso e BLSD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3B46CC8</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAEAD4D3F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAD4D3F3</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEA56802C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura acquisto materiale pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA56802C</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE90D98FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio trasporto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE90D98FF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BA5EA61904</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura bandiere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EA61904</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC9308245</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto spettacolo cinema</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9308245</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor interno-Progetto PN 21-27- UNA SCUOLA VIVA- Modulo Sport invernali- LEVA</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA8345EBA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura fotocopiatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8345EBA8</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA7E4B3D2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio-visita di istruzione-TOSCANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E4B3D2B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5DFZC971</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura- corso di sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DFZC971</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA340A0F1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA340A0F1F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2993893D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pulizia- Piedimonte Etneo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2993893D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA297668AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pulizia- Calatabiano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA297668AF</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA16BC8831</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura per piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16BC8831</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9F9FAA4D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura assistenza informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9FAA4D0</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - VASTA-Decreto incarico-Tutor esterno_Progetto Agenda SUD seconda annualità-Modulo-ENGLISH FOR FUN </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - INTELISANO-Decreto incarico-Esperto esterno_Progetto Agenda SUD seconda annualità-Modulo-ENGLISH FOR FUN </t>
   </si>
   <si>
     <t>Decreto di nomina - MARCIMINO-Decreto di incarico di Tutor _Progetto Agenda SUD seconda annualità-Modulo MATEMATICA CHE PASSIONE</t>
   </si>
   <si>
     <t>Decreto di nomina - MICALIZZI-Decreto incarico-Esperto interno_Progetto Agenda SUD seconda annualità-Modulo- MATEMATICA CHE PASSIONE</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - PALAZZOLO I.M.C.- Decreto di incarico di Tutor _Progetto Agenda SUD seconda annualità-Modulo MATEMATICAMENTE</t>
   </si>
   <si>
     <t>B9EED68A70</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale modulo teatro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EED68A70</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - CURRENTI-Decreto incarico-Esperto interno_Progetto Agenda SUD seconda annualità-Modulo- MATEMATICAMENTE</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - FIGURE PROFESSIONALI ESPERTI-TUTOR-REFERENTE VAL.-FIGURA AGGIUNTIVA-PERSONALE ATA-PN21-27- Verso una nuova scuola dell'Orientamento</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  Esperto interno- Progetto Agenda SUD- Modulo A TUTTO TONDO-LA LIMINA</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B914F331BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO FORMAZIONE-PASSWEB-PERSONALE ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914F331BB</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Affidamento cumulativo di incarichi-PN 21-27-ESO.4.6.A4.A-FSEPN-SI-2025-725-UNA SCUOLA VIVA</t>
   </si>
   <si>
     <t>B915511936</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANNUALE CONTRATTO SERVIZI PORTALE SCUOLA CLOUD - SITO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915511936</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B911754684</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SPETTACOLO CINEMATOGRAFICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911754684</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F5931C9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo triennale assicurazione alunni e personale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5931C9C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DA43A45A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico DPO a.s. 2025-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA43A45A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Tutor interno-Progetto Agenda SUD- seconda annualità-Competenze per crescere-CURRENTI</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B88A0DE491</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio formazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A0DE491</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Assunzione incarico RUP-PN2021-2027-Verso una nuova scuola dell'Orientamento-D.S.RIGANO</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B883987D33</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura igienico-sanitaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B883987D33</t>
-[...4 lines deleted...]
-  <si>
     <t>B88385E81D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88385E81D</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B872EAC5E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura vetri stratificati</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872EAC5E3</t>
-[...4 lines deleted...]
-  <si>
     <t>B873698F6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873698F6F</t>
-[...4 lines deleted...]
-  <si>
     <t>B873569567</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di facile consumo e pulizia</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a98ce0b5-dfa3-4f77-8edc-f29c8ab36d39</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Assunzione incarico RUP-PN2021-2027-D.S.RIGANO</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B8403005CE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura voli-Erasmus+ Turchia-ottobre 2025
 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8403005CE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor interno per i laboratori di formazione sul campo-PNRR2.1-D.M.66-2023 La transizione digitale a scuola-MANGANO</t>
   </si>
   <si>
     <t>Decreto di nomina -  Esperto interno per i laboratori di formazione sul campo-PNRR2.1-D.M.66-2023 La transizione digitale a scuola-PRIOLO</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor interno per i laboratori di formazione sul campo-PNRR2.1-D.M.66-2023 La transizione digitale a scuola- TOMARCHIO</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno per i laboratori di formazione sul campo-PNRR2.1-D.M.66-2023 La transizione digitale a scuola- LA LIMINA</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -Incarico “Tutor per i percorsi di formazione sulla transizione digitale”-Progetto PNRR D.M. 66/2023-La transizione digitale a scuola-VALASTRO </t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  Incarico per lo svolgimento delle funzioni di Tutor interno-Progetto Agenda SUD-seconda annualità- Competenze per crescere-Modulo: MATEMATICAMENTE- PALAZZOLO</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico per lo svolgimento delle funzioni di Tutor interno-Progetto Agenda SUD-seconda annualità- Competenze per crescere-Modulo:L'ITALIANO PER AMICO- VALASTRO I.S.</t>
@@ -926,260 +614,182 @@
   <si>
     <t>Decreto di nomina - Incarico per lo svolgimento delle funzioni di Esperto interno-Progetto Agenda SUD-seconda annualità- Competenze per crescere-Modulo: PENSIERI E PAROLE-CURCURUTO</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  Incarico per lo svolgimento delle funzioni di Esperto interno-Progetto Agenda SUD-seconda annualità- Competenze per crescere-Modulo:PAROLIAMO.MARCIMINO</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico per lo svolgimento delle funzioni di Esperto interno-Progetto Agenda SUD-seconda annualità- Competenze per crescere-Modulo: PAROLIAMO INSIEME- VALASTRO I.S.</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -Incarico per lo svolgimento delle funzioni di “Referente per la valutazione”-Progetto Agenda SUD-seconda annualità- Competenze per crescere-VINCIGUERRA </t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70F0271C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70F0271C0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6FD99C559</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.18 bacchette per batteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FD99C559</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FA69CF2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA69CF2F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto Mentor esterno_PNRR DIVARI D.M.19-2024- Una Scuola sconfinata- CASTRO_2</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6E9F70211</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.2 targhe pubblicità Progetto D.M. 65-2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9F70211</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CC63B15A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.2 targhe pubblicità-Progetto Agenda SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC63B15A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CB781A3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico- Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB781A3D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CB90C037</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico-Inclusione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB90C037</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C9AFF68A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9AFF68A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6B541F4D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura transfer- Progetto Erasmus+ Smart cities and sustainable development</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B541F4D3</t>
-[...4 lines deleted...]
-  <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Assunzione incarico RUP-D.S. RIGANO-Progetto PN 2021-2027 Agenda SUD seconda annualità -Competenze per crescere</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A9929BD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.20 biglietti LIBERTI LINES</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9929BD8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A97C2399</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.20 biglietti ferroviari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A97C2399</t>
-[...4 lines deleted...]
-  <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR-PNRR DIVARI D.M. 19-2024- Una Scuola sconfinata- BARBAGALLO_2</t>
   </si>
   <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto esterno- Percorsi di orientamento con il coinvolgimento delle famiglie- Progetto PNRR D.M. 19-2024- Una Scuola sconfinata- CASTRONOVO- secondo incarico</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor interno- Progetto PN SCUOLA E COMPETENZE 2127- Piano Estate- ORIENTIAMOCI E SCOPRIAMO I NOSTRI TALENTI-PALAZZOLO</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Progetto PN SCUOLA E COMPETENZE 2127- Piano Estate- ORIENTIAMOCI E SCOPRIAMO I NOSTRI TALENTI-PAPPALARDO</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Progetto PN SCUOLA E COMPETENZE 2127- Piano Estate- ORIENTIAMOCI E SCOPRIAMO I NOSTRI TALENTI- TOMARCHIO</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6142B629D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6142B629D</t>
-[...4 lines deleted...]
-  <si>
     <t>B611000985</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENITALIA 20/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611000985</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Esperto esterno- Percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento PNRR DIVARI D.M. 19-2024-Una Scuola sconfinata- USCENTI </t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento PNRR DIVARI D.M. 19-2024-Una Scuola sconfinata-PUGLIA</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento PNRR DIVARI D.M. 19-2024-Una Scuola sconfinata-MAFALE</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento PNRR DIVARI D.M. 19-2024-Una Scuola sconfinata- LIMINA</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento PNRR DIVARI D.M. 19-2024-Una Scuola sconfinata-PAPPALARDO S.</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento PNRR DIVARI D.M. 19-2024-Una Scuola sconfinata- D'AQUINO</t>
   </si>
   <si>
     <t>Decreto di nomina -Esperto interno- Percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento PNRR DIVARI D.M. 19-2024-Una Scuola sconfinata- RAPISARDA C.G</t>
@@ -1280,56 +890,50 @@
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto esterno per percorsi di Mentoring e Orientamento Sc.Sec.-Progetto PNRR D.M.19-2024- Una Scuola sconfinata-LO PRESTI</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -Esperto esterno per percorsi di Mentoring e Orientamento Sc.Sec.-Progetto PNRR D.M.19-2024- Una Scuola sconfinata- CASTRO </t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto esterno per percorsi di Mentoring e Orientamento Sc.Sec- Progetto PNRR D.M. 19-2024- Una Scuola sconfinata- BALLARINO</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto esterno per percorsi di Mentoring e Orientamento Sc.Sec.-Progetto PNRR D.M.19-2024- Una Scuola sconfinata- AMATO</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5F8914034</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti- Mobilità a Sofia- Progetto Erasmus+ KA210- SHADES OF GREEN: COMBATING CLIMATE CHANGE THROUGH REFORESTATION</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8914034</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor interno per i laboratori di formazione sul campo- Progetto PNRR D.M.63-2023-La transizione digitale a scuola- MARCIMINO</t>
   </si>
   <si>
     <t>Decreto di nomina -Esperto interno per i laboratori di formazione sul campo- Progetto PNRR D.M.63-2023-La transizione digitale a scuola- SPANO'</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR- PNRR DIVARI D.M. 19-2024- Una Scuola sconfinata- PUGLIA</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR- PNRR DIVARI D.M. 19-2024- Una Scuola sconfinata- D'AQUINO</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR-PNRR DIVARI-D.M.19-2024- Una Scuola sconfinata- BARBAGALLO</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR-PNRR DIVARI D.M. 19-2024- Una Scuola sconfinata- PAPPALARDO S.</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR- PNRR DIVARI D.M.19-2024- Una Scuola sconfinata- LIMINA</t>
@@ -1379,211 +983,163 @@
   <si>
     <t>Decreto di nomina - Esperto MENTOR_PNRR DIVARI D.M. 19-2024- Una Scuola sconfinata- GULLOTTA</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR_PNRR DIVARI D.M. 19-2024- Una Scuola sconfinata-PORTALE</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR_PNRR DIVARI D.M. 19-2024- Una Scuola sconfinata- PALAZZOLO</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR_PNRR Divari D.M. 19-2024- Una Scuola sconfinata-LA LIMINA</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto MENTOR_PNRR DIVARI D.M. 19-2024-Una Scuola sconfinata-VINCIGUERRA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C8C39274</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Programma INVENTARIO Web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8C39274</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR 19-2024- Componente TEAM per la prevenzione della dispersione scolastica-MARCIMINO</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR D.M.19-2024-Componentee TEAM per la prevenzione della dispersione scolastica- PAPPALARDO S.</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR D.M.19-2024- Componente TEAM per la prevenzione della dispersione scolastica- TOMARCHIO</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR D.M.19-2024- Componente TEAM per la prevenzione della dispersione scolastica- MANGANO</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR D.M.19-2024- Componente TEAM per la prevenzione della dispersione scolastica-LEVA S.G.</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR D.M. 19-2024-Componente TEAM per la prevenzione della dispersione scolastica- LA LIMINA</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR- D.M. 19-2024-Componente TEAM per la prevenzione della dispersione scolastica- PRIOLO</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR-D.M. 19-2024-Componente TEAM per la prevenzione della dispersione scolastica-VINCIGUERRA</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B6EE3AFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto assistenza sito</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B6EE3AFA</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B5962DA86C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina acquisto carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5962DA86C</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto PNRR D.M.170-2022- Mentoring e Orientamento-Disciplina matematica-PAPPALARDO</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto PNRR D.M.170-2022- Mentoring e Orientamento-Disciplina matematica- SANTORO</t>
   </si>
   <si>
     <t>B3174F47CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia- febbraio</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/2fdd8321-8599-4e9e-8b7a-ede887c54bb4</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto PNRR D.M.170-2022- Mentoring e Orientamento-Disciplina italiano- MARCIMINO</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Progetto PNRR D.M.170-2022- Mentoring e Orientamento-Disciplina italiano- LIMINA
 </t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B5716EFE1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto testo di legislazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5716EFE1C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor interno- Percorso di formazione per il potenziamento delle competenze linguistiche degli studenti- CORSO AVANZATO- Scuola Secondaria- Plesso Piedimonte Etneo- PNRR D.M. 65-2023</t>
   </si>
   <si>
     <t>Decreto di nomina - Percorso di formazione per il potenziamento delle competenze linguistiche degli studenti- CORSO BASE- Scuola Secondaria- Plesso Calatabiano- PNRR D.M. 65-2023</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor interno- Percorso di formazione per il potenziamento delle competenze linguistiche degli studenti- CORSO AVANZATO- Scuola Secondaria- Plesso Calatabiano- PNRR D.M. 65-2023</t>
   </si>
   <si>
     <t>B562F42EC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale alunni in disabilità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B562F42EC6</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Tutor interno- Percorso di formazione per il potenziamento delle competenze linguistiche degli studenti- CORSO BASE- Scuola Secondaria- Plesso Piedimonte Etneo- PNRR D.M. 65-2023</t>
   </si>
   <si>
     <t>B561B3FB25</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale disabili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561B3FB25</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B55423C5B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina acquisto titoli di viaggio ed alloggi- Progetto Erasmus +Mobilità Ceska Lipa</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/487e9f0a-5465-4879-8b68-700fb4fc9824</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico attività aggiuntiva-Direzione e Coordinamento dei percorsi formativi-D.S. RIGANO</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Tutor interno- Percorso di
 orientamento e formazione potenziamento delle competenze STEM, digitali e di innovazione- Scuola
 Secondaria - Plesso di Calatabiano- MARCIMINO
 </t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Percorso di orientamento e formazione potenziamento delle competenze STEM, digitali e di innovazione- Scuola Secondaria- Plesso Calatabiano- TOMARCHIO</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Percorso di formazione per il potenziamento delle competenze linguistiche degli studenti- CORSO AVANZATO- Scuola Secondaria- Plesso Piedimonte Etneo- RAPISARDA P.S.A.</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto interno- Percorso di formazione per il potenziamento delle competenze linguistiche degli studenti- CORSO BASE- Scuola Secondaria- Plesso Piedimonte Etneo-RAPISARDA P.S.A.</t>
   </si>
@@ -1600,313 +1156,228 @@
 Secondaria- Plesso Calatabiano-USCENTI</t>
   </si>
   <si>
     <t>Decreto di nomina -FORMATORE MENTOR PNRR STEM-D.M.65-Prog. Procediamo verso il futuro Multilinguismo e STEM di genere- LA LIMINA</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - incarico Tutor per i laboratori di formazione sul campo _VINCIGUERRA
 </t>
   </si>
   <si>
     <t>Decreto di nomina -Incarico Esperto per i laboratori di formazione sul campo-TOMARCHIO</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B46DC108D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura voli-Madrid-Progetto Erasmus+ SHADES OF GREEN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46DC108D8</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>B418F58F4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE SANITARIO E BANDIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B418F58F4E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B40F90D8BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale didattico per la segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40F90D8BD</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -incarico Tutor per i percorsi di formazione _PNRR DM 66-La transizione digitale a scuola-MANGANO </t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto per i percorsi di formazione sulla transizione digitale- PRIOLO</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>B2769CE06E</t>
   </si>
   <si>
     <t>DETERMINA N° 30 2024 -Acquistomateriale di pulizia ” - MyO spa - CIG:B2769CE06E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2769CE06E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>B20FC984A5</t>
   </si>
   <si>
     <t>DETERMINA N° 29 2024 -Acquisto ventilatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20FC984A5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>B1F15DA884</t>
   </si>
   <si>
     <t>DETERMINA N° 28 2024 -Acquisto CHITARRE ” CIG:B1F15DA884</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F15DA884</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>B1C309F9BC</t>
   </si>
   <si>
     <t>DETERMINA N° 27 2024 -Acquisto materiale di scuola infanzia diviso per sezioni ” CIG:B1C309F9BC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C309F9BC</t>
-[...4 lines deleted...]
-  <si>
     <t>B1C33OEBD9</t>
   </si>
   <si>
     <t>DETERMINA N° 26 2024 -Acquisto materiale di scuola infanzia diviso per sezioni CIG:B1C33OEBD9</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C33OEBD9</t>
-[...4 lines deleted...]
-  <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>B19E30C18B</t>
   </si>
   <si>
     <t>DET. N°24 - DETERMINA ACQUISTO BIGLIETTI FERROVIA STATO PER CATANIA - OFFBALL 14 MAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19E30C18B</t>
-[...4 lines deleted...]
-  <si>
     <t>B19DBFCD85</t>
   </si>
   <si>
     <t>DET. N°25 - DETERMINA ACQUISTO BIGLIETTO AEREO E ALLOGGIO PER 2 PERSONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19DBFCD85</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>B1682604CA</t>
   </si>
   <si>
     <t>DETERMINA N° 22 2024 -Acquisto di materiale manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1682604CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B1680F3794</t>
   </si>
   <si>
     <t>Acquisto di materiale manutenzione PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1680F3794</t>
-[...4 lines deleted...]
-  <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>B13BB1D126</t>
   </si>
   <si>
     <t>Acquisto di materiale cartoleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13BB1D126</t>
-[...4 lines deleted...]
-  <si>
     <t>B13B91DA9F</t>
   </si>
   <si>
     <t>Acquisto di materiale di pulizia per il plesso di Piedimonte Etneo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13B91DA9F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>B118BD8B0A</t>
   </si>
   <si>
     <t>Servizi di trasporto A/R tratta Piedimonte Etneo-Randazzo per visita istruzione a Randazzo Scuola Secondaria” CIG: B118BD8B0A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B118BD8B0A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>B0F6B39B8A</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per “Laboratorio BURATTINIAMO ( costruzione di burattini a guanto) a cura della compagnia Arte Pupi F.lli Napoli di Catania”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a1f73721-7610-4a91-a2ff-2769abd1e022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2204,4579 +1675,4900 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2C4FC7A7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/be79c09e-f9ba-4f30-8cd9-4accb522cbd2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCOCOB3A57" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/8bf6563b-42ba-4d46-a397-65457de21feb" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCO839178E" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/91bbbb9b-58d5-4824-a628-d864be48d97b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/5af14484-f79d-4889-b76b-704a4600e38a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF6DDF82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/8e521d85-86c3-4edc-be62-029a5a2316eb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4FD3C88" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a57981a5-4cc6-4b00-b68f-beb6e2a464e2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC178CB80" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a5cc4952-9dd0-46a8-8081-d17e2eab7e0b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6Z4B830" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/ef382f5e-39ec-4f74-9459-0de7fe39970f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8C48C85" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/6124c7c0-4b80-43a5-97bc-f5d42daab5e6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAPD2D1C3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/8dd056b6-5ef8-4dfb-9b94-5d5728a74eeb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76C83EE6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/7b1f47fd-d659-420d-bc54-afa26a9ece3e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF2884234" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/cb404c2c-0d89-40fc-830b-f9ef0dfa7ac7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D1E117F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/2a03cb8c-5e89-49c3-9ca0-0baf26775585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56DA8CA8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/03e51ace-be5e-4202-8cf5-fb6b1c38ff38" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A1D9A78" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/6b241b6c-e15d-4f15-96fa-bbd34ef35b15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB387FF521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/361de72e-3d3b-400a-941b-b27703ef1f9f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34ED1578" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/0f38eb0f-a300-4a18-873e-fa82a3784e02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34A4226F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/009e8be3-6743-4237-b54d-94f8cab626b8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E40DCD" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/66edb3d6-f405-456a-b167-689b93443b51" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ED1919E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/2e56aab9-ba0a-4884-8f7e-df1fe899681e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB32391491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/ef53c4d9-a8ba-4a50-8198-b328fcc0b799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E6BB080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/5a1cd130-29cc-4d0b-aa78-dd7e2a8e4ee2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E8F1393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/f8292351-96b6-403d-bd23-84e8bece8990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EAFE4DI" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/051d17c1-8025-4552-bc73-a3a917aba93f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3CC3733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/400ca06d-5d5a-425d-af96-895bccced305" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3B46CC8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a50ed336-809f-43e6-9e78-a1bdf97975f7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAD4D3F3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/16fb9461-2490-401a-bea5-4e734d85eafe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA56802C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/699b56ef-297f-4eda-ac87-2122348748af" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE90D98FF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/5fca0e5a-b4ce-4f00-910e-18b2ef1ed8b2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EA61904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/4dfd5fb4-63ba-4451-8363-d0f4b07fbbb4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9308245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/5623f96d-d113-452d-9d0f-3da889c48f05" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8345EBA8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/6016c005-4cb7-403c-846b-b40d66dc2441" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E4B3D2B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/f3d33227-6224-46cd-b23d-0138135b932f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DFZC971" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/8fcff999-7196-4521-9127-9d1f94c48c44" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA340A0F1F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/dfedd5c7-307b-422b-a799-237fb9aaa1e0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2993893D" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/fb5454a2-7748-42bf-9091-9508ae12de9f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA297668AF" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/689a22b3-db95-4766-84ba-10221aad1ab5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16BC8831" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/5d2ecb40-726c-456a-93a8-edf127dd7963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9FAA4D0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/7a1626d6-29e3-4492-ac99-a9a10c8e2727" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EED68A70" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/1f3d950b-eb40-4e56-a309-75e3763b0d03" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914F331BB" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/c4c4f2ba-0f5f-4c7a-b78b-3a93199b2f2e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915511936" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a828232b-6c2a-4239-9a31-efea1988d281" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911754684" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/e1d641db-8bc1-4d86-9f2d-cd8b4e6899f4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5931C9C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/92174d9b-bf8c-4386-8555-45d0e0e80cfb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA43A45A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/2e6b80b3-949a-403b-8018-dfb9c2048186" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A0DE491" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a17f64f4-97cb-49a1-b512-39152baa328b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B883987D33" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/69397442-3d2d-4c1a-80c8-9e4d4a900246" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88385E81D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/93eaa931-4ce1-407f-9b04-849349b9a14e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872EAC5E3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/76f4d940-78aa-43da-aac9-490b8d2f60a0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873698F6F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/c6dd9c28-cee9-465b-9c86-353336225d1d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873569567" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a98ce0b5-dfa3-4f77-8edc-f29c8ab36d39" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8403005CE" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/ff29293e-8f5c-45a9-aa0e-080b63fbf95b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70F0271C0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/19336146-1ed2-489f-9ef5-b23469cb5509" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FD99C559" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/132ab74e-5b83-4fc6-825d-a1c5dcb56300" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA69CF2F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/5501dd86-1f86-46d5-88c3-e7df310193cb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9F70211" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/0af56af2-872a-455b-b8e8-71e64face1f4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC63B15A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/fa27cd72-fb5c-4cda-ba43-76b4974613df" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB781A3D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/613305c4-5286-4591-bcd0-d4a401f4dd3d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB90C037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/ad770794-52a9-4b9c-9ee8-c95456522cc4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9AFF68A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/0035a818-096b-45a3-be3b-eb33b8611e31" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B541F4D3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/8a399c6e-c127-42e2-b196-15c3bf7b6b80" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9929BD8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/b91dc8ff-a72b-4ac8-b274-7b2fb77c9f05" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A97C2399" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/c39d63d7-4843-4ead-80e5-d0eeaa7ac07e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6142B629D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/5a1e8e79-9d3c-4d28-8b45-d6a067f8bb10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611000985" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/f139bb73-e73b-45cb-92a9-0b95c0870f75" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8914034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/466627f3-dba7-434e-990b-253b60414686" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8C39274" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/53b58581-0c42-4a82-9192-139ec9b0b568" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B6EE3AFA" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/77b7e8f7-4a53-404a-b226-c5e1554c9c10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5962DA86C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/c886f772-b090-405c-8989-dd3cca57b3c4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3174F47CC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/2fdd8321-8599-4e9e-8b7a-ede887c54bb4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5716EFE1C" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/c4c58113-5175-4b1f-bda5-d3205aa05353" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B562F42EC6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/bf50e4a2-439c-4329-a51f-61a42a3c252a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561B3FB25" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/5392f2d7-22c3-4c0e-b8d3-9466daea9e89" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55423C5B7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/487e9f0a-5465-4879-8b68-700fb4fc9824" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46DC108D8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/ce34818b-be85-4c48-88b0-3126c285c1f5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B418F58F4E" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/bcd3b7d5-d29a-4c9a-833c-b6010b702387" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40F90D8BD" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/7bfe03e3-fb61-4de2-86ea-4713c1090a5f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2769CE06E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/dfaf69ed-5a09-4e38-a632-12d04b014bed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20FC984A5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/7e76c0ae-7697-4be9-9bf0-30a4f2d9fa39" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F15DA884" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/3bfedced-7e5c-4372-ad00-aa0c79f1c16a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C309F9BC" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/9198291d-1b8d-48d4-baec-cb5a6ef2f5f9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C33OEBD9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/b739c4f3-b16e-4231-9dc5-877506138ba2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19E30C18B" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/d737eed2-9047-46c2-9e88-2a880f713750" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19DBFCD85" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/c4705f9d-33c7-4a54-9f34-611d18a0fe4a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1682604CA" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/82ce5cc4-053f-400e-b42c-7f3c559a9c80" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1680F3794" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/79151bf8-0e2e-4380-a86d-8eddedc22d01" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13BB1D126" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/f06c608a-bd17-4c5b-87f5-cd184fe0c236" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13B91DA9F" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/ae801f3b-4d77-4f37-a6ac-b1fd69629803" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B118BD8B0A" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/caf74a99-ee65-427c-bdd0-14a7d680011d" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F6B39B8A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC82100A/amministrazione-trasparente/atti-amministrazioni-enti/a1f73721-7610-4a91-a2ff-2769abd1e022" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F226"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>4416</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>4389</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>4150</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B5">
         <v>4122</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B6">
         <v>4092</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B7">
         <v>3939</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>3811</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B9">
         <v>3592</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="B10">
         <v>3585</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="B11">
         <v>3495</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="B12">
         <v>3420</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="B13">
         <v>3419</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="B14">
         <v>2949</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="B15">
         <v>2894</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="B16">
         <v>2764</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="B17">
         <v>2757</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B18">
         <v>2720</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B19">
         <v>2488</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B20">
         <v>2464</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B21">
         <v>2458</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B22">
         <v>2450</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B23">
         <v>2447</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B24">
         <v>2383</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B25">
         <v>2375</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>69</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B26">
         <v>2370</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>71</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B27">
         <v>2369</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B28">
         <v>2365</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>75</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="B29">
         <v>1827</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="B30">
         <v>1824</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>79</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="B31">
         <v>1823</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>81</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="B32">
         <v>1785</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>84</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="B33">
         <v>1780</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>86</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="B34">
         <v>1771</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="B35">
         <v>1675</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="D35" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>91</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>92</v>
       </c>
       <c r="B36">
         <v>1599</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>94</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="B37">
         <v>1396</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
+        <v>96</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>97</v>
       </c>
       <c r="B38">
         <v>1138</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="D38" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>99</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>100</v>
       </c>
       <c r="B39">
         <v>904</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>102</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>103</v>
       </c>
       <c r="B40">
         <v>870</v>
       </c>
       <c r="C40" t="s">
-        <v>170</v>
+        <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>105</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>106</v>
       </c>
       <c r="B41">
         <v>598</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>108</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="B42">
         <v>536</v>
       </c>
       <c r="C42" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>111</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="B43">
         <v>535</v>
       </c>
       <c r="C43" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>113</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="B44">
         <v>380</v>
       </c>
       <c r="C44" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>116</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="B45">
         <v>251</v>
       </c>
       <c r="C45" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>119</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="B46">
         <v>220</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="B47">
         <v>207</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="B48">
         <v>198</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>201</v>
+        <v>123</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="B49">
         <v>197</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>202</v>
+        <v>124</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>203</v>
+        <v>125</v>
       </c>
       <c r="B50">
         <v>181</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>204</v>
+        <v>126</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>125</v>
       </c>
       <c r="B51">
         <v>178</v>
       </c>
       <c r="C51" t="s">
-        <v>205</v>
+        <v>127</v>
       </c>
       <c r="D51" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>128</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>203</v>
+        <v>125</v>
       </c>
       <c r="B52">
         <v>174</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>209</v>
+        <v>129</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="B53">
         <v>8642</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>211</v>
+        <v>131</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>212</v>
+        <v>132</v>
       </c>
       <c r="B54">
         <v>8414</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>213</v>
+        <v>133</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>214</v>
+        <v>134</v>
       </c>
       <c r="B55">
         <v>7879</v>
       </c>
       <c r="C55" t="s">
-        <v>215</v>
+        <v>135</v>
       </c>
       <c r="D55" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>136</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>214</v>
+        <v>134</v>
       </c>
       <c r="B56">
         <v>7866</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>219</v>
+        <v>137</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>214</v>
+        <v>134</v>
       </c>
       <c r="B57">
         <v>7833</v>
       </c>
       <c r="C57" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
       <c r="D57" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>139</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>224</v>
+        <v>140</v>
       </c>
       <c r="B58">
         <v>7845</v>
       </c>
       <c r="C58" t="s">
-        <v>225</v>
+        <v>141</v>
       </c>
       <c r="D58" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>142</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>229</v>
+        <v>143</v>
       </c>
       <c r="B59">
         <v>7628</v>
       </c>
       <c r="C59" t="s">
-        <v>230</v>
+        <v>144</v>
       </c>
       <c r="D59" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>145</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>234</v>
+        <v>146</v>
       </c>
       <c r="B60">
         <v>7367</v>
       </c>
       <c r="C60" t="s">
-        <v>235</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>148</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>239</v>
+        <v>149</v>
       </c>
       <c r="B61">
         <v>7339</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>241</v>
+        <v>151</v>
       </c>
       <c r="B62">
         <v>6621</v>
       </c>
       <c r="C62" t="s">
-        <v>242</v>
+        <v>152</v>
       </c>
       <c r="D62" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>153</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>241</v>
+        <v>151</v>
       </c>
       <c r="B63">
         <v>6612</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>246</v>
+        <v>154</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>247</v>
+        <v>155</v>
       </c>
       <c r="B64">
         <v>6542</v>
       </c>
       <c r="C64" t="s">
-        <v>248</v>
+        <v>156</v>
       </c>
       <c r="D64" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>157</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>247</v>
+        <v>155</v>
       </c>
       <c r="B65">
         <v>6541</v>
       </c>
       <c r="C65" t="s">
-        <v>252</v>
+        <v>158</v>
       </c>
       <c r="D65" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>159</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>256</v>
+        <v>160</v>
       </c>
       <c r="B66">
         <v>6338</v>
       </c>
       <c r="C66" t="s">
-        <v>257</v>
+        <v>161</v>
       </c>
       <c r="D66" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>162</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>256</v>
+        <v>160</v>
       </c>
       <c r="B67">
         <v>6329</v>
       </c>
       <c r="C67" t="s">
-        <v>261</v>
+        <v>163</v>
       </c>
       <c r="D67" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>164</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>256</v>
+        <v>160</v>
       </c>
       <c r="B68">
         <v>6328</v>
       </c>
       <c r="C68" t="s">
-        <v>265</v>
+        <v>165</v>
       </c>
       <c r="D68" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>166</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>269</v>
+        <v>167</v>
       </c>
       <c r="B69">
         <v>5932</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>270</v>
+        <v>168</v>
       </c>
       <c r="E69" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>271</v>
+        <v>169</v>
       </c>
       <c r="B70">
         <v>5759</v>
       </c>
       <c r="C70" t="s">
-        <v>272</v>
+        <v>170</v>
       </c>
       <c r="D70" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>171</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>276</v>
+        <v>172</v>
       </c>
       <c r="B71">
         <v>4310</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>277</v>
+        <v>173</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>276</v>
+        <v>172</v>
       </c>
       <c r="B72">
         <v>4307</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>278</v>
+        <v>174</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>276</v>
+        <v>172</v>
       </c>
       <c r="B73">
         <v>4304</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>279</v>
+        <v>175</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>276</v>
+        <v>172</v>
       </c>
       <c r="B74">
         <v>4301</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>280</v>
+        <v>176</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>276</v>
+        <v>172</v>
       </c>
       <c r="B75">
         <v>4298</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>281</v>
+        <v>177</v>
       </c>
       <c r="E75" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>282</v>
+        <v>178</v>
       </c>
       <c r="B76">
         <v>4286</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>283</v>
+        <v>179</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>282</v>
+        <v>178</v>
       </c>
       <c r="B77">
         <v>4282</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>284</v>
+        <v>180</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>282</v>
+        <v>178</v>
       </c>
       <c r="B78">
         <v>4281</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>285</v>
+        <v>181</v>
       </c>
       <c r="E78" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>282</v>
+        <v>178</v>
       </c>
       <c r="B79">
         <v>4279</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>286</v>
+        <v>182</v>
       </c>
       <c r="E79" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>287</v>
+        <v>183</v>
       </c>
       <c r="B80">
         <v>4273</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>288</v>
+        <v>184</v>
       </c>
       <c r="E80" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>287</v>
+        <v>183</v>
       </c>
       <c r="B81">
         <v>4272</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>289</v>
+        <v>185</v>
       </c>
       <c r="E81" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>287</v>
+        <v>183</v>
       </c>
       <c r="B82">
         <v>4271</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>290</v>
+        <v>186</v>
       </c>
       <c r="E82" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
       <c r="B83">
         <v>4190</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>292</v>
+        <v>188</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
       <c r="B84">
         <v>4180</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>293</v>
+        <v>189</v>
       </c>
       <c r="E84" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
       <c r="B85">
         <v>4177</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>294</v>
+        <v>190</v>
       </c>
       <c r="E85" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
       <c r="B86">
         <v>4175</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>295</v>
+        <v>191</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
       <c r="B87">
         <v>4174</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>296</v>
+        <v>192</v>
       </c>
       <c r="E87" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
       <c r="B88">
         <v>4173</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>297</v>
+        <v>193</v>
       </c>
       <c r="E88" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>298</v>
+        <v>194</v>
       </c>
       <c r="B89">
         <v>4172</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>299</v>
+        <v>195</v>
       </c>
       <c r="E89" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>298</v>
+        <v>194</v>
       </c>
       <c r="B90">
         <v>4171</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>300</v>
+        <v>196</v>
       </c>
       <c r="E90" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>298</v>
+        <v>194</v>
       </c>
       <c r="B91">
         <v>4170</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>301</v>
+        <v>197</v>
       </c>
       <c r="E91" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>302</v>
+        <v>198</v>
       </c>
       <c r="B92">
         <v>3906</v>
       </c>
       <c r="C92" t="s">
-        <v>303</v>
+        <v>199</v>
       </c>
       <c r="D92" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>200</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>307</v>
+        <v>201</v>
       </c>
       <c r="B93">
         <v>3781</v>
       </c>
       <c r="C93" t="s">
-        <v>308</v>
+        <v>202</v>
       </c>
       <c r="D93" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>203</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>312</v>
+        <v>204</v>
       </c>
       <c r="B94">
         <v>3758</v>
       </c>
       <c r="C94" t="s">
-        <v>313</v>
+        <v>205</v>
       </c>
       <c r="D94" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>206</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>317</v>
+        <v>207</v>
       </c>
       <c r="B95">
         <v>3524</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>318</v>
+        <v>208</v>
       </c>
       <c r="E95" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>319</v>
+        <v>209</v>
       </c>
       <c r="B96">
         <v>3486</v>
       </c>
       <c r="C96" t="s">
-        <v>320</v>
+        <v>210</v>
       </c>
       <c r="D96" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>211</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>324</v>
+        <v>212</v>
       </c>
       <c r="B97">
         <v>3440</v>
       </c>
       <c r="C97" t="s">
-        <v>325</v>
+        <v>213</v>
       </c>
       <c r="D97" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>214</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>324</v>
+        <v>212</v>
       </c>
       <c r="B98">
         <v>3429</v>
       </c>
       <c r="C98" t="s">
-        <v>329</v>
+        <v>215</v>
       </c>
       <c r="D98" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>216</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>324</v>
+        <v>212</v>
       </c>
       <c r="B99">
         <v>3425</v>
       </c>
       <c r="C99" t="s">
-        <v>333</v>
+        <v>217</v>
       </c>
       <c r="D99" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>218</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>324</v>
+        <v>212</v>
       </c>
       <c r="B100">
         <v>3415</v>
       </c>
       <c r="C100" t="s">
-        <v>337</v>
+        <v>219</v>
       </c>
       <c r="D100" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>220</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>341</v>
+        <v>221</v>
       </c>
       <c r="B101">
         <v>3323</v>
       </c>
       <c r="C101" t="s">
-        <v>342</v>
+        <v>222</v>
       </c>
       <c r="D101" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>223</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>346</v>
+        <v>224</v>
       </c>
       <c r="B102">
         <v>3268</v>
       </c>
       <c r="C102" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>347</v>
+        <v>225</v>
       </c>
       <c r="E102" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>348</v>
+        <v>226</v>
       </c>
       <c r="B103">
         <v>3210</v>
       </c>
       <c r="C103" t="s">
-        <v>349</v>
+        <v>227</v>
       </c>
       <c r="D103" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>228</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>348</v>
+        <v>226</v>
       </c>
       <c r="B104">
         <v>3209</v>
       </c>
       <c r="C104" t="s">
-        <v>353</v>
+        <v>229</v>
       </c>
       <c r="D104" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>230</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>357</v>
+        <v>231</v>
       </c>
       <c r="B105">
         <v>3138</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>358</v>
+        <v>232</v>
       </c>
       <c r="E105" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>359</v>
+        <v>233</v>
       </c>
       <c r="B106">
         <v>3022</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>360</v>
+        <v>234</v>
       </c>
       <c r="E106" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>361</v>
+        <v>235</v>
       </c>
       <c r="B107">
         <v>2843</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>362</v>
+        <v>236</v>
       </c>
       <c r="E107" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>361</v>
+        <v>235</v>
       </c>
       <c r="B108">
         <v>2840</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>363</v>
+        <v>237</v>
       </c>
       <c r="E108" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>364</v>
+        <v>238</v>
       </c>
       <c r="B109">
         <v>2724</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>365</v>
+        <v>239</v>
       </c>
       <c r="E109" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>366</v>
+        <v>240</v>
       </c>
       <c r="B110">
         <v>2234</v>
       </c>
       <c r="C110" t="s">
-        <v>367</v>
+        <v>241</v>
       </c>
       <c r="D110" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>242</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>366</v>
+        <v>240</v>
       </c>
       <c r="B111">
         <v>2228</v>
       </c>
       <c r="C111" t="s">
-        <v>371</v>
+        <v>243</v>
       </c>
       <c r="D111" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>244</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>375</v>
+        <v>245</v>
       </c>
       <c r="B112">
         <v>2222</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>376</v>
+        <v>246</v>
       </c>
       <c r="E112" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>375</v>
+        <v>245</v>
       </c>
       <c r="B113">
         <v>2219</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>377</v>
+        <v>247</v>
       </c>
       <c r="E113" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>375</v>
+        <v>245</v>
       </c>
       <c r="B114">
         <v>2216</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>378</v>
+        <v>248</v>
       </c>
       <c r="E114" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>375</v>
+        <v>245</v>
       </c>
       <c r="B115">
         <v>2213</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>379</v>
+        <v>249</v>
       </c>
       <c r="E115" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>375</v>
+        <v>245</v>
       </c>
       <c r="B116">
         <v>2182</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>380</v>
+        <v>250</v>
       </c>
       <c r="E116" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>381</v>
+        <v>251</v>
       </c>
       <c r="B117">
         <v>2173</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>382</v>
+        <v>252</v>
       </c>
       <c r="E117" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>381</v>
+        <v>251</v>
       </c>
       <c r="B118">
         <v>2170</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>383</v>
+        <v>253</v>
       </c>
       <c r="E118" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>384</v>
+        <v>254</v>
       </c>
       <c r="B119">
         <v>2091</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>385</v>
+        <v>255</v>
       </c>
       <c r="E119" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>384</v>
+        <v>254</v>
       </c>
       <c r="B120">
         <v>2088</v>
       </c>
       <c r="C120" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>386</v>
+        <v>256</v>
       </c>
       <c r="E120" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>384</v>
+        <v>254</v>
       </c>
       <c r="B121">
         <v>2081</v>
       </c>
       <c r="C121" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>387</v>
+        <v>257</v>
       </c>
       <c r="E121" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>384</v>
+        <v>254</v>
       </c>
       <c r="B122">
         <v>2078</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>388</v>
+        <v>258</v>
       </c>
       <c r="E122" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>384</v>
+        <v>254</v>
       </c>
       <c r="B123">
         <v>2066</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>389</v>
+        <v>259</v>
       </c>
       <c r="E123" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>390</v>
+        <v>260</v>
       </c>
       <c r="B124">
         <v>2064</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>391</v>
+        <v>261</v>
       </c>
       <c r="E124" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>390</v>
+        <v>260</v>
       </c>
       <c r="B125">
         <v>2057</v>
       </c>
       <c r="C125" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>392</v>
+        <v>262</v>
       </c>
       <c r="E125" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>390</v>
+        <v>260</v>
       </c>
       <c r="B126">
         <v>2056</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>393</v>
+        <v>263</v>
       </c>
       <c r="E126" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>390</v>
+        <v>260</v>
       </c>
       <c r="B127">
         <v>2055</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>394</v>
+        <v>264</v>
       </c>
       <c r="E127" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>390</v>
+        <v>260</v>
       </c>
       <c r="B128">
         <v>2054</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>395</v>
+        <v>265</v>
       </c>
       <c r="E128" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>390</v>
+        <v>260</v>
       </c>
       <c r="B129">
         <v>2046</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>396</v>
+        <v>266</v>
       </c>
       <c r="E129" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>390</v>
+        <v>260</v>
       </c>
       <c r="B130">
         <v>2010</v>
       </c>
       <c r="C130" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>397</v>
+        <v>267</v>
       </c>
       <c r="E130" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>398</v>
+        <v>268</v>
       </c>
       <c r="B131">
         <v>1949</v>
       </c>
       <c r="C131" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>399</v>
+        <v>269</v>
       </c>
       <c r="E131" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>398</v>
+        <v>268</v>
       </c>
       <c r="B132">
         <v>1948</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>400</v>
+        <v>270</v>
       </c>
       <c r="E132" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>398</v>
+        <v>268</v>
       </c>
       <c r="B133">
         <v>1947</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>401</v>
+        <v>271</v>
       </c>
       <c r="E133" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>398</v>
+        <v>268</v>
       </c>
       <c r="B134">
         <v>1946</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>402</v>
+        <v>272</v>
       </c>
       <c r="E134" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>268</v>
       </c>
       <c r="B135">
         <v>1945</v>
       </c>
       <c r="C135" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>403</v>
+        <v>273</v>
       </c>
       <c r="E135" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>398</v>
+        <v>268</v>
       </c>
       <c r="B136">
         <v>1944</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>404</v>
+        <v>274</v>
       </c>
       <c r="E136" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B137">
         <v>1860</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>406</v>
+        <v>276</v>
       </c>
       <c r="E137" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B138">
         <v>1859</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>407</v>
+        <v>277</v>
       </c>
       <c r="E138" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B139">
         <v>1858</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>408</v>
+        <v>278</v>
       </c>
       <c r="E139" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B140">
         <v>1856</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>409</v>
+        <v>279</v>
       </c>
       <c r="E140" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B141">
         <v>1853</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>410</v>
+        <v>280</v>
       </c>
       <c r="E141" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B142">
         <v>1848</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>411</v>
+        <v>281</v>
       </c>
       <c r="E142" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B143">
         <v>1846</v>
       </c>
       <c r="C143" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>412</v>
+        <v>282</v>
       </c>
       <c r="E143" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B144">
         <v>1844</v>
       </c>
       <c r="C144" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>413</v>
+        <v>283</v>
       </c>
       <c r="E144" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="B145">
         <v>1838</v>
       </c>
       <c r="C145" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>414</v>
+        <v>284</v>
       </c>
       <c r="E145" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>415</v>
+        <v>285</v>
       </c>
       <c r="B146">
         <v>1820</v>
       </c>
       <c r="C146" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>416</v>
+        <v>286</v>
       </c>
       <c r="E146" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>415</v>
+        <v>285</v>
       </c>
       <c r="B147">
         <v>1818</v>
       </c>
       <c r="C147" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>417</v>
+        <v>287</v>
       </c>
       <c r="E147" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>415</v>
+        <v>285</v>
       </c>
       <c r="B148">
         <v>1814</v>
       </c>
       <c r="C148" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>418</v>
+        <v>288</v>
       </c>
       <c r="E148" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>415</v>
+        <v>285</v>
       </c>
       <c r="B149">
         <v>1758</v>
       </c>
       <c r="C149" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>419</v>
+        <v>289</v>
       </c>
       <c r="E149" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>420</v>
+        <v>290</v>
       </c>
       <c r="B150">
         <v>1696</v>
       </c>
       <c r="C150" t="s">
-        <v>421</v>
+        <v>291</v>
       </c>
       <c r="D150" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>292</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>425</v>
+        <v>293</v>
       </c>
       <c r="B151">
         <v>1682</v>
       </c>
       <c r="C151" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>426</v>
+        <v>294</v>
       </c>
       <c r="E151" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>425</v>
+        <v>293</v>
       </c>
       <c r="B152">
         <v>1679</v>
       </c>
       <c r="C152" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>427</v>
+        <v>295</v>
       </c>
       <c r="E152" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B153">
         <v>1582</v>
       </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>429</v>
+        <v>297</v>
       </c>
       <c r="E153" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B154">
         <v>1581</v>
       </c>
       <c r="C154" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>430</v>
+        <v>298</v>
       </c>
       <c r="E154" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B155">
         <v>1580</v>
       </c>
       <c r="C155" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>431</v>
+        <v>299</v>
       </c>
       <c r="E155" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B156">
         <v>1579</v>
       </c>
       <c r="C156" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>432</v>
+        <v>300</v>
       </c>
       <c r="E156" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B157">
         <v>1578</v>
       </c>
       <c r="C157" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>433</v>
+        <v>301</v>
       </c>
       <c r="E157" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B158">
         <v>1577</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>434</v>
+        <v>302</v>
       </c>
       <c r="E158" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B159">
         <v>1576</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>435</v>
+        <v>303</v>
       </c>
       <c r="E159" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B160">
         <v>1575</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>436</v>
+        <v>304</v>
       </c>
       <c r="E160" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B161">
         <v>1574</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>437</v>
+        <v>305</v>
       </c>
       <c r="E161" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B162">
         <v>1573</v>
       </c>
       <c r="C162" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>438</v>
+        <v>306</v>
       </c>
       <c r="E162" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="B163">
         <v>1572</v>
       </c>
       <c r="C163" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>439</v>
+        <v>307</v>
       </c>
       <c r="E163" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>440</v>
+        <v>308</v>
       </c>
       <c r="B164">
         <v>1562</v>
       </c>
       <c r="C164" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>441</v>
+        <v>309</v>
       </c>
       <c r="E164" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>440</v>
+        <v>308</v>
       </c>
       <c r="B165">
         <v>1561</v>
       </c>
       <c r="C165" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>442</v>
+        <v>310</v>
       </c>
       <c r="E165" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>440</v>
+        <v>308</v>
       </c>
       <c r="B166">
         <v>1560</v>
       </c>
       <c r="C166" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>443</v>
+        <v>311</v>
       </c>
       <c r="E166" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>440</v>
+        <v>308</v>
       </c>
       <c r="B167">
         <v>1559</v>
       </c>
       <c r="C167" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>444</v>
+        <v>312</v>
       </c>
       <c r="E167" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>440</v>
+        <v>308</v>
       </c>
       <c r="B168">
         <v>1557</v>
       </c>
       <c r="C168" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>445</v>
+        <v>313</v>
       </c>
       <c r="E168" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>446</v>
+        <v>314</v>
       </c>
       <c r="B169">
         <v>1506</v>
       </c>
       <c r="C169" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>447</v>
+        <v>315</v>
       </c>
       <c r="E169" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>446</v>
+        <v>314</v>
       </c>
       <c r="B170">
         <v>1505</v>
       </c>
       <c r="C170" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D170" t="s">
-        <v>448</v>
+        <v>316</v>
       </c>
       <c r="E170" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>446</v>
+        <v>314</v>
       </c>
       <c r="B171">
         <v>1498</v>
       </c>
       <c r="C171" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>449</v>
+        <v>317</v>
       </c>
       <c r="E171" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>446</v>
+        <v>314</v>
       </c>
       <c r="B172">
         <v>1497</v>
       </c>
       <c r="C172" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>450</v>
+        <v>318</v>
       </c>
       <c r="E172" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>446</v>
+        <v>314</v>
       </c>
       <c r="B173">
         <v>1486</v>
       </c>
       <c r="C173" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>451</v>
+        <v>319</v>
       </c>
       <c r="E173" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>314</v>
       </c>
       <c r="B174">
         <v>1483</v>
       </c>
       <c r="C174" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>452</v>
+        <v>320</v>
       </c>
       <c r="E174" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>453</v>
+        <v>321</v>
       </c>
       <c r="B175">
         <v>1410</v>
       </c>
       <c r="C175" t="s">
-        <v>454</v>
+        <v>322</v>
       </c>
       <c r="D175" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>323</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="B176">
         <v>1339</v>
       </c>
       <c r="C176" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>459</v>
+        <v>325</v>
       </c>
       <c r="E176" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="B177">
         <v>1338</v>
       </c>
       <c r="C177" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>460</v>
+        <v>326</v>
       </c>
       <c r="E177" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="B178">
         <v>1337</v>
       </c>
       <c r="C178" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>461</v>
+        <v>327</v>
       </c>
       <c r="E178" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="B179">
         <v>1336</v>
       </c>
       <c r="C179" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>462</v>
+        <v>328</v>
       </c>
       <c r="E179" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="B180">
         <v>1335</v>
       </c>
       <c r="C180" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>463</v>
+        <v>329</v>
       </c>
       <c r="E180" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="B181">
         <v>1334</v>
       </c>
       <c r="C181" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>464</v>
+        <v>330</v>
       </c>
       <c r="E181" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="B182">
         <v>1333</v>
       </c>
       <c r="C182" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>465</v>
+        <v>331</v>
       </c>
       <c r="E182" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="B183">
         <v>1332</v>
       </c>
       <c r="C183" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>466</v>
+        <v>332</v>
       </c>
       <c r="E183" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>467</v>
+        <v>333</v>
       </c>
       <c r="B184">
         <v>1265</v>
       </c>
       <c r="C184" t="s">
-        <v>468</v>
+        <v>334</v>
       </c>
       <c r="D184" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>335</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>472</v>
+        <v>336</v>
       </c>
       <c r="B185">
         <v>1097</v>
       </c>
       <c r="C185" t="s">
-        <v>473</v>
+        <v>337</v>
       </c>
       <c r="D185" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>338</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>477</v>
+        <v>339</v>
       </c>
       <c r="B186">
         <v>1045</v>
       </c>
       <c r="C186" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>478</v>
+        <v>340</v>
       </c>
       <c r="E186" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>477</v>
+        <v>339</v>
       </c>
       <c r="B187">
         <v>1038</v>
       </c>
       <c r="C187" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>479</v>
+        <v>341</v>
       </c>
       <c r="E187" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>477</v>
+        <v>339</v>
       </c>
       <c r="B188">
         <v>1036</v>
       </c>
       <c r="C188" t="s">
-        <v>480</v>
+        <v>342</v>
       </c>
       <c r="D188" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>343</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>477</v>
+        <v>339</v>
       </c>
       <c r="B189">
         <v>1030</v>
       </c>
       <c r="C189" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>484</v>
+        <v>344</v>
       </c>
       <c r="E189" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>477</v>
+        <v>339</v>
       </c>
       <c r="B190">
         <v>1020</v>
       </c>
       <c r="C190" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>485</v>
+        <v>345</v>
       </c>
       <c r="E190" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>486</v>
+        <v>346</v>
       </c>
       <c r="B191">
         <v>858</v>
       </c>
       <c r="C191" t="s">
-        <v>487</v>
+        <v>347</v>
       </c>
       <c r="D191" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-        <v>490</v>
+        <v>348</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>491</v>
+        <v>349</v>
       </c>
       <c r="B192">
         <v>827</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>492</v>
+        <v>350</v>
       </c>
       <c r="E192" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>491</v>
+        <v>349</v>
       </c>
       <c r="B193">
         <v>814</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>493</v>
+        <v>351</v>
       </c>
       <c r="E193" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>494</v>
+        <v>352</v>
       </c>
       <c r="B194">
         <v>757</v>
       </c>
       <c r="C194" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>495</v>
+        <v>353</v>
       </c>
       <c r="E194" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>494</v>
+        <v>352</v>
       </c>
       <c r="B195">
         <v>754</v>
       </c>
       <c r="C195" t="s">
-        <v>496</v>
+        <v>354</v>
       </c>
       <c r="D195" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>499</v>
+        <v>355</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>494</v>
+        <v>352</v>
       </c>
       <c r="B196">
         <v>751</v>
       </c>
       <c r="C196" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>500</v>
+        <v>356</v>
       </c>
       <c r="E196" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>494</v>
+        <v>352</v>
       </c>
       <c r="B197">
         <v>748</v>
       </c>
       <c r="C197" t="s">
-        <v>501</v>
+        <v>357</v>
       </c>
       <c r="D197" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>358</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>505</v>
+        <v>359</v>
       </c>
       <c r="B198">
         <v>611</v>
       </c>
       <c r="C198" t="s">
-        <v>506</v>
+        <v>360</v>
       </c>
       <c r="D198" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>509</v>
+        <v>361</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>510</v>
+        <v>362</v>
       </c>
       <c r="B199">
         <v>420</v>
       </c>
       <c r="C199" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>511</v>
+        <v>363</v>
       </c>
       <c r="E199" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>512</v>
+        <v>364</v>
       </c>
       <c r="B200">
         <v>359</v>
       </c>
       <c r="C200" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>513</v>
+        <v>365</v>
       </c>
       <c r="E200" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>512</v>
+        <v>364</v>
       </c>
       <c r="B201">
         <v>351</v>
       </c>
       <c r="C201" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>514</v>
+        <v>366</v>
       </c>
       <c r="E201" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>512</v>
+        <v>364</v>
       </c>
       <c r="B202">
         <v>321</v>
       </c>
       <c r="C202" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>515</v>
+        <v>367</v>
       </c>
       <c r="E202" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>512</v>
+        <v>364</v>
       </c>
       <c r="B203">
         <v>318</v>
       </c>
       <c r="C203" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>516</v>
+        <v>368</v>
       </c>
       <c r="E203" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>517</v>
+        <v>369</v>
       </c>
       <c r="B204">
         <v>315</v>
       </c>
       <c r="C204" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>518</v>
+        <v>370</v>
       </c>
       <c r="E204" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>517</v>
+        <v>369</v>
       </c>
       <c r="B205">
         <v>311</v>
       </c>
       <c r="C205" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>519</v>
+        <v>371</v>
       </c>
       <c r="E205" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>517</v>
+        <v>369</v>
       </c>
       <c r="B206">
         <v>308</v>
       </c>
       <c r="C206" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>520</v>
+        <v>372</v>
       </c>
       <c r="E206" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>521</v>
+        <v>373</v>
       </c>
       <c r="B207">
         <v>227</v>
       </c>
       <c r="C207" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>522</v>
+        <v>374</v>
       </c>
       <c r="E207" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>521</v>
+        <v>373</v>
       </c>
       <c r="B208">
         <v>226</v>
       </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>523</v>
+        <v>375</v>
       </c>
       <c r="E208" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>524</v>
+        <v>376</v>
       </c>
       <c r="B209">
         <v>8309</v>
       </c>
       <c r="C209" t="s">
-        <v>525</v>
+        <v>377</v>
       </c>
       <c r="D209" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>378</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>529</v>
+        <v>379</v>
       </c>
       <c r="B210">
         <v>7721</v>
       </c>
       <c r="C210" t="s">
-        <v>530</v>
+        <v>380</v>
       </c>
       <c r="D210" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>381</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>534</v>
+        <v>382</v>
       </c>
       <c r="B211">
         <v>7652</v>
       </c>
       <c r="C211" t="s">
-        <v>535</v>
+        <v>383</v>
       </c>
       <c r="D211" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>384</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>539</v>
+        <v>385</v>
       </c>
       <c r="B212">
         <v>6939</v>
       </c>
       <c r="C212" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>540</v>
+        <v>386</v>
       </c>
       <c r="E212" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>539</v>
+        <v>385</v>
       </c>
       <c r="B213">
         <v>6911</v>
       </c>
       <c r="C213" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>541</v>
+        <v>387</v>
       </c>
       <c r="E213" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>542</v>
+        <v>388</v>
       </c>
       <c r="B214">
         <v>5458</v>
       </c>
       <c r="C214" t="s">
-        <v>543</v>
+        <v>389</v>
       </c>
       <c r="D214" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>390</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>547</v>
+        <v>391</v>
       </c>
       <c r="B215">
         <v>3815</v>
       </c>
       <c r="C215" t="s">
-        <v>548</v>
+        <v>392</v>
       </c>
       <c r="D215" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>551</v>
+        <v>393</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>552</v>
+        <v>394</v>
       </c>
       <c r="B216">
         <v>3650</v>
       </c>
       <c r="C216" t="s">
-        <v>553</v>
+        <v>395</v>
       </c>
       <c r="D216" t="s">
-        <v>554</v>
-[...5 lines deleted...]
-        <v>556</v>
+        <v>396</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>557</v>
+        <v>397</v>
       </c>
       <c r="B217">
         <v>3444</v>
       </c>
       <c r="C217" t="s">
-        <v>558</v>
+        <v>398</v>
       </c>
       <c r="D217" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>399</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>557</v>
+        <v>397</v>
       </c>
       <c r="B218">
         <v>3442</v>
       </c>
       <c r="C218" t="s">
-        <v>562</v>
+        <v>400</v>
       </c>
       <c r="D218" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>565</v>
+        <v>401</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>566</v>
+        <v>402</v>
       </c>
       <c r="B219">
         <v>3213</v>
       </c>
       <c r="C219" t="s">
-        <v>567</v>
+        <v>403</v>
       </c>
       <c r="D219" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>404</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>566</v>
+        <v>402</v>
       </c>
       <c r="B220">
         <v>3209</v>
       </c>
       <c r="C220" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="D220" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>406</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>575</v>
+        <v>407</v>
       </c>
       <c r="B221">
         <v>2828</v>
       </c>
       <c r="C221" t="s">
-        <v>576</v>
+        <v>408</v>
       </c>
       <c r="D221" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>409</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>575</v>
+        <v>407</v>
       </c>
       <c r="B222">
         <v>2827</v>
       </c>
       <c r="C222" t="s">
-        <v>580</v>
+        <v>410</v>
       </c>
       <c r="D222" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>411</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>584</v>
+        <v>412</v>
       </c>
       <c r="B223">
         <v>2496</v>
       </c>
       <c r="C223" t="s">
-        <v>585</v>
+        <v>413</v>
       </c>
       <c r="D223" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>414</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>584</v>
+        <v>412</v>
       </c>
       <c r="B224">
         <v>2494</v>
       </c>
       <c r="C224" t="s">
-        <v>589</v>
+        <v>415</v>
       </c>
       <c r="D224" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>416</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>593</v>
+        <v>417</v>
       </c>
       <c r="B225">
         <v>2126</v>
       </c>
       <c r="C225" t="s">
-        <v>594</v>
+        <v>418</v>
       </c>
       <c r="D225" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>419</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>598</v>
+        <v>420</v>
       </c>
       <c r="B226">
         <v>1368</v>
       </c>
       <c r="C226" t="s">
-        <v>599</v>
+        <v>421</v>
       </c>
       <c r="D226" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>422</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="F46" r:id="rId84"/>
+    <hyperlink ref="F47" r:id="rId85"/>
+    <hyperlink ref="F48" r:id="rId86"/>
+    <hyperlink ref="F49" r:id="rId87"/>
+    <hyperlink ref="F50" r:id="rId88"/>
+    <hyperlink ref="E51" r:id="rId89"/>
+    <hyperlink ref="F51" r:id="rId90"/>
+    <hyperlink ref="F52" r:id="rId91"/>
+    <hyperlink ref="F53" r:id="rId92"/>
+    <hyperlink ref="F54" r:id="rId93"/>
+    <hyperlink ref="E55" r:id="rId94"/>
+    <hyperlink ref="F55" r:id="rId95"/>
+    <hyperlink ref="F56" r:id="rId96"/>
+    <hyperlink ref="E57" r:id="rId97"/>
+    <hyperlink ref="F57" r:id="rId98"/>
+    <hyperlink ref="E58" r:id="rId99"/>
+    <hyperlink ref="F58" r:id="rId100"/>
+    <hyperlink ref="E59" r:id="rId101"/>
+    <hyperlink ref="F59" r:id="rId102"/>
+    <hyperlink ref="E60" r:id="rId103"/>
+    <hyperlink ref="F60" r:id="rId104"/>
+    <hyperlink ref="F61" r:id="rId105"/>
+    <hyperlink ref="E62" r:id="rId106"/>
+    <hyperlink ref="F62" r:id="rId107"/>
+    <hyperlink ref="F63" r:id="rId108"/>
+    <hyperlink ref="E64" r:id="rId109"/>
+    <hyperlink ref="F64" r:id="rId110"/>
+    <hyperlink ref="E65" r:id="rId111"/>
+    <hyperlink ref="F65" r:id="rId112"/>
+    <hyperlink ref="E66" r:id="rId113"/>
+    <hyperlink ref="F66" r:id="rId114"/>
+    <hyperlink ref="E67" r:id="rId115"/>
+    <hyperlink ref="F67" r:id="rId116"/>
+    <hyperlink ref="E68" r:id="rId117"/>
+    <hyperlink ref="F68" r:id="rId118"/>
+    <hyperlink ref="F69" r:id="rId119"/>
+    <hyperlink ref="E70" r:id="rId120"/>
+    <hyperlink ref="F70" r:id="rId121"/>
+    <hyperlink ref="F71" r:id="rId122"/>
+    <hyperlink ref="F72" r:id="rId123"/>
+    <hyperlink ref="F73" r:id="rId124"/>
+    <hyperlink ref="F74" r:id="rId125"/>
+    <hyperlink ref="F75" r:id="rId126"/>
+    <hyperlink ref="F76" r:id="rId127"/>
+    <hyperlink ref="F77" r:id="rId128"/>
+    <hyperlink ref="F78" r:id="rId129"/>
+    <hyperlink ref="F79" r:id="rId130"/>
+    <hyperlink ref="F80" r:id="rId131"/>
+    <hyperlink ref="F81" r:id="rId132"/>
+    <hyperlink ref="F82" r:id="rId133"/>
+    <hyperlink ref="F83" r:id="rId134"/>
+    <hyperlink ref="F84" r:id="rId135"/>
+    <hyperlink ref="F85" r:id="rId136"/>
+    <hyperlink ref="F86" r:id="rId137"/>
+    <hyperlink ref="F87" r:id="rId138"/>
+    <hyperlink ref="F88" r:id="rId139"/>
+    <hyperlink ref="F89" r:id="rId140"/>
+    <hyperlink ref="F90" r:id="rId141"/>
+    <hyperlink ref="F91" r:id="rId142"/>
+    <hyperlink ref="E92" r:id="rId143"/>
+    <hyperlink ref="F92" r:id="rId144"/>
+    <hyperlink ref="E93" r:id="rId145"/>
+    <hyperlink ref="F93" r:id="rId146"/>
+    <hyperlink ref="E94" r:id="rId147"/>
+    <hyperlink ref="F94" r:id="rId148"/>
+    <hyperlink ref="F95" r:id="rId149"/>
+    <hyperlink ref="E96" r:id="rId150"/>
+    <hyperlink ref="F96" r:id="rId151"/>
+    <hyperlink ref="E97" r:id="rId152"/>
+    <hyperlink ref="F97" r:id="rId153"/>
+    <hyperlink ref="E98" r:id="rId154"/>
+    <hyperlink ref="F98" r:id="rId155"/>
+    <hyperlink ref="E99" r:id="rId156"/>
+    <hyperlink ref="F99" r:id="rId157"/>
+    <hyperlink ref="E100" r:id="rId158"/>
+    <hyperlink ref="F100" r:id="rId159"/>
+    <hyperlink ref="E101" r:id="rId160"/>
+    <hyperlink ref="F101" r:id="rId161"/>
+    <hyperlink ref="F102" r:id="rId162"/>
+    <hyperlink ref="E103" r:id="rId163"/>
+    <hyperlink ref="F103" r:id="rId164"/>
+    <hyperlink ref="E104" r:id="rId165"/>
+    <hyperlink ref="F104" r:id="rId166"/>
+    <hyperlink ref="F105" r:id="rId167"/>
+    <hyperlink ref="F106" r:id="rId168"/>
+    <hyperlink ref="F107" r:id="rId169"/>
+    <hyperlink ref="F108" r:id="rId170"/>
+    <hyperlink ref="F109" r:id="rId171"/>
+    <hyperlink ref="E110" r:id="rId172"/>
+    <hyperlink ref="F110" r:id="rId173"/>
+    <hyperlink ref="E111" r:id="rId174"/>
+    <hyperlink ref="F111" r:id="rId175"/>
+    <hyperlink ref="F112" r:id="rId176"/>
+    <hyperlink ref="F113" r:id="rId177"/>
+    <hyperlink ref="F114" r:id="rId178"/>
+    <hyperlink ref="F115" r:id="rId179"/>
+    <hyperlink ref="F116" r:id="rId180"/>
+    <hyperlink ref="F117" r:id="rId181"/>
+    <hyperlink ref="F118" r:id="rId182"/>
+    <hyperlink ref="F119" r:id="rId183"/>
+    <hyperlink ref="F120" r:id="rId184"/>
+    <hyperlink ref="F121" r:id="rId185"/>
+    <hyperlink ref="F122" r:id="rId186"/>
+    <hyperlink ref="F123" r:id="rId187"/>
+    <hyperlink ref="F124" r:id="rId188"/>
+    <hyperlink ref="F125" r:id="rId189"/>
+    <hyperlink ref="F126" r:id="rId190"/>
+    <hyperlink ref="F127" r:id="rId191"/>
+    <hyperlink ref="F128" r:id="rId192"/>
+    <hyperlink ref="F129" r:id="rId193"/>
+    <hyperlink ref="F130" r:id="rId194"/>
+    <hyperlink ref="F131" r:id="rId195"/>
+    <hyperlink ref="F132" r:id="rId196"/>
+    <hyperlink ref="F133" r:id="rId197"/>
+    <hyperlink ref="F134" r:id="rId198"/>
+    <hyperlink ref="F135" r:id="rId199"/>
+    <hyperlink ref="F136" r:id="rId200"/>
+    <hyperlink ref="F137" r:id="rId201"/>
+    <hyperlink ref="F138" r:id="rId202"/>
+    <hyperlink ref="F139" r:id="rId203"/>
+    <hyperlink ref="F140" r:id="rId204"/>
+    <hyperlink ref="F141" r:id="rId205"/>
+    <hyperlink ref="F142" r:id="rId206"/>
+    <hyperlink ref="F143" r:id="rId207"/>
+    <hyperlink ref="F144" r:id="rId208"/>
+    <hyperlink ref="F145" r:id="rId209"/>
+    <hyperlink ref="F146" r:id="rId210"/>
+    <hyperlink ref="F147" r:id="rId211"/>
+    <hyperlink ref="F148" r:id="rId212"/>
+    <hyperlink ref="F149" r:id="rId213"/>
+    <hyperlink ref="E150" r:id="rId214"/>
+    <hyperlink ref="F150" r:id="rId215"/>
+    <hyperlink ref="F151" r:id="rId216"/>
+    <hyperlink ref="F152" r:id="rId217"/>
+    <hyperlink ref="F153" r:id="rId218"/>
+    <hyperlink ref="F154" r:id="rId219"/>
+    <hyperlink ref="F155" r:id="rId220"/>
+    <hyperlink ref="F156" r:id="rId221"/>
+    <hyperlink ref="F157" r:id="rId222"/>
+    <hyperlink ref="F158" r:id="rId223"/>
+    <hyperlink ref="F159" r:id="rId224"/>
+    <hyperlink ref="F160" r:id="rId225"/>
+    <hyperlink ref="F161" r:id="rId226"/>
+    <hyperlink ref="F162" r:id="rId227"/>
+    <hyperlink ref="F163" r:id="rId228"/>
+    <hyperlink ref="F164" r:id="rId229"/>
+    <hyperlink ref="F165" r:id="rId230"/>
+    <hyperlink ref="F166" r:id="rId231"/>
+    <hyperlink ref="F167" r:id="rId232"/>
+    <hyperlink ref="F168" r:id="rId233"/>
+    <hyperlink ref="F169" r:id="rId234"/>
+    <hyperlink ref="F170" r:id="rId235"/>
+    <hyperlink ref="F171" r:id="rId236"/>
+    <hyperlink ref="F172" r:id="rId237"/>
+    <hyperlink ref="F173" r:id="rId238"/>
+    <hyperlink ref="F174" r:id="rId239"/>
+    <hyperlink ref="E175" r:id="rId240"/>
+    <hyperlink ref="F175" r:id="rId241"/>
+    <hyperlink ref="F176" r:id="rId242"/>
+    <hyperlink ref="F177" r:id="rId243"/>
+    <hyperlink ref="F178" r:id="rId244"/>
+    <hyperlink ref="F179" r:id="rId245"/>
+    <hyperlink ref="F180" r:id="rId246"/>
+    <hyperlink ref="F181" r:id="rId247"/>
+    <hyperlink ref="F182" r:id="rId248"/>
+    <hyperlink ref="F183" r:id="rId249"/>
+    <hyperlink ref="E184" r:id="rId250"/>
+    <hyperlink ref="F184" r:id="rId251"/>
+    <hyperlink ref="E185" r:id="rId252"/>
+    <hyperlink ref="F185" r:id="rId253"/>
+    <hyperlink ref="F186" r:id="rId254"/>
+    <hyperlink ref="F187" r:id="rId255"/>
+    <hyperlink ref="E188" r:id="rId256"/>
+    <hyperlink ref="F188" r:id="rId257"/>
+    <hyperlink ref="F189" r:id="rId258"/>
+    <hyperlink ref="F190" r:id="rId259"/>
+    <hyperlink ref="E191" r:id="rId260"/>
+    <hyperlink ref="F191" r:id="rId261"/>
+    <hyperlink ref="F192" r:id="rId262"/>
+    <hyperlink ref="F193" r:id="rId263"/>
+    <hyperlink ref="F194" r:id="rId264"/>
+    <hyperlink ref="E195" r:id="rId265"/>
+    <hyperlink ref="F195" r:id="rId266"/>
+    <hyperlink ref="F196" r:id="rId267"/>
+    <hyperlink ref="E197" r:id="rId268"/>
+    <hyperlink ref="F197" r:id="rId269"/>
+    <hyperlink ref="E198" r:id="rId270"/>
+    <hyperlink ref="F198" r:id="rId271"/>
+    <hyperlink ref="F199" r:id="rId272"/>
+    <hyperlink ref="F200" r:id="rId273"/>
+    <hyperlink ref="F201" r:id="rId274"/>
+    <hyperlink ref="F202" r:id="rId275"/>
+    <hyperlink ref="F203" r:id="rId276"/>
+    <hyperlink ref="F204" r:id="rId277"/>
+    <hyperlink ref="F205" r:id="rId278"/>
+    <hyperlink ref="F206" r:id="rId279"/>
+    <hyperlink ref="F207" r:id="rId280"/>
+    <hyperlink ref="F208" r:id="rId281"/>
+    <hyperlink ref="E209" r:id="rId282"/>
+    <hyperlink ref="F209" r:id="rId283"/>
+    <hyperlink ref="E210" r:id="rId284"/>
+    <hyperlink ref="F210" r:id="rId285"/>
+    <hyperlink ref="E211" r:id="rId286"/>
+    <hyperlink ref="F211" r:id="rId287"/>
+    <hyperlink ref="F212" r:id="rId288"/>
+    <hyperlink ref="F213" r:id="rId289"/>
+    <hyperlink ref="E214" r:id="rId290"/>
+    <hyperlink ref="F214" r:id="rId291"/>
+    <hyperlink ref="E215" r:id="rId292"/>
+    <hyperlink ref="F215" r:id="rId293"/>
+    <hyperlink ref="E216" r:id="rId294"/>
+    <hyperlink ref="F216" r:id="rId295"/>
+    <hyperlink ref="E217" r:id="rId296"/>
+    <hyperlink ref="F217" r:id="rId297"/>
+    <hyperlink ref="E218" r:id="rId298"/>
+    <hyperlink ref="F218" r:id="rId299"/>
+    <hyperlink ref="E219" r:id="rId300"/>
+    <hyperlink ref="F219" r:id="rId301"/>
+    <hyperlink ref="E220" r:id="rId302"/>
+    <hyperlink ref="F220" r:id="rId303"/>
+    <hyperlink ref="E221" r:id="rId304"/>
+    <hyperlink ref="F221" r:id="rId305"/>
+    <hyperlink ref="E222" r:id="rId306"/>
+    <hyperlink ref="F222" r:id="rId307"/>
+    <hyperlink ref="E223" r:id="rId308"/>
+    <hyperlink ref="F223" r:id="rId309"/>
+    <hyperlink ref="E224" r:id="rId310"/>
+    <hyperlink ref="F224" r:id="rId311"/>
+    <hyperlink ref="E225" r:id="rId312"/>
+    <hyperlink ref="F225" r:id="rId313"/>
+    <hyperlink ref="E226" r:id="rId314"/>
+    <hyperlink ref="F226" r:id="rId315"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>