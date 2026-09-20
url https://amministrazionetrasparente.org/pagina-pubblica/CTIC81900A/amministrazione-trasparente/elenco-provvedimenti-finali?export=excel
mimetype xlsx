--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -8,1646 +8,1051 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="317">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFCF0BED6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - attivazione  software Argo TFR Scuola</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF28B9E5C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Registri di classe e registri firma personale</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5D39F61</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di custodie per tablet</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD433BA50</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Tablet per alunni di scuola secondaria di primo grado</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC87EFA5F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura banchi monoposto e sedie per alunni di scuola primaria</t>
+  </si>
+  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC58B689DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - prenotazione voli + Hotel per la partecipazione al Summer Lab della Rete Tematica “intelligenza Artificiale” dei movimenti di Innovazione di Indire, dal 4 al 6 settembre 2026 Riccione.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC58B689DF</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC58F1633E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione Argo PLUS -software aggiuntivo di  SCUOLANEXT + App UNICA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC58F1633E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC545BA97D</t>
   </si>
   <si>
     <t>Affidamento diretto per lavori di tinteggiatura aule e panche presso la Sede in Via Firenze</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC545BA97D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC4C10888F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fornitura di condizionatore portatile</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4C10888F</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC3EA41B26</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria per attività didattiche</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3EA41B26</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC3EB0E454</t>
   </si>
   <si>
     <t>Fornitura ricambi per avvolgibili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3EB0E454</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC11CBBF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura cartucce e toner per stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC11CBBF1</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA84B3AC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’affidamento diretto per lavori di giardinaggio e pulizia area verde presso la Sede in Via Firenze e plesso via Bonaccorsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA84B3AC2</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9FB451AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura attrezzature digitali progetto regionale: I Am Aware: Ambasciatori digitali tra i banchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9FB451AA</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9ECA4F2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Chromebook progetto PLURITEC-METODI E TECNOLOGIE DIGITALI PER LA GESTIONE DELLE PLURICLASSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ECA4F2D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9E7FE92A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Chromebook progetto regionale: I Am Aware: Ambasciatori digitali tra i banchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E7FE92A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB8A9B8366</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione visita guidata presso Planetario di Zafferana Etnea e Apiario dell'Etna in data 13/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A9B8366</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BBFE50E88F</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pullman da 54 posti per visita didattica presso Azienda Asilat di Milo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE50E88F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6F4F560A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale igienico e di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F4F560A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB434D01F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - stampa libro "Nichi nichi vuci granni" prodotto del progetto Cunti e canti 'nta valigia 2 , finanziato dalla Regione Siciliana all'interno dell'iniziativa Non solo mizzica 2^ edizione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB434D01F6</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3DD1D2CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio organizzazione visita di istruzione a Piazza Armerina e Area archeologica di Morgantina giorno 24/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DD1D2CF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB37223B28</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento con trattativa diretta su Me.Pa. del servizio di organizzazione del Viaggio di istruzione in Sicilia Nord Orientale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37223B28</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>BB34F06136</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizi aggiuntivi nell’ambito del progetto Erasmus+ 2025 - Budapest</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34F06136</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3504BD65</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per piccola manutenzione locali scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3504BD65</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB34F5D8FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di catering per seminario Regionale Avanguardie Educative del 17 e 18 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34F5D8FF</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB1A7298BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e stampa personalizzata di n.300 Notebook formato A5, nell’ambito dell’organizzazione del seminario regionale di Avanguardie Educative</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A7298BE</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAEB001EFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del rinnovo Pacchetto Hosting Easy Linux di Aruba</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB001EFE</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BADA6B50F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto, con ODA su Me.Pa.  acquisto di licenze software per progetto regionale: I Am Aware: Ambasciatori digitali tra i banchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA6B50F4</t>
-[...4 lines deleted...]
-  <si>
     <t>BACA1AC736</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio a Budapest per n. 14 partecipanti nell’ambito della mobilità del progetto Erasmus+ 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA1AC736</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5AE3D7D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio a Siviglia nell’ambito della mobilità del progetto Erasmus+ 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AE3D7D6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5AC5337B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per attività didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AC5337B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4D0A7C0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di cancelleria per alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D0A7C0E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3D70C0F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio hosting sito web Nuvola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D70C0F2</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA13871A3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto viaggio a Dublino (Kilkenny) nell’ambito della mobilità per progetto Erasmus+ 2025 periodo dal 22/03/2026 al 28/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13871A3E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FEB36CAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di toppe in stoffa, personalizzate con ricamo del logo della scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FEB36CAD</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FE92BD15</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale occorrente per  partecipazione alla sfilata di Carnevale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE92BD15</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FA7A2845</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di abbigliamento monouso (cuffie e grembiuli) per lo svolgimento del servizio di mensa scolastica da parte dei collaboratori scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA7A2845</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FA4CAF7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale igienico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA4CAF7F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EF2EE94F</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto dell'incarico per la realizzazione del percorso extracurriculare di arte coreutica e narrazione "Danzastorie" all’Associazione OMC Cultura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF2EE94F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D47059EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Symbook geografia di base classe 4^</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D47059EA</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B9539EDB9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita ai Presepi, alla casa di Babbo Natale e della Befana a Santa Maria La Stella g. 04/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9539EDB9C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B939581A2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di consumo per le serre idroponiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939581A2D</t>
-[...4 lines deleted...]
-  <si>
     <t>B9396A8D9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto acquisto Symbook</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9396A8D9D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2025</t>
   </si>
   <si>
     <t>B9393F4292</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per visita guidata a Caltagirone del 03/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9393F4292</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9318B8057</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto acquisto licenze antivirus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9318B8057</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B8FC1D6799</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di progettazione grafica e stampa digitale in PVC per un murale al fine di   allestire  l’angolo ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC1D6799</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B9215946D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pulmans per visita ai presepi di Trappitello giorno 16/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9215946D5</t>
-[...4 lines deleted...]
-  <si>
     <t>B92138973D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullmans per visita guidata a Francavilla di Sic. e Taormina giorno 03/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92138973D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B914A6E221</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per lavori di giardinaggio e pulizia area verde presso la Sede in Via Firenze e plesso “S. Domenico Savio”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914A6E221</t>
-[...4 lines deleted...]
-  <si>
     <t>B9109EF8D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto servizio  di assistenza e manutenzione informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9109EF8D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B90D20B97A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio "Cinemainclasse"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D20B97A</t>
-[...4 lines deleted...]
-  <si>
     <t>B90CAE0F2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto rinnovo adesione alla rete Bibloh!</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CAE0F2E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B903BDDAD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto Noleggio 2 pullmans da 54 posti + 1 pulmino da 17 posti per visita didattica "Radice Pura" alunni plesso Don Milani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903BDDAD5</t>
-[...4 lines deleted...]
-  <si>
     <t>B903EB8614</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE VISITA DIDATTICA PRESSO PARCO BOTANICO "RADICE PURA" alunni plesso Don Milano giorno 12/11/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3cf5dae1-5a19-4d67-bd80-ba0c9188c5e7</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E647568D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Determina di affidamento diretto soggiorno in Croazia nell’ambito della mobilità per
 progetto Erasmus+ 2025 periodo dal 03/11/2025 al 07/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E647568D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E658248A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto viaggio in Croazia nell’ambito della mobilità per progetto Erasmus+ 2025 periodo dal 03/11/2025 al 07/11/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dd783729-88b2-4255-b707-3df7722811ea</t>
   </si>
   <si>
     <t>B8E6F5D695</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Determina di affidamento diretto viaggio a Lubiana nell’ambito della mobilità per
 progetto Erasmus+ 2025 periodo dal 23/11/2025 al 28/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6F5D695</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E73A6FD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - per l’acquisizione delle coperture assicurative Infortuni e Responsabilità Civile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E73A6FD8</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8E25BC3E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per visita didattica, presso l'azienda vinicola Serafica Terra di Olio e Vino a Nicolosi per giorno 07/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E25BC3E6</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8D217F283</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione visita didattica presso parco botanico "Radice Pura"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D217F283</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D2102B59</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per visita didattica presso il parco botanico "Radice Pura"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D2102B59</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D1DC0B1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale per attività didattica sportiva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1DC0B1C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C53D27E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio pullman da 54 posti per giorno 30 ottobre - visita didattica presso Fattoria Tre Monti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C53D27E0</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C51D108B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina per acquisto materiale informatico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C51D108B</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C4F7A23B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina fornitura di materiale per piccola manutenzione edilizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4F7A23B</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A645B905</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di igienico e per la pulizia dei locali scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A645B905</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B89402DBC1</t>
   </si>
   <si>
     <t>Decisione a contrarre -  per affidamento smontaggio e rimontaggio monitor touch e LIM da un plesso ad un altro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89402DBC1</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B884F372DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA FORNITURA REGISTRI PREVENZIONE INCENDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884F372DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B884A72344</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di carta A/4 e A/3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884A72344</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>B82D81BDF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI REGISTRI A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82D81BDF8</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>B763D103B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di faretti per illuminazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763D103B7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>B7569F5E02</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto magliette per progetto PNRR I care non 1 di meno anno II</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7569F5E02</t>
-[...4 lines deleted...]
-  <si>
     <t>B754F13ECD</t>
   </si>
   <si>
     <t>Decisione a contrarre - erogazione corso di formazione e aggiornamento Antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B754F13ECD</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B7387CEB87</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di giardinaggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7387CEB87</t>
-[...4 lines deleted...]
-  <si>
     <t>B738752535</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto tamburo per toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738752535</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D4757CB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.7 poltrone da scrivania per la segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4757CB6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C1CC37BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Stomachion di Archimede</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1CC37BC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68CC6A39C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto lavasciuga</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CC6A39C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B671E240F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura cartucce per stampante</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671E240F5</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66C3D5A8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto sacchi per rifiuti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C3D5A8B</t>
-[...4 lines deleted...]
-  <si>
     <t>B66AAB1B63</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale igienico e di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AAB1B63</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B65323C1E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VALIGIE IN CARTONE per il progetto: “Tutto il mondo è come casa nostra” PON 21-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65323C1E2</t>
-[...4 lines deleted...]
-  <si>
     <t>B653139C23</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO ALUNNI H PLESSO DON MILANI, DANILO DOLCI E M.ALOSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653139C23</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63C785F7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO ALUNNI H</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C785F7F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D3E08DE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - 1.4.1 Esperienza del cittadino nei servizi pubblici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3E08DE8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BA6EEA7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per pulizia ditta Lotus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA6EEA7F</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B581F2351D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina aff. diretto per acquisto due sfigmomanometri digitali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581F2351D</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B5331F9643</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA ACQUISTO CORDONCINI METALLIZZATI PER AVVISO N. 10/23 PR FSE+SICILIA 2021/2027 SCUOLE APERTE SECONDA FINESTRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5331F9643</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52D5EBEF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO PER ACQUISTO MATERIALE IGIENICO E PER PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D5EBEF9</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51BC35554</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO PER ACQUISTO DIARI SCOLASTICI A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BC35554</t>
-[...4 lines deleted...]
-  <si>
     <t>B51BE086B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO PER ACQUISTO GRUPPO CONTINUITÀ PER LINEA INTERNET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BE086B5</t>
-[...4 lines deleted...]
-  <si>
     <t>B51BCF756C</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO PER ACQUISTO E INSTALLAZIONE CONDIZIONATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BCF756C</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B519872263</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA ORDINE SU MEPA ADESIONE PROGRAMMA IMMAGINE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519872263</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A3EF7CCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO PER ACQUISTO MATERIALE PER LAVORI DI PICCOLA MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A3EF7CCB</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B47BFE4B54</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SU MEPA DI DUE MONITOR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BFE4B54</t>
-[...4 lines deleted...]
-  <si>
     <t>B4794DFB1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO ACQUISTO LIBRI PER BIBLIOTECA CLASSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4794DFB1D</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B46A9E0E55</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO PER ADESIONE RETE BIBLOH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A9E0E55</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B409BB72CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO USCITA DIDATTICA TERRA DI BO' DELL'08/11/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B409BB72CB</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B4008DB198</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CHROMEBOOK-PLUS + LICENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4008DB198</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3FB79C5B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTUCCE, MATERIALE PULIZIA E CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB79C5B6</t>
-[...4 lines deleted...]
-  <si>
     <t>B3FB703773</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA, BANNER E SPILLETTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB703773</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3F2907C20</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ANTIVIRUS PER PC SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2907C20</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3F0633E68</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFF. DIRETTO USCITA ALLA BATIA DELL'ARCANGELO GABRIELE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0633E68</t>
-[...4 lines deleted...]
-  <si>
     <t>B3EDA8EA29</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A NAPOLI SCUOLA SEC. DI 1° GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDA8EA29</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>B358854CFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI UN TAMBURO PER MACCHINA FOTOCOPIATRICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358854CFC</t>
-[...4 lines deleted...]
-  <si>
     <t>B35877CABD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35877CABD</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>B34951622B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA REGISTRI DI CLASSE A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34951622B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>B333824CB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333824CB5</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>B2E0029051</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI SPOSTAMENTO ARMADIO RACK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E0029051</t>
-[...4 lines deleted...]
-  <si>
     <t>B2DD4D1B98</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONNETTIVITÀ PLESSO PENNISI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DD4D1B98</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>B2D915F340</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ADEGUAMENTO IN MATERIA DI PROTEZIONE DEI DATI PERSONALI E DI SERVIZI DI SICUREZZA DI RETE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D915F340</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>B2B88F6E7D</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - SERVIZIO ASSISTENZA TECNICO INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B88F6E7D</t>
-[...4 lines deleted...]
-  <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>B2B1745C49</t>
   </si>
   <si>
     <t>"Determina a contrarre per l’affidamento diretto acquisto materiale per lavori di piccola manutenzione per l’a.s. 2023/24"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B1745C49</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>B2E01B02FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CANCELLERIA PER LE CLASSI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c13c610d-3f7b-48ce-b23f-9eea0a30053f</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1945,2259 +1350,2593 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFCF0BED6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5e3628d4-776f-4b8c-87c3-5bfe97b2724e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF28B9E5C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/49943d09-855c-4f7e-8482-9f90d7e093cb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5D39F61" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/905e2813-41b0-4fea-9269-d431820189d8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD433BA50" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2f31384e-e9dd-4bbe-8962-8debf5418e7e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC87EFA5F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1dc7d1b1-5a55-44e5-8ae7-5fa9c9b44e54" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58B689DF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7c65f518-96c0-40e7-96c5-c6e4f33a956e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58F1633E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8c4ab49c-2e10-4534-99eb-0f7b66c8643e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC545BA97D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1902e3b1-bbd4-41ec-8028-5c8ca74a315f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C10888F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8ae3b922-7479-436d-92cd-ee55f698f5d5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EA41B26" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/79e12fc2-7d5b-43d5-a5eb-932dba70dc1d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EB0E454" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ff5e0b08-e2d4-40b1-95b8-cdca48c5f51b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC11CBBF1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c1f368bb-669c-4edd-aba2-91a7d95d8970" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA84B3AC2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8a604497-3d46-4a8b-a221-3e8cbd6f95bb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9FB451AA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/36dbe294-bd33-441c-8dad-83cfa52af10a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ECA4F2D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/aff0acbc-f87b-4867-91bd-31e9ec0a2063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E7FE92A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8358fa61-c36a-4b63-9164-774c4921dc32" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A9B8366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ecd36063-237e-4cd4-8337-004b15f0feb8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE50E88F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0082b25a-1530-4c69-8cab-093353684afc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F4F560A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f10d6b73-ef0a-406e-a2e7-7f76da6d5cd5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB434D01F6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/858c22d8-7262-44c5-bca3-23d1fbe157f5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DD1D2CF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/326fffa1-2172-428c-b912-8114a9203ec5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37223B28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c7c717d1-656e-4460-996c-07183944739e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34F06136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e37961e9-b5b6-4833-9947-f667aae94c85" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3504BD65" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e9bb1ead-6650-41ea-88f4-a50a9666a6f9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34F5D8FF" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/cc055845-fd00-4477-bc58-4b05cc59cd7c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A7298BE" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c2d07d2b-b809-4224-ba34-1533236a9c0e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB001EFE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/953fbef8-a2ce-463a-a67e-9a7db717ddde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA6B50F4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3e0063cb-e9b8-4548-a35f-755890671176" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA1AC736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1e50be5e-dcce-4c05-bafb-94f2a8626e1b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AE3D7D6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1769a463-ee01-481a-a0c3-15553c6e66b3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AC5337B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/266abef3-f5f8-467c-813e-89d482cf4a19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D0A7C0E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0a489933-9d58-4903-a1bd-bb67a2f300d1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D70C0F2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/55f780c6-0d15-445b-9dca-71fa1fc1dfc5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13871A3E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/19b66ffe-4376-4107-8a30-fb202faa6b86" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FEB36CAD" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2437088a-e953-47ec-bd2e-7cf4997fe154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE92BD15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e092f06b-7b60-491c-b1cb-6235a07f08ab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA7A2845" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/73f3af8c-4eb6-4517-8e59-93db0ca9ea81" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA4CAF7F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/136d4758-0a1d-4115-99ab-062cd8671513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF2EE94F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5ece4114-2f76-4c50-8cb6-46f26b9b3ffc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D47059EA" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/254655bf-4821-4178-9ce6-b97eda8df960" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9539EDB9C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/785616b8-984a-4de4-a41d-f8de5a4b2049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939581A2D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/28e60c41-9fb9-4079-9011-0e1818ed88f8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9396A8D9D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6b3136ed-5ef5-458a-b7ca-67e011e1bf55" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9393F4292" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/bbf8e257-25b1-4312-8c8c-47f25a754c40" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9318B8057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dca49e42-8f82-4390-98d7-9678e03ce33b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC1D6799" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/84c52e4a-a789-456d-9e22-88cbadde384c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9215946D5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/25e6e067-8df3-4708-a513-3ba96238fb13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92138973D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a69d7047-ee4f-465a-b739-6a625cd97755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914A6E221" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/68add224-906b-472d-b6f5-bfe1087ebc7d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9109EF8D0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/28bee66e-2354-432c-aca1-9a34a31832a6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D20B97A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5779b66e-6e34-48a5-a365-70dc0651f9a0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CAE0F2E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7e32933b-f08c-4b6d-9f98-800bf5f2b90f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903BDDAD5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/9d9f9bf0-9d8b-435c-b83b-04b7a74a3e12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903EB8614" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3cf5dae1-5a19-4d67-bd80-ba0c9188c5e7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E647568D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c0423d50-9b01-4000-b281-3fd2b7c8bd1a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E658248A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dd783729-88b2-4255-b707-3df7722811ea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6F5D695" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ffb8ac03-613c-4c61-9183-4373cbcac620" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E73A6FD8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d8547716-3a29-48ec-a7d3-9113a4b83d53" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E25BC3E6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1e730310-5639-457f-917d-6aca89683266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D217F283" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/227dd976-d8a8-465b-a2ca-aa9a9cd80af5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D2102B59" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/373b2653-b482-4282-89e8-4c96150bdd4d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1DC0B1C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c693a6ed-0baf-49b8-82c4-7b73b22213fa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C53D27E0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7aa14d14-f0e0-40f7-9e87-324960ab18c7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C51D108B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/cb1f828c-3ff4-4323-87bc-6de4e6886bcd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4F7A23B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f97f6dea-f56e-4b51-99f3-541188850b63" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A645B905" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f7fb3f82-184e-484e-b584-350d13a4dbba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89402DBC1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b1b7ada0-edb1-4edf-9022-5c6935fefff4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884F372DE" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f04935fc-43c0-4890-88ee-8360173409b5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884A72344" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d0fa61a1-d485-4271-a274-74dae69f9aab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82D81BDF8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b5ebb91f-91fe-4c06-bb76-cd5275e811fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763D103B7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d8579d06-9344-433b-913a-f204680ea02c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7569F5E02" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/14276f03-aed9-42c9-95b6-83c41b9782e8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B754F13ECD" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8483fe76-9e8b-4376-92f9-93d58d912019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7387CEB87" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/fa7995a1-0a84-4fef-9b6f-06489f45891b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738752535" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/01cb44b6-3805-4c85-9ab9-b3f34ca88cb5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4757CB6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3c15d2ce-e588-4368-858e-6b0d9815384f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1CC37BC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e9579752-2106-47a3-8d9d-691dc3205532" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CC6A39C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d2dbe049-3a65-4cb7-8924-48baf8f9c12a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671E240F5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d059f3de-9554-4cc0-b342-bb05e2b1aba6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C3D5A8B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/244f0753-090f-498d-a23b-a33d498c0f5c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AAB1B63" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6a1d0c45-3d55-4299-b650-99d3a0c99d1d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65323C1E2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/60bde403-42e5-4530-b990-1278fd996a35" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653139C23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8a2823ca-f7ea-411f-8ad9-5ece41a188ed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C785F7F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/de888fad-c27c-40f6-af9b-73cb11343255" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3E08DE8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/75c34e62-5b03-425b-9684-3263d57aadc0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA6EEA7F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/83312fe8-6182-473f-89a6-6f1c16372181" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581F2351D" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a618f51b-0bef-4bcc-b29b-69a271517b1a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5331F9643" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6c406935-9d3e-45a1-b678-bcb0fd5558a6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D5EBEF9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d4399dd6-d41c-40f6-b10d-7a1d53e03ef6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BC35554" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e8b78ec5-bca6-40ee-b6d2-4278acee8c43" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BE086B5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2c992f23-5519-46d4-aca7-fa28ed18d192" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BCF756C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6a882110-7fe0-4fe2-9d8d-904538e1f48b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519872263" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/746bda53-93a0-4df5-9a7c-3a4e339c9264" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A3EF7CCB" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/90bac060-85f8-4f94-8d5e-1a2fdb89750b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BFE4B54" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/bb967442-cbef-43e9-9777-a7a0b08c9acb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4794DFB1D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/039bfb50-e716-4d9a-91a3-9528c3407cae" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A9E0E55" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/660d3046-d756-4ffb-92bd-9af6e67413d3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B409BB72CB" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/46a48808-bdbd-47dc-8397-b3d2d5579710" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4008DB198" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c9b25da0-c58f-4866-aca1-5c8dee8ec520" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB79C5B6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b9eee555-fc3f-44d6-8607-fb3fc91ab010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB703773" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b337f113-949c-4e75-b7b1-4401209cb419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2907C20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/39e624b6-a053-4b2d-927b-c8778533112a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0633E68" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7cc983cb-66bf-4c29-ab6c-79f3a0bf383a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDA8EA29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3f27aa5d-9da2-45b9-b098-23307b00dead" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358854CFC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a4876157-b4c5-4cd5-8083-378494fe52bb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35877CABD" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/91bdf0e8-a47c-48de-b84c-6238876b4bdd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34951622B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dc6de18a-1808-4532-9010-69bc4032754a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333824CB5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a401f413-79cd-439c-9e8a-bf661506eb2d" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E0029051" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/4ee7123d-8c30-4940-8fa4-9ff183ac3d6c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DD4D1B98" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ef38c8c7-68ba-4a55-bcc2-1546822cc78f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D915F340" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/fd072710-af27-4397-8ffb-298d446ab3bb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B88F6E7D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1137efcf-7627-4605-9286-4ef2db0564d2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B1745C49" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0d5ab226-80b2-4b31-8995-dcb36d3b4739" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E01B02FA" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c13c610d-3f7b-48ce-b23f-9eea0a30053f" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F110"/>
+  <dimension ref="A1:F115"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>3723</v>
+        <v>4479</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>4384</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>3697</v>
+        <v>4272</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>3645</v>
+        <v>4139</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>3637</v>
+        <v>4063</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>3534</v>
+        <v>3723</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>2788</v>
+        <v>3707</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>2637</v>
+        <v>3697</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>2566</v>
+        <v>3645</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>2550</v>
+        <v>3637</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>2548</v>
+        <v>3534</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>2396</v>
+        <v>2788</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>42</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="B14">
-        <v>2298</v>
+        <v>2637</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>45</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="B15">
-        <v>2193</v>
+        <v>2566</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>48</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>1931</v>
+        <v>2550</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>1889</v>
+        <v>2548</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="B18">
-        <v>1861</v>
+        <v>2396</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>1829</v>
+        <v>2298</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>1827</v>
+        <v>2193</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>61</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="B21">
-        <v>1824</v>
+        <v>1931</v>
       </c>
       <c r="C21" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>1618</v>
+        <v>1889</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="B23">
-        <v>1439</v>
+        <v>1861</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>70</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="B24">
-        <v>1233</v>
+        <v>1829</v>
       </c>
       <c r="C24" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>73</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>1218</v>
+        <v>1827</v>
       </c>
       <c r="C25" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>685</v>
+        <v>1824</v>
       </c>
       <c r="C26" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>78</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="B27">
-        <v>682</v>
+        <v>1618</v>
       </c>
       <c r="C27" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>82</v>
       </c>
       <c r="B28">
-        <v>587</v>
+        <v>1439</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>84</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="B29">
-        <v>501</v>
+        <v>1233</v>
       </c>
       <c r="C29" t="s">
-        <v>137</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>87</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="B30">
-        <v>318</v>
+        <v>1218</v>
       </c>
       <c r="C30" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>89</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="B31">
-        <v>245</v>
+        <v>685</v>
       </c>
       <c r="C31" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>92</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>244</v>
+        <v>682</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>94</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="B33">
-        <v>219</v>
+        <v>587</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>97</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="B34">
-        <v>217</v>
+        <v>501</v>
       </c>
       <c r="C34" t="s">
-        <v>160</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>100</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>101</v>
       </c>
       <c r="B35">
-        <v>161</v>
+        <v>318</v>
       </c>
       <c r="C35" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>103</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>104</v>
       </c>
       <c r="B36">
-        <v>6490</v>
+        <v>245</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>106</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>174</v>
+        <v>104</v>
       </c>
       <c r="B37">
-        <v>6041</v>
+        <v>244</v>
       </c>
       <c r="C37" t="s">
-        <v>175</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>108</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="B38">
-        <v>5916</v>
+        <v>219</v>
       </c>
       <c r="C38" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>111</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>5902</v>
+        <v>217</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>5836</v>
+        <v>161</v>
       </c>
       <c r="C40" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>116</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="B41">
-        <v>5804</v>
+        <v>6490</v>
       </c>
       <c r="C41" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="B42">
-        <v>5746</v>
+        <v>6041</v>
       </c>
       <c r="C42" t="s">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>122</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="B43">
-        <v>5713</v>
+        <v>5916</v>
       </c>
       <c r="C43" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>125</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="B44">
-        <v>5711</v>
+        <v>5902</v>
       </c>
       <c r="C44" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>127</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="B45">
-        <v>5626</v>
+        <v>5836</v>
       </c>
       <c r="C45" t="s">
-        <v>213</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>130</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="B46">
-        <v>5609</v>
+        <v>5804</v>
       </c>
       <c r="C46" t="s">
-        <v>217</v>
+        <v>132</v>
       </c>
       <c r="D46" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>133</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>212</v>
+        <v>134</v>
       </c>
       <c r="B47">
-        <v>5606</v>
+        <v>5746</v>
       </c>
       <c r="C47" t="s">
-        <v>221</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>136</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>212</v>
+        <v>137</v>
       </c>
       <c r="B48">
-        <v>5605</v>
+        <v>5713</v>
       </c>
       <c r="C48" t="s">
-        <v>225</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>139</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>229</v>
+        <v>137</v>
       </c>
       <c r="B49">
-        <v>5538</v>
+        <v>5711</v>
       </c>
       <c r="C49" t="s">
-        <v>230</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>141</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>229</v>
+        <v>142</v>
       </c>
       <c r="B50">
-        <v>5536</v>
+        <v>5626</v>
       </c>
       <c r="C50" t="s">
-        <v>234</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>144</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="B51">
-        <v>5385</v>
+        <v>5609</v>
       </c>
       <c r="C51" t="s">
-        <v>239</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>146</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="B52">
-        <v>5385</v>
+        <v>5606</v>
       </c>
       <c r="C52" t="s">
-        <v>243</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>148</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="B53">
-        <v>5365</v>
+        <v>5605</v>
       </c>
       <c r="C53" t="s">
-        <v>247</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>150</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>238</v>
+        <v>151</v>
       </c>
       <c r="B54">
-        <v>5357</v>
+        <v>5538</v>
       </c>
       <c r="C54" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>153</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>255</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>5348</v>
+        <v>5536</v>
       </c>
       <c r="C55" t="s">
-        <v>256</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>155</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
       <c r="B56">
-        <v>5185</v>
+        <v>5385</v>
       </c>
       <c r="C56" t="s">
-        <v>261</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>158</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>5184</v>
+        <v>5385</v>
       </c>
       <c r="C57" t="s">
-        <v>265</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>160</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
       <c r="B58">
-        <v>5181</v>
+        <v>5365</v>
       </c>
       <c r="C58" t="s">
-        <v>269</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>162</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>273</v>
+        <v>156</v>
       </c>
       <c r="B59">
-        <v>5118</v>
+        <v>5357</v>
       </c>
       <c r="C59" t="s">
-        <v>274</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>164</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>273</v>
+        <v>165</v>
       </c>
       <c r="B60">
-        <v>5115</v>
+        <v>5348</v>
       </c>
       <c r="C60" t="s">
-        <v>278</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>273</v>
+        <v>168</v>
       </c>
       <c r="B61">
-        <v>5114</v>
+        <v>5185</v>
       </c>
       <c r="C61" t="s">
-        <v>282</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>170</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>286</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>4915</v>
+        <v>5184</v>
       </c>
       <c r="C62" t="s">
-        <v>287</v>
+        <v>171</v>
       </c>
       <c r="D62" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>172</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>291</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>4747</v>
+        <v>5181</v>
       </c>
       <c r="C63" t="s">
-        <v>292</v>
+        <v>173</v>
       </c>
       <c r="D63" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>174</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="B64">
-        <v>4647</v>
+        <v>5118</v>
       </c>
       <c r="C64" t="s">
-        <v>297</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>177</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="B65">
-        <v>4640</v>
+        <v>5115</v>
       </c>
       <c r="C65" t="s">
-        <v>301</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>179</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>305</v>
+        <v>175</v>
       </c>
       <c r="B66">
-        <v>4059</v>
+        <v>5114</v>
       </c>
       <c r="C66" t="s">
-        <v>306</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>181</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>310</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>3510</v>
+        <v>4915</v>
       </c>
       <c r="C67" t="s">
-        <v>311</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>184</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>315</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>3437</v>
+        <v>4747</v>
       </c>
       <c r="C68" t="s">
-        <v>316</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>315</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>3427</v>
+        <v>4647</v>
       </c>
       <c r="C69" t="s">
-        <v>320</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>324</v>
+        <v>188</v>
       </c>
       <c r="B70">
-        <v>3283</v>
+        <v>4640</v>
       </c>
       <c r="C70" t="s">
-        <v>325</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>192</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>324</v>
+        <v>193</v>
       </c>
       <c r="B71">
-        <v>3281</v>
+        <v>4059</v>
       </c>
       <c r="C71" t="s">
-        <v>329</v>
+        <v>194</v>
       </c>
       <c r="D71" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>195</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>333</v>
+        <v>196</v>
       </c>
       <c r="B72">
-        <v>2608</v>
+        <v>3510</v>
       </c>
       <c r="C72" t="s">
-        <v>334</v>
+        <v>197</v>
       </c>
       <c r="D72" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>198</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>338</v>
+        <v>199</v>
       </c>
       <c r="B73">
-        <v>2451</v>
+        <v>3437</v>
       </c>
       <c r="C73" t="s">
-        <v>339</v>
+        <v>200</v>
       </c>
       <c r="D73" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>201</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>343</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>2173</v>
+        <v>3427</v>
       </c>
       <c r="C74" t="s">
-        <v>344</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>348</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>2061</v>
+        <v>3283</v>
       </c>
       <c r="C75" t="s">
-        <v>349</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>206</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>353</v>
+        <v>204</v>
       </c>
       <c r="B76">
-        <v>2028</v>
+        <v>3281</v>
       </c>
       <c r="C76" t="s">
-        <v>354</v>
+        <v>207</v>
       </c>
       <c r="D76" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>208</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>353</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>2009</v>
+        <v>2608</v>
       </c>
       <c r="C77" t="s">
-        <v>358</v>
+        <v>210</v>
       </c>
       <c r="D77" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>211</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>362</v>
+        <v>212</v>
       </c>
       <c r="B78">
-        <v>1873</v>
+        <v>2451</v>
       </c>
       <c r="C78" t="s">
-        <v>363</v>
+        <v>213</v>
       </c>
       <c r="D78" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>214</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>362</v>
+        <v>215</v>
       </c>
       <c r="B79">
-        <v>1865</v>
+        <v>2173</v>
       </c>
       <c r="C79" t="s">
-        <v>367</v>
+        <v>216</v>
       </c>
       <c r="D79" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>217</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>371</v>
+        <v>218</v>
       </c>
       <c r="B80">
-        <v>1747</v>
+        <v>2061</v>
       </c>
       <c r="C80" t="s">
-        <v>372</v>
+        <v>219</v>
       </c>
       <c r="D80" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>220</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>376</v>
+        <v>221</v>
       </c>
       <c r="B81">
-        <v>1216</v>
+        <v>2028</v>
       </c>
       <c r="C81" t="s">
-        <v>377</v>
+        <v>222</v>
       </c>
       <c r="D81" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>223</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>381</v>
+        <v>221</v>
       </c>
       <c r="B82">
-        <v>1092</v>
+        <v>2009</v>
       </c>
       <c r="C82" t="s">
-        <v>382</v>
+        <v>224</v>
       </c>
       <c r="D82" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>225</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>386</v>
+        <v>226</v>
       </c>
       <c r="B83">
-        <v>752</v>
+        <v>1873</v>
       </c>
       <c r="C83" t="s">
-        <v>387</v>
+        <v>227</v>
       </c>
       <c r="D83" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>228</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>391</v>
+        <v>226</v>
       </c>
       <c r="B84">
-        <v>234</v>
+        <v>1865</v>
       </c>
       <c r="C84" t="s">
-        <v>392</v>
+        <v>229</v>
       </c>
       <c r="D84" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>230</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>396</v>
+        <v>231</v>
       </c>
       <c r="B85">
-        <v>180</v>
+        <v>1747</v>
       </c>
       <c r="C85" t="s">
-        <v>397</v>
+        <v>232</v>
       </c>
       <c r="D85" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>233</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>401</v>
+        <v>234</v>
       </c>
       <c r="B86">
-        <v>79</v>
+        <v>1216</v>
       </c>
       <c r="C86" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="D86" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>236</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>401</v>
+        <v>237</v>
       </c>
       <c r="B87">
-        <v>75</v>
+        <v>1092</v>
       </c>
       <c r="C87" t="s">
-        <v>406</v>
+        <v>238</v>
       </c>
       <c r="D87" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>409</v>
+        <v>239</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>401</v>
+        <v>240</v>
       </c>
       <c r="B88">
-        <v>68</v>
+        <v>752</v>
       </c>
       <c r="C88" t="s">
-        <v>410</v>
+        <v>241</v>
       </c>
       <c r="D88" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>242</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>414</v>
+        <v>243</v>
       </c>
       <c r="B89">
-        <v>30</v>
+        <v>234</v>
       </c>
       <c r="C89" t="s">
-        <v>415</v>
+        <v>244</v>
       </c>
       <c r="D89" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>245</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>419</v>
+        <v>246</v>
       </c>
       <c r="B90">
-        <v>5436</v>
+        <v>180</v>
       </c>
       <c r="C90" t="s">
-        <v>420</v>
+        <v>247</v>
       </c>
       <c r="D90" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>248</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>424</v>
+        <v>249</v>
       </c>
       <c r="B91">
-        <v>5181</v>
+        <v>79</v>
       </c>
       <c r="C91" t="s">
-        <v>425</v>
+        <v>250</v>
       </c>
       <c r="D91" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>251</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>424</v>
+        <v>249</v>
       </c>
       <c r="B92">
-        <v>5173</v>
+        <v>75</v>
       </c>
       <c r="C92" t="s">
-        <v>429</v>
+        <v>252</v>
       </c>
       <c r="D92" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>253</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>433</v>
+        <v>249</v>
       </c>
       <c r="B93">
-        <v>5142</v>
+        <v>68</v>
       </c>
       <c r="C93" t="s">
-        <v>434</v>
+        <v>254</v>
       </c>
       <c r="D93" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>255</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>438</v>
+        <v>256</v>
       </c>
       <c r="B94">
-        <v>4626</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>439</v>
+        <v>257</v>
       </c>
       <c r="D94" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>258</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>443</v>
+        <v>259</v>
       </c>
       <c r="B95">
-        <v>4536</v>
+        <v>5436</v>
       </c>
       <c r="C95" t="s">
-        <v>444</v>
+        <v>260</v>
       </c>
       <c r="D95" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>261</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>448</v>
+        <v>262</v>
       </c>
       <c r="B96">
-        <v>4529</v>
+        <v>5181</v>
       </c>
       <c r="C96" t="s">
-        <v>449</v>
+        <v>263</v>
       </c>
       <c r="D96" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>264</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>448</v>
+        <v>262</v>
       </c>
       <c r="B97">
-        <v>4527</v>
+        <v>5173</v>
       </c>
       <c r="C97" t="s">
-        <v>453</v>
+        <v>265</v>
       </c>
       <c r="D97" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>266</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>457</v>
+        <v>267</v>
       </c>
       <c r="B98">
-        <v>4480</v>
+        <v>5142</v>
       </c>
       <c r="C98" t="s">
-        <v>458</v>
+        <v>268</v>
       </c>
       <c r="D98" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>269</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>462</v>
+        <v>270</v>
       </c>
       <c r="B99">
-        <v>4468</v>
+        <v>4626</v>
       </c>
       <c r="C99" t="s">
-        <v>463</v>
+        <v>271</v>
       </c>
       <c r="D99" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>272</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>462</v>
+        <v>273</v>
       </c>
       <c r="B100">
-        <v>4456</v>
+        <v>4536</v>
       </c>
       <c r="C100" t="s">
-        <v>467</v>
+        <v>274</v>
       </c>
       <c r="D100" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>275</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>471</v>
+        <v>276</v>
       </c>
       <c r="B101">
-        <v>4082</v>
+        <v>4529</v>
       </c>
       <c r="C101" t="s">
-        <v>472</v>
+        <v>277</v>
       </c>
       <c r="D101" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>278</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>471</v>
+        <v>276</v>
       </c>
       <c r="B102">
-        <v>4080</v>
+        <v>4527</v>
       </c>
       <c r="C102" t="s">
-        <v>476</v>
+        <v>279</v>
       </c>
       <c r="D102" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>280</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>480</v>
+        <v>281</v>
       </c>
       <c r="B103">
-        <v>4002</v>
+        <v>4480</v>
       </c>
       <c r="C103" t="s">
-        <v>481</v>
+        <v>282</v>
       </c>
       <c r="D103" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>283</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>485</v>
+        <v>284</v>
       </c>
       <c r="B104">
-        <v>3862</v>
+        <v>4468</v>
       </c>
       <c r="C104" t="s">
-        <v>486</v>
+        <v>285</v>
       </c>
       <c r="D104" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>286</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>490</v>
+        <v>284</v>
       </c>
       <c r="B105">
-        <v>3434</v>
+        <v>4456</v>
       </c>
       <c r="C105" t="s">
-        <v>491</v>
+        <v>287</v>
       </c>
       <c r="D105" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>288</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>490</v>
+        <v>289</v>
       </c>
       <c r="B106">
-        <v>3433</v>
+        <v>4082</v>
       </c>
       <c r="C106" t="s">
-        <v>495</v>
+        <v>290</v>
       </c>
       <c r="D106" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>291</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>499</v>
+        <v>289</v>
       </c>
       <c r="B107">
-        <v>3389</v>
+        <v>4080</v>
       </c>
       <c r="C107" t="s">
-        <v>500</v>
+        <v>292</v>
       </c>
       <c r="D107" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>293</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>504</v>
+        <v>294</v>
       </c>
       <c r="B108">
-        <v>3295</v>
+        <v>4002</v>
       </c>
       <c r="C108" t="s">
-        <v>505</v>
+        <v>295</v>
       </c>
       <c r="D108" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>296</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>509</v>
+        <v>297</v>
       </c>
       <c r="B109">
-        <v>3270</v>
+        <v>3862</v>
       </c>
       <c r="C109" t="s">
-        <v>510</v>
+        <v>298</v>
       </c>
       <c r="D109" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>299</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>514</v>
+        <v>300</v>
       </c>
       <c r="B110">
+        <v>3434</v>
+      </c>
+      <c r="C110" t="s">
+        <v>301</v>
+      </c>
+      <c r="D110" t="s">
+        <v>302</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>300</v>
+      </c>
+      <c r="B111">
+        <v>3433</v>
+      </c>
+      <c r="C111" t="s">
+        <v>303</v>
+      </c>
+      <c r="D111" t="s">
+        <v>304</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>305</v>
+      </c>
+      <c r="B112">
+        <v>3389</v>
+      </c>
+      <c r="C112" t="s">
+        <v>306</v>
+      </c>
+      <c r="D112" t="s">
+        <v>307</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>308</v>
+      </c>
+      <c r="B113">
+        <v>3295</v>
+      </c>
+      <c r="C113" t="s">
+        <v>309</v>
+      </c>
+      <c r="D113" t="s">
+        <v>310</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>311</v>
+      </c>
+      <c r="B114">
+        <v>3270</v>
+      </c>
+      <c r="C114" t="s">
+        <v>312</v>
+      </c>
+      <c r="D114" t="s">
+        <v>313</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>314</v>
+      </c>
+      <c r="B115">
         <v>2094</v>
       </c>
-      <c r="C110" t="s">
-[...9 lines deleted...]
-        <v>518</v>
+      <c r="C115" t="s">
+        <v>315</v>
+      </c>
+      <c r="D115" t="s">
+        <v>316</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>