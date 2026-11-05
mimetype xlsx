--- v1 (2026-09-20)
+++ v2 (2026-11-05)
@@ -8,80 +8,143 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="338">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>BD84A384D9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto con procedura su Me.Pa. contratto assicurazione Infortuni e RC</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD84533070</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di piccola manutenzione</t>
+  </si>
+  <si>
+    <t>BD55A285B7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura n. 3 unità mobile di ricarica per tablet</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD61D5BB15</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale di pulizia per gli ambienti scolastici</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD55921CAC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo abbonamento servizio Cinamainclasse</t>
+  </si>
+  <si>
+    <t>BD558478C7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale igienico</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2EB79AE4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura defibbrillatore, teca e ricambi</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD206DB1B8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale per realizzazione di un Murales</t>
+  </si>
+  <si>
     <t>16/09/2026</t>
   </si>
   <si>
     <t>BCFCF0BED6</t>
   </si>
   <si>
     <t>Decisione a contrarre - attivazione  software Argo TFR Scuola</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>11/09/2026</t>
   </si>
   <si>
     <t>BCF28B9E5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Registri di classe e registri firma personale</t>
   </si>
   <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>BCE5D39F61</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di custodie per tablet</t>
   </si>
   <si>
     <t>01/09/2026</t>
   </si>
   <si>
     <t>BCD433BA50</t>
   </si>
@@ -1351,2358 +1414,2518 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFCF0BED6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5e3628d4-776f-4b8c-87c3-5bfe97b2724e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF28B9E5C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/49943d09-855c-4f7e-8482-9f90d7e093cb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5D39F61" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/905e2813-41b0-4fea-9269-d431820189d8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD433BA50" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2f31384e-e9dd-4bbe-8962-8debf5418e7e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC87EFA5F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1dc7d1b1-5a55-44e5-8ae7-5fa9c9b44e54" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58B689DF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7c65f518-96c0-40e7-96c5-c6e4f33a956e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58F1633E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8c4ab49c-2e10-4534-99eb-0f7b66c8643e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC545BA97D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1902e3b1-bbd4-41ec-8028-5c8ca74a315f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C10888F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8ae3b922-7479-436d-92cd-ee55f698f5d5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EA41B26" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/79e12fc2-7d5b-43d5-a5eb-932dba70dc1d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EB0E454" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ff5e0b08-e2d4-40b1-95b8-cdca48c5f51b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC11CBBF1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c1f368bb-669c-4edd-aba2-91a7d95d8970" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA84B3AC2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8a604497-3d46-4a8b-a221-3e8cbd6f95bb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9FB451AA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/36dbe294-bd33-441c-8dad-83cfa52af10a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ECA4F2D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/aff0acbc-f87b-4867-91bd-31e9ec0a2063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E7FE92A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8358fa61-c36a-4b63-9164-774c4921dc32" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A9B8366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ecd36063-237e-4cd4-8337-004b15f0feb8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE50E88F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0082b25a-1530-4c69-8cab-093353684afc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F4F560A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f10d6b73-ef0a-406e-a2e7-7f76da6d5cd5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB434D01F6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/858c22d8-7262-44c5-bca3-23d1fbe157f5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DD1D2CF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/326fffa1-2172-428c-b912-8114a9203ec5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37223B28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c7c717d1-656e-4460-996c-07183944739e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34F06136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e37961e9-b5b6-4833-9947-f667aae94c85" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3504BD65" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e9bb1ead-6650-41ea-88f4-a50a9666a6f9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34F5D8FF" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/cc055845-fd00-4477-bc58-4b05cc59cd7c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A7298BE" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c2d07d2b-b809-4224-ba34-1533236a9c0e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB001EFE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/953fbef8-a2ce-463a-a67e-9a7db717ddde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA6B50F4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3e0063cb-e9b8-4548-a35f-755890671176" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA1AC736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1e50be5e-dcce-4c05-bafb-94f2a8626e1b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AE3D7D6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1769a463-ee01-481a-a0c3-15553c6e66b3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AC5337B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/266abef3-f5f8-467c-813e-89d482cf4a19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D0A7C0E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0a489933-9d58-4903-a1bd-bb67a2f300d1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D70C0F2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/55f780c6-0d15-445b-9dca-71fa1fc1dfc5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13871A3E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/19b66ffe-4376-4107-8a30-fb202faa6b86" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FEB36CAD" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2437088a-e953-47ec-bd2e-7cf4997fe154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE92BD15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e092f06b-7b60-491c-b1cb-6235a07f08ab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA7A2845" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/73f3af8c-4eb6-4517-8e59-93db0ca9ea81" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA4CAF7F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/136d4758-0a1d-4115-99ab-062cd8671513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF2EE94F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5ece4114-2f76-4c50-8cb6-46f26b9b3ffc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D47059EA" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/254655bf-4821-4178-9ce6-b97eda8df960" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9539EDB9C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/785616b8-984a-4de4-a41d-f8de5a4b2049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939581A2D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/28e60c41-9fb9-4079-9011-0e1818ed88f8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9396A8D9D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6b3136ed-5ef5-458a-b7ca-67e011e1bf55" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9393F4292" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/bbf8e257-25b1-4312-8c8c-47f25a754c40" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9318B8057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dca49e42-8f82-4390-98d7-9678e03ce33b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC1D6799" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/84c52e4a-a789-456d-9e22-88cbadde384c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9215946D5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/25e6e067-8df3-4708-a513-3ba96238fb13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92138973D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a69d7047-ee4f-465a-b739-6a625cd97755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914A6E221" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/68add224-906b-472d-b6f5-bfe1087ebc7d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9109EF8D0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/28bee66e-2354-432c-aca1-9a34a31832a6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D20B97A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5779b66e-6e34-48a5-a365-70dc0651f9a0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CAE0F2E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7e32933b-f08c-4b6d-9f98-800bf5f2b90f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903BDDAD5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/9d9f9bf0-9d8b-435c-b83b-04b7a74a3e12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903EB8614" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3cf5dae1-5a19-4d67-bd80-ba0c9188c5e7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E647568D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c0423d50-9b01-4000-b281-3fd2b7c8bd1a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E658248A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dd783729-88b2-4255-b707-3df7722811ea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6F5D695" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ffb8ac03-613c-4c61-9183-4373cbcac620" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E73A6FD8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d8547716-3a29-48ec-a7d3-9113a4b83d53" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E25BC3E6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1e730310-5639-457f-917d-6aca89683266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D217F283" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/227dd976-d8a8-465b-a2ca-aa9a9cd80af5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D2102B59" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/373b2653-b482-4282-89e8-4c96150bdd4d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1DC0B1C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c693a6ed-0baf-49b8-82c4-7b73b22213fa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C53D27E0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7aa14d14-f0e0-40f7-9e87-324960ab18c7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C51D108B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/cb1f828c-3ff4-4323-87bc-6de4e6886bcd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4F7A23B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f97f6dea-f56e-4b51-99f3-541188850b63" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A645B905" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f7fb3f82-184e-484e-b584-350d13a4dbba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89402DBC1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b1b7ada0-edb1-4edf-9022-5c6935fefff4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884F372DE" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f04935fc-43c0-4890-88ee-8360173409b5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884A72344" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d0fa61a1-d485-4271-a274-74dae69f9aab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82D81BDF8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b5ebb91f-91fe-4c06-bb76-cd5275e811fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763D103B7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d8579d06-9344-433b-913a-f204680ea02c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7569F5E02" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/14276f03-aed9-42c9-95b6-83c41b9782e8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B754F13ECD" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8483fe76-9e8b-4376-92f9-93d58d912019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7387CEB87" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/fa7995a1-0a84-4fef-9b6f-06489f45891b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738752535" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/01cb44b6-3805-4c85-9ab9-b3f34ca88cb5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4757CB6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3c15d2ce-e588-4368-858e-6b0d9815384f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1CC37BC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e9579752-2106-47a3-8d9d-691dc3205532" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CC6A39C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d2dbe049-3a65-4cb7-8924-48baf8f9c12a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671E240F5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d059f3de-9554-4cc0-b342-bb05e2b1aba6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C3D5A8B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/244f0753-090f-498d-a23b-a33d498c0f5c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AAB1B63" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6a1d0c45-3d55-4299-b650-99d3a0c99d1d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65323C1E2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/60bde403-42e5-4530-b990-1278fd996a35" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653139C23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8a2823ca-f7ea-411f-8ad9-5ece41a188ed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C785F7F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/de888fad-c27c-40f6-af9b-73cb11343255" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3E08DE8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/75c34e62-5b03-425b-9684-3263d57aadc0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA6EEA7F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/83312fe8-6182-473f-89a6-6f1c16372181" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581F2351D" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a618f51b-0bef-4bcc-b29b-69a271517b1a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5331F9643" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6c406935-9d3e-45a1-b678-bcb0fd5558a6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D5EBEF9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d4399dd6-d41c-40f6-b10d-7a1d53e03ef6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BC35554" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e8b78ec5-bca6-40ee-b6d2-4278acee8c43" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BE086B5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2c992f23-5519-46d4-aca7-fa28ed18d192" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BCF756C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6a882110-7fe0-4fe2-9d8d-904538e1f48b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519872263" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/746bda53-93a0-4df5-9a7c-3a4e339c9264" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A3EF7CCB" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/90bac060-85f8-4f94-8d5e-1a2fdb89750b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BFE4B54" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/bb967442-cbef-43e9-9777-a7a0b08c9acb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4794DFB1D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/039bfb50-e716-4d9a-91a3-9528c3407cae" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A9E0E55" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/660d3046-d756-4ffb-92bd-9af6e67413d3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B409BB72CB" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/46a48808-bdbd-47dc-8397-b3d2d5579710" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4008DB198" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c9b25da0-c58f-4866-aca1-5c8dee8ec520" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB79C5B6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b9eee555-fc3f-44d6-8607-fb3fc91ab010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB703773" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b337f113-949c-4e75-b7b1-4401209cb419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2907C20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/39e624b6-a053-4b2d-927b-c8778533112a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0633E68" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7cc983cb-66bf-4c29-ab6c-79f3a0bf383a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDA8EA29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3f27aa5d-9da2-45b9-b098-23307b00dead" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358854CFC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a4876157-b4c5-4cd5-8083-378494fe52bb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35877CABD" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/91bdf0e8-a47c-48de-b84c-6238876b4bdd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34951622B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dc6de18a-1808-4532-9010-69bc4032754a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333824CB5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a401f413-79cd-439c-9e8a-bf661506eb2d" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E0029051" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/4ee7123d-8c30-4940-8fa4-9ff183ac3d6c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DD4D1B98" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ef38c8c7-68ba-4a55-bcc2-1546822cc78f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D915F340" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/fd072710-af27-4397-8ffb-298d446ab3bb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B88F6E7D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1137efcf-7627-4605-9286-4ef2db0564d2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B1745C49" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0d5ab226-80b2-4b31-8995-dcb36d3b4739" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E01B02FA" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c13c610d-3f7b-48ce-b23f-9eea0a30053f" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD84A384D9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/103746fd-ef79-481e-a3a6-d0886611cade" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD84533070" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8b55354b-5766-4375-8f06-85e8c0fc494a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55A285B7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a0e5b8f1-c9b4-4481-aab3-5081468254bb" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD61D5BB15" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/53453c24-be8f-49f7-a925-bfccd78fa00c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55921CAC" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/95c31e09-3286-46fc-a558-b7ae44337e2e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD558478C7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a7d2464f-a934-45c8-a0d0-2c054a2226cb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2EB79AE4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d78da3bb-1c7a-4387-9972-51e94e8e2c4a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD206DB1B8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/656eb424-d97e-4b45-8e25-1b040adbfaaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFCF0BED6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5e3628d4-776f-4b8c-87c3-5bfe97b2724e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF28B9E5C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/49943d09-855c-4f7e-8482-9f90d7e093cb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5D39F61" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/905e2813-41b0-4fea-9269-d431820189d8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD433BA50" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2f31384e-e9dd-4bbe-8962-8debf5418e7e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC87EFA5F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1dc7d1b1-5a55-44e5-8ae7-5fa9c9b44e54" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58B689DF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7c65f518-96c0-40e7-96c5-c6e4f33a956e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58F1633E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8c4ab49c-2e10-4534-99eb-0f7b66c8643e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC545BA97D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1902e3b1-bbd4-41ec-8028-5c8ca74a315f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C10888F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8ae3b922-7479-436d-92cd-ee55f698f5d5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EA41B26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/79e12fc2-7d5b-43d5-a5eb-932dba70dc1d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EB0E454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ff5e0b08-e2d4-40b1-95b8-cdca48c5f51b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC11CBBF1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c1f368bb-669c-4edd-aba2-91a7d95d8970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA84B3AC2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8a604497-3d46-4a8b-a221-3e8cbd6f95bb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9FB451AA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/36dbe294-bd33-441c-8dad-83cfa52af10a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ECA4F2D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/aff0acbc-f87b-4867-91bd-31e9ec0a2063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E7FE92A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8358fa61-c36a-4b63-9164-774c4921dc32" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A9B8366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ecd36063-237e-4cd4-8337-004b15f0feb8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE50E88F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0082b25a-1530-4c69-8cab-093353684afc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F4F560A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f10d6b73-ef0a-406e-a2e7-7f76da6d5cd5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB434D01F6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/858c22d8-7262-44c5-bca3-23d1fbe157f5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DD1D2CF" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/326fffa1-2172-428c-b912-8114a9203ec5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37223B28" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c7c717d1-656e-4460-996c-07183944739e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34F06136" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e37961e9-b5b6-4833-9947-f667aae94c85" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3504BD65" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e9bb1ead-6650-41ea-88f4-a50a9666a6f9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34F5D8FF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/cc055845-fd00-4477-bc58-4b05cc59cd7c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A7298BE" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c2d07d2b-b809-4224-ba34-1533236a9c0e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB001EFE" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/953fbef8-a2ce-463a-a67e-9a7db717ddde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA6B50F4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3e0063cb-e9b8-4548-a35f-755890671176" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA1AC736" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1e50be5e-dcce-4c05-bafb-94f2a8626e1b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AE3D7D6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1769a463-ee01-481a-a0c3-15553c6e66b3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AC5337B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/266abef3-f5f8-467c-813e-89d482cf4a19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D0A7C0E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0a489933-9d58-4903-a1bd-bb67a2f300d1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D70C0F2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/55f780c6-0d15-445b-9dca-71fa1fc1dfc5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13871A3E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/19b66ffe-4376-4107-8a30-fb202faa6b86" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FEB36CAD" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2437088a-e953-47ec-bd2e-7cf4997fe154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE92BD15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e092f06b-7b60-491c-b1cb-6235a07f08ab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA7A2845" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/73f3af8c-4eb6-4517-8e59-93db0ca9ea81" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA4CAF7F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/136d4758-0a1d-4115-99ab-062cd8671513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF2EE94F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5ece4114-2f76-4c50-8cb6-46f26b9b3ffc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D47059EA" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/254655bf-4821-4178-9ce6-b97eda8df960" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9539EDB9C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/785616b8-984a-4de4-a41d-f8de5a4b2049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939581A2D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/28e60c41-9fb9-4079-9011-0e1818ed88f8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9396A8D9D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6b3136ed-5ef5-458a-b7ca-67e011e1bf55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9393F4292" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/bbf8e257-25b1-4312-8c8c-47f25a754c40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9318B8057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dca49e42-8f82-4390-98d7-9678e03ce33b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC1D6799" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/84c52e4a-a789-456d-9e22-88cbadde384c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9215946D5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/25e6e067-8df3-4708-a513-3ba96238fb13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92138973D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a69d7047-ee4f-465a-b739-6a625cd97755" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914A6E221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/68add224-906b-472d-b6f5-bfe1087ebc7d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9109EF8D0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/28bee66e-2354-432c-aca1-9a34a31832a6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D20B97A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/5779b66e-6e34-48a5-a365-70dc0651f9a0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CAE0F2E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7e32933b-f08c-4b6d-9f98-800bf5f2b90f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903BDDAD5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/9d9f9bf0-9d8b-435c-b83b-04b7a74a3e12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903EB8614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3cf5dae1-5a19-4d67-bd80-ba0c9188c5e7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E647568D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c0423d50-9b01-4000-b281-3fd2b7c8bd1a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E658248A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dd783729-88b2-4255-b707-3df7722811ea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6F5D695" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ffb8ac03-613c-4c61-9183-4373cbcac620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E73A6FD8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d8547716-3a29-48ec-a7d3-9113a4b83d53" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E25BC3E6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1e730310-5639-457f-917d-6aca89683266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D217F283" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/227dd976-d8a8-465b-a2ca-aa9a9cd80af5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D2102B59" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/373b2653-b482-4282-89e8-4c96150bdd4d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1DC0B1C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c693a6ed-0baf-49b8-82c4-7b73b22213fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C53D27E0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7aa14d14-f0e0-40f7-9e87-324960ab18c7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C51D108B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/cb1f828c-3ff4-4323-87bc-6de4e6886bcd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4F7A23B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f97f6dea-f56e-4b51-99f3-541188850b63" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A645B905" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f7fb3f82-184e-484e-b584-350d13a4dbba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89402DBC1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b1b7ada0-edb1-4edf-9022-5c6935fefff4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884F372DE" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/f04935fc-43c0-4890-88ee-8360173409b5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884A72344" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d0fa61a1-d485-4271-a274-74dae69f9aab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82D81BDF8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b5ebb91f-91fe-4c06-bb76-cd5275e811fa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763D103B7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d8579d06-9344-433b-913a-f204680ea02c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7569F5E02" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/14276f03-aed9-42c9-95b6-83c41b9782e8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B754F13ECD" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8483fe76-9e8b-4376-92f9-93d58d912019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7387CEB87" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/fa7995a1-0a84-4fef-9b6f-06489f45891b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738752535" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/01cb44b6-3805-4c85-9ab9-b3f34ca88cb5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4757CB6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3c15d2ce-e588-4368-858e-6b0d9815384f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1CC37BC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e9579752-2106-47a3-8d9d-691dc3205532" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CC6A39C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d2dbe049-3a65-4cb7-8924-48baf8f9c12a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671E240F5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d059f3de-9554-4cc0-b342-bb05e2b1aba6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C3D5A8B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/244f0753-090f-498d-a23b-a33d498c0f5c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AAB1B63" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6a1d0c45-3d55-4299-b650-99d3a0c99d1d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65323C1E2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/60bde403-42e5-4530-b990-1278fd996a35" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653139C23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/8a2823ca-f7ea-411f-8ad9-5ece41a188ed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C785F7F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/de888fad-c27c-40f6-af9b-73cb11343255" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3E08DE8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/75c34e62-5b03-425b-9684-3263d57aadc0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA6EEA7F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/83312fe8-6182-473f-89a6-6f1c16372181" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581F2351D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a618f51b-0bef-4bcc-b29b-69a271517b1a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5331F9643" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6c406935-9d3e-45a1-b678-bcb0fd5558a6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D5EBEF9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/d4399dd6-d41c-40f6-b10d-7a1d53e03ef6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BC35554" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/e8b78ec5-bca6-40ee-b6d2-4278acee8c43" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BE086B5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/2c992f23-5519-46d4-aca7-fa28ed18d192" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BCF756C" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/6a882110-7fe0-4fe2-9d8d-904538e1f48b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519872263" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/746bda53-93a0-4df5-9a7c-3a4e339c9264" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A3EF7CCB" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/90bac060-85f8-4f94-8d5e-1a2fdb89750b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BFE4B54" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/bb967442-cbef-43e9-9777-a7a0b08c9acb" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4794DFB1D" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/039bfb50-e716-4d9a-91a3-9528c3407cae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A9E0E55" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/660d3046-d756-4ffb-92bd-9af6e67413d3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B409BB72CB" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/46a48808-bdbd-47dc-8397-b3d2d5579710" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4008DB198" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c9b25da0-c58f-4866-aca1-5c8dee8ec520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB79C5B6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b9eee555-fc3f-44d6-8607-fb3fc91ab010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB703773" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/b337f113-949c-4e75-b7b1-4401209cb419" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2907C20" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/39e624b6-a053-4b2d-927b-c8778533112a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0633E68" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/7cc983cb-66bf-4c29-ab6c-79f3a0bf383a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDA8EA29" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/3f27aa5d-9da2-45b9-b098-23307b00dead" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358854CFC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a4876157-b4c5-4cd5-8083-378494fe52bb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35877CABD" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/91bdf0e8-a47c-48de-b84c-6238876b4bdd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34951622B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/dc6de18a-1808-4532-9010-69bc4032754a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333824CB5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/a401f413-79cd-439c-9e8a-bf661506eb2d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E0029051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/4ee7123d-8c30-4940-8fa4-9ff183ac3d6c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DD4D1B98" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/ef38c8c7-68ba-4a55-bcc2-1546822cc78f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D915F340" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/fd072710-af27-4397-8ffb-298d446ab3bb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B88F6E7D" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/1137efcf-7627-4605-9286-4ef2db0564d2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B1745C49" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/0d5ab226-80b2-4b31-8995-dcb36d3b4739" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E01B02FA" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81900A/amministrazione-trasparente/atti-amministrazioni-enti/c13c610d-3f7b-48ce-b23f-9eea0a30053f" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F115"/>
+  <dimension ref="A1:F123"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4479</v>
+        <v>5704</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>5695</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4">
+        <v>5694</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>5316</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>5225</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B7">
-        <v>3723</v>
+        <v>5213</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>3707</v>
+        <v>4895</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>3697</v>
+        <v>4771</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>3645</v>
+        <v>4479</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>3637</v>
+        <v>4384</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>3534</v>
+        <v>4272</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>2788</v>
+        <v>4139</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>2637</v>
+        <v>4063</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>2566</v>
+        <v>3723</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
-        <v>2550</v>
+        <v>3707</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>2548</v>
+        <v>3697</v>
       </c>
       <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18">
+        <v>3645</v>
+      </c>
+      <c r="C18" t="s">
         <v>53</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19">
+        <v>3637</v>
+      </c>
+      <c r="C19" t="s">
         <v>56</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20">
+        <v>3534</v>
+      </c>
+      <c r="C20" t="s">
         <v>59</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21">
+        <v>2788</v>
+      </c>
+      <c r="C21" t="s">
         <v>62</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22">
+        <v>2637</v>
+      </c>
+      <c r="C22" t="s">
         <v>65</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23">
+        <v>2566</v>
+      </c>
+      <c r="C23" t="s">
         <v>68</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24">
+        <v>2550</v>
+      </c>
+      <c r="C24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>1827</v>
+        <v>2548</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26">
+        <v>2396</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27">
+        <v>2298</v>
+      </c>
+      <c r="C27" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28">
+        <v>2193</v>
+      </c>
+      <c r="C28" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29">
+        <v>1931</v>
+      </c>
+      <c r="C29" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B30">
-        <v>1218</v>
+        <v>1889</v>
       </c>
       <c r="C30" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31">
+        <v>1861</v>
+      </c>
+      <c r="C31" t="s">
         <v>90</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B32">
-        <v>682</v>
+        <v>1829</v>
       </c>
       <c r="C32" t="s">
         <v>93</v>
       </c>
       <c r="D32" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33">
+        <v>1827</v>
+      </c>
+      <c r="C33" t="s">
         <v>95</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34">
+        <v>1824</v>
+      </c>
+      <c r="C34" t="s">
         <v>98</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>100</v>
+      </c>
+      <c r="B35">
+        <v>1618</v>
+      </c>
+      <c r="C35" t="s">
         <v>101</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36">
+        <v>1439</v>
+      </c>
+      <c r="C36" t="s">
         <v>104</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B37">
-        <v>244</v>
+        <v>1233</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>108</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38">
+        <v>1218</v>
+      </c>
+      <c r="C38" t="s">
         <v>109</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B39">
-        <v>217</v>
+        <v>685</v>
       </c>
       <c r="C39" t="s">
         <v>112</v>
       </c>
       <c r="D39" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40">
+        <v>682</v>
+      </c>
+      <c r="C40" t="s">
         <v>114</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41">
+        <v>587</v>
+      </c>
+      <c r="C41" t="s">
         <v>117</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42">
+        <v>501</v>
+      </c>
+      <c r="C42" t="s">
         <v>120</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43">
+        <v>318</v>
+      </c>
+      <c r="C43" t="s">
         <v>123</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B44">
-        <v>5902</v>
+        <v>245</v>
       </c>
       <c r="C44" t="s">
         <v>126</v>
       </c>
       <c r="D44" t="s">
         <v>127</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45">
+        <v>244</v>
+      </c>
+      <c r="C45" t="s">
         <v>128</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46">
+        <v>219</v>
+      </c>
+      <c r="C46" t="s">
         <v>131</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47">
+        <v>217</v>
+      </c>
+      <c r="C47" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48">
+        <v>161</v>
+      </c>
+      <c r="C48" t="s">
+        <v>136</v>
+      </c>
+      <c r="D48" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B49">
-        <v>5711</v>
+        <v>6490</v>
       </c>
       <c r="C49" t="s">
+        <v>139</v>
+      </c>
+      <c r="D49" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B50">
+        <v>6041</v>
+      </c>
+      <c r="C50" t="s">
         <v>142</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B51">
-        <v>5609</v>
+        <v>5916</v>
       </c>
       <c r="C51" t="s">
         <v>145</v>
       </c>
       <c r="D51" t="s">
         <v>146</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B52">
-        <v>5606</v>
+        <v>5902</v>
       </c>
       <c r="C52" t="s">
         <v>147</v>
       </c>
       <c r="D52" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B53">
-        <v>5605</v>
+        <v>5836</v>
       </c>
       <c r="C53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B54">
-        <v>5538</v>
+        <v>5804</v>
       </c>
       <c r="C54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B55">
-        <v>5536</v>
+        <v>5746</v>
       </c>
       <c r="C55" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D55" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B56">
-        <v>5385</v>
+        <v>5713</v>
       </c>
       <c r="C56" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B57">
-        <v>5385</v>
+        <v>5711</v>
       </c>
       <c r="C57" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B58">
-        <v>5365</v>
+        <v>5626</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D58" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B59">
-        <v>5357</v>
+        <v>5609</v>
       </c>
       <c r="C59" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D59" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>5348</v>
+        <v>5606</v>
       </c>
       <c r="C60" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>5185</v>
+        <v>5605</v>
       </c>
       <c r="C61" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D61" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B62">
-        <v>5184</v>
+        <v>5538</v>
       </c>
       <c r="C62" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D62" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B63">
-        <v>5181</v>
+        <v>5536</v>
       </c>
       <c r="C63" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D63" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B64">
-        <v>5118</v>
+        <v>5385</v>
       </c>
       <c r="C64" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D64" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B65">
-        <v>5115</v>
+        <v>5385</v>
       </c>
       <c r="C65" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D65" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>5114</v>
+        <v>5365</v>
       </c>
       <c r="C66" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B67">
-        <v>4915</v>
+        <v>5357</v>
       </c>
       <c r="C67" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B68">
-        <v>4747</v>
+        <v>5348</v>
       </c>
       <c r="C68" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D68" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B69">
-        <v>4647</v>
+        <v>5185</v>
       </c>
       <c r="C69" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D69" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B70">
-        <v>4640</v>
+        <v>5184</v>
       </c>
       <c r="C70" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D70" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B71">
-        <v>4059</v>
+        <v>5181</v>
       </c>
       <c r="C71" t="s">
         <v>194</v>
       </c>
       <c r="D71" t="s">
         <v>195</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>196</v>
       </c>
       <c r="B72">
-        <v>3510</v>
+        <v>5118</v>
       </c>
       <c r="C72" t="s">
         <v>197</v>
       </c>
       <c r="D72" t="s">
         <v>198</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>196</v>
+      </c>
+      <c r="B73">
+        <v>5115</v>
+      </c>
+      <c r="C73" t="s">
         <v>199</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B74">
-        <v>3427</v>
+        <v>5114</v>
       </c>
       <c r="C74" t="s">
+        <v>201</v>
+      </c>
+      <c r="D74" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>203</v>
+      </c>
+      <c r="B75">
+        <v>4915</v>
+      </c>
+      <c r="C75" t="s">
         <v>204</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B76">
-        <v>3281</v>
+        <v>4747</v>
       </c>
       <c r="C76" t="s">
         <v>207</v>
       </c>
       <c r="D76" t="s">
         <v>208</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>209</v>
       </c>
       <c r="B77">
-        <v>2608</v>
+        <v>4647</v>
       </c>
       <c r="C77" t="s">
         <v>210</v>
       </c>
       <c r="D77" t="s">
         <v>211</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>209</v>
+      </c>
+      <c r="B78">
+        <v>4640</v>
+      </c>
+      <c r="C78" t="s">
         <v>212</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>214</v>
+      </c>
+      <c r="B79">
+        <v>4059</v>
+      </c>
+      <c r="C79" t="s">
         <v>215</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>217</v>
+      </c>
+      <c r="B80">
+        <v>3510</v>
+      </c>
+      <c r="C80" t="s">
         <v>218</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>220</v>
+      </c>
+      <c r="B81">
+        <v>3437</v>
+      </c>
+      <c r="C81" t="s">
         <v>221</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B82">
-        <v>2009</v>
+        <v>3427</v>
       </c>
       <c r="C82" t="s">
+        <v>223</v>
+      </c>
+      <c r="D82" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>225</v>
+      </c>
+      <c r="B83">
+        <v>3283</v>
+      </c>
+      <c r="C83" t="s">
         <v>226</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B84">
-        <v>1865</v>
+        <v>3281</v>
       </c>
       <c r="C84" t="s">
+        <v>228</v>
+      </c>
+      <c r="D84" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>230</v>
+      </c>
+      <c r="B85">
+        <v>2608</v>
+      </c>
+      <c r="C85" t="s">
         <v>231</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>233</v>
+      </c>
+      <c r="B86">
+        <v>2451</v>
+      </c>
+      <c r="C86" t="s">
         <v>234</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>236</v>
+      </c>
+      <c r="B87">
+        <v>2173</v>
+      </c>
+      <c r="C87" t="s">
         <v>237</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>239</v>
+      </c>
+      <c r="B88">
+        <v>2061</v>
+      </c>
+      <c r="C88" t="s">
         <v>240</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>242</v>
+      </c>
+      <c r="B89">
+        <v>2028</v>
+      </c>
+      <c r="C89" t="s">
         <v>243</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>242</v>
+      </c>
+      <c r="B90">
+        <v>2009</v>
+      </c>
+      <c r="C90" t="s">
+        <v>245</v>
+      </c>
+      <c r="D90" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B91">
+        <v>1873</v>
+      </c>
+      <c r="C91" t="s">
+        <v>248</v>
+      </c>
+      <c r="D91" t="s">
         <v>249</v>
-      </c>
-[...7 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B92">
-        <v>75</v>
+        <v>1865</v>
       </c>
       <c r="C92" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D92" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B93">
-        <v>68</v>
+        <v>1747</v>
       </c>
       <c r="C93" t="s">
+        <v>253</v>
+      </c>
+      <c r="D93" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>255</v>
+      </c>
+      <c r="B94">
+        <v>1216</v>
+      </c>
+      <c r="C94" t="s">
         <v>256</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B95">
+        <v>1092</v>
+      </c>
+      <c r="C95" t="s">
         <v>259</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>261</v>
+      </c>
+      <c r="B96">
+        <v>752</v>
+      </c>
+      <c r="C96" t="s">
         <v>262</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B97">
-        <v>5173</v>
+        <v>234</v>
       </c>
       <c r="C97" t="s">
         <v>265</v>
       </c>
       <c r="D97" t="s">
         <v>266</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>267</v>
       </c>
       <c r="B98">
-        <v>5142</v>
+        <v>180</v>
       </c>
       <c r="C98" t="s">
         <v>268</v>
       </c>
       <c r="D98" t="s">
         <v>269</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>270</v>
       </c>
       <c r="B99">
-        <v>4626</v>
+        <v>79</v>
       </c>
       <c r="C99" t="s">
         <v>271</v>
       </c>
       <c r="D99" t="s">
         <v>272</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>270</v>
+      </c>
+      <c r="B100">
+        <v>75</v>
+      </c>
+      <c r="C100" t="s">
         <v>273</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>270</v>
+      </c>
+      <c r="B101">
+        <v>68</v>
+      </c>
+      <c r="C101" t="s">
+        <v>275</v>
+      </c>
+      <c r="D101" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B102">
-        <v>4527</v>
+        <v>30</v>
       </c>
       <c r="C102" t="s">
+        <v>278</v>
+      </c>
+      <c r="D102" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>280</v>
+      </c>
+      <c r="B103">
+        <v>5436</v>
+      </c>
+      <c r="C103" t="s">
         <v>281</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>283</v>
+      </c>
+      <c r="B104">
+        <v>5181</v>
+      </c>
+      <c r="C104" t="s">
         <v>284</v>
       </c>
-      <c r="B104">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B105">
-        <v>4456</v>
+        <v>5173</v>
       </c>
       <c r="C105" t="s">
+        <v>286</v>
+      </c>
+      <c r="D105" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>288</v>
+      </c>
+      <c r="B106">
+        <v>5142</v>
+      </c>
+      <c r="C106" t="s">
         <v>289</v>
       </c>
-      <c r="B106">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B107">
-        <v>4080</v>
+        <v>4626</v>
       </c>
       <c r="C107" t="s">
         <v>292</v>
       </c>
       <c r="D107" t="s">
         <v>293</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>294</v>
       </c>
       <c r="B108">
-        <v>4002</v>
+        <v>4536</v>
       </c>
       <c r="C108" t="s">
         <v>295</v>
       </c>
       <c r="D108" t="s">
         <v>296</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>297</v>
       </c>
       <c r="B109">
-        <v>3862</v>
+        <v>4529</v>
       </c>
       <c r="C109" t="s">
         <v>298</v>
       </c>
       <c r="D109" t="s">
         <v>299</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>297</v>
+      </c>
+      <c r="B110">
+        <v>4527</v>
+      </c>
+      <c r="C110" t="s">
         <v>300</v>
       </c>
-      <c r="B110">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B111">
-        <v>3433</v>
+        <v>4480</v>
       </c>
       <c r="C111" t="s">
         <v>303</v>
       </c>
       <c r="D111" t="s">
         <v>304</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>305</v>
       </c>
       <c r="B112">
-        <v>3389</v>
+        <v>4468</v>
       </c>
       <c r="C112" t="s">
         <v>306</v>
       </c>
       <c r="D112" t="s">
         <v>307</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>305</v>
+      </c>
+      <c r="B113">
+        <v>4456</v>
+      </c>
+      <c r="C113" t="s">
         <v>308</v>
       </c>
-      <c r="B113">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
+        <v>310</v>
+      </c>
+      <c r="B114">
+        <v>4082</v>
+      </c>
+      <c r="C114" t="s">
         <v>311</v>
       </c>
-      <c r="B114">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>310</v>
+      </c>
+      <c r="B115">
+        <v>4080</v>
+      </c>
+      <c r="C115" t="s">
+        <v>313</v>
+      </c>
+      <c r="D115" t="s">
         <v>314</v>
       </c>
-      <c r="B115">
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>315</v>
+      </c>
+      <c r="B116">
+        <v>4002</v>
+      </c>
+      <c r="C116" t="s">
+        <v>316</v>
+      </c>
+      <c r="D116" t="s">
+        <v>317</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>318</v>
+      </c>
+      <c r="B117">
+        <v>3862</v>
+      </c>
+      <c r="C117" t="s">
+        <v>319</v>
+      </c>
+      <c r="D117" t="s">
+        <v>320</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>321</v>
+      </c>
+      <c r="B118">
+        <v>3434</v>
+      </c>
+      <c r="C118" t="s">
+        <v>322</v>
+      </c>
+      <c r="D118" t="s">
+        <v>323</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>321</v>
+      </c>
+      <c r="B119">
+        <v>3433</v>
+      </c>
+      <c r="C119" t="s">
+        <v>324</v>
+      </c>
+      <c r="D119" t="s">
+        <v>325</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>326</v>
+      </c>
+      <c r="B120">
+        <v>3389</v>
+      </c>
+      <c r="C120" t="s">
+        <v>327</v>
+      </c>
+      <c r="D120" t="s">
+        <v>328</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>329</v>
+      </c>
+      <c r="B121">
+        <v>3295</v>
+      </c>
+      <c r="C121" t="s">
+        <v>330</v>
+      </c>
+      <c r="D121" t="s">
+        <v>331</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>332</v>
+      </c>
+      <c r="B122">
+        <v>3270</v>
+      </c>
+      <c r="C122" t="s">
+        <v>333</v>
+      </c>
+      <c r="D122" t="s">
+        <v>334</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>335</v>
+      </c>
+      <c r="B123">
         <v>2094</v>
       </c>
-      <c r="C115" t="s">
-[...8 lines deleted...]
-      <c r="F115" s="2" t="s">
+      <c r="C123" t="s">
+        <v>336</v>
+      </c>
+      <c r="D123" t="s">
+        <v>337</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -3892,50 +4115,66 @@
     <hyperlink ref="F103" r:id="rId204"/>
     <hyperlink ref="E104" r:id="rId205"/>
     <hyperlink ref="F104" r:id="rId206"/>
     <hyperlink ref="E105" r:id="rId207"/>
     <hyperlink ref="F105" r:id="rId208"/>
     <hyperlink ref="E106" r:id="rId209"/>
     <hyperlink ref="F106" r:id="rId210"/>
     <hyperlink ref="E107" r:id="rId211"/>
     <hyperlink ref="F107" r:id="rId212"/>
     <hyperlink ref="E108" r:id="rId213"/>
     <hyperlink ref="F108" r:id="rId214"/>
     <hyperlink ref="E109" r:id="rId215"/>
     <hyperlink ref="F109" r:id="rId216"/>
     <hyperlink ref="E110" r:id="rId217"/>
     <hyperlink ref="F110" r:id="rId218"/>
     <hyperlink ref="E111" r:id="rId219"/>
     <hyperlink ref="F111" r:id="rId220"/>
     <hyperlink ref="E112" r:id="rId221"/>
     <hyperlink ref="F112" r:id="rId222"/>
     <hyperlink ref="E113" r:id="rId223"/>
     <hyperlink ref="F113" r:id="rId224"/>
     <hyperlink ref="E114" r:id="rId225"/>
     <hyperlink ref="F114" r:id="rId226"/>
     <hyperlink ref="E115" r:id="rId227"/>
     <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>