--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -8,85 +8,91 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="75">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>“IL  BENESSERE  A  SCUOLA:  SPAZIO  MULTISENSORIALE  DI  INCLUSIONE  PER  TUTTI”</t>
   </si>
   <si>
     <t>G22J26000490002</t>
   </si>
   <si>
     <t>€ 54.853,80</t>
   </si>
   <si>
     <t>Regione Sicilia -Assessorato dell'istruzione e della formazione professionale Dipartimento dell'istruzione, dell'università e del diritto allo studio Servizio 1 Funzionamento scuole statali</t>
   </si>
   <si>
     <t>18/08/2026</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>Link ai contenuti</t>
   </si>
   <si>
     <t>ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI  DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
     <t>C24D26000330007</t>
   </si>
   <si>
     <t>€ 17,67</t>
   </si>
   <si>
     <t>Fondo di Rotazione (FdR)</t>
   </si>
   <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>PROGETTO FOCUS TEATRO</t>
   </si>
   <si>
     <t>G22J26000350002</t>
   </si>
   <si>
     <t>€ 25,00</t>
@@ -98,53 +104,50 @@
     <t>ACQUISIZIONE ATTREZZATURE TECNICHE E SUSSIDI DIDATTICI DESTINATI AGLI STUDENTI</t>
   </si>
   <si>
     <t>G22J26000100002</t>
   </si>
   <si>
     <t>€ 3.642,35</t>
   </si>
   <si>
     <t>ASSESSORATO REGIONE SICILIA</t>
   </si>
   <si>
     <t>DECRETO ASSUNZIONE IN BILANCIO  PROGETTO AVVISO PN SCUOLA E COMPETENZE 2021-2027 FSE+ PROT. 95165 DEL 24/04/2026- “FORMAZIONE DEL PERSONALE DOCENTE ED EDUCATIVO” (D.M. 38/2026 - AVVISO 95165 DEL 24/04/2026 – FORMAZIONE DOCENTI)</t>
   </si>
   <si>
     <t>C24D26000360007</t>
   </si>
   <si>
     <t>€ 18.180,00</t>
   </si>
   <si>
     <t>Programma Nazionale  Scuola e Competenze 2021-2027, Fondo Sociale Europeo Plus (FSE+)</t>
   </si>
   <si>
     <t>30/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>G22J26000030002</t>
   </si>
   <si>
     <t>€ 14,99</t>
   </si>
   <si>
     <t>regione Sicilia</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>PER UNA SCUOLA VINCENTE</t>
   </si>
   <si>
     <t>C24D25002310007</t>
   </si>
   <si>
     <t>€ 96.960,00</t>
   </si>
   <si>
     <t>PN Scuola e competenze 2021-2027”</t>
   </si>
@@ -632,499 +635,560 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/df4679ca-1c7c-4f34-987f-0874d3250a96" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/008afa07-cbff-43c0-989d-25a7e9075e64" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/1064638c-93c1-4aca-a214-9f6b37226d95" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/80da508a-db89-4bdd-9db1-93cbc0b964c8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/3a8154c3-526b-4775-9ee9-a4841700622b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/0d41fb01-47c1-4760-89a3-a1400fb75fcb" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/02e8ebc3-8295-48dd-99a4-3c0028c993fc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/d6b66cd2-6720-4514-815e-5b1385e0a551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/a9288c10-a883-4b49-934a-16ee8bf314bd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/cfe2a518-ebaa-4a82-8b5d-0d96a6d184bd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/0ab5526e-2057-4d79-a709-400cbd6d1595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/9d886099-63e0-4139-951a-a5a53699aeb8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/10a2f713-032d-493b-abae-c74b1e876572" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/552ff3c2-5975-482d-a2a5-1112ec01dc45" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/progetto/8c54dea6-587e-4670-aba7-d8cbc70edddc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:G26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
-[...12 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="F8" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>2025</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
-    </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G13" s="1"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G14" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>54</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>2024</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
-    </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <v>2023</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
-    </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G23" s="1"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G24" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E25" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
+        <v>44</v>
+      </c>
+      <c r="E26" t="s">
         <v>71</v>
       </c>
-      <c r="B26" t="s">
-[...12 lines deleted...]
-        <v>11</v>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:F1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A23:G23"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...13 lines deleted...]
-    <hyperlink ref="F26" r:id="rId15"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G11" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G25" r:id="rId14"/>
+    <hyperlink ref="G26" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>