--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -8,117 +8,189 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="981" uniqueCount="510">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1031" uniqueCount="534">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto n. 641 di liquidazione compensi personale scolastico PROGETTO POC “Per la Scuola” 2014-2020 – Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gratuito al personale della scuola</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6B4F561D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n. 5 - fornitura servizio amministrazione trasparente</t>
+  </si>
+  <si>
+    <t>BD6B283187</t>
+  </si>
+  <si>
+    <t>DECISIONE A CONTRARRE n. 4 – AFFIDAMENTO DIRETTO PER LA FORNITURA DEL SERVIZIO DI MEDICO COMPETENTE DELL'ISTITUTO COMPRENSIVO STATALE GIOVANNI FALCONE IN ACI CASTELLO (CT) PER L’ANNO SCOLASTICO 2026-2027 ED ESATTAMENTE DAL 17-10-2026 al 16-10-2027</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto n. 638- Nomina incarico DSGA – Supporto Tecnico e organizzativo al RUP</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3FF803DA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura targhe A4 in forex per il progetto Dispositivi digitali e libri CUP: C24D26000330007 CNP: 10.8.6A-FDRPOC- SI-2026-286</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD393C4C1B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio postale anno 2026</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>1555555555</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO A PERSONALE ESTERNO IN POSSESSO  PER LA REALIZZAZIONE DI UN CORSO DI FORMAZIONE RIVOLTO AL PERSONALE AMMINISTRATIVO</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO  N. 615 – Errata  Corrige  -INDIVIDUAZIONE DEGLI INCARICHI  DI ESPERTI  FORMATORI  E  TUTOR  -</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto Individuazione incarichi PNRR IA a scuola Snodi Formativi</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO FIGURE PROFESSIONALI FORMATORI E TUTOR A VALERE DEL PROGETTO IO MI FORMO</t>
+  </si>
+  <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>BCAEA6FF3B</t>
   </si>
   <si>
     <t>Decisione n. 107 di aggiudicazione di trattativa diretta MEPA per acquisizione di beni ai sensi dell’art.50 del D. Lgs. 36/2023 PROGETTO POC “Per la Scuola” 2014-2020 – Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gratuito al personale della scuola</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCA33E5C6B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORNITURA  DI  SUSSIDI  E  ATTREZZATURE  PER  ALLIEVI 
 DIVERSAMENTE ABILI</t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8A655836</t>
   </si>
   <si>
     <t xml:space="preserve">DECISIONE  A  CONTRARRE  n.  101  –  AFFIDAMENTO  DIRETTO  A  MEZZO 
 O.D.A. SU MEPA AI SENSI DELL’ART. 50, C. 1 LETT. B) DEL D.LGS. 31/03/2023, 
 N.  36  PER  LA  FORNITURA  DI  N°  20  REGISTRI  GIORNALIERI  FIRMA  DI 
 PRESENZA PERSONALE DOCENTE</t>
   </si>
   <si>
     <t>BC89F95639</t>
   </si>
   <si>
     <t xml:space="preserve">DECISIONE  A  CONTRARRE  n.  100  –  AFFIDAMENTO  DIRETTO  TRAMITE 
 O.D.A. SU MEPA AI SENSI DELL’ART. 50, C. 1 LETT. B) DEL D.LGS. 31/03/2023, 
 N.  36  PER  LA  FORNITURA  DI  SUSSIDI  E  ATTREZZATURE  PER  ALLIEVI 
 DIVERSAMENTE ABILI</t>
   </si>
   <si>
     <t>20/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>DECRETO DI LIQUIDAZIONE COMPENSI PERSONALE NELL'AMBITO DEL PROGETTO DAL TITOLO “Conoscersi per Orientarsi</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC1C293878</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 94- FORNITURA DI SCAFFALATURE PER LA SEZIONE DELLA SCUOLA DELL’INFANZIA REGIONALE</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC114D03F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  servizi Portale Scuola Cloud Argo</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
@@ -1943,4363 +2015,4578 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAEA6FF3B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/eaf560a5-5596-49b4-ac10-4a8ca45519dd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA33E5C6B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/0c8f0c20-6d92-494b-9452-7fc8ee2aa464" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A655836" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b70752e4-8775-4b94-af1e-904c29bb7b6e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89F95639" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5914d1d9-1d4b-4220-a3f5-34ed99e7430c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C293878" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f64ec481-5373-42be-ba9c-e30f1746735b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC114D03F1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b65be1ab-1250-4b04-b720-ca533e0fc4bb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC05078CC4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/490b4558-a9bd-4a3b-8452-08fe7d5dfa54" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE94E888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/df71e5d9-8242-4723-b969-848a6a671065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE8841D8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/0f3adc6a-524e-4b9a-b45c-8ce2f1e133f5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE78D602" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/08d04f8c-dc90-462a-9843-95a0335c2878" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE645755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/29c94832-700e-4d80-a319-0bf54581444a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7B3142F" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/4579b2b5-f59b-4b14-83a2-d69c8bbfc4c0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB73E6F79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5bb268c9-457d-45eb-95f8-aa46a9513a1c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6808473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/fb7ece78-9ce4-4ac7-9435-0e34ef88e1ab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5E38B79" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/91738287-716c-4797-b30f-2073779b6f7d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A31B050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f347a73c-86d6-4379-8560-68628db81042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7BEAAD3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/10ff682c-2b11-4e5b-8599-a1dc3c524433" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BB7DF5B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/eb8b4007-7728-4253-b1e2-8e3fd58dee41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90859A7E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/7d1b26bd-789d-42b3-85ba-4e5324f34858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90634573" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5f21a184-fad7-4c62-b07b-a0cede1ec876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B3CE621" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/ea37929c-f34e-41e6-bf6b-b4bf640ebe7d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AE28CD8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c2d1be70-20d9-47e1-b2ab-ea49a8aeff5b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C2BF899" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/83a7c8b5-865f-44ec-a54c-afdbf3900c0c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C16B008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/469c2d23-7ea4-4fcf-ba85-c38d8370141b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7BE6514E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/fd2090ba-3ee2-49ef-9a3e-1f4042280bc9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D74437B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d13dd2de-2058-4c83-9fab-97ae55e40688" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5A8D1EB4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8c015168-8ae8-48c7-b2b2-a6a174c76d1a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49B0F241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2b604b3e-1cdd-457e-b891-48ad4a5d2fe5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49A0FEFB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/bcb35c71-a6ec-4042-8212-86d5a1a7fa4b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49495A05" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/674f6b5b-4263-46bf-94f6-b792578da57a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB438D63F1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/93ab02b6-b8b6-4ff3-ae1e-72e6a33712e5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F5F20C6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/da7cc731-8b9f-40b0-ad36-c32ac5cc076a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F39A1A3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8a82ca5b-8e99-4dc8-8c71-3d8053c70db2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E4B4638" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/50d219d7-e8d6-4414-bc78-0df533cbde64" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E19F918" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9b7a2c20-2790-4517-8732-1f5614231faf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FB13840" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/978280d8-62dc-4605-8e24-7894e0f7ab0a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F621385" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/34db9da2-bca3-4645-b0e8-9521244d00fb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01425485" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c6d193e2-b4af-4130-9d26-ecbdaf520dfe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8FB05ED" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5aa417ef-9059-4e98-8882-5a0f282bb6e5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC02FB1A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/ccf1b4f8-22d4-42b2-ba5f-a27c0507628a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE53B1144" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/07d8fc6d-c98a-45e4-89b6-18c57775b5c2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC61B3C7A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f17828cb-8e0b-4847-87da-a0f4222a19ec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5E7D626" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1a94a429-4df9-437f-ab76-0d3f22aace8a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB62BB454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/042e68c2-1280-4a08-9fc0-e803b2ea01a0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1313131313" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b46f8f05-f2f0-4a7f-857f-5eb29379869c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F26C238" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/235d0120-2903-4753-8b41-38f0f28085f9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89ACD392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9a2c26da-039d-4167-80c7-0541a607705c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA80374E2C" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8081dba4-feed-43ca-ba59-23a8d4dca6da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F21151A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/3f2ffd4c-ea43-461c-982e-b05083eb2ba7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7B205AB0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/040ded7c-3aee-4d71-906c-79780011f154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B6A6A90" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/402b9803-9def-47ef-9bef-da7ff11bebb0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B26798B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c445ce01-bec0-4382-92e4-f6fa856c4cd5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5936C6A9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2759a93c-6263-474d-af3e-e3b8af899f65" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44D74731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b1e911c3-8e0b-411b-b28f-081f80578b2c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA445CD693" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/11a1636a-3622-4d8d-8f82-6cba5f5833c1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1212121212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/17b982bd-abea-4edf-b2bc-3485183d4de7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23A0165B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/19cfaa8c-ff1c-4f79-9765-437e18a6e5c2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E72CAA97" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/95b62773-5482-4c69-912a-8ac2c9f0e166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E287EACA" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/69f09965-b6dc-4e17-8ce3-21eea71b2f2b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995138C81" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/3af7096f-9b38-4440-875d-25d01347da90" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C4B8AC6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d09ad8a9-0b91-45a3-a56a-803836dd38a9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D0D01A6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5eef5cd7-551a-4259-8116-196458a8d8ac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96565A2CF" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/6b23fa3d-7577-4ae9-bc11-7c5b7f95142e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9652313F1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/013d92db-f6ad-48db-aef3-b21588511fbb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950E1A169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/43f5f1cf-9ad6-4e60-9972-e082dd3484e7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95302CF04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/98531703-8806-493a-9b29-9cf9b77bd510" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92AA9F556" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/aafa5bf9-7e81-4738-9d51-158c15e7abc7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9140384FC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c18608ff-185b-49d8-87c7-eb5c422cc6b2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CB7387F" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/6617c4f6-d161-42fb-99e7-6fcc5b9bc7ac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9081E2305" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9572c0d7-f1ef-4468-9c1d-de2d2cade762" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906B1C7F2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/79cef220-8a0e-44b3-bde4-c669544c9b0f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8638500" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c60a1ed8-650e-41c4-ad76-2cc38f202336" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F325D1E0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d86edcc4-37a9-421f-803b-4bdc266a8a7c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C79038DA" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d5aecaf9-431e-4ddc-8e87-dec287294e5f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C78143A1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1355040b-ab32-48b1-bf4e-63b4c41670f2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAE1418A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/767ab097-dcae-451c-8d0d-74ba6b8a88ce" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B816A5E6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/387931cd-5d5f-42ad-a966-aa8e5382df4a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B7FD57AE" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/48c254a0-9b28-4c4d-91e1-f873b81e867d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B3386EE1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1b00cd37-1610-46cb-bc51-6cb90a1eab81" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B30CE08A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f5d0f70c-ed00-4cdc-b923-2920657571fb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1000000000" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c8561bed-0b85-4c34-8a45-8b2c572d2e45" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89081C74A" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/96c1f0f5-0199-4df1-acf9-a78852bec11c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9999999999" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/e1ceab7f-2f01-41f6-a175-d7c0a5f12df3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FA208F1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/92bc16d3-3790-4684-b05d-f9c391d0ddcb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8682F736D" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/4296e02b-dd2c-4773-857f-60c2fd14de42" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86684F415" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/7894af25-ade1-4765-a0f1-5cc5ddd32736" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83541F542" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8cbcfa52-97c7-42fc-b521-bd26b9738374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=6666666666" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/583aa4e8-e893-4454-b986-316c3e46c8bd" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C3344A26" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8d67fac1-c939-4619-a2e3-f6d01d99c983" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BF3D6223" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/156a2519-7e36-40a7-8f3a-75eed9ad3d1f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B791AD497B" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2c64055a-077c-49a5-b1fa-c09bebcfe7a5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74550EC35" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/06bc3bd6-f1bc-4558-a5b1-dea998ff5aab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71EF140D5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/3b6e59bd-e903-4f8c-98e8-1a62c1ad148a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D962984" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/99b60579-7fef-40ba-a9fc-b181e49a2f09" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=3333333333" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/19b786e6-d985-41c2-b875-a0c23f7a2774" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BF1C5C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5256bfee-2e7b-4cb1-b7eb-57d06cb2bbdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E43CA09D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9b12365b-b8e1-47cc-b2da-82040324ea00" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D69C349D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b5837c9d-8b4d-44d6-9b85-fa6e6c3916b0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D244E345" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/0571b488-044e-4782-8b12-cea7b2b6ab48" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB73290C" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b2403d41-c3de-4411-9bc3-81028b3e26f0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C2CD3910" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d29d62f5-73cb-4d30-84ef-89eded3385be" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A92F4C8F" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/94834485-4734-497d-ad7e-bfcf73ced2b9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68AA21898" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/6078bb5e-cbbf-4389-a39d-ed7ca917a762" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A59CDCD" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9aed822d-f0ac-42a7-a20e-64d4bbd452ae" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1111111111" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/ba719b6f-3024-481a-a381-f4900af0795c" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673B0A9F8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/a3328c55-aefe-493c-914d-7828e5514883" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6739D5AF9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9cddc49f-1137-4e9b-993a-9e8c3b809ae1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673830F8C" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/95c8e4c1-6d58-482f-b5b2-d0e0fc8ec84a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6733F1E87" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/79e3b950-3bd5-4e9e-8033-f9cc1429474b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671590CBF" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d91faf23-139a-4b49-858e-1ae44adaa584" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653809B55" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/32106d6c-ad89-4a1a-bd2c-e3366e3a4f7c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623E044B5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/85980f21-5f7f-482f-88b0-9ff61d0ddfab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623B81217" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/16e0df02-cb7d-4871-865f-5b63ba5c94d5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F5F09A1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/7f156b44-b36d-42ae-b462-75a0fe21847f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F4E7B4FB" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/952eab74-e8de-477d-8aa8-4531f5be3a52" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D19948E7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/4a9c9603-cebd-4654-9405-6c0627837384" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2858A46" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/e74b152c-0368-44f3-a8fc-8013a8436920" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC8EC79E" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/164ab2a8-044d-4034-a9a8-675fe4a77881" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC69BE40" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f8e2a0ef-6521-4028-8348-ace48b852f8b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC475862" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/11874f6b-ccfe-4101-85ef-afd3a15f16a7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5991E2825" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/a02e155c-2744-4be8-a465-69c148c33d3b" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B598D043EB" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/17915eec-1eb9-467a-928b-c8006e1c3cdd" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b8479889-4ba4-4250-bfab-7dc157aea783" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567ACE6A8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/651d919a-a91f-487d-b95b-1db65173c557" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5678B9ECD" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c30e8d74-a714-4817-997a-61151589acd7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D3A960A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/dff0c77d-2136-4120-8f28-fa309968bb52" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D61ECBCC" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2d5f603a-8447-4ed9-8d05-3787995202ca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8C48E87" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/13ee347b-903f-49eb-a686-ef338124a731" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F712883" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/fb3f658e-477a-4113-aef8-4be7ac08b1a9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481723AC1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c9b0ac14-7ba6-42a2-9fd4-92a2a4be8ee4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47DE635E0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/505c0d8b-c576-43d8-9905-294155bc05b2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46ECEA0E1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/6f3c22d1-ea0f-4c8c-9ed7-3497c9e6ecde" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452E9E524" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5ba4e706-db72-40db-bed0-952c89279d4c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452CE3790" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/50c4d44d-7ab5-4d5d-a2d7-5a2b6e72f060" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B451F95CD6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/98f7eee0-dd2b-4c0e-ab85-1f19cf002457" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B434760F60" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/757cf1b3-85be-4c2f-baf9-dfb0dfb81cd7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42CBECEEE" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/99e684b5-708b-4b3f-957e-483a9ed33aa9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C30AA5F" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f36d758f-2892-499f-8a01-a5a0656ff92c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4059A2A6F" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/85c24826-5c6c-4859-ba18-9b39ba4abf7a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EB0A75F7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/739d3e1b-e0e0-4110-a002-2139e2ebf0fc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3A3BE53E3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2d145fbf-0e5c-4984-a312-59ec210919e5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36ED70F27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/cc05196e-9cad-4f15-a5ef-daa604ce0582" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32DC1EC08" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/68101ffa-d413-4c51-bffa-3b1393a77c39" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28F2A0ACE" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8baef410-58d2-47ab-8421-f2a9d225c6f8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28E28E7D4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/a055196c-3463-469b-bed9-325d7875843b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28745B760" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/eeaba95d-a3b2-478c-a785-34c2ec16a314" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B285C89F23" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/151c1105-cd4e-4738-a7e7-2dcff79a4c24" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27A890A80" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8d45ef3f-5f8c-4172-8af8-c74f824ec68f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22C86A94E" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/59c2af97-a5e2-4bc8-a4a0-67d8cf2972d9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B223C65D12" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/57d75a95-f743-4a48-b40f-42b068badc03" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B201DA04BD" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8880033a-c560-4b0f-96f7-2c88156a5768" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EF35C1C7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/da90ddd1-387f-4e74-a8f3-ec92d4d49773" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EE9FA395" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1f63a990-5469-4081-b871-3c7398979f91" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DC061DB8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c6d95581-ba8e-437d-866a-d61b1ea4603f" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DBF0F6CD" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5000520a-163e-47ad-a7ff-f9225b1de149" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DAFBC172" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/33446975-31d1-41b4-b2e0-8ef2c20d015f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C636B4FB" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/80d53fd0-bab5-47cd-bdc0-4fc7bd3016f0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AADE0295" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1a73c581-11ff-4f70-8b94-118ee2eab88f" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A59974AD" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8477e2ac-ce3a-4a64-af03-e58a152f2ecb" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A535AEC7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/027dbf40-1fbb-456c-b014-0046bb8adcd0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18A57C1F6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/89c55fb1-e04d-4d7b-b9d1-6a18ec1f3dd3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1821E7C35" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/51bad4f6-ce8c-46a8-b5e1-d37d2b20b2d6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B179713BAC" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/48368e90-1a9c-4743-bb2a-89487e1ad35c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1304841F4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/117dbbb9-020f-4b48-b187-439ccec8be70" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12FD3E162" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/e7beb62a-11bd-48af-a928-1a1814ba7308" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120A2EC80" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b294b1a7-aa84-4db7-b831-3256bd380fef" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1204A5B28" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b143fa17-85fe-4064-ae8f-6373835e7925" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F47C3824" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/042e5d23-73f9-429d-aa87-3ed7e0bbb0c4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOCC7ADOF3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/bb5414cc-c174-40f7-983d-507889e6ed26" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE28ED4C" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/da34394d-4a6f-459e-96f9-49dede9f3e6a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B8468BB3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/eb164280-c1e1-48d5-b8d6-fc29a50895a4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B33C93DE" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c83bc027-290c-4cde-900b-8e3b7c1ffa14" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6B4F561D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/97eb7857-44e8-4b3a-824b-7187b02e334a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6B283187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/43118e5e-962d-4a78-96d8-9600bed97596" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3FF803DA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/0fd47693-5b32-4707-8dc5-0e6671798291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD393C4C1B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8df92646-6028-46ea-817c-aa4c998c490c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/1555555555" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/e1044cf0-275d-4618-9395-eca4dd48a3b1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAEA6FF3B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/eaf560a5-5596-49b4-ac10-4a8ca45519dd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA33E5C6B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/0c8f0c20-6d92-494b-9452-7fc8ee2aa464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A655836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b70752e4-8775-4b94-af1e-904c29bb7b6e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89F95639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5914d1d9-1d4b-4220-a3f5-34ed99e7430c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C293878" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f64ec481-5373-42be-ba9c-e30f1746735b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC114D03F1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b65be1ab-1250-4b04-b720-ca533e0fc4bb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC05078CC4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/490b4558-a9bd-4a3b-8452-08fe7d5dfa54" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE94E888" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/df71e5d9-8242-4723-b969-848a6a671065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE8841D8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/0f3adc6a-524e-4b9a-b45c-8ce2f1e133f5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE78D602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/08d04f8c-dc90-462a-9843-95a0335c2878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE645755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/29c94832-700e-4d80-a319-0bf54581444a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7B3142F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/4579b2b5-f59b-4b14-83a2-d69c8bbfc4c0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB73E6F79" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5bb268c9-457d-45eb-95f8-aa46a9513a1c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6808473" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/fb7ece78-9ce4-4ac7-9435-0e34ef88e1ab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5E38B79" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/91738287-716c-4797-b30f-2073779b6f7d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A31B050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f347a73c-86d6-4379-8560-68628db81042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7BEAAD3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/10ff682c-2b11-4e5b-8599-a1dc3c524433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BB7DF5B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/eb8b4007-7728-4253-b1e2-8e3fd58dee41" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90859A7E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/7d1b26bd-789d-42b3-85ba-4e5324f34858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90634573" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5f21a184-fad7-4c62-b07b-a0cede1ec876" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B3CE621" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/ea37929c-f34e-41e6-bf6b-b4bf640ebe7d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AE28CD8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c2d1be70-20d9-47e1-b2ab-ea49a8aeff5b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C2BF899" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/83a7c8b5-865f-44ec-a54c-afdbf3900c0c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C16B008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/469c2d23-7ea4-4fcf-ba85-c38d8370141b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7BE6514E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/fd2090ba-3ee2-49ef-9a3e-1f4042280bc9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D74437B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d13dd2de-2058-4c83-9fab-97ae55e40688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5A8D1EB4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8c015168-8ae8-48c7-b2b2-a6a174c76d1a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49B0F241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2b604b3e-1cdd-457e-b891-48ad4a5d2fe5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49A0FEFB" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/bcb35c71-a6ec-4042-8212-86d5a1a7fa4b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49495A05" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/674f6b5b-4263-46bf-94f6-b792578da57a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB438D63F1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/93ab02b6-b8b6-4ff3-ae1e-72e6a33712e5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F5F20C6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/da7cc731-8b9f-40b0-ad36-c32ac5cc076a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F39A1A3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8a82ca5b-8e99-4dc8-8c71-3d8053c70db2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E4B4638" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/50d219d7-e8d6-4414-bc78-0df533cbde64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E19F918" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9b7a2c20-2790-4517-8732-1f5614231faf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FB13840" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/978280d8-62dc-4605-8e24-7894e0f7ab0a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F621385" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/34db9da2-bca3-4645-b0e8-9521244d00fb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01425485" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c6d193e2-b4af-4130-9d26-ecbdaf520dfe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8FB05ED" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5aa417ef-9059-4e98-8882-5a0f282bb6e5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC02FB1A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/ccf1b4f8-22d4-42b2-ba5f-a27c0507628a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE53B1144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/07d8fc6d-c98a-45e4-89b6-18c57775b5c2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC61B3C7A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f17828cb-8e0b-4847-87da-a0f4222a19ec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5E7D626" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1a94a429-4df9-437f-ab76-0d3f22aace8a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB62BB454" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/042e68c2-1280-4a08-9fc0-e803b2ea01a0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1313131313" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b46f8f05-f2f0-4a7f-857f-5eb29379869c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F26C238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/235d0120-2903-4753-8b41-38f0f28085f9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89ACD392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9a2c26da-039d-4167-80c7-0541a607705c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA80374E2C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8081dba4-feed-43ca-ba59-23a8d4dca6da" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F21151A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/3f2ffd4c-ea43-461c-982e-b05083eb2ba7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7B205AB0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/040ded7c-3aee-4d71-906c-79780011f154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B6A6A90" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/402b9803-9def-47ef-9bef-da7ff11bebb0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B26798B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c445ce01-bec0-4382-92e4-f6fa856c4cd5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5936C6A9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2759a93c-6263-474d-af3e-e3b8af899f65" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44D74731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b1e911c3-8e0b-411b-b28f-081f80578b2c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA445CD693" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/11a1636a-3622-4d8d-8f82-6cba5f5833c1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1212121212" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/17b982bd-abea-4edf-b2bc-3485183d4de7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23A0165B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/19cfaa8c-ff1c-4f79-9765-437e18a6e5c2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E72CAA97" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/95b62773-5482-4c69-912a-8ac2c9f0e166" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E287EACA" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/69f09965-b6dc-4e17-8ce3-21eea71b2f2b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995138C81" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/3af7096f-9b38-4440-875d-25d01347da90" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C4B8AC6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d09ad8a9-0b91-45a3-a56a-803836dd38a9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D0D01A6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5eef5cd7-551a-4259-8116-196458a8d8ac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96565A2CF" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/6b23fa3d-7577-4ae9-bc11-7c5b7f95142e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9652313F1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/013d92db-f6ad-48db-aef3-b21588511fbb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950E1A169" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/43f5f1cf-9ad6-4e60-9972-e082dd3484e7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95302CF04" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/98531703-8806-493a-9b29-9cf9b77bd510" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92AA9F556" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/aafa5bf9-7e81-4738-9d51-158c15e7abc7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9140384FC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c18608ff-185b-49d8-87c7-eb5c422cc6b2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CB7387F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/6617c4f6-d161-42fb-99e7-6fcc5b9bc7ac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9081E2305" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9572c0d7-f1ef-4468-9c1d-de2d2cade762" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906B1C7F2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/79cef220-8a0e-44b3-bde4-c669544c9b0f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8638500" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c60a1ed8-650e-41c4-ad76-2cc38f202336" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F325D1E0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d86edcc4-37a9-421f-803b-4bdc266a8a7c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C79038DA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d5aecaf9-431e-4ddc-8e87-dec287294e5f" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C78143A1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1355040b-ab32-48b1-bf4e-63b4c41670f2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAE1418A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/767ab097-dcae-451c-8d0d-74ba6b8a88ce" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B816A5E6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/387931cd-5d5f-42ad-a966-aa8e5382df4a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B7FD57AE" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/48c254a0-9b28-4c4d-91e1-f873b81e867d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B3386EE1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1b00cd37-1610-46cb-bc51-6cb90a1eab81" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B30CE08A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f5d0f70c-ed00-4cdc-b923-2920657571fb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1000000000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c8561bed-0b85-4c34-8a45-8b2c572d2e45" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89081C74A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/96c1f0f5-0199-4df1-acf9-a78852bec11c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9999999999" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/e1ceab7f-2f01-41f6-a175-d7c0a5f12df3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FA208F1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/92bc16d3-3790-4684-b05d-f9c391d0ddcb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8682F736D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/4296e02b-dd2c-4773-857f-60c2fd14de42" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86684F415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/7894af25-ade1-4765-a0f1-5cc5ddd32736" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83541F542" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8cbcfa52-97c7-42fc-b521-bd26b9738374" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=6666666666" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/583aa4e8-e893-4454-b986-316c3e46c8bd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C3344A26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8d67fac1-c939-4619-a2e3-f6d01d99c983" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BF3D6223" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/156a2519-7e36-40a7-8f3a-75eed9ad3d1f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B791AD497B" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2c64055a-077c-49a5-b1fa-c09bebcfe7a5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74550EC35" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/06bc3bd6-f1bc-4558-a5b1-dea998ff5aab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71EF140D5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/3b6e59bd-e903-4f8c-98e8-1a62c1ad148a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D962984" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/99b60579-7fef-40ba-a9fc-b181e49a2f09" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=3333333333" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/19b786e6-d985-41c2-b875-a0c23f7a2774" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BF1C5C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5256bfee-2e7b-4cb1-b7eb-57d06cb2bbdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E43CA09D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9b12365b-b8e1-47cc-b2da-82040324ea00" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D69C349D" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b5837c9d-8b4d-44d6-9b85-fa6e6c3916b0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D244E345" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/0571b488-044e-4782-8b12-cea7b2b6ab48" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB73290C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b2403d41-c3de-4411-9bc3-81028b3e26f0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C2CD3910" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d29d62f5-73cb-4d30-84ef-89eded3385be" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A92F4C8F" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/94834485-4734-497d-ad7e-bfcf73ced2b9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68AA21898" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/6078bb5e-cbbf-4389-a39d-ed7ca917a762" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A59CDCD" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9aed822d-f0ac-42a7-a20e-64d4bbd452ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1111111111" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/ba719b6f-3024-481a-a381-f4900af0795c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673B0A9F8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/a3328c55-aefe-493c-914d-7828e5514883" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6739D5AF9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/9cddc49f-1137-4e9b-993a-9e8c3b809ae1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673830F8C" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/95c8e4c1-6d58-482f-b5b2-d0e0fc8ec84a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6733F1E87" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/79e3b950-3bd5-4e9e-8033-f9cc1429474b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671590CBF" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d91faf23-139a-4b49-858e-1ae44adaa584" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653809B55" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/32106d6c-ad89-4a1a-bd2c-e3366e3a4f7c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623E044B5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/85980f21-5f7f-482f-88b0-9ff61d0ddfab" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623B81217" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/16e0df02-cb7d-4871-865f-5b63ba5c94d5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F5F09A1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/7f156b44-b36d-42ae-b462-75a0fe21847f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F4E7B4FB" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/952eab74-e8de-477d-8aa8-4531f5be3a52" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D19948E7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/4a9c9603-cebd-4654-9405-6c0627837384" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2858A46" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/e74b152c-0368-44f3-a8fc-8013a8436920" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC8EC79E" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/164ab2a8-044d-4034-a9a8-675fe4a77881" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC69BE40" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f8e2a0ef-6521-4028-8348-ace48b852f8b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC475862" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/11874f6b-ccfe-4101-85ef-afd3a15f16a7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5991E2825" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/a02e155c-2744-4be8-a465-69c148c33d3b" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B598D043EB" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/17915eec-1eb9-467a-928b-c8006e1c3cdd" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b8479889-4ba4-4250-bfab-7dc157aea783" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567ACE6A8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/651d919a-a91f-487d-b95b-1db65173c557" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5678B9ECD" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c30e8d74-a714-4817-997a-61151589acd7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D3A960A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/dff0c77d-2136-4120-8f28-fa309968bb52" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D61ECBCC" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2d5f603a-8447-4ed9-8d05-3787995202ca" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8C48E87" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/13ee347b-903f-49eb-a686-ef338124a731" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F712883" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/fb3f658e-477a-4113-aef8-4be7ac08b1a9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481723AC1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c9b0ac14-7ba6-42a2-9fd4-92a2a4be8ee4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47DE635E0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/505c0d8b-c576-43d8-9905-294155bc05b2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46ECEA0E1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/6f3c22d1-ea0f-4c8c-9ed7-3497c9e6ecde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452E9E524" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5ba4e706-db72-40db-bed0-952c89279d4c" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452CE3790" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/50c4d44d-7ab5-4d5d-a2d7-5a2b6e72f060" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B451F95CD6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/98f7eee0-dd2b-4c0e-ab85-1f19cf002457" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B434760F60" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/757cf1b3-85be-4c2f-baf9-dfb0dfb81cd7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42CBECEEE" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/99e684b5-708b-4b3f-957e-483a9ed33aa9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C30AA5F" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/f36d758f-2892-499f-8a01-a5a0656ff92c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4059A2A6F" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/85c24826-5c6c-4859-ba18-9b39ba4abf7a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EB0A75F7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/739d3e1b-e0e0-4110-a002-2139e2ebf0fc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3A3BE53E3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/2d145fbf-0e5c-4984-a312-59ec210919e5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36ED70F27" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/cc05196e-9cad-4f15-a5ef-daa604ce0582" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32DC1EC08" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/68101ffa-d413-4c51-bffa-3b1393a77c39" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28F2A0ACE" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8baef410-58d2-47ab-8421-f2a9d225c6f8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28E28E7D4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/a055196c-3463-469b-bed9-325d7875843b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28745B760" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/eeaba95d-a3b2-478c-a785-34c2ec16a314" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B285C89F23" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/151c1105-cd4e-4738-a7e7-2dcff79a4c24" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27A890A80" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8d45ef3f-5f8c-4172-8af8-c74f824ec68f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22C86A94E" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/59c2af97-a5e2-4bc8-a4a0-67d8cf2972d9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B223C65D12" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/57d75a95-f743-4a48-b40f-42b068badc03" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B201DA04BD" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8880033a-c560-4b0f-96f7-2c88156a5768" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EF35C1C7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/da90ddd1-387f-4e74-a8f3-ec92d4d49773" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EE9FA395" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1f63a990-5469-4081-b871-3c7398979f91" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DC061DB8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c6d95581-ba8e-437d-866a-d61b1ea4603f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DBF0F6CD" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/5000520a-163e-47ad-a7ff-f9225b1de149" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DAFBC172" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/33446975-31d1-41b4-b2e0-8ef2c20d015f" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C636B4FB" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/80d53fd0-bab5-47cd-bdc0-4fc7bd3016f0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AADE0295" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/1a73c581-11ff-4f70-8b94-118ee2eab88f" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A59974AD" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/8477e2ac-ce3a-4a64-af03-e58a152f2ecb" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A535AEC7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/027dbf40-1fbb-456c-b014-0046bb8adcd0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18A57C1F6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/89c55fb1-e04d-4d7b-b9d1-6a18ec1f3dd3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1821E7C35" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/51bad4f6-ce8c-46a8-b5e1-d37d2b20b2d6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B179713BAC" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/48368e90-1a9c-4743-bb2a-89487e1ad35c" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1304841F4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/117dbbb9-020f-4b48-b187-439ccec8be70" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12FD3E162" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/e7beb62a-11bd-48af-a928-1a1814ba7308" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120A2EC80" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b294b1a7-aa84-4db7-b831-3256bd380fef" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1204A5B28" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/b143fa17-85fe-4064-ae8f-6373835e7925" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F47C3824" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/042e5d23-73f9-429d-aa87-3ed7e0bbb0c4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOCC7ADOF3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/bb5414cc-c174-40f7-983d-507889e6ed26" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE28ED4C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/da34394d-4a6f-459e-96f9-49dede9f3e6a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B8468BB3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/eb164280-c1e1-48d5-b8d6-fc29a50895a4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B33C93DE" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/c83bc027-290c-4cde-900b-8e3b7c1ffa14" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC81600V/amministrazione-trasparente/atti-amministrazioni-enti/d1f60d35-7952-4f2d-ad5c-8f84610dc444" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F196"/>
+  <dimension ref="A1:F206"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11775</v>
+        <v>15727</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>11682</v>
+        <v>15563</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>15561</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>11492</v>
+        <v>15332</v>
       </c>
       <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>14657</v>
+      </c>
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>14510</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>13679</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>13297</v>
+      </c>
+      <c r="C9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="B9">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E9" t="s">
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>9408</v>
+        <v>13177</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11">
-        <v>9407</v>
+        <v>12506</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>9406</v>
+        <v>11775</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>9404</v>
+        <v>11682</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>11495</v>
+      </c>
+      <c r="C14" t="s">
         <v>39</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15">
+        <v>11492</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>8312</v>
+        <v>11329</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>44</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>8297</v>
+        <v>10429</v>
       </c>
       <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18">
+        <v>10302</v>
+      </c>
+      <c r="C18" t="s">
         <v>49</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>7983</v>
+        <v>9945</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20">
-        <v>7704</v>
+        <v>9408</v>
       </c>
       <c r="C20" t="s">
         <v>55</v>
       </c>
       <c r="D20" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21">
+        <v>9407</v>
+      </c>
+      <c r="C21" t="s">
         <v>57</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B22">
-        <v>7463</v>
+        <v>9406</v>
       </c>
       <c r="C22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23">
+        <v>9404</v>
+      </c>
+      <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>7386</v>
+        <v>8395</v>
       </c>
       <c r="C24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25">
+        <v>8321</v>
+      </c>
+      <c r="C25" t="s">
         <v>67</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B26">
-        <v>7094</v>
+        <v>8312</v>
       </c>
       <c r="C26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B27">
-        <v>7092</v>
+        <v>8297</v>
       </c>
       <c r="C27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28">
+        <v>7985</v>
+      </c>
+      <c r="C28" t="s">
         <v>74</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29">
+        <v>7983</v>
+      </c>
+      <c r="C29" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30">
+        <v>7704</v>
+      </c>
+      <c r="C30" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B31">
-        <v>6302</v>
+        <v>7464</v>
       </c>
       <c r="C31" t="s">
+        <v>82</v>
+      </c>
+      <c r="D31" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B32">
-        <v>6300</v>
+        <v>7463</v>
       </c>
       <c r="C32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33">
+        <v>7399</v>
+      </c>
+      <c r="C33" t="s">
         <v>87</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34">
+        <v>7386</v>
+      </c>
+      <c r="C34" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>6064</v>
+        <v>7096</v>
       </c>
       <c r="C35" t="s">
+        <v>92</v>
+      </c>
+      <c r="D35" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B36">
-        <v>6058</v>
+        <v>7094</v>
       </c>
       <c r="C36" t="s">
+        <v>94</v>
+      </c>
+      <c r="D36" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37">
+        <v>7092</v>
+      </c>
+      <c r="C37" t="s">
+        <v>96</v>
+      </c>
+      <c r="D37" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>98</v>
+      </c>
+      <c r="B38">
+        <v>6572</v>
+      </c>
+      <c r="C38" t="s">
+        <v>99</v>
+      </c>
+      <c r="D38" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B39">
-        <v>5527</v>
+        <v>6523</v>
       </c>
       <c r="C39" t="s">
+        <v>102</v>
+      </c>
+      <c r="D39" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40">
+        <v>6303</v>
+      </c>
+      <c r="C40" t="s">
         <v>105</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41">
+        <v>6302</v>
+      </c>
+      <c r="C41" t="s">
+        <v>107</v>
+      </c>
+      <c r="D41" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B42">
-        <v>4930</v>
+        <v>6300</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43">
+        <v>6117</v>
+      </c>
+      <c r="C43" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44">
+        <v>6065</v>
+      </c>
+      <c r="C44" t="s">
+        <v>115</v>
+      </c>
+      <c r="D44" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B45">
-        <v>4080</v>
+        <v>6064</v>
       </c>
       <c r="C45" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="B46">
-        <v>3893</v>
+        <v>6058</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B47">
-        <v>3254</v>
+        <v>5817</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B48">
-        <v>3109</v>
+        <v>5550</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B49">
-        <v>3002</v>
+        <v>5527</v>
       </c>
       <c r="C49" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B50">
-        <v>2807</v>
+        <v>5054</v>
       </c>
       <c r="C50" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D50" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51">
+        <v>4932</v>
+      </c>
+      <c r="C51" t="s">
         <v>133</v>
       </c>
-      <c r="B51">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B52">
-        <v>2710</v>
+        <v>4930</v>
       </c>
       <c r="C52" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>2413</v>
+        <v>4563</v>
       </c>
       <c r="C53" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>140</v>
+      </c>
+      <c r="B54">
+        <v>4082</v>
+      </c>
+      <c r="C54" t="s">
         <v>141</v>
       </c>
-      <c r="B54">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B55">
-        <v>2058</v>
+        <v>4080</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B56">
-        <v>1617</v>
+        <v>3893</v>
       </c>
       <c r="C56" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="D56" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>147</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57">
+        <v>3254</v>
+      </c>
+      <c r="C57" t="s">
         <v>149</v>
       </c>
-      <c r="B57">
-[...4 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>150</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B58">
-        <v>1609</v>
+        <v>3109</v>
       </c>
       <c r="C58" t="s">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>153</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B59">
-        <v>1596</v>
+        <v>3002</v>
       </c>
       <c r="C59" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D59" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B60">
-        <v>1589</v>
+        <v>2807</v>
       </c>
       <c r="C60" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D60" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>157</v>
       </c>
       <c r="B61">
-        <v>1318</v>
+        <v>2806</v>
       </c>
       <c r="C61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D61" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B62">
-        <v>1029</v>
+        <v>2710</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B63">
-        <v>237</v>
+        <v>2413</v>
       </c>
       <c r="C63" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B64">
+        <v>2404</v>
+      </c>
+      <c r="C64" t="s">
+        <v>168</v>
+      </c>
+      <c r="D64" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B65">
-        <v>19322</v>
+        <v>2058</v>
       </c>
       <c r="C65" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D65" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B66">
-        <v>19255</v>
+        <v>1617</v>
       </c>
       <c r="C66" t="s">
-        <v>173</v>
+        <v>7</v>
       </c>
       <c r="D66" t="s">
         <v>174</v>
       </c>
-      <c r="E66" s="2" t="s">
-        <v>9</v>
+      <c r="E66" t="s">
+        <v>7</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>173</v>
+      </c>
+      <c r="B67">
+        <v>1612</v>
+      </c>
+      <c r="C67" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" t="s">
         <v>175</v>
       </c>
-      <c r="B67">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E67" t="s">
+        <v>7</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B68">
-        <v>18737</v>
+        <v>1609</v>
       </c>
       <c r="C68" t="s">
-        <v>179</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>176</v>
+      </c>
+      <c r="E68" t="s">
+        <v>7</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>173</v>
+      </c>
+      <c r="B69">
+        <v>1596</v>
+      </c>
+      <c r="C69" t="s">
+        <v>177</v>
+      </c>
+      <c r="D69" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="B70">
-        <v>18434</v>
+        <v>1589</v>
       </c>
       <c r="C70" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D70" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B71">
-        <v>18314</v>
+        <v>1318</v>
       </c>
       <c r="C71" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D71" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B72">
-        <v>17601</v>
+        <v>1029</v>
       </c>
       <c r="C72" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B73">
-        <v>17413</v>
+        <v>237</v>
       </c>
       <c r="C73" t="s">
-        <v>19</v>
+        <v>188</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>189</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B74">
-        <v>17229</v>
+        <v>169</v>
       </c>
       <c r="C74" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D74" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B75">
-        <v>17141</v>
+        <v>19322</v>
       </c>
       <c r="C75" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>17052</v>
+        <v>19255</v>
       </c>
       <c r="C76" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>199</v>
+      </c>
+      <c r="B77">
+        <v>18818</v>
+      </c>
+      <c r="C77" t="s">
         <v>200</v>
       </c>
-      <c r="B77">
-[...4 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B78">
-        <v>17038</v>
+        <v>18737</v>
       </c>
       <c r="C78" t="s">
-        <v>19</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>204</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>202</v>
+      </c>
+      <c r="B79">
+        <v>18735</v>
+      </c>
+      <c r="C79" t="s">
+        <v>205</v>
+      </c>
+      <c r="D79" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>207</v>
+      </c>
+      <c r="B80">
+        <v>18434</v>
+      </c>
+      <c r="C80" t="s">
+        <v>208</v>
+      </c>
+      <c r="D80" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>210</v>
+      </c>
+      <c r="B81">
+        <v>18314</v>
+      </c>
+      <c r="C81" t="s">
+        <v>211</v>
+      </c>
+      <c r="D81" t="s">
         <v>212</v>
       </c>
-      <c r="B81">
-[...9 lines deleted...]
-        <v>19</v>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>213</v>
+      </c>
+      <c r="B82">
+        <v>17601</v>
+      </c>
+      <c r="C82" t="s">
         <v>214</v>
       </c>
-      <c r="B82">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>15757</v>
+        <v>17413</v>
       </c>
       <c r="C83" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" t="s">
         <v>217</v>
       </c>
-      <c r="D83" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E83" t="s">
+        <v>7</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>218</v>
+      </c>
+      <c r="B84">
+        <v>17229</v>
+      </c>
+      <c r="C84" t="s">
         <v>219</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>221</v>
+      </c>
+      <c r="B85">
+        <v>17141</v>
+      </c>
+      <c r="C85" t="s">
         <v>222</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B86">
-        <v>15451</v>
+        <v>17052</v>
       </c>
       <c r="C86" t="s">
         <v>225</v>
       </c>
       <c r="D86" t="s">
         <v>226</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87">
+        <v>17049</v>
+      </c>
+      <c r="C87" t="s">
         <v>227</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B88">
-        <v>15346</v>
+        <v>17038</v>
       </c>
       <c r="C88" t="s">
-        <v>230</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>229</v>
+      </c>
+      <c r="E88" t="s">
+        <v>7</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>230</v>
+      </c>
+      <c r="B89">
+        <v>16730</v>
+      </c>
+      <c r="C89" t="s">
+        <v>231</v>
+      </c>
+      <c r="D89" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>233</v>
+      </c>
+      <c r="B90">
+        <v>16649</v>
+      </c>
+      <c r="C90" t="s">
+        <v>234</v>
+      </c>
+      <c r="D90" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B91">
-        <v>13902</v>
+        <v>16324</v>
       </c>
       <c r="C91" t="s">
-        <v>239</v>
+        <v>7</v>
       </c>
       <c r="D91" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>237</v>
+      </c>
+      <c r="E91" t="s">
+        <v>7</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>238</v>
       </c>
       <c r="B92">
-        <v>13887</v>
+        <v>15758</v>
       </c>
       <c r="C92" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D92" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B93">
-        <v>13714</v>
+        <v>15757</v>
       </c>
       <c r="C93" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D93" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>243</v>
       </c>
       <c r="B94">
-        <v>13695</v>
+        <v>15519</v>
       </c>
       <c r="C94" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D94" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>246</v>
+      </c>
+      <c r="B95">
+        <v>15452</v>
+      </c>
+      <c r="C95" t="s">
+        <v>247</v>
+      </c>
+      <c r="D95" t="s">
         <v>248</v>
-      </c>
-[...7 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B96">
-        <v>11240</v>
+        <v>15451</v>
       </c>
       <c r="C96" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D96" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B97">
-        <v>11221</v>
+        <v>15347</v>
       </c>
       <c r="C97" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D97" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B98">
-        <v>11209</v>
+        <v>15346</v>
       </c>
       <c r="C98" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D98" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B99">
-        <v>10510</v>
+        <v>14883</v>
       </c>
       <c r="C99" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D99" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B100">
-        <v>9582</v>
+        <v>14607</v>
       </c>
       <c r="C100" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D100" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B101">
-        <v>8956</v>
+        <v>13902</v>
       </c>
       <c r="C101" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D101" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>262</v>
+      </c>
+      <c r="B102">
+        <v>13887</v>
+      </c>
+      <c r="C102" t="s">
+        <v>265</v>
+      </c>
+      <c r="D102" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B103">
-        <v>8254</v>
+        <v>13714</v>
       </c>
       <c r="C103" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D103" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B104">
-        <v>8176</v>
+        <v>13695</v>
       </c>
       <c r="C104" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D104" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B105">
-        <v>7951</v>
+        <v>12769</v>
       </c>
       <c r="C105" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="D105" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B106">
-        <v>7715</v>
+        <v>11240</v>
       </c>
       <c r="C106" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D106" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B107">
-        <v>7632</v>
+        <v>11221</v>
       </c>
       <c r="C107" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D107" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B108">
-        <v>7481</v>
+        <v>11209</v>
       </c>
       <c r="C108" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D108" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B109">
-        <v>7302</v>
+        <v>10510</v>
       </c>
       <c r="C109" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D109" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B110">
-        <v>6993</v>
+        <v>9582</v>
       </c>
       <c r="C110" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D110" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B111">
-        <v>6634</v>
+        <v>8956</v>
       </c>
       <c r="C111" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="D111" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B112">
-        <v>6631</v>
+        <v>8941</v>
       </c>
       <c r="C112" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D112" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>295</v>
       </c>
       <c r="B113">
-        <v>6618</v>
+        <v>8254</v>
       </c>
       <c r="C113" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B114">
-        <v>6434</v>
+        <v>8176</v>
       </c>
       <c r="C114" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D114" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B115">
-        <v>6232</v>
+        <v>7951</v>
       </c>
       <c r="C115" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>304</v>
+      </c>
+      <c r="B116">
+        <v>7715</v>
+      </c>
+      <c r="C116" t="s">
         <v>305</v>
       </c>
-      <c r="B116">
-[...4 lines deleted...]
-      </c>
       <c r="D116" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B117">
-        <v>6215</v>
+        <v>7632</v>
       </c>
       <c r="C117" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B118">
-        <v>6202</v>
+        <v>7481</v>
       </c>
       <c r="C118" t="s">
+        <v>311</v>
+      </c>
+      <c r="D118" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>313</v>
+      </c>
+      <c r="B119">
+        <v>7302</v>
+      </c>
+      <c r="C119" t="s">
         <v>314</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>316</v>
+      </c>
+      <c r="B120">
+        <v>6993</v>
+      </c>
+      <c r="C120" t="s">
         <v>317</v>
       </c>
-      <c r="B120">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B121">
-        <v>4903</v>
+        <v>6634</v>
       </c>
       <c r="C121" t="s">
         <v>320</v>
       </c>
       <c r="D121" t="s">
         <v>321</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>319</v>
+      </c>
+      <c r="B122">
+        <v>6631</v>
+      </c>
+      <c r="C122" t="s">
         <v>322</v>
       </c>
-      <c r="B122">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>319</v>
+      </c>
+      <c r="B123">
+        <v>6618</v>
+      </c>
+      <c r="C123" t="s">
+        <v>324</v>
+      </c>
+      <c r="D123" t="s">
         <v>325</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
+        <v>326</v>
+      </c>
+      <c r="B124">
+        <v>6434</v>
+      </c>
+      <c r="C124" t="s">
+        <v>327</v>
+      </c>
+      <c r="D124" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>329</v>
+      </c>
+      <c r="B125">
+        <v>6232</v>
+      </c>
+      <c r="C125" t="s">
+        <v>330</v>
+      </c>
+      <c r="D125" t="s">
         <v>331</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B126">
-        <v>3429</v>
+        <v>6231</v>
       </c>
       <c r="C126" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D126" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="B127">
-        <v>3030</v>
+        <v>6215</v>
       </c>
       <c r="C127" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D127" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
+        <v>329</v>
+      </c>
+      <c r="B128">
+        <v>6202</v>
+      </c>
+      <c r="C128" t="s">
+        <v>336</v>
+      </c>
+      <c r="D128" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B129">
-        <v>2303</v>
+        <v>5662</v>
       </c>
       <c r="C129" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D129" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
+        <v>341</v>
+      </c>
+      <c r="B130">
+        <v>4906</v>
+      </c>
+      <c r="C130" t="s">
         <v>342</v>
       </c>
-      <c r="B130">
-[...4 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B131">
-        <v>2297</v>
+        <v>4903</v>
       </c>
       <c r="C131" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D131" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B132">
-        <v>2199</v>
+        <v>4790</v>
       </c>
       <c r="C132" t="s">
-        <v>19</v>
+        <v>347</v>
       </c>
       <c r="D132" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>348</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>349</v>
+      </c>
+      <c r="B133">
+        <v>4018</v>
+      </c>
+      <c r="C133" t="s">
+        <v>350</v>
+      </c>
+      <c r="D133" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>353</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B134">
-        <v>1491</v>
+        <v>3823</v>
       </c>
       <c r="C134" t="s">
+        <v>353</v>
+      </c>
+      <c r="D134" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
+        <v>355</v>
+      </c>
+      <c r="B135">
+        <v>3717</v>
+      </c>
+      <c r="C135" t="s">
         <v>356</v>
       </c>
-      <c r="B135">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>358</v>
+      </c>
+      <c r="B136">
+        <v>3429</v>
+      </c>
+      <c r="C136" t="s">
         <v>359</v>
       </c>
-      <c r="B136">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>361</v>
+      </c>
+      <c r="B137">
+        <v>3030</v>
+      </c>
+      <c r="C137" t="s">
         <v>362</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>361</v>
+      </c>
+      <c r="B138">
+        <v>3029</v>
+      </c>
+      <c r="C138" t="s">
+        <v>364</v>
+      </c>
+      <c r="D138" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
+        <v>366</v>
+      </c>
+      <c r="B139">
+        <v>2303</v>
+      </c>
+      <c r="C139" t="s">
+        <v>367</v>
+      </c>
+      <c r="D139" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>370</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="B140">
-        <v>15239</v>
+        <v>2301</v>
       </c>
       <c r="C140" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D140" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="B141">
-        <v>15024</v>
+        <v>2297</v>
       </c>
       <c r="C141" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="D141" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B142">
-        <v>14459</v>
+        <v>2199</v>
       </c>
       <c r="C142" t="s">
-        <v>378</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>374</v>
+      </c>
+      <c r="E142" t="s">
+        <v>7</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
+        <v>375</v>
+      </c>
+      <c r="B143">
+        <v>1492</v>
+      </c>
+      <c r="C143" t="s">
+        <v>376</v>
+      </c>
+      <c r="D143" t="s">
         <v>377</v>
-      </c>
-[...7 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B144">
-        <v>14452</v>
+        <v>1491</v>
       </c>
       <c r="C144" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D144" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B145">
-        <v>13931</v>
+        <v>1050</v>
       </c>
       <c r="C145" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="D145" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B146">
-        <v>13749</v>
+        <v>16535</v>
       </c>
       <c r="C146" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D146" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>386</v>
+      </c>
+      <c r="B147">
+        <v>16359</v>
+      </c>
+      <c r="C147" t="s">
         <v>387</v>
       </c>
-      <c r="B147">
-[...4 lines deleted...]
-      </c>
       <c r="D147" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B148">
-        <v>13547</v>
+        <v>15795</v>
       </c>
       <c r="C148" t="s">
-        <v>19</v>
+        <v>390</v>
       </c>
       <c r="D148" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>391</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>392</v>
+      </c>
+      <c r="B149">
+        <v>15313</v>
+      </c>
+      <c r="C149" t="s">
+        <v>393</v>
+      </c>
+      <c r="D149" t="s">
         <v>394</v>
-      </c>
-[...7 lines deleted...]
-        <v>396</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>395</v>
+      </c>
+      <c r="B150">
+        <v>15239</v>
+      </c>
+      <c r="C150" t="s">
+        <v>396</v>
+      </c>
+      <c r="D150" t="s">
         <v>397</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>398</v>
+      </c>
+      <c r="B151">
+        <v>15024</v>
+      </c>
+      <c r="C151" t="s">
+        <v>399</v>
+      </c>
+      <c r="D151" t="s">
         <v>400</v>
-      </c>
-[...7 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
+        <v>401</v>
+      </c>
+      <c r="B152">
+        <v>14459</v>
+      </c>
+      <c r="C152" t="s">
+        <v>402</v>
+      </c>
+      <c r="D152" t="s">
         <v>403</v>
-      </c>
-[...7 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B153">
-        <v>11606</v>
+        <v>14458</v>
       </c>
       <c r="C153" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D153" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
+        <v>401</v>
+      </c>
+      <c r="B154">
+        <v>14452</v>
+      </c>
+      <c r="C154" t="s">
         <v>406</v>
       </c>
-      <c r="B154">
-[...2 lines deleted...]
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>408</v>
+      </c>
+      <c r="B155">
+        <v>13931</v>
+      </c>
+      <c r="C155" t="s">
+        <v>409</v>
+      </c>
+      <c r="D155" t="s">
         <v>410</v>
-      </c>
-[...7 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B156">
-        <v>10966</v>
+        <v>13749</v>
       </c>
       <c r="C156" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D156" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B157">
-        <v>10801</v>
+        <v>13747</v>
       </c>
       <c r="C157" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="D157" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B158">
-        <v>10528</v>
+        <v>13547</v>
       </c>
       <c r="C158" t="s">
-        <v>416</v>
+        <v>7</v>
       </c>
       <c r="D158" t="s">
         <v>417</v>
       </c>
-      <c r="E158" s="2" t="s">
-        <v>9</v>
+      <c r="E158" t="s">
+        <v>7</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>418</v>
       </c>
       <c r="B159">
-        <v>8535</v>
+        <v>13020</v>
       </c>
       <c r="C159" t="s">
         <v>419</v>
       </c>
       <c r="D159" t="s">
         <v>420</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B160">
-        <v>8527</v>
+        <v>12463</v>
       </c>
       <c r="C160" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D160" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B161">
-        <v>8460</v>
+        <v>12230</v>
       </c>
       <c r="C161" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D161" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B162">
-        <v>8453</v>
+        <v>11835</v>
       </c>
       <c r="C162" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D162" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B163">
-        <v>8388</v>
+        <v>11606</v>
       </c>
       <c r="C163" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D163" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
+        <v>430</v>
+      </c>
+      <c r="B164">
+        <v>11602</v>
+      </c>
+      <c r="C164" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
       <c r="D164" t="s">
         <v>433</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>434</v>
       </c>
       <c r="B165">
-        <v>7774</v>
+        <v>10968</v>
       </c>
       <c r="C165" t="s">
+        <v>431</v>
+      </c>
+      <c r="D165" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B166">
-        <v>7262</v>
+        <v>10966</v>
       </c>
       <c r="C166" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="D166" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B167">
-        <v>6994</v>
+        <v>10801</v>
       </c>
       <c r="C167" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="D167" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
+        <v>439</v>
+      </c>
+      <c r="B168">
+        <v>10528</v>
+      </c>
+      <c r="C168" t="s">
         <v>440</v>
       </c>
-      <c r="B168">
-[...4 lines deleted...]
-      </c>
       <c r="D168" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B169">
-        <v>6928</v>
+        <v>8535</v>
       </c>
       <c r="C169" t="s">
-        <v>407</v>
+        <v>443</v>
       </c>
       <c r="D169" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="B170">
-        <v>6749</v>
+        <v>8527</v>
       </c>
       <c r="C170" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D170" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>447</v>
       </c>
       <c r="B171">
-        <v>6748</v>
+        <v>8460</v>
       </c>
       <c r="C171" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="D171" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>447</v>
       </c>
       <c r="B172">
-        <v>6747</v>
+        <v>8453</v>
       </c>
       <c r="C172" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="D172" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
+        <v>452</v>
+      </c>
+      <c r="B173">
+        <v>8388</v>
+      </c>
+      <c r="C173" t="s">
+        <v>453</v>
+      </c>
+      <c r="D173" t="s">
         <v>454</v>
-      </c>
-[...7 lines deleted...]
-        <v>456</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
+        <v>455</v>
+      </c>
+      <c r="B174">
+        <v>7870</v>
+      </c>
+      <c r="C174" t="s">
+        <v>456</v>
+      </c>
+      <c r="D174" t="s">
         <v>457</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
+        <v>458</v>
+      </c>
+      <c r="B175">
+        <v>7774</v>
+      </c>
+      <c r="C175" t="s">
+        <v>459</v>
+      </c>
+      <c r="D175" t="s">
         <v>460</v>
-      </c>
-[...7 lines deleted...]
-        <v>462</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B176">
-        <v>6060</v>
+        <v>7262</v>
       </c>
       <c r="C176" t="s">
+        <v>462</v>
+      </c>
+      <c r="D176" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
+        <v>464</v>
+      </c>
+      <c r="B177">
+        <v>6994</v>
+      </c>
+      <c r="C177" t="s">
         <v>465</v>
       </c>
-      <c r="B177">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B178">
-        <v>5694</v>
+        <v>6992</v>
       </c>
       <c r="C178" t="s">
-        <v>19</v>
+        <v>467</v>
       </c>
       <c r="D178" t="s">
         <v>468</v>
       </c>
-      <c r="E178" t="s">
-        <v>19</v>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>469</v>
       </c>
       <c r="B179">
-        <v>5609</v>
+        <v>6928</v>
       </c>
       <c r="C179" t="s">
+        <v>431</v>
+      </c>
+      <c r="D179" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
+        <v>471</v>
+      </c>
+      <c r="B180">
+        <v>6749</v>
+      </c>
+      <c r="C180" t="s">
         <v>472</v>
       </c>
-      <c r="B180">
-[...2 lines deleted...]
-      <c r="C180" t="s">
+      <c r="D180" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
+        <v>471</v>
+      </c>
+      <c r="B181">
+        <v>6748</v>
+      </c>
+      <c r="C181" t="s">
+        <v>474</v>
+      </c>
+      <c r="D181" t="s">
         <v>475</v>
-      </c>
-[...7 lines deleted...]
-        <v>477</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B182">
-        <v>4722</v>
+        <v>6747</v>
       </c>
       <c r="C182" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="D182" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
+        <v>478</v>
+      </c>
+      <c r="B183">
+        <v>6494</v>
+      </c>
+      <c r="C183" t="s">
+        <v>479</v>
+      </c>
+      <c r="D183" t="s">
         <v>480</v>
-      </c>
-[...7 lines deleted...]
-        <v>481</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B184">
-        <v>4531</v>
+        <v>6136</v>
       </c>
       <c r="C184" t="s">
         <v>482</v>
       </c>
       <c r="D184" t="s">
         <v>483</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B185">
-        <v>4529</v>
+        <v>6061</v>
       </c>
       <c r="C185" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D185" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B186">
-        <v>4390</v>
+        <v>6060</v>
       </c>
       <c r="C186" t="s">
-        <v>407</v>
+        <v>487</v>
       </c>
       <c r="D186" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B187">
-        <v>4125</v>
+        <v>5704</v>
       </c>
       <c r="C187" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D187" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B188">
-        <v>4033</v>
+        <v>5694</v>
       </c>
       <c r="C188" t="s">
-        <v>407</v>
+        <v>7</v>
       </c>
       <c r="D188" t="s">
         <v>492</v>
       </c>
-      <c r="E188" s="2" t="s">
-        <v>9</v>
+      <c r="E188" t="s">
+        <v>7</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>493</v>
       </c>
       <c r="B189">
-        <v>3627</v>
+        <v>5609</v>
       </c>
       <c r="C189" t="s">
-        <v>407</v>
+        <v>494</v>
       </c>
       <c r="D189" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B190">
-        <v>3626</v>
+        <v>5484</v>
       </c>
       <c r="C190" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D190" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B191">
-        <v>3342</v>
+        <v>4724</v>
       </c>
       <c r="C191" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D191" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B192">
-        <v>3340</v>
+        <v>4722</v>
       </c>
       <c r="C192" t="s">
-        <v>407</v>
+        <v>502</v>
       </c>
       <c r="D192" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B193">
-        <v>3279</v>
+        <v>4538</v>
       </c>
       <c r="C193" t="s">
-        <v>503</v>
+        <v>431</v>
       </c>
       <c r="D193" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B194">
-        <v>3267</v>
+        <v>4531</v>
       </c>
       <c r="C194" t="s">
-        <v>407</v>
+        <v>506</v>
       </c>
       <c r="D194" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B195">
-        <v>3219</v>
+        <v>4529</v>
       </c>
       <c r="C195" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D195" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B196">
+        <v>4390</v>
+      </c>
+      <c r="C196" t="s">
+        <v>431</v>
+      </c>
+      <c r="D196" t="s">
+        <v>511</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>512</v>
+      </c>
+      <c r="B197">
+        <v>4125</v>
+      </c>
+      <c r="C197" t="s">
+        <v>513</v>
+      </c>
+      <c r="D197" t="s">
+        <v>514</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>515</v>
+      </c>
+      <c r="B198">
+        <v>4033</v>
+      </c>
+      <c r="C198" t="s">
+        <v>431</v>
+      </c>
+      <c r="D198" t="s">
+        <v>516</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>517</v>
+      </c>
+      <c r="B199">
+        <v>3627</v>
+      </c>
+      <c r="C199" t="s">
+        <v>431</v>
+      </c>
+      <c r="D199" t="s">
+        <v>518</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>517</v>
+      </c>
+      <c r="B200">
+        <v>3626</v>
+      </c>
+      <c r="C200" t="s">
+        <v>519</v>
+      </c>
+      <c r="D200" t="s">
+        <v>520</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>521</v>
+      </c>
+      <c r="B201">
+        <v>3342</v>
+      </c>
+      <c r="C201" t="s">
+        <v>522</v>
+      </c>
+      <c r="D201" t="s">
+        <v>523</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>524</v>
+      </c>
+      <c r="B202">
+        <v>3340</v>
+      </c>
+      <c r="C202" t="s">
+        <v>431</v>
+      </c>
+      <c r="D202" t="s">
+        <v>525</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>526</v>
+      </c>
+      <c r="B203">
+        <v>3279</v>
+      </c>
+      <c r="C203" t="s">
+        <v>527</v>
+      </c>
+      <c r="D203" t="s">
+        <v>528</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>526</v>
+      </c>
+      <c r="B204">
+        <v>3267</v>
+      </c>
+      <c r="C204" t="s">
+        <v>431</v>
+      </c>
+      <c r="D204" t="s">
+        <v>529</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>530</v>
+      </c>
+      <c r="B205">
+        <v>3219</v>
+      </c>
+      <c r="C205" t="s">
+        <v>531</v>
+      </c>
+      <c r="D205" t="s">
+        <v>532</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>530</v>
+      </c>
+      <c r="B206">
         <v>3218</v>
       </c>
-      <c r="C196" t="s">
-[...8 lines deleted...]
-      <c r="F196" s="2" t="s">
+      <c r="C206" t="s">
+        <v>431</v>
+      </c>
+      <c r="D206" t="s">
+        <v>533</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...378 lines deleted...]
-    <hyperlink ref="F196" r:id="rId380"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="E12" r:id="rId16"/>
+    <hyperlink ref="F12" r:id="rId17"/>
+    <hyperlink ref="E13" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="E14" r:id="rId20"/>
+    <hyperlink ref="F14" r:id="rId21"/>
+    <hyperlink ref="E15" r:id="rId22"/>
+    <hyperlink ref="F15" r:id="rId23"/>
+    <hyperlink ref="F16" r:id="rId24"/>
+    <hyperlink ref="E17" r:id="rId25"/>
+    <hyperlink ref="F17" r:id="rId26"/>
+    <hyperlink ref="E18" r:id="rId27"/>
+    <hyperlink ref="F18" r:id="rId28"/>
+    <hyperlink ref="E19" r:id="rId29"/>
+    <hyperlink ref="F19" r:id="rId30"/>
+    <hyperlink ref="E20" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="E21" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="E22" r:id="rId35"/>
+    <hyperlink ref="F22" r:id="rId36"/>
+    <hyperlink ref="E23" r:id="rId37"/>
+    <hyperlink ref="F23" r:id="rId38"/>
+    <hyperlink ref="E24" r:id="rId39"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="E25" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="E26" r:id="rId43"/>
+    <hyperlink ref="F26" r:id="rId44"/>
+    <hyperlink ref="E27" r:id="rId45"/>
+    <hyperlink ref="F27" r:id="rId46"/>
+    <hyperlink ref="E28" r:id="rId47"/>
+    <hyperlink ref="F28" r:id="rId48"/>
+    <hyperlink ref="E29" r:id="rId49"/>
+    <hyperlink ref="F29" r:id="rId50"/>
+    <hyperlink ref="E30" r:id="rId51"/>
+    <hyperlink ref="F30" r:id="rId52"/>
+    <hyperlink ref="E31" r:id="rId53"/>
+    <hyperlink ref="F31" r:id="rId54"/>
+    <hyperlink ref="E32" r:id="rId55"/>
+    <hyperlink ref="F32" r:id="rId56"/>
+    <hyperlink ref="E33" r:id="rId57"/>
+    <hyperlink ref="F33" r:id="rId58"/>
+    <hyperlink ref="E34" r:id="rId59"/>
+    <hyperlink ref="F34" r:id="rId60"/>
+    <hyperlink ref="E35" r:id="rId61"/>
+    <hyperlink ref="F35" r:id="rId62"/>
+    <hyperlink ref="E36" r:id="rId63"/>
+    <hyperlink ref="F36" r:id="rId64"/>
+    <hyperlink ref="E37" r:id="rId65"/>
+    <hyperlink ref="F37" r:id="rId66"/>
+    <hyperlink ref="E38" r:id="rId67"/>
+    <hyperlink ref="F38" r:id="rId68"/>
+    <hyperlink ref="E39" r:id="rId69"/>
+    <hyperlink ref="F39" r:id="rId70"/>
+    <hyperlink ref="E40" r:id="rId71"/>
+    <hyperlink ref="F40" r:id="rId72"/>
+    <hyperlink ref="E41" r:id="rId73"/>
+    <hyperlink ref="F41" r:id="rId74"/>
+    <hyperlink ref="E42" r:id="rId75"/>
+    <hyperlink ref="F42" r:id="rId76"/>
+    <hyperlink ref="E43" r:id="rId77"/>
+    <hyperlink ref="F43" r:id="rId78"/>
+    <hyperlink ref="E44" r:id="rId79"/>
+    <hyperlink ref="F44" r:id="rId80"/>
+    <hyperlink ref="E45" r:id="rId81"/>
+    <hyperlink ref="F45" r:id="rId82"/>
+    <hyperlink ref="E46" r:id="rId83"/>
+    <hyperlink ref="F46" r:id="rId84"/>
+    <hyperlink ref="E47" r:id="rId85"/>
+    <hyperlink ref="F47" r:id="rId86"/>
+    <hyperlink ref="E48" r:id="rId87"/>
+    <hyperlink ref="F48" r:id="rId88"/>
+    <hyperlink ref="E49" r:id="rId89"/>
+    <hyperlink ref="F49" r:id="rId90"/>
+    <hyperlink ref="E50" r:id="rId91"/>
+    <hyperlink ref="F50" r:id="rId92"/>
+    <hyperlink ref="E51" r:id="rId93"/>
+    <hyperlink ref="F51" r:id="rId94"/>
+    <hyperlink ref="E52" r:id="rId95"/>
+    <hyperlink ref="F52" r:id="rId96"/>
+    <hyperlink ref="E53" r:id="rId97"/>
+    <hyperlink ref="F53" r:id="rId98"/>
+    <hyperlink ref="E54" r:id="rId99"/>
+    <hyperlink ref="F54" r:id="rId100"/>
+    <hyperlink ref="E55" r:id="rId101"/>
+    <hyperlink ref="F55" r:id="rId102"/>
+    <hyperlink ref="E56" r:id="rId103"/>
+    <hyperlink ref="F56" r:id="rId104"/>
+    <hyperlink ref="E57" r:id="rId105"/>
+    <hyperlink ref="F57" r:id="rId106"/>
+    <hyperlink ref="E58" r:id="rId107"/>
+    <hyperlink ref="F58" r:id="rId108"/>
+    <hyperlink ref="E59" r:id="rId109"/>
+    <hyperlink ref="F59" r:id="rId110"/>
+    <hyperlink ref="E60" r:id="rId111"/>
+    <hyperlink ref="F60" r:id="rId112"/>
+    <hyperlink ref="E61" r:id="rId113"/>
+    <hyperlink ref="F61" r:id="rId114"/>
+    <hyperlink ref="E62" r:id="rId115"/>
+    <hyperlink ref="F62" r:id="rId116"/>
+    <hyperlink ref="E63" r:id="rId117"/>
+    <hyperlink ref="F63" r:id="rId118"/>
+    <hyperlink ref="E64" r:id="rId119"/>
+    <hyperlink ref="F64" r:id="rId120"/>
+    <hyperlink ref="E65" r:id="rId121"/>
+    <hyperlink ref="F65" r:id="rId122"/>
+    <hyperlink ref="F66" r:id="rId123"/>
+    <hyperlink ref="F67" r:id="rId124"/>
+    <hyperlink ref="F68" r:id="rId125"/>
+    <hyperlink ref="E69" r:id="rId126"/>
+    <hyperlink ref="F69" r:id="rId127"/>
+    <hyperlink ref="E70" r:id="rId128"/>
+    <hyperlink ref="F70" r:id="rId129"/>
+    <hyperlink ref="E71" r:id="rId130"/>
+    <hyperlink ref="F71" r:id="rId131"/>
+    <hyperlink ref="E72" r:id="rId132"/>
+    <hyperlink ref="F72" r:id="rId133"/>
+    <hyperlink ref="E73" r:id="rId134"/>
+    <hyperlink ref="F73" r:id="rId135"/>
+    <hyperlink ref="E74" r:id="rId136"/>
+    <hyperlink ref="F74" r:id="rId137"/>
+    <hyperlink ref="E75" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="E77" r:id="rId142"/>
+    <hyperlink ref="F77" r:id="rId143"/>
+    <hyperlink ref="E78" r:id="rId144"/>
+    <hyperlink ref="F78" r:id="rId145"/>
+    <hyperlink ref="E79" r:id="rId146"/>
+    <hyperlink ref="F79" r:id="rId147"/>
+    <hyperlink ref="E80" r:id="rId148"/>
+    <hyperlink ref="F80" r:id="rId149"/>
+    <hyperlink ref="E81" r:id="rId150"/>
+    <hyperlink ref="F81" r:id="rId151"/>
+    <hyperlink ref="E82" r:id="rId152"/>
+    <hyperlink ref="F82" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="E84" r:id="rId155"/>
+    <hyperlink ref="F84" r:id="rId156"/>
+    <hyperlink ref="E85" r:id="rId157"/>
+    <hyperlink ref="F85" r:id="rId158"/>
+    <hyperlink ref="E86" r:id="rId159"/>
+    <hyperlink ref="F86" r:id="rId160"/>
+    <hyperlink ref="E87" r:id="rId161"/>
+    <hyperlink ref="F87" r:id="rId162"/>
+    <hyperlink ref="F88" r:id="rId163"/>
+    <hyperlink ref="E89" r:id="rId164"/>
+    <hyperlink ref="F89" r:id="rId165"/>
+    <hyperlink ref="E90" r:id="rId166"/>
+    <hyperlink ref="F90" r:id="rId167"/>
+    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="E92" r:id="rId169"/>
+    <hyperlink ref="F92" r:id="rId170"/>
+    <hyperlink ref="E93" r:id="rId171"/>
+    <hyperlink ref="F93" r:id="rId172"/>
+    <hyperlink ref="E94" r:id="rId173"/>
+    <hyperlink ref="F94" r:id="rId174"/>
+    <hyperlink ref="E95" r:id="rId175"/>
+    <hyperlink ref="F95" r:id="rId176"/>
+    <hyperlink ref="E96" r:id="rId177"/>
+    <hyperlink ref="F96" r:id="rId178"/>
+    <hyperlink ref="E97" r:id="rId179"/>
+    <hyperlink ref="F97" r:id="rId180"/>
+    <hyperlink ref="E98" r:id="rId181"/>
+    <hyperlink ref="F98" r:id="rId182"/>
+    <hyperlink ref="E99" r:id="rId183"/>
+    <hyperlink ref="F99" r:id="rId184"/>
+    <hyperlink ref="E100" r:id="rId185"/>
+    <hyperlink ref="F100" r:id="rId186"/>
+    <hyperlink ref="E101" r:id="rId187"/>
+    <hyperlink ref="F101" r:id="rId188"/>
+    <hyperlink ref="E102" r:id="rId189"/>
+    <hyperlink ref="F102" r:id="rId190"/>
+    <hyperlink ref="E103" r:id="rId191"/>
+    <hyperlink ref="F103" r:id="rId192"/>
+    <hyperlink ref="E104" r:id="rId193"/>
+    <hyperlink ref="F104" r:id="rId194"/>
+    <hyperlink ref="E105" r:id="rId195"/>
+    <hyperlink ref="F105" r:id="rId196"/>
+    <hyperlink ref="E106" r:id="rId197"/>
+    <hyperlink ref="F106" r:id="rId198"/>
+    <hyperlink ref="E107" r:id="rId199"/>
+    <hyperlink ref="F107" r:id="rId200"/>
+    <hyperlink ref="E108" r:id="rId201"/>
+    <hyperlink ref="F108" r:id="rId202"/>
+    <hyperlink ref="E109" r:id="rId203"/>
+    <hyperlink ref="F109" r:id="rId204"/>
+    <hyperlink ref="E110" r:id="rId205"/>
+    <hyperlink ref="F110" r:id="rId206"/>
+    <hyperlink ref="E111" r:id="rId207"/>
+    <hyperlink ref="F111" r:id="rId208"/>
+    <hyperlink ref="E112" r:id="rId209"/>
+    <hyperlink ref="F112" r:id="rId210"/>
+    <hyperlink ref="E113" r:id="rId211"/>
+    <hyperlink ref="F113" r:id="rId212"/>
+    <hyperlink ref="E114" r:id="rId213"/>
+    <hyperlink ref="F114" r:id="rId214"/>
+    <hyperlink ref="E115" r:id="rId215"/>
+    <hyperlink ref="F115" r:id="rId216"/>
+    <hyperlink ref="E116" r:id="rId217"/>
+    <hyperlink ref="F116" r:id="rId218"/>
+    <hyperlink ref="E117" r:id="rId219"/>
+    <hyperlink ref="F117" r:id="rId220"/>
+    <hyperlink ref="E118" r:id="rId221"/>
+    <hyperlink ref="F118" r:id="rId222"/>
+    <hyperlink ref="E119" r:id="rId223"/>
+    <hyperlink ref="F119" r:id="rId224"/>
+    <hyperlink ref="E120" r:id="rId225"/>
+    <hyperlink ref="F120" r:id="rId226"/>
+    <hyperlink ref="E121" r:id="rId227"/>
+    <hyperlink ref="F121" r:id="rId228"/>
+    <hyperlink ref="E122" r:id="rId229"/>
+    <hyperlink ref="F122" r:id="rId230"/>
+    <hyperlink ref="E123" r:id="rId231"/>
+    <hyperlink ref="F123" r:id="rId232"/>
+    <hyperlink ref="E124" r:id="rId233"/>
+    <hyperlink ref="F124" r:id="rId234"/>
+    <hyperlink ref="E125" r:id="rId235"/>
+    <hyperlink ref="F125" r:id="rId236"/>
+    <hyperlink ref="E126" r:id="rId237"/>
+    <hyperlink ref="F126" r:id="rId238"/>
+    <hyperlink ref="E127" r:id="rId239"/>
+    <hyperlink ref="F127" r:id="rId240"/>
+    <hyperlink ref="E128" r:id="rId241"/>
+    <hyperlink ref="F128" r:id="rId242"/>
+    <hyperlink ref="E129" r:id="rId243"/>
+    <hyperlink ref="F129" r:id="rId244"/>
+    <hyperlink ref="E130" r:id="rId245"/>
+    <hyperlink ref="F130" r:id="rId246"/>
+    <hyperlink ref="E131" r:id="rId247"/>
+    <hyperlink ref="F131" r:id="rId248"/>
+    <hyperlink ref="E132" r:id="rId249"/>
+    <hyperlink ref="F132" r:id="rId250"/>
+    <hyperlink ref="E133" r:id="rId251"/>
+    <hyperlink ref="F133" r:id="rId252"/>
+    <hyperlink ref="E134" r:id="rId253"/>
+    <hyperlink ref="F134" r:id="rId254"/>
+    <hyperlink ref="E135" r:id="rId255"/>
+    <hyperlink ref="F135" r:id="rId256"/>
+    <hyperlink ref="E136" r:id="rId257"/>
+    <hyperlink ref="F136" r:id="rId258"/>
+    <hyperlink ref="E137" r:id="rId259"/>
+    <hyperlink ref="F137" r:id="rId260"/>
+    <hyperlink ref="E138" r:id="rId261"/>
+    <hyperlink ref="F138" r:id="rId262"/>
+    <hyperlink ref="E139" r:id="rId263"/>
+    <hyperlink ref="F139" r:id="rId264"/>
+    <hyperlink ref="E140" r:id="rId265"/>
+    <hyperlink ref="F140" r:id="rId266"/>
+    <hyperlink ref="E141" r:id="rId267"/>
+    <hyperlink ref="F141" r:id="rId268"/>
+    <hyperlink ref="F142" r:id="rId269"/>
+    <hyperlink ref="E143" r:id="rId270"/>
+    <hyperlink ref="F143" r:id="rId271"/>
+    <hyperlink ref="E144" r:id="rId272"/>
+    <hyperlink ref="F144" r:id="rId273"/>
+    <hyperlink ref="E145" r:id="rId274"/>
+    <hyperlink ref="F145" r:id="rId275"/>
+    <hyperlink ref="E146" r:id="rId276"/>
+    <hyperlink ref="F146" r:id="rId277"/>
+    <hyperlink ref="E147" r:id="rId278"/>
+    <hyperlink ref="F147" r:id="rId279"/>
+    <hyperlink ref="E148" r:id="rId280"/>
+    <hyperlink ref="F148" r:id="rId281"/>
+    <hyperlink ref="E149" r:id="rId282"/>
+    <hyperlink ref="F149" r:id="rId283"/>
+    <hyperlink ref="E150" r:id="rId284"/>
+    <hyperlink ref="F150" r:id="rId285"/>
+    <hyperlink ref="E151" r:id="rId286"/>
+    <hyperlink ref="F151" r:id="rId287"/>
+    <hyperlink ref="E152" r:id="rId288"/>
+    <hyperlink ref="F152" r:id="rId289"/>
+    <hyperlink ref="E153" r:id="rId290"/>
+    <hyperlink ref="F153" r:id="rId291"/>
+    <hyperlink ref="E154" r:id="rId292"/>
+    <hyperlink ref="F154" r:id="rId293"/>
+    <hyperlink ref="E155" r:id="rId294"/>
+    <hyperlink ref="F155" r:id="rId295"/>
+    <hyperlink ref="E156" r:id="rId296"/>
+    <hyperlink ref="F156" r:id="rId297"/>
+    <hyperlink ref="E157" r:id="rId298"/>
+    <hyperlink ref="F157" r:id="rId299"/>
+    <hyperlink ref="F158" r:id="rId300"/>
+    <hyperlink ref="E159" r:id="rId301"/>
+    <hyperlink ref="F159" r:id="rId302"/>
+    <hyperlink ref="E160" r:id="rId303"/>
+    <hyperlink ref="F160" r:id="rId304"/>
+    <hyperlink ref="E161" r:id="rId305"/>
+    <hyperlink ref="F161" r:id="rId306"/>
+    <hyperlink ref="E162" r:id="rId307"/>
+    <hyperlink ref="F162" r:id="rId308"/>
+    <hyperlink ref="E163" r:id="rId309"/>
+    <hyperlink ref="F163" r:id="rId310"/>
+    <hyperlink ref="E164" r:id="rId311"/>
+    <hyperlink ref="F164" r:id="rId312"/>
+    <hyperlink ref="E165" r:id="rId313"/>
+    <hyperlink ref="F165" r:id="rId314"/>
+    <hyperlink ref="E166" r:id="rId315"/>
+    <hyperlink ref="F166" r:id="rId316"/>
+    <hyperlink ref="E167" r:id="rId317"/>
+    <hyperlink ref="F167" r:id="rId318"/>
+    <hyperlink ref="E168" r:id="rId319"/>
+    <hyperlink ref="F168" r:id="rId320"/>
+    <hyperlink ref="E169" r:id="rId321"/>
+    <hyperlink ref="F169" r:id="rId322"/>
+    <hyperlink ref="E170" r:id="rId323"/>
+    <hyperlink ref="F170" r:id="rId324"/>
+    <hyperlink ref="E171" r:id="rId325"/>
+    <hyperlink ref="F171" r:id="rId326"/>
+    <hyperlink ref="E172" r:id="rId327"/>
+    <hyperlink ref="F172" r:id="rId328"/>
+    <hyperlink ref="E173" r:id="rId329"/>
+    <hyperlink ref="F173" r:id="rId330"/>
+    <hyperlink ref="E174" r:id="rId331"/>
+    <hyperlink ref="F174" r:id="rId332"/>
+    <hyperlink ref="E175" r:id="rId333"/>
+    <hyperlink ref="F175" r:id="rId334"/>
+    <hyperlink ref="E176" r:id="rId335"/>
+    <hyperlink ref="F176" r:id="rId336"/>
+    <hyperlink ref="E177" r:id="rId337"/>
+    <hyperlink ref="F177" r:id="rId338"/>
+    <hyperlink ref="E178" r:id="rId339"/>
+    <hyperlink ref="F178" r:id="rId340"/>
+    <hyperlink ref="E179" r:id="rId341"/>
+    <hyperlink ref="F179" r:id="rId342"/>
+    <hyperlink ref="E180" r:id="rId343"/>
+    <hyperlink ref="F180" r:id="rId344"/>
+    <hyperlink ref="E181" r:id="rId345"/>
+    <hyperlink ref="F181" r:id="rId346"/>
+    <hyperlink ref="E182" r:id="rId347"/>
+    <hyperlink ref="F182" r:id="rId348"/>
+    <hyperlink ref="E183" r:id="rId349"/>
+    <hyperlink ref="F183" r:id="rId350"/>
+    <hyperlink ref="E184" r:id="rId351"/>
+    <hyperlink ref="F184" r:id="rId352"/>
+    <hyperlink ref="E185" r:id="rId353"/>
+    <hyperlink ref="F185" r:id="rId354"/>
+    <hyperlink ref="E186" r:id="rId355"/>
+    <hyperlink ref="F186" r:id="rId356"/>
+    <hyperlink ref="E187" r:id="rId357"/>
+    <hyperlink ref="F187" r:id="rId358"/>
+    <hyperlink ref="F188" r:id="rId359"/>
+    <hyperlink ref="E189" r:id="rId360"/>
+    <hyperlink ref="F189" r:id="rId361"/>
+    <hyperlink ref="E190" r:id="rId362"/>
+    <hyperlink ref="F190" r:id="rId363"/>
+    <hyperlink ref="E191" r:id="rId364"/>
+    <hyperlink ref="F191" r:id="rId365"/>
+    <hyperlink ref="E192" r:id="rId366"/>
+    <hyperlink ref="F192" r:id="rId367"/>
+    <hyperlink ref="E193" r:id="rId368"/>
+    <hyperlink ref="F193" r:id="rId369"/>
+    <hyperlink ref="E194" r:id="rId370"/>
+    <hyperlink ref="F194" r:id="rId371"/>
+    <hyperlink ref="E195" r:id="rId372"/>
+    <hyperlink ref="F195" r:id="rId373"/>
+    <hyperlink ref="E196" r:id="rId374"/>
+    <hyperlink ref="F196" r:id="rId375"/>
+    <hyperlink ref="E197" r:id="rId376"/>
+    <hyperlink ref="F197" r:id="rId377"/>
+    <hyperlink ref="E198" r:id="rId378"/>
+    <hyperlink ref="F198" r:id="rId379"/>
+    <hyperlink ref="E199" r:id="rId380"/>
+    <hyperlink ref="F199" r:id="rId381"/>
+    <hyperlink ref="E200" r:id="rId382"/>
+    <hyperlink ref="F200" r:id="rId383"/>
+    <hyperlink ref="E201" r:id="rId384"/>
+    <hyperlink ref="F201" r:id="rId385"/>
+    <hyperlink ref="E202" r:id="rId386"/>
+    <hyperlink ref="F202" r:id="rId387"/>
+    <hyperlink ref="E203" r:id="rId388"/>
+    <hyperlink ref="F203" r:id="rId389"/>
+    <hyperlink ref="E204" r:id="rId390"/>
+    <hyperlink ref="F204" r:id="rId391"/>
+    <hyperlink ref="E205" r:id="rId392"/>
+    <hyperlink ref="F205" r:id="rId393"/>
+    <hyperlink ref="E206" r:id="rId394"/>
+    <hyperlink ref="F206" r:id="rId395"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>