--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -8,97 +8,109 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="47">
   <si>
     <t>REGISTRO DEGLI ACCESSI CIVICI</t>
   </si>
   <si>
     <t>Data di ricevimento della richiesta</t>
   </si>
   <si>
     <t>Protocollo di ricevimento della richiesta</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Presenza di Contro-Interessati</t>
   </si>
   <si>
     <t>Data di risposta</t>
   </si>
   <si>
     <t>Protocollo della risposta</t>
   </si>
   <si>
     <t>Esito della risposta</t>
   </si>
   <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>Accesso agli atti ai sensi dell'art. 22 e seguenti della legge 241/1990</t>
+  </si>
+  <si>
+    <t>SEMPLICE</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>ACCOLTA</t>
+  </si>
+  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>Istanza accesso agli atti</t>
   </si>
   <si>
     <t>ATTI</t>
   </si>
   <si>
-    <t>NO</t>
-[...1 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
-    <t>ACCOLTA</t>
-[...1 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>Istanza accesso agli atti ex legge 2411990</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>RIGETTATA</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>accesso atti Legge 241/1990</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>Accesso agli atti L 241 del 90</t>
@@ -125,53 +137,50 @@
     <t>13/02/2024</t>
   </si>
   <si>
     <t>Richiesta accesso civico da parte di ASSORUP</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>PARZIALMENTE ACCOLTA</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t xml:space="preserve"> Istanza di accesso civico generalizzato ai sensi del D.lgs. 33/2013 - Richiesta informazioni per lo sviluppo dell'applicazione "Scuola punto per punto" da parte della società WebUp </t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>Richiesta accesso civico + legge 241/1990</t>
-  </si>
-[...1 lines deleted...]
-    <t>SEMPLICE</t>
   </si>
   <si>
     <t>27/10/2022</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>Richiesta di accesso civico generalizzato</t>
   </si>
   <si>
     <t>17/10/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -533,352 +542,378 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="8" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3">
-        <v>6081</v>
+        <v>12811</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3">
-        <v>7177</v>
+        <v>12853</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4">
-        <v>5847</v>
+        <v>6081</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4">
-        <v>6049</v>
+        <v>7177</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>15026</v>
+        <v>5847</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5">
-        <v>15162</v>
+        <v>6049</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6">
+        <v>15026</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6">
+        <v>15162</v>
+      </c>
+      <c r="H6" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
-        <v>5914</v>
+        <v>13774</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G7">
-        <v>5946</v>
+        <v>13931</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
-        <v>5772</v>
+        <v>5914</v>
       </c>
       <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>29</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8">
-        <v>5826</v>
+        <v>5946</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B9">
-        <v>1791</v>
+        <v>5772</v>
       </c>
       <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>2644</v>
+        <v>5826</v>
       </c>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
-        <v>9137</v>
+        <v>1791</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>9899</v>
+        <v>2644</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11">
-        <v>18303</v>
+        <v>9137</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
-        <v>19151</v>
+        <v>9899</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
-        <v>18365</v>
+        <v>18303</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12">
+        <v>19151</v>
+      </c>
+      <c r="H12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13">
+        <v>18365</v>
+      </c>
+      <c r="C13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13">
         <v>18417</v>
       </c>
-      <c r="H12" t="s">
-        <v>18</v>
+      <c r="H13" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>