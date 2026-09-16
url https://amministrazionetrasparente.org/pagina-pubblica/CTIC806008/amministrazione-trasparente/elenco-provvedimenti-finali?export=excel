--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -8,1397 +8,910 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="531" uniqueCount="270">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCDBDB5C73</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Manutenzione e saldatura n.5 posti banchi monoposto scuola</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>BCAEOFE4AC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura registri presenze personale scolastico e materiale di cancelleria</t>
+  </si>
+  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC63390E33</t>
   </si>
   <si>
     <t>Decisione a contrarre  - Fornitura opuscoli contenenti modulistica alunni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC63390E33</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC2493638B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Argo Software Portale Scuola Cloud dal 01/08/2026 al 31/07/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2493638B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCFFE699A</t>
   </si>
   <si>
     <t>Decisione a contrarre n.14- Trasporto e servizi per la visita Guidata Messina Laghi di Ganzirri 29.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFFE699A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>CONTRATTO FORMATORE ESPERTO ESTERNO PROGETTO ORIENTARSI PER CRESCERE</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>BBC50CEBAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO NETSECURITY PRIMO CICLO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/50ed7410-4efd-48bf-88aa-df8349825b20</t>
   </si>
   <si>
     <t>CONTRATTO FORMATORE ESPERTO ESTERNO A VALERE SUL PROGETTO “ORIENTARSI PER CRESCERE” - dott.ssa Giuseppina Calanni Calamaro</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 CONTRATTO FORMATORE ESPERTO ESTERNO PROGETTO ORIENTARSI PER CRESCERE
 </t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBFE47120</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTELLONISTICA PER LA SICUREZZA NEI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFE47120</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBFA6A0FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO GDPR FORNITORE NETSENSE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFA6A0FA</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>LETTERA INCARICO PERSONALE TUTOR PROGETTO ORIENTAMENTO ORIENTARSI PER CRESCERE</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>LETTERA INCARICO DOCENTE SUPPORTO TECNICO-OPERATIVO PROGETTO ORIENTAMENTO ORIENTARSI PER CRESCERE</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>LETTERA INCARICO PERSONALE ATA PROGETTO ORIENTAMENTO ORIENTARSI PER CRESCERE</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>DECRETO INCARICO FORMATORI ESPERTI INTERNI_ESTERNI A VALERE SUL PROGETTO ORIENTARSI PER CRESCERE</t>
   </si>
   <si>
     <t>DECRETO INCARICO TUTOR A VALERE SUL PROGETTO ORIENTARSI PER CRESCERE</t>
   </si>
   <si>
     <t>DECRETO INCARICO DOCENTI DI SUPPORTO TECNICO OPERATIVO A VALERE SUL PROGETTO ORIENTARSI PER CRESCERE</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB59326D2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto A/R da Maniace a Dolfin spa - per visite guidate scuola infanzia 04 e 05 / 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59326D2D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB59179B28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n.64 biglietti di ingresso per le visite guidate all'industria Dolciaria Dolfin Spa - nelle giornate del 04 e 05 maggio 2026 - Scuola Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59179B28</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB1399E2EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia oda su mepa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1399E2EF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA7C1C3CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita Didattica 18.03.2026 classi II° III°SSPG - La Città delle Amazzoni -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7C1C3CE</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA84CADBOA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica 06.03.2026 classi prime SSPG - Rappresentazione teatrale " Il Filo Di Arianna"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84CADBOA</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7FFCEB6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi di formazione Sicurezza D. lgs.81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7FFCEB6A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA53C9C2D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita 03.03.2026 - Visione Spettacolo Teatrale - Scuola Primaria - Alice nel paese delle Meraviglie - Teatro Metropolitan</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C9C2D7</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA48047835</t>
   </si>
   <si>
     <t>Decisione a contrarre N.58 - AFFIDAMENTO DIRETTO PER SPETTACOLO TEATRALE 06/02/2026 Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48047835</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>NA00000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - Conferimento Incarico di prestazione d’opera intellettuale con professionista esterno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA00000000</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B9794C24A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti Cinema The Space - Uscita Didattica 17.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9794C24A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B979226D60</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto da Maniace a Cinema The Space di Belpasso -Uscita Didattica SSPG 17.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979226D60</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9653F04D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n.174 biglietti d'ingresso - Cinema "The Space" Belpasso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9653F04D1</t>
-[...4 lines deleted...]
-  <si>
     <t>B9651B3BF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Trasporto Uscita Didattica  Primaria 12.12.2025 - Norman Line -Viaggi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9651B3BF4</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B9277DE32D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  materiale di primo soccorso per reintegro cassette pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9277DE32D</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>B91C804525</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza A.T. + supporto fasi rilevazione e monitoraggio OIV + utenza portale "amministrazionetrasperante.org</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C804525</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F5A822B9</t>
   </si>
   <si>
     <t xml:space="preserve"> Decisione a contrarre n. 48 - Assicurazione alunni e personale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5A822B9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C475F1E3</t>
   </si>
   <si>
     <t>Decisione a contrarre n.47 - Fornitura di attrezzature e materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C475F1E3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8AD97C16F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di accessori e complementi per Aula Immersiva - Circolare Regionale n24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD97C16F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B89292BF2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 45 - Servizio di sorveglianza sanitaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89292BF2B</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B88C93F6ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisine a contrarre n.44 - Abbonamento Italia Scuola -oro - Gruppo Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C93F6ED</t>
-[...4 lines deleted...]
-  <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>B813D39BBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre N.43 - l'acquisto di n. 500 opuscoletti formato A/5 fronte e retro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813D39BBD</t>
-[...4 lines deleted...]
-  <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>B7F84D4EEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.42 - Assistenza Tecnica su pc DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F84D4EEB</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>B7E5807465</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.41 - Acquisto materiale Elettrico per laboratorio informatico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E5807465</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>B757FA1061</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 40 - Rinnovo Portale Scuola Cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757FA1061</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B75CA8F5DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre - acquisto software PA Digitale 2026 - "Abilitazione al Cloud per le PA Locali"scuole ottobre 2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CA8F5DC</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B72CF5F87B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Contratto di noleggio n. 3 Fotocopiatori multifunzione, assistenza e manutenzione 24 mesi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72CF5F87B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6EA225DEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di cancelleria per gli esami di Stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA225DEF</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>B6E7950BD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Trasporto Visita Guidata Parco Botanico e Geologico Gole Alcantara 23.05.25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7950BD9</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C53D1679</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata della Riserva Naturale di Vendicari e della città di Noto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C53D1679</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C5287626</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasporto – Guida e utilizzo area ristoro - Visita guidata Giardini Naxos e Taormina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5287626</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A82A3599</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di dispositivi per la sicurezza dei lavoratori - DPI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A82A3599</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68DE8762E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita Didattica - Visita dell’Azienda agricola Musa - Progetto Inclusione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68DE8762E</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B6785F5CFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi di formazione Sicurezza ai lavoratori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6785F5CFA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B674EEC261</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA MEPA - acquisto software adozione testi scolastici - da SIMI &amp; C. SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B674EEC261</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B653074992</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI AGGIUDICAZIONE T.D. 5229391_Didattica Immersiva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653074992</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B63EF3931C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Servizio di Trasporto – A/R - da Maniace a Ragusa e Modica - servizio Guida e pranzo 15.04.25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EF3931C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B623C7D20C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pile e accumulatore per usb</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623C7D20C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B603960C4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura detergente lavapavimenti profumato – Detersud srl Professional</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603960C4B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F8BE74D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Strumenti musicali per la didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8BE74D6</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F86AD4AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di Pulizia -Archimede Fibre srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F86AD4AF</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F31907D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visione spettacolo teatrale interattivo - Scuola Dell’Infanzia – “ Bimbi &amp; Pupi ”- presso Salone Parrocchiale.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F31907D4</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5CD1CBBB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina di aggiudicazione con T .D. con unico operatore economico su MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CD1CBBB8</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CA661829</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Trasporto Uscita Didattica SSPG 07/05/2025 – Visita Guidata all’ARS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA661829</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B581BBD72A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata di Acireale –Uscita didattica Primaria 21/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581BBD72A</t>
-[...4 lines deleted...]
-  <si>
     <t>B5814FE600</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Biglietti Teatro Spettacolo Aladdin</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5814FE600</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B5750DFDDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Cinema The Space Affidamento diretto per visione Film</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5750DFDDD</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56D6B099F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Trasporto Uscita Didattica SSPG 12/02/2025 Cinema THE SPACE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D6B099F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B538782C3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA su MEPA alla Ditta Campustore s.r.l. –</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B538782C3B</t>
-[...4 lines deleted...]
-  <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>B4F57487EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di carta per fotocopie formato A4.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F57487EC</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4ED212A0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.1 Targa Pubblicitaria PNRR 3.1 -Linguaggi e Stem</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ED212A0F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4E68F2993</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per visione spettacolo teatrale - Scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E68F2993</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4BA9EA0B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - - canone 2025 - rinnovo gestionali per la didattica Alunni web, Argo Scuola Next .</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BA9EA0B1</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BAE32921</t>
   </si>
   <si>
     <t>Decisione a contrarre - canone 2025 rinnovo gestionali per l’amministrazione e la didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAE32921</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B48152FE23</t>
   </si>
   <si>
     <t>Decisione a contrarre - INDIZIONE DI PROCEDURA ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48152FE23</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B44A9B45FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di consulenza Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A9B45FF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B441D28A5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto, Polizza RCT, infortuni, tutela legale e garanzie accessorie studenti e personale.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441D28A5B</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B426B764CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE PER REINTEGRO CASSETTE DI PRONTO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426B764CF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B405249A2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di cancelleria di facile consumo.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B405249A2F</t>
-[...4 lines deleted...]
-  <si>
     <t>B40A8C7A57</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA su Mepa - acquisto Server Lenovo St50 V3 Xeon E-2414</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40A8C7A57</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3F6363503</t>
   </si>
   <si>
     <t>Decisione a contrarre - oda mepa - acquisto firma digitale remota da SI.MI.Signorelli SAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F6363503</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3E88398DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di cancelleria di facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E88398DF</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>B1BD12A3B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura Climatizzatore – posa e installazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BD12A3B1</t>
-[...4 lines deleted...]
-  <si>
     <t>B1BCD45CEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura Servizio di Trasporto – A/R e Visita guidata di Ortigia e Riserva Naturale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BCD45CEE</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>B1B4C49BF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto – fornitura Materiale Pubblicitari - Magliette a tema</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B4C49BF7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>B1B3F6049A</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura Servizio di Trasporto – A/R - da Maniace a Siracusa e Ortigia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B3F6049A</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>B17C9576B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto – Servizio di riprese video</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17C9576B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B17C643C67</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto –Materiali di cancelleria -facile consumo – Progetto Vita Reale – Agenda Sud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17C643C67</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>B1775412E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto – Servizio di Trasporto da Maniace a Parco Giurassico di Zafferana Etnea (CT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1775412E0</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>B16845B72D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina Affidamento Diretto –Materiali di pulizia – Progetto Vita Reale – Agenda Sud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16845B72D</t>
-[...4 lines deleted...]
-  <si>
     <t>B168178556</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto – fornitura arredi (sedie) – Eco Ufficio Italia S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B168178556</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>B1682D22DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - _Agenda sud -Determina affidamento Fabrika</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1682D22DE</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>B13514BDC2</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina Affidamento Diretto – fornitura viaggio dal 02/05/2024 al 04/05/2024 -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13514BDC2</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>B135FE6B48</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto – fornitura Materiali Pubblicità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B135FE6B48</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>B12A54AC94</t>
   </si>
   <si>
     <t xml:space="preserve"> Affidamento Diretto –Biglietti Cinema THE SPACE cc Etnapolis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A54AC94</t>
-[...4 lines deleted...]
-  <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>B121F9AA0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto –Servizio di Trasporto - Laboratori didattici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121F9AA0B</t>
-[...4 lines deleted...]
-  <si>
     <t>B121F847E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura Materiale di ferramenta facile consumo – Lupica - Ferramenta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121F847E4</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>B0C5F14FDA</t>
   </si>
   <si>
     <t>DETERMINA AFFIDAMENTO Currenti bus Uscita Didattica Orienteering</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5F14FDA</t>
-[...4 lines deleted...]
-  <si>
     <t>B0C5E3CD9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - _DETERMINA AFFIDAMENTO Archimede Fibre S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5E3CD9B</t>
-[...4 lines deleted...]
-  <si>
     <t>B0C55F9C41</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina Affidamento Diretto – fornitura Materiale di cancelleria – Borgione S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C55F9C41</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>B0341BD76D</t>
   </si>
   <si>
     <t>Decisione a contrarre - timbro_DECISIONE A CONTRARRE USCITA DIDATTICA 04.03.24</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/d293d17d-40f0-4da4-9f0c-741035074a63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1696,2139 +1209,2378 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBDB5C73" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/f4567de7-f900-4509-96a5-49d76a1224f9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAEOFE4AC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/8c1197ae-efcd-416b-a68b-e9c99d929801" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC63390E33" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/1f3a3da5-3dac-491a-a8d4-257dc47333c3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2493638B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/e93a6d2f-73fa-4214-ba8c-9b7542b9073b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFFE699A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/497aec0b-6432-4e9b-91ba-14156e215834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC50CEBAA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/50ed7410-4efd-48bf-88aa-df8349825b20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFE47120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/f541fe34-8249-44d3-8c1a-b820b9cbb047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFA6A0FA" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/204d072a-f6cb-4bdc-b6c4-d42aa974372b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59326D2D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/2c64d0e0-8f15-43ad-a9be-ef63b26b9233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59179B28" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/96723651-432b-49da-a149-3abd3c75556f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1399E2EF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/86d0d702-ebb6-4297-bc9e-59e04ee40685" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7C1C3CE" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/e3fea755-311f-469c-bbbf-89920d23ff61" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84CADBOA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/210b7d09-a4af-4155-a71a-9f32cb7f73c4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7FFCEB6A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/64759b79-fb18-4a3d-b7f2-90504553de2a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C9C2D7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/63de5f2d-9acf-4256-b8ad-ac290f6a7493" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48047835" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/12781813-c738-472c-b897-d79e4d89547b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA00000000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/6859c77d-053b-4595-87cc-210aa47954cb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9794C24A3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/1d59104c-2b8a-4787-8d9b-42c58a724da7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979226D60" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/f125f737-5d3c-4a89-b960-f92697d26165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9653F04D1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/7e451561-4866-4ec9-9b5b-e6702e9948dd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9651B3BF4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/5228def4-d0e3-4c89-83ba-68b261a42aaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9277DE32D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/e4d7b43d-32c4-497e-826a-dab26ee14462" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C804525" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/8f888272-82d8-49ac-a1a8-2f7a300ffe33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5A822B9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/1b16d651-d448-455c-8828-5db52d185318" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C475F1E3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/04ae613e-5aa6-4f8c-b4aa-256c99983a61" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD97C16F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/2415cd1e-820c-4b4b-ae2f-23baca58e77d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89292BF2B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/feb0a670-441f-449f-9114-f64755a3c286" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C93F6ED" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/98d2989b-c130-4889-9714-bde893b9d67e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813D39BBD" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/b25a9fe2-7463-4772-b80b-9a84564dc4f8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F84D4EEB" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/8e874f6f-d544-47d4-afde-07eb533f4ab7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E5807465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/98f1a820-fe75-4c72-aa45-985615982e39" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757FA1061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/e930a181-9d94-4ac5-a281-d4e2b365d254" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CA8F5DC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/fe8bd7d0-9822-4d3d-8cf8-d169c5ba4b82" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72CF5F87B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/b7e160b0-f5a6-4a1b-99d4-55b2729ca2e8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA225DEF" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/4b46d54d-7959-4b19-8dbe-afbec5c5f93e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7950BD9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/9fa7d3c2-e69d-40a3-81b6-c768f2210557" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C53D1679" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/15ffc5b4-d057-4ffc-a0a1-5c5b00f1bfbb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5287626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/0a24dfcd-09e0-4191-badc-b8c4f215cbe5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A82A3599" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/b628a0df-3127-4359-8768-820851fce22d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68DE8762E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/e79305f0-b7a2-4336-8447-6ea5d732fa30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6785F5CFA" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/66b95858-25f5-4dff-98c8-34a2ec92866c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B674EEC261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/e0dff7d1-9070-4a37-92ca-8199b726d03f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653074992" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/cf1c44b6-5f6b-4727-9817-07b159e7034e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EF3931C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/f4aade0a-dd33-4c02-aa17-5d5a822fc429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623C7D20C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/8be4c0d5-7b65-48a3-9386-6f0e45c43746" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603960C4B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/e51f5a9e-ed26-41cc-a224-4379d6dcae88" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8BE74D6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/fb0de2c2-1f30-4867-be72-b9fa89b50106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F86AD4AF" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/6e63011e-57af-4c2a-be90-defc3869d34a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F31907D4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/76657553-ed64-4d6c-b262-8ceb18a78c55" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CD1CBBB8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/b18ba969-9c31-4a33-b01c-35edb5138695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA661829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/1bd7401f-8361-4aa9-b725-15923e7f3d90" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581BBD72A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/0486d494-a25e-4d44-a3fd-71f2477e96b6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5814FE600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/23e3ee0d-e287-481e-a351-7ab40711dd64" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5750DFDDD" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/4227b563-b200-43c0-9288-877e5dfafb6a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D6B099F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/e32f4c79-28de-4d4a-9c8e-6dbd0fbfef84" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B538782C3B" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/c05f29f5-9aa1-4994-b18a-82420a05aa7f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F57487EC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/26ca5c24-c1a1-481e-a1a8-b2e0c30a8452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ED212A0F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/749ae0ba-d3e3-41ce-97d3-6d51ad14e1ba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E68F2993" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/57089819-156c-4873-90f9-21547bdbcafb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BA9EA0B1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/3a659bba-eca5-4ac5-8696-7316caa46645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAE32921" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/ceb86fde-ad29-4e91-a216-3f1dc4d79b81" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48152FE23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/512ac986-1fe7-43a5-925d-e2b877c7d071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A9B45FF" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/c998eb49-c4bd-47a2-bdd1-3b9715bfb6b2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441D28A5B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/396c5c74-4e40-4249-9587-9bbdb27aeedb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426B764CF" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/93b86a38-3956-4451-9228-f3e2e6ebf855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B405249A2F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/992e26d5-a6db-4f6f-9c61-dee959ccb871" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40A8C7A57" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/5ebba957-b2e7-4e1e-91e8-809c42ef25cd" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F6363503" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/4cf50ccd-beb9-4ab2-8f8f-9f35bae59d29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E88398DF" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/96690af6-6106-4cd0-90b8-2edb2fe56da7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BD12A3B1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/b96b0c1d-2258-4b30-a206-1a7517c8aebc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BCD45CEE" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/f06a0b47-d8a3-4e79-a912-ee5a5944b319" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B4C49BF7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/1dc9ba76-4bcc-4f9e-bf48-8fb4d5e48c4f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B3F6049A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/13f18c3a-6013-433d-b524-15d394d74b73" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17C9576B0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/a79653d9-87f3-41d3-a8c9-c4e58e975b3c" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17C643C67" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/dcb39c23-b18f-4fd2-a062-929c815e6ef9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1775412E0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/b0331d6a-17d3-48ea-a4f4-cac7dc071237" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16845B72D" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/228cd8c6-f528-4c72-b78a-9549a6370bf7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B168178556" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/1cb5cb46-0dac-4fb4-a1fd-a1be91d4828a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1682D22DE" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/2956dea2-534d-49e8-a898-caec19f45b2d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13514BDC2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/2e930621-712c-4da7-a8a9-1e3f336c7a65" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B135FE6B48" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/94463578-8a5c-4560-a15e-f2a173467343" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A54AC94" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/44bed79c-fe06-4827-87d2-cd2e4d707af3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121F9AA0B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/3cde10cc-65d3-4391-850c-219d460b0c06" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121F847E4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/5bbc6d3b-2449-4723-9a55-ae69d9aa6879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5F14FDA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/3397ff75-e216-4e75-b135-37e061b412f6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5E3CD9B" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/8c38e395-ecf3-48a6-8031-51031ebf412b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C55F9C41" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/d8b9ac48-345b-4b3b-a66d-af768bcfe9dc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0341BD76D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC806008/amministrazione-trasparente/atti-amministrazioni-enti/d293d17d-40f0-4da4-9f0c-741035074a63" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F104"/>
+  <dimension ref="A1:F106"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4313</v>
+        <v>4955</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>4589</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>3255</v>
+        <v>4313</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>3186</v>
+        <v>3920</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6">
+        <v>3255</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="B6">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>3182</v>
+        <v>3186</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>23</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>3181</v>
+        <v>3185</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9">
-        <v>3180</v>
+        <v>3182</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>26</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
-        <v>3157</v>
+        <v>3181</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B11">
-        <v>3156</v>
+        <v>3180</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>23</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B12">
-        <v>3154</v>
+        <v>3157</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>23</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>3125</v>
+        <v>3156</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>31</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="B14">
-        <v>3124</v>
+        <v>3154</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>33</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B15">
-        <v>3123</v>
+        <v>3125</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B16">
-        <v>3122</v>
+        <v>3124</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B17">
-        <v>3121</v>
+        <v>3123</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B18">
-        <v>3114</v>
+        <v>3122</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="B19">
-        <v>2993</v>
+        <v>3121</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B20">
-        <v>2862</v>
+        <v>3114</v>
       </c>
       <c r="C20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B21">
-        <v>2860</v>
+        <v>2993</v>
       </c>
       <c r="C21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B22">
-        <v>2708</v>
+        <v>2862</v>
       </c>
       <c r="C22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D22" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B23">
-        <v>2707</v>
+        <v>2860</v>
       </c>
       <c r="C23" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="B24">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="C24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D24" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E24" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="B25">
-        <v>2529</v>
+        <v>2707</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>23</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="B26">
-        <v>2528</v>
+        <v>2707</v>
       </c>
       <c r="C26" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>23</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="B27">
-        <v>2044</v>
+        <v>2529</v>
       </c>
       <c r="C27" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D27" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>47</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="B28">
-        <v>1322</v>
+        <v>2528</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>49</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="B29">
-        <v>1111</v>
+        <v>2044</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>52</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="B30">
-        <v>1110</v>
+        <v>1322</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>55</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="B31">
-        <v>806</v>
+        <v>1111</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>58</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="B32">
-        <v>709</v>
+        <v>1110</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>60</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="B33">
-        <v>269</v>
+        <v>806</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>63</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="B34">
-        <v>6974</v>
+        <v>709</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>66</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="B35">
-        <v>6949</v>
+        <v>269</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>69</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="B36">
-        <v>6862</v>
+        <v>6974</v>
       </c>
       <c r="C36" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="D36" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>72</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="B37">
-        <v>6847</v>
+        <v>6949</v>
       </c>
       <c r="C37" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>74</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="B38">
-        <v>6358</v>
+        <v>6862</v>
       </c>
       <c r="C38" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="D38" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>77</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="B39">
-        <v>6233</v>
+        <v>6847</v>
       </c>
       <c r="C39" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="D39" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>79</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="B40">
-        <v>5946</v>
+        <v>6358</v>
       </c>
       <c r="C40" t="s">
-        <v>123</v>
+        <v>81</v>
       </c>
       <c r="D40" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>82</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="B41">
-        <v>5467</v>
+        <v>6233</v>
       </c>
       <c r="C41" t="s">
-        <v>128</v>
+        <v>84</v>
       </c>
       <c r="D41" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>85</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="B42">
-        <v>5194</v>
+        <v>5946</v>
       </c>
       <c r="C42" t="s">
-        <v>133</v>
+        <v>87</v>
       </c>
       <c r="D42" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>88</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="B43">
-        <v>4913</v>
+        <v>5467</v>
       </c>
       <c r="C43" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="D43" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>91</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="B44">
-        <v>4832</v>
+        <v>5194</v>
       </c>
       <c r="C44" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="D44" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>94</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="B45">
-        <v>3923</v>
+        <v>4913</v>
       </c>
       <c r="C45" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="D45" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>97</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="B46">
-        <v>3768</v>
+        <v>4832</v>
       </c>
       <c r="C46" t="s">
-        <v>153</v>
+        <v>99</v>
       </c>
       <c r="D46" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>100</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>157</v>
+        <v>101</v>
       </c>
       <c r="B47">
-        <v>3731</v>
+        <v>3923</v>
       </c>
       <c r="C47" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="D47" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>103</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="B48">
-        <v>3107</v>
+        <v>3768</v>
       </c>
       <c r="C48" t="s">
-        <v>163</v>
+        <v>105</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>106</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="B49">
-        <v>2920</v>
+        <v>3731</v>
       </c>
       <c r="C49" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="D49" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>109</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>110</v>
       </c>
       <c r="B50">
-        <v>2799</v>
+        <v>3107</v>
       </c>
       <c r="C50" t="s">
-        <v>173</v>
+        <v>111</v>
       </c>
       <c r="D50" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>112</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>177</v>
+        <v>113</v>
       </c>
       <c r="B51">
-        <v>2424</v>
+        <v>2920</v>
       </c>
       <c r="C51" t="s">
-        <v>178</v>
+        <v>114</v>
       </c>
       <c r="D51" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>115</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>116</v>
       </c>
       <c r="B52">
-        <v>2414</v>
+        <v>2799</v>
       </c>
       <c r="C52" t="s">
-        <v>183</v>
+        <v>117</v>
       </c>
       <c r="D52" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>118</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>187</v>
+        <v>119</v>
       </c>
       <c r="B53">
-        <v>2220</v>
+        <v>2424</v>
       </c>
       <c r="C53" t="s">
-        <v>188</v>
+        <v>120</v>
       </c>
       <c r="D53" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>121</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>187</v>
+        <v>122</v>
       </c>
       <c r="B54">
-        <v>2219</v>
+        <v>2414</v>
       </c>
       <c r="C54" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D54" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>124</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>196</v>
+        <v>125</v>
       </c>
       <c r="B55">
-        <v>2070</v>
+        <v>2220</v>
       </c>
       <c r="C55" t="s">
-        <v>197</v>
+        <v>126</v>
       </c>
       <c r="D55" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>127</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>201</v>
+        <v>125</v>
       </c>
       <c r="B56">
-        <v>1949</v>
+        <v>2219</v>
       </c>
       <c r="C56" t="s">
-        <v>202</v>
+        <v>128</v>
       </c>
       <c r="D56" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>129</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>206</v>
+        <v>130</v>
       </c>
       <c r="B57">
-        <v>1826</v>
+        <v>2070</v>
       </c>
       <c r="C57" t="s">
-        <v>207</v>
+        <v>131</v>
       </c>
       <c r="D57" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>132</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>211</v>
+        <v>133</v>
       </c>
       <c r="B58">
-        <v>1813</v>
+        <v>1949</v>
       </c>
       <c r="C58" t="s">
-        <v>212</v>
+        <v>134</v>
       </c>
       <c r="D58" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>135</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>216</v>
+        <v>136</v>
       </c>
       <c r="B59">
-        <v>1631</v>
+        <v>1826</v>
       </c>
       <c r="C59" t="s">
-        <v>217</v>
+        <v>137</v>
       </c>
       <c r="D59" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>138</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>221</v>
+        <v>139</v>
       </c>
       <c r="B60">
-        <v>1539</v>
+        <v>1813</v>
       </c>
       <c r="C60" t="s">
-        <v>222</v>
+        <v>140</v>
       </c>
       <c r="D60" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>141</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>226</v>
+        <v>142</v>
       </c>
       <c r="B61">
-        <v>1389</v>
+        <v>1631</v>
       </c>
       <c r="C61" t="s">
-        <v>227</v>
+        <v>143</v>
       </c>
       <c r="D61" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>144</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>231</v>
+        <v>145</v>
       </c>
       <c r="B62">
-        <v>1231</v>
+        <v>1539</v>
       </c>
       <c r="C62" t="s">
-        <v>232</v>
+        <v>146</v>
       </c>
       <c r="D62" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>147</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>236</v>
+        <v>148</v>
       </c>
       <c r="B63">
-        <v>1180</v>
+        <v>1389</v>
       </c>
       <c r="C63" t="s">
-        <v>237</v>
+        <v>149</v>
       </c>
       <c r="D63" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>150</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>236</v>
+        <v>151</v>
       </c>
       <c r="B64">
-        <v>1176</v>
+        <v>1231</v>
       </c>
       <c r="C64" t="s">
-        <v>241</v>
+        <v>152</v>
       </c>
       <c r="D64" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>153</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>245</v>
+        <v>154</v>
       </c>
       <c r="B65">
-        <v>1111</v>
+        <v>1180</v>
       </c>
       <c r="C65" t="s">
-        <v>246</v>
+        <v>155</v>
       </c>
       <c r="D65" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>156</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>250</v>
+        <v>154</v>
       </c>
       <c r="B66">
-        <v>969</v>
+        <v>1176</v>
       </c>
       <c r="C66" t="s">
-        <v>251</v>
+        <v>157</v>
       </c>
       <c r="D66" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>158</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>255</v>
+        <v>159</v>
       </c>
       <c r="B67">
-        <v>941</v>
+        <v>1111</v>
       </c>
       <c r="C67" t="s">
-        <v>256</v>
+        <v>160</v>
       </c>
       <c r="D67" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>161</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>260</v>
+        <v>162</v>
       </c>
       <c r="B68">
-        <v>505</v>
+        <v>969</v>
       </c>
       <c r="C68" t="s">
-        <v>261</v>
+        <v>163</v>
       </c>
       <c r="D68" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>164</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>260</v>
+        <v>165</v>
       </c>
       <c r="B69">
-        <v>502</v>
+        <v>941</v>
       </c>
       <c r="C69" t="s">
-        <v>265</v>
+        <v>166</v>
       </c>
       <c r="D69" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>167</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>269</v>
+        <v>168</v>
       </c>
       <c r="B70">
-        <v>447</v>
+        <v>505</v>
       </c>
       <c r="C70" t="s">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="D70" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>170</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>274</v>
+        <v>168</v>
       </c>
       <c r="B71">
-        <v>413</v>
+        <v>502</v>
       </c>
       <c r="C71" t="s">
-        <v>275</v>
+        <v>171</v>
       </c>
       <c r="D71" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>172</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>279</v>
+        <v>173</v>
       </c>
       <c r="B72">
-        <v>210</v>
+        <v>447</v>
       </c>
       <c r="C72" t="s">
-        <v>280</v>
+        <v>174</v>
       </c>
       <c r="D72" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>175</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>284</v>
+        <v>176</v>
       </c>
       <c r="B73">
-        <v>5822</v>
+        <v>413</v>
       </c>
       <c r="C73" t="s">
-        <v>285</v>
+        <v>177</v>
       </c>
       <c r="D73" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>178</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>289</v>
+        <v>179</v>
       </c>
       <c r="B74">
-        <v>5810</v>
+        <v>210</v>
       </c>
       <c r="C74" t="s">
-        <v>290</v>
+        <v>180</v>
       </c>
       <c r="D74" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>181</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>294</v>
+        <v>182</v>
       </c>
       <c r="B75">
-        <v>5789</v>
+        <v>5822</v>
       </c>
       <c r="C75" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="D75" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>184</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>299</v>
+        <v>185</v>
       </c>
       <c r="B76">
-        <v>5604</v>
+        <v>5810</v>
       </c>
       <c r="C76" t="s">
-        <v>300</v>
+        <v>186</v>
       </c>
       <c r="D76" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>187</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>299</v>
+        <v>188</v>
       </c>
       <c r="B77">
-        <v>5603</v>
+        <v>5789</v>
       </c>
       <c r="C77" t="s">
-        <v>304</v>
+        <v>189</v>
       </c>
       <c r="D77" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>190</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>191</v>
       </c>
       <c r="B78">
-        <v>5345</v>
+        <v>5604</v>
       </c>
       <c r="C78" t="s">
-        <v>309</v>
+        <v>192</v>
       </c>
       <c r="D78" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>193</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>313</v>
+        <v>191</v>
       </c>
       <c r="B79">
-        <v>5270</v>
+        <v>5603</v>
       </c>
       <c r="C79" t="s">
-        <v>314</v>
+        <v>194</v>
       </c>
       <c r="D79" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>195</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>318</v>
+        <v>196</v>
       </c>
       <c r="B80">
-        <v>5213</v>
+        <v>5345</v>
       </c>
       <c r="C80" t="s">
-        <v>319</v>
+        <v>197</v>
       </c>
       <c r="D80" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>198</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>323</v>
+        <v>199</v>
       </c>
       <c r="B81">
-        <v>5125</v>
+        <v>5270</v>
       </c>
       <c r="C81" t="s">
-        <v>324</v>
+        <v>200</v>
       </c>
       <c r="D81" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>201</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>328</v>
+        <v>202</v>
       </c>
       <c r="B82">
-        <v>4981</v>
+        <v>5213</v>
       </c>
       <c r="C82" t="s">
-        <v>329</v>
+        <v>203</v>
       </c>
       <c r="D82" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>204</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>328</v>
+        <v>205</v>
       </c>
       <c r="B83">
-        <v>4976</v>
+        <v>5125</v>
       </c>
       <c r="C83" t="s">
-        <v>333</v>
+        <v>206</v>
       </c>
       <c r="D83" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>207</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>337</v>
+        <v>208</v>
       </c>
       <c r="B84">
-        <v>4804</v>
+        <v>4981</v>
       </c>
       <c r="C84" t="s">
-        <v>338</v>
+        <v>209</v>
       </c>
       <c r="D84" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>210</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="B85">
-        <v>4763</v>
+        <v>4976</v>
       </c>
       <c r="C85" t="s">
-        <v>343</v>
+        <v>211</v>
       </c>
       <c r="D85" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>212</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>347</v>
+        <v>213</v>
       </c>
       <c r="B86">
-        <v>2324</v>
+        <v>4804</v>
       </c>
       <c r="C86" t="s">
-        <v>348</v>
+        <v>214</v>
       </c>
       <c r="D86" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>215</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>347</v>
+        <v>216</v>
       </c>
       <c r="B87">
-        <v>2321</v>
+        <v>4763</v>
       </c>
       <c r="C87" t="s">
-        <v>352</v>
+        <v>217</v>
       </c>
       <c r="D87" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>218</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>356</v>
+        <v>219</v>
       </c>
       <c r="B88">
-        <v>2267</v>
+        <v>2324</v>
       </c>
       <c r="C88" t="s">
-        <v>357</v>
+        <v>220</v>
       </c>
       <c r="D88" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>221</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>361</v>
+        <v>219</v>
       </c>
       <c r="B89">
-        <v>2253</v>
+        <v>2321</v>
       </c>
       <c r="C89" t="s">
-        <v>362</v>
+        <v>222</v>
       </c>
       <c r="D89" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>223</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>366</v>
+        <v>224</v>
       </c>
       <c r="B90">
-        <v>2070</v>
+        <v>2267</v>
       </c>
       <c r="C90" t="s">
-        <v>367</v>
+        <v>225</v>
       </c>
       <c r="D90" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>226</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>366</v>
+        <v>227</v>
       </c>
       <c r="B91">
-        <v>2068</v>
+        <v>2253</v>
       </c>
       <c r="C91" t="s">
-        <v>371</v>
+        <v>228</v>
       </c>
       <c r="D91" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>229</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>375</v>
+        <v>230</v>
       </c>
       <c r="B92">
-        <v>2036</v>
+        <v>2070</v>
       </c>
       <c r="C92" t="s">
-        <v>376</v>
+        <v>231</v>
       </c>
       <c r="D92" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>232</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>380</v>
+        <v>230</v>
       </c>
       <c r="B93">
-        <v>1957</v>
+        <v>2068</v>
       </c>
       <c r="C93" t="s">
-        <v>381</v>
+        <v>233</v>
       </c>
       <c r="D93" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>234</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>380</v>
+        <v>235</v>
       </c>
       <c r="B94">
-        <v>1953</v>
+        <v>2036</v>
       </c>
       <c r="C94" t="s">
-        <v>385</v>
+        <v>236</v>
       </c>
       <c r="D94" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>237</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>389</v>
+        <v>238</v>
       </c>
       <c r="B95">
-        <v>1988</v>
+        <v>1957</v>
       </c>
       <c r="C95" t="s">
-        <v>390</v>
+        <v>239</v>
       </c>
       <c r="D95" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>240</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>394</v>
+        <v>238</v>
       </c>
       <c r="B96">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="C96" t="s">
-        <v>395</v>
+        <v>241</v>
       </c>
       <c r="D96" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>242</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>399</v>
+        <v>243</v>
       </c>
       <c r="B97">
-        <v>1663</v>
+        <v>1988</v>
       </c>
       <c r="C97" t="s">
-        <v>400</v>
+        <v>244</v>
       </c>
       <c r="D97" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>245</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>404</v>
+        <v>246</v>
       </c>
       <c r="B98">
-        <v>1602</v>
+        <v>1946</v>
       </c>
       <c r="C98" t="s">
-        <v>405</v>
+        <v>247</v>
       </c>
       <c r="D98" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>248</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>409</v>
+        <v>249</v>
       </c>
       <c r="B99">
-        <v>1518</v>
+        <v>1663</v>
       </c>
       <c r="C99" t="s">
-        <v>410</v>
+        <v>250</v>
       </c>
       <c r="D99" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>251</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>409</v>
+        <v>252</v>
       </c>
       <c r="B100">
-        <v>1512</v>
+        <v>1602</v>
       </c>
       <c r="C100" t="s">
-        <v>414</v>
+        <v>253</v>
       </c>
       <c r="D100" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>254</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>418</v>
+        <v>255</v>
       </c>
       <c r="B101">
-        <v>1126</v>
+        <v>1518</v>
       </c>
       <c r="C101" t="s">
-        <v>419</v>
+        <v>256</v>
       </c>
       <c r="D101" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>257</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>418</v>
+        <v>255</v>
       </c>
       <c r="B102">
-        <v>1123</v>
+        <v>1512</v>
       </c>
       <c r="C102" t="s">
-        <v>423</v>
+        <v>258</v>
       </c>
       <c r="D102" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>259</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>418</v>
+        <v>260</v>
       </c>
       <c r="B103">
-        <v>1115</v>
+        <v>1126</v>
       </c>
       <c r="C103" t="s">
-        <v>427</v>
+        <v>261</v>
       </c>
       <c r="D103" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>262</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>431</v>
+        <v>260</v>
       </c>
       <c r="B104">
+        <v>1123</v>
+      </c>
+      <c r="C104" t="s">
+        <v>263</v>
+      </c>
+      <c r="D104" t="s">
+        <v>264</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>260</v>
+      </c>
+      <c r="B105">
+        <v>1115</v>
+      </c>
+      <c r="C105" t="s">
+        <v>265</v>
+      </c>
+      <c r="D105" t="s">
+        <v>266</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>267</v>
+      </c>
+      <c r="B106">
         <v>412</v>
       </c>
-      <c r="C104" t="s">
-[...9 lines deleted...]
-        <v>435</v>
+      <c r="C106" t="s">
+        <v>268</v>
+      </c>
+      <c r="D106" t="s">
+        <v>269</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="F12" r:id="rId17"/>
+    <hyperlink ref="E13" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="E14" r:id="rId20"/>
+    <hyperlink ref="F14" r:id="rId21"/>
+    <hyperlink ref="F15" r:id="rId22"/>
+    <hyperlink ref="F16" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="F18" r:id="rId25"/>
+    <hyperlink ref="F19" r:id="rId26"/>
+    <hyperlink ref="F20" r:id="rId27"/>
+    <hyperlink ref="F21" r:id="rId28"/>
+    <hyperlink ref="F22" r:id="rId29"/>
+    <hyperlink ref="F23" r:id="rId30"/>
+    <hyperlink ref="F24" r:id="rId31"/>
+    <hyperlink ref="F25" r:id="rId32"/>
+    <hyperlink ref="F26" r:id="rId33"/>
+    <hyperlink ref="E27" r:id="rId34"/>
+    <hyperlink ref="F27" r:id="rId35"/>
+    <hyperlink ref="E28" r:id="rId36"/>
+    <hyperlink ref="F28" r:id="rId37"/>
+    <hyperlink ref="E29" r:id="rId38"/>
+    <hyperlink ref="F29" r:id="rId39"/>
+    <hyperlink ref="E30" r:id="rId40"/>
+    <hyperlink ref="F30" r:id="rId41"/>
+    <hyperlink ref="E31" r:id="rId42"/>
+    <hyperlink ref="F31" r:id="rId43"/>
+    <hyperlink ref="E32" r:id="rId44"/>
+    <hyperlink ref="F32" r:id="rId45"/>
+    <hyperlink ref="E33" r:id="rId46"/>
+    <hyperlink ref="F33" r:id="rId47"/>
+    <hyperlink ref="E34" r:id="rId48"/>
+    <hyperlink ref="F34" r:id="rId49"/>
+    <hyperlink ref="E35" r:id="rId50"/>
+    <hyperlink ref="F35" r:id="rId51"/>
+    <hyperlink ref="E36" r:id="rId52"/>
+    <hyperlink ref="F36" r:id="rId53"/>
+    <hyperlink ref="E37" r:id="rId54"/>
+    <hyperlink ref="F37" r:id="rId55"/>
+    <hyperlink ref="E38" r:id="rId56"/>
+    <hyperlink ref="F38" r:id="rId57"/>
+    <hyperlink ref="E39" r:id="rId58"/>
+    <hyperlink ref="F39" r:id="rId59"/>
+    <hyperlink ref="E40" r:id="rId60"/>
+    <hyperlink ref="F40" r:id="rId61"/>
+    <hyperlink ref="E41" r:id="rId62"/>
+    <hyperlink ref="F41" r:id="rId63"/>
+    <hyperlink ref="E42" r:id="rId64"/>
+    <hyperlink ref="F42" r:id="rId65"/>
+    <hyperlink ref="E43" r:id="rId66"/>
+    <hyperlink ref="F43" r:id="rId67"/>
+    <hyperlink ref="E44" r:id="rId68"/>
+    <hyperlink ref="F44" r:id="rId69"/>
+    <hyperlink ref="E45" r:id="rId70"/>
+    <hyperlink ref="F45" r:id="rId71"/>
+    <hyperlink ref="E46" r:id="rId72"/>
+    <hyperlink ref="F46" r:id="rId73"/>
+    <hyperlink ref="E47" r:id="rId74"/>
+    <hyperlink ref="F47" r:id="rId75"/>
+    <hyperlink ref="E48" r:id="rId76"/>
+    <hyperlink ref="F48" r:id="rId77"/>
+    <hyperlink ref="E49" r:id="rId78"/>
+    <hyperlink ref="F49" r:id="rId79"/>
+    <hyperlink ref="E50" r:id="rId80"/>
+    <hyperlink ref="F50" r:id="rId81"/>
+    <hyperlink ref="E51" r:id="rId82"/>
+    <hyperlink ref="F51" r:id="rId83"/>
+    <hyperlink ref="E52" r:id="rId84"/>
+    <hyperlink ref="F52" r:id="rId85"/>
+    <hyperlink ref="E53" r:id="rId86"/>
+    <hyperlink ref="F53" r:id="rId87"/>
+    <hyperlink ref="E54" r:id="rId88"/>
+    <hyperlink ref="F54" r:id="rId89"/>
+    <hyperlink ref="E55" r:id="rId90"/>
+    <hyperlink ref="F55" r:id="rId91"/>
+    <hyperlink ref="E56" r:id="rId92"/>
+    <hyperlink ref="F56" r:id="rId93"/>
+    <hyperlink ref="E57" r:id="rId94"/>
+    <hyperlink ref="F57" r:id="rId95"/>
+    <hyperlink ref="E58" r:id="rId96"/>
+    <hyperlink ref="F58" r:id="rId97"/>
+    <hyperlink ref="E59" r:id="rId98"/>
+    <hyperlink ref="F59" r:id="rId99"/>
+    <hyperlink ref="E60" r:id="rId100"/>
+    <hyperlink ref="F60" r:id="rId101"/>
+    <hyperlink ref="E61" r:id="rId102"/>
+    <hyperlink ref="F61" r:id="rId103"/>
+    <hyperlink ref="E62" r:id="rId104"/>
+    <hyperlink ref="F62" r:id="rId105"/>
+    <hyperlink ref="E63" r:id="rId106"/>
+    <hyperlink ref="F63" r:id="rId107"/>
+    <hyperlink ref="E64" r:id="rId108"/>
+    <hyperlink ref="F64" r:id="rId109"/>
+    <hyperlink ref="E65" r:id="rId110"/>
+    <hyperlink ref="F65" r:id="rId111"/>
+    <hyperlink ref="E66" r:id="rId112"/>
+    <hyperlink ref="F66" r:id="rId113"/>
+    <hyperlink ref="E67" r:id="rId114"/>
+    <hyperlink ref="F67" r:id="rId115"/>
+    <hyperlink ref="E68" r:id="rId116"/>
+    <hyperlink ref="F68" r:id="rId117"/>
+    <hyperlink ref="E69" r:id="rId118"/>
+    <hyperlink ref="F69" r:id="rId119"/>
+    <hyperlink ref="E70" r:id="rId120"/>
+    <hyperlink ref="F70" r:id="rId121"/>
+    <hyperlink ref="E71" r:id="rId122"/>
+    <hyperlink ref="F71" r:id="rId123"/>
+    <hyperlink ref="E72" r:id="rId124"/>
+    <hyperlink ref="F72" r:id="rId125"/>
+    <hyperlink ref="E73" r:id="rId126"/>
+    <hyperlink ref="F73" r:id="rId127"/>
+    <hyperlink ref="E74" r:id="rId128"/>
+    <hyperlink ref="F74" r:id="rId129"/>
+    <hyperlink ref="E75" r:id="rId130"/>
+    <hyperlink ref="F75" r:id="rId131"/>
+    <hyperlink ref="E76" r:id="rId132"/>
+    <hyperlink ref="F76" r:id="rId133"/>
+    <hyperlink ref="E77" r:id="rId134"/>
+    <hyperlink ref="F77" r:id="rId135"/>
+    <hyperlink ref="E78" r:id="rId136"/>
+    <hyperlink ref="F78" r:id="rId137"/>
+    <hyperlink ref="E79" r:id="rId138"/>
+    <hyperlink ref="F79" r:id="rId139"/>
+    <hyperlink ref="E80" r:id="rId140"/>
+    <hyperlink ref="F80" r:id="rId141"/>
+    <hyperlink ref="E81" r:id="rId142"/>
+    <hyperlink ref="F81" r:id="rId143"/>
+    <hyperlink ref="E82" r:id="rId144"/>
+    <hyperlink ref="F82" r:id="rId145"/>
+    <hyperlink ref="E83" r:id="rId146"/>
+    <hyperlink ref="F83" r:id="rId147"/>
+    <hyperlink ref="E84" r:id="rId148"/>
+    <hyperlink ref="F84" r:id="rId149"/>
+    <hyperlink ref="E85" r:id="rId150"/>
+    <hyperlink ref="F85" r:id="rId151"/>
+    <hyperlink ref="E86" r:id="rId152"/>
+    <hyperlink ref="F86" r:id="rId153"/>
+    <hyperlink ref="E87" r:id="rId154"/>
+    <hyperlink ref="F87" r:id="rId155"/>
+    <hyperlink ref="E88" r:id="rId156"/>
+    <hyperlink ref="F88" r:id="rId157"/>
+    <hyperlink ref="E89" r:id="rId158"/>
+    <hyperlink ref="F89" r:id="rId159"/>
+    <hyperlink ref="E90" r:id="rId160"/>
+    <hyperlink ref="F90" r:id="rId161"/>
+    <hyperlink ref="E91" r:id="rId162"/>
+    <hyperlink ref="F91" r:id="rId163"/>
+    <hyperlink ref="E92" r:id="rId164"/>
+    <hyperlink ref="F92" r:id="rId165"/>
+    <hyperlink ref="E93" r:id="rId166"/>
+    <hyperlink ref="F93" r:id="rId167"/>
+    <hyperlink ref="E94" r:id="rId168"/>
+    <hyperlink ref="F94" r:id="rId169"/>
+    <hyperlink ref="E95" r:id="rId170"/>
+    <hyperlink ref="F95" r:id="rId171"/>
+    <hyperlink ref="E96" r:id="rId172"/>
+    <hyperlink ref="F96" r:id="rId173"/>
+    <hyperlink ref="E97" r:id="rId174"/>
+    <hyperlink ref="F97" r:id="rId175"/>
+    <hyperlink ref="E98" r:id="rId176"/>
+    <hyperlink ref="F98" r:id="rId177"/>
+    <hyperlink ref="E99" r:id="rId178"/>
+    <hyperlink ref="F99" r:id="rId179"/>
+    <hyperlink ref="E100" r:id="rId180"/>
+    <hyperlink ref="F100" r:id="rId181"/>
+    <hyperlink ref="E101" r:id="rId182"/>
+    <hyperlink ref="F101" r:id="rId183"/>
+    <hyperlink ref="E102" r:id="rId184"/>
+    <hyperlink ref="F102" r:id="rId185"/>
+    <hyperlink ref="E103" r:id="rId186"/>
+    <hyperlink ref="F103" r:id="rId187"/>
+    <hyperlink ref="E104" r:id="rId188"/>
+    <hyperlink ref="F104" r:id="rId189"/>
+    <hyperlink ref="E105" r:id="rId190"/>
+    <hyperlink ref="F105" r:id="rId191"/>
+    <hyperlink ref="E106" r:id="rId192"/>
+    <hyperlink ref="F106" r:id="rId193"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>