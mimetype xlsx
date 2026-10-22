--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -8,88 +8,181 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="127">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>PROGETTO PNRR GREEN AGAINST DISPERSION 2 M4C1I1.4-2024- 1322-P-51976 CUP: B34D21000730006 AZIONI DI PREVENZIONE E CONTRASTO ALLA DISPERSIONE SCOLASTIC</t>
+  </si>
+  <si>
+    <t>B34D21000730006</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PROGETTO PNRR DM 19 /2024: COMPASS@PALMA2 CODICE: M4C1I1.4-2024-1322-P-52087 CUP: B34D21000890006</t>
+  </si>
+  <si>
+    <t>B34D21000890006</t>
+  </si>
+  <si>
+    <t>PNRR (D.M. 65/2023) TITOLO DEL PROGETTO “FUTURE SKILLS@PALMA”. CODICE DECRETO M4C1I3.1-2023- 1143-P33604 CUP: B34D23004470006</t>
+  </si>
+  <si>
+    <t>B34D23004470006</t>
+  </si>
+  <si>
+    <t>PROGETTO PNRR D.M. 170/2022 GREEN AGAINST DISPERSION CODICE: M4C1I1.4-2022-981-P-18440 CUP: J34D22004960006</t>
+  </si>
+  <si>
+    <t>J34D22004960006</t>
+  </si>
+  <si>
+    <t>PERCORSI PER LE COMPETENZE TRASVERSALI E L'ORIENTAMENTO (PCTO) ALL’ESTERO WORK4PROGRESS@PALMA PCTO@DUBLINO PCTO@MALTA CUP B34D24000800007</t>
+  </si>
+  <si>
+    <t>B34D24000800007</t>
+  </si>
+  <si>
+    <t>AZIONI DI PREVENZIONE E CONTRASTO DELLA DISPERSIONE SCOLASTICA (D.M. 170/2022) COMPASS@PALMA CODICE: M4C1I1.4-2022-981-P-17899  CUP: B44C22001220007</t>
+  </si>
+  <si>
+    <t>B44C22001220007</t>
+  </si>
+  <si>
+    <t>PROGETTO FSE PON 2014-2020 WORKINPROGRESS: PCTO@DUBLINO - PCTO@MALTA PCTO ALL’ESTERO</t>
+  </si>
+  <si>
+    <t>B34D24002480007</t>
+  </si>
+  <si>
+    <t>PNRR (D.M. 66/2023) CODICE: M4C1I2.1-2023-1222-P-39808 TITOLO :THE DIGITAL TRANSITION @T PALMA CUP: B34D23005530006</t>
+  </si>
+  <si>
+    <t>B34D23005530006</t>
+  </si>
+  <si>
+    <t>PROGETTO PNRR D.M. D.M. 66/2023 DOCENTI IN DIGITALE CODICE: M4C1I2.1-2023-1222-P-38797 CUP: E34D23004700006</t>
+  </si>
+  <si>
+    <t>E34D23004700006</t>
+  </si>
+  <si>
+    <t>VIVI E SCOPRI LA CALABRIA</t>
+  </si>
+  <si>
+    <t>I34C26000210006</t>
+  </si>
+  <si>
+    <t>€ 73.500,00</t>
+  </si>
+  <si>
+    <t>PR CALABRIA FESR FSE+ 2021/2027 OP4</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>PROGETTO FESR - DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>I34D26001990007</t>
+  </si>
+  <si>
+    <t>€ 25.893,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POC Per la Scuola 14_20 -Avviso Pubblico n.94540 del 24/04/2026 </t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
     <t>SPAZIO INSIEME</t>
   </si>
   <si>
     <t>I34D26003590007</t>
   </si>
   <si>
     <t>€ 79.884,00</t>
   </si>
   <si>
     <t xml:space="preserve">Piano PN 21-27 </t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ORIZZONTI EDUCATIVI </t>
   </si>
   <si>
     <t>I34D26002010007</t>
   </si>
   <si>
     <t>€ 34.830,00</t>
   </si>
   <si>
     <t>PN Scuola e competenze 2021/2027 FSE+ e FERS</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>FORMAZIONE ATA</t>
   </si>
   <si>
     <t>I34D26002000007</t>
   </si>
   <si>
     <t>€ 148.260,00</t>
   </si>
   <si>
     <t>Programma Nazionale “Scuola e competenze” 2021-2027 –Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico</t>
@@ -296,110 +389,50 @@
     <t>LEGAMI DI COMUNITA'</t>
   </si>
   <si>
     <t>G49I23001930001</t>
   </si>
   <si>
     <t>€ 32.000,00</t>
   </si>
   <si>
     <t>Presidenza del consiglio dei ministri dipartimento per le politiche della famiglia</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>ERASMUS+1 2024</t>
   </si>
   <si>
     <t>B34C24000220006</t>
   </si>
   <si>
     <t>€ 20.998,00</t>
   </si>
   <si>
     <t>01/06/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>E34D23004700006</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -753,777 +786,890 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/3e361451-d898-443d-ba9b-2e54155cd73e" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/3d633352-14a3-41e7-bf12-0cd778c0f96b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/f8888ab1-9c60-4aa1-9b47-786496d920c4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/9b0cee88-e1e0-4215-96fb-869f627a3670" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/d70d407e-6507-4b87-a284-b0e01f914c97" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/aeb9067f-d4b0-4040-b12b-cefc662af33d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/d78f05a2-0a00-4263-b2bc-874595292545" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/eab3cc7b-99cf-4ab2-ae92-ef81c7deac52" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/0e4be891-a48e-4366-82f9-f7bd9de270e6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/39e1415c-5e74-42d7-b16b-c25f4d82d457" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/094e8145-e674-4532-a4fc-521b4694618a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/2da65ffc-1523-4567-9aab-617af2280050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/361f4cbb-498c-45b5-9789-7c05a23ec284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/517d2929-f95d-43cd-acd3-82732222cfc8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/430a87ed-3b00-4313-825b-b45d992228dd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/d18f1e05-2fb0-4ee4-aae8-8f6b3038ba1e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/3305ed2b-d8a8-452e-93f4-a3f59bf9b0c8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/e6b51532-bceb-4991-a90d-4b0d41869b5b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/6a78c6e2-4020-46b3-b00e-76818eb14e10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/22fe37f2-d40f-4d87-b5fb-96b6b9eb5fa2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/483f93a7-e0b7-456d-bccb-29d717799d26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/498f5ebc-da0b-4ca1-b011-68786abf9142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/6b751fc9-5de9-4134-b7d6-f46bf63f49cb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/88ae0942-0654-4f80-94e5-ff474001481d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/c7b8dbfa-a5ce-4846-a2ad-78df51007915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/e33b76c4-ac6e-430c-bfb1-28a9c83cba85" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/ef3ed4e6-dff3-4f1f-b25d-b8a3f9d098c8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/f78821bf-74df-4202-a0cd-eab02a998d48" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/22fe37f2-d40f-4d87-b5fb-96b6b9eb5fa2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/483f93a7-e0b7-456d-bccb-29d717799d26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/498f5ebc-da0b-4ca1-b011-68786abf9142" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/6b751fc9-5de9-4134-b7d6-f46bf63f49cb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/88ae0942-0654-4f80-94e5-ff474001481d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/c7b8dbfa-a5ce-4846-a2ad-78df51007915" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/e33b76c4-ac6e-430c-bfb1-28a9c83cba85" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/ef3ed4e6-dff3-4f1f-b25d-b8a3f9d098c8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/f78821bf-74df-4202-a0cd-eab02a998d48" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/0541fde8-0a96-490f-a66a-05e7dd013b05" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/2b870700-25c4-4faa-8216-82884c1b4012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/3e361451-d898-443d-ba9b-2e54155cd73e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/3d633352-14a3-41e7-bf12-0cd778c0f96b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/f8888ab1-9c60-4aa1-9b47-786496d920c4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/9b0cee88-e1e0-4215-96fb-869f627a3670" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/d70d407e-6507-4b87-a284-b0e01f914c97" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/aeb9067f-d4b0-4040-b12b-cefc662af33d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/d78f05a2-0a00-4263-b2bc-874595292545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/eab3cc7b-99cf-4ab2-ae92-ef81c7deac52" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/0e4be891-a48e-4366-82f9-f7bd9de270e6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/39e1415c-5e74-42d7-b16b-c25f4d82d457" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/094e8145-e674-4532-a4fc-521b4694618a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/2da65ffc-1523-4567-9aab-617af2280050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/361f4cbb-498c-45b5-9789-7c05a23ec284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/517d2929-f95d-43cd-acd3-82732222cfc8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/430a87ed-3b00-4313-825b-b45d992228dd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/d18f1e05-2fb0-4ee4-aae8-8f6b3038ba1e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/3305ed2b-d8a8-452e-93f4-a3f59bf9b0c8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/e6b51532-bceb-4991-a90d-4b0d41869b5b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIS086006/amministrazione-trasparente/progetto/6a78c6e2-4020-46b3-b00e-76818eb14e10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F39"/>
+  <dimension ref="A1:G38"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
+      <c r="B8" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B9" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
+      <c r="B10" t="s">
         <v>25</v>
       </c>
-      <c r="E6" t="s">
+      <c r="C10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B11" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B12" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="E7" t="s">
+      <c r="D12" t="s">
         <v>31</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>33</v>
       </c>
-      <c r="C8" t="s">
+      <c r="B13" t="s">
         <v>34</v>
       </c>
-      <c r="D8" t="s">
+      <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="E8" t="s">
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="F8" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A9" t="s">
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="B9" t="s">
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>38</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B14" t="s">
         <v>39</v>
       </c>
-      <c r="D9" t="s">
+      <c r="C14" t="s">
         <v>40</v>
       </c>
-      <c r="E9" t="s">
+      <c r="D14" t="s">
         <v>41</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="E14" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>43</v>
       </c>
-      <c r="C10" t="s">
+      <c r="B15" t="s">
         <v>44</v>
       </c>
-      <c r="D10" t="s">
+      <c r="C15" t="s">
         <v>45</v>
       </c>
-      <c r="E10" t="s">
+      <c r="D15" t="s">
         <v>46</v>
       </c>
-      <c r="F10" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A11" t="s">
+      <c r="E15" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>48</v>
       </c>
-      <c r="C11" t="s">
+      <c r="B16" t="s">
         <v>49</v>
       </c>
-      <c r="D11" t="s">
+      <c r="C16" t="s">
         <v>50</v>
       </c>
-      <c r="E11" t="s">
+      <c r="D16" t="s">
         <v>51</v>
       </c>
-      <c r="F11" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A12" t="s">
+      <c r="E16" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
         <v>53</v>
       </c>
-      <c r="C12" t="s">
+      <c r="B17" t="s">
         <v>54</v>
       </c>
-      <c r="D12" t="s">
+      <c r="C17" t="s">
         <v>55</v>
       </c>
-      <c r="E12" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="1">
+      <c r="D17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" t="s">
+        <v>60</v>
+      </c>
+      <c r="D18" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" t="s">
+        <v>67</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" t="s">
+        <v>77</v>
+      </c>
+      <c r="F21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" t="s">
+        <v>86</v>
+      </c>
+      <c r="E23" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
         <v>2025</v>
       </c>
-      <c r="B14" s="1"/>
-[...6 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B26" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="C26" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D26" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...141 lines deleted...]
-      <c r="A24" s="1">
+      <c r="G26" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E27" t="s">
+        <v>91</v>
+      </c>
+      <c r="F27" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D28" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" t="s">
+        <v>105</v>
+      </c>
+      <c r="F30" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>106</v>
+      </c>
+      <c r="B31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" t="s">
+        <v>109</v>
+      </c>
+      <c r="F31" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B32" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" t="s">
+        <v>100</v>
+      </c>
+      <c r="E33" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="1">
         <v>2024</v>
       </c>
-      <c r="B24" s="1"/>
-[...6 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B36" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="C36" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D36" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="E36" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...91 lines deleted...]
-      <c r="A32" t="s">
+      <c r="G36" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" t="s">
+        <v>119</v>
+      </c>
+      <c r="C37" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" t="s">
+        <v>121</v>
+      </c>
+      <c r="E37" t="s">
+        <v>122</v>
+      </c>
+      <c r="F37" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>123</v>
+      </c>
+      <c r="B38" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" t="s">
+        <v>125</v>
+      </c>
+      <c r="D38" t="s">
         <v>100</v>
       </c>
-      <c r="B32" t="s">
-[...127 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>99</v>
-[...21 lines deleted...]
-      <c r="F39" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A29:F29"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A35:G35"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...26 lines deleted...]
-    <hyperlink ref="F39" r:id="rId28"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G11" r:id="rId9"/>
+    <hyperlink ref="G12" r:id="rId10"/>
+    <hyperlink ref="G13" r:id="rId11"/>
+    <hyperlink ref="G14" r:id="rId12"/>
+    <hyperlink ref="G15" r:id="rId13"/>
+    <hyperlink ref="G16" r:id="rId14"/>
+    <hyperlink ref="G17" r:id="rId15"/>
+    <hyperlink ref="G18" r:id="rId16"/>
+    <hyperlink ref="G19" r:id="rId17"/>
+    <hyperlink ref="G20" r:id="rId18"/>
+    <hyperlink ref="G21" r:id="rId19"/>
+    <hyperlink ref="G22" r:id="rId20"/>
+    <hyperlink ref="G23" r:id="rId21"/>
+    <hyperlink ref="G27" r:id="rId22"/>
+    <hyperlink ref="G28" r:id="rId23"/>
+    <hyperlink ref="G29" r:id="rId24"/>
+    <hyperlink ref="G30" r:id="rId25"/>
+    <hyperlink ref="G31" r:id="rId26"/>
+    <hyperlink ref="G32" r:id="rId27"/>
+    <hyperlink ref="G33" r:id="rId28"/>
+    <hyperlink ref="G37" r:id="rId29"/>
+    <hyperlink ref="G38" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>