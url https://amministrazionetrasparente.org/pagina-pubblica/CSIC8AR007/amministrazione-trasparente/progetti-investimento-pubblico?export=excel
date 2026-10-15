--- v0 (2026-07-27)
+++ v1 (2026-10-15)
@@ -8,297 +8,300 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="65">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>PROG. ERASMUS 2026-IT 02-KA121-SCH000413469</t>
+  </si>
+  <si>
+    <t>I11I26000140006</t>
+  </si>
+  <si>
+    <t>€ 20.662,00</t>
+  </si>
+  <si>
+    <t>COMUNITARIA</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>AVVISO PROT. N.94540 DEL 24.04.2026-ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DIDATTICI DA CONCEDERE IN COMODATO D'USO AL PERSONALE DELLA SCUOLA -TIT.DISPOSITIVI DIGITALI</t>
   </si>
   <si>
     <t>I14D26001160007</t>
   </si>
   <si>
     <t>€ 18.084,00</t>
   </si>
   <si>
     <t>POC</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/207122d4-b893-40ed-8f38-034cf6350a0a</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA - MIS. 4: ISTR.E RICERCA COMPON. 1 – POTENZ. OFFER.DEI SERV.DI ISTR.: DAGLI ASILI NIDO ALLE UNIVER. - INVEST.2.1: DIDAT. DIG.LE INTEGR.E FORMAZ.ALLA TRANSIZ. DIG.LE UTIL. INTELLIG.ARTIF.LE NELLA  SCUOLA</t>
   </si>
   <si>
     <t>I14D25003290006</t>
   </si>
   <si>
     <t>€ 47.460,00</t>
   </si>
   <si>
     <t>M4C1I2.1-2026-1745-P-64454</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/09c6fefc-b819-4162-93a1-ae5e76363915</t>
-[...1 lines deleted...]
-  <si>
     <t>PROG. FONDI STR.LI EUROPEI – PROGR. NAZ.LE “SCUOLA E COMPETENZE” 2021-2027 –PRIOR. 01 – SCUOLA E COMP.ZE – FONDO SOCIALE EUROPEO PLUS (FSE+) – OB. SPEC.ESO4.6, AZIONE ESO4.6.A1- SOT. AZ. ESO4.6.A1.B- AVV.5338-09/03/2026-AGENDA SUD A.S.2025.2026/2026.2027</t>
   </si>
   <si>
     <t>I14D25003180007</t>
   </si>
   <si>
     <t>€ 121.785,00</t>
   </si>
   <si>
     <t>ESO4.6.A1.B-FSEPNCL-2026-283</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/93bb9b3a-d118-44c1-b848-c5e355912232</t>
-[...1 lines deleted...]
-  <si>
     <t>PROG.ERASMUS+ AZIONE KA121-COD.2025-1-IT02-KA121-SCH-000334856</t>
   </si>
   <si>
     <t>I11I25000140001</t>
   </si>
   <si>
     <t>€ 26.579,00</t>
   </si>
   <si>
     <t>Comunitaria</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/35d49424-0936-44b5-9403-3b0488e9fa16</t>
-[...1 lines deleted...]
-  <si>
     <t>PROG. PN "ORIENTAMENTO" AVVISO N. 57173 DEL 14.04.2025- TIT "L'ORIENTAMENTO ...È VITA"</t>
   </si>
   <si>
     <t>I54D25001170007</t>
   </si>
   <si>
     <t>€ 44.660,00</t>
   </si>
   <si>
     <t>Finanziamento dell'Unione Europea</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/1afd407f-a70d-4f02-b790-62d2f6b47d70</t>
-[...1 lines deleted...]
-  <si>
     <t>PROG. PNRR ... RIDUZIONE DEI DIVARI NEGLI APPREND.E IL CONTRASTO ALLA DISPERSIONE SCOLASTICA  TIT."..VERSO LA STESSA ...DIREZIONE- D.M. 19/2024</t>
   </si>
   <si>
     <t>I14D21000730006</t>
   </si>
   <si>
     <t>€ 68.518,32</t>
   </si>
   <si>
     <t>PNRR- Finanziamento dell'Unione Europea</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/9933927c-aa54-480a-9dfe-7d75d922a0fc</t>
-[...1 lines deleted...]
-  <si>
     <t>PROG. "AGENDA SUD" AVVISO PROT. 9507 DEL 22/01/2025 - TIT. UN'OPPORTUNITÀ IN PIÙ !</t>
   </si>
   <si>
     <t>I14D25000380007</t>
   </si>
   <si>
     <t>€ 49.644,00</t>
   </si>
   <si>
     <t>PN -FSE+ Finanz. Unione Europea</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/708cd9b8-c94d-420c-9538-f5a2062ecbb7</t>
-[...1 lines deleted...]
-  <si>
     <t>PROG. ERASMUS KA121-SCH-7C12CDC6- TIT.ULTREIA#BUEN CAMINO</t>
   </si>
   <si>
     <t>I11I24000090006</t>
   </si>
   <si>
     <t>€ 23.974,00</t>
   </si>
   <si>
     <t>comunitaria</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/6db67ab7-7482-4ab4-8e74-a21d1d634a12</t>
-[...1 lines deleted...]
-  <si>
     <t>PROG. PNRR "FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE" D.M.66/2023- TIT. IL PERSONALE SCOLASTICO ED ...IL MONDO VIRTUALE!</t>
   </si>
   <si>
     <t>I14D23002950006</t>
   </si>
   <si>
     <t>€ 61.663,02</t>
   </si>
   <si>
     <t>PNRR - Finanziamento dell' Unione Europea</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/53240b55-8ada-4bb3-ac55-c8a6d4ba2c20</t>
-[...1 lines deleted...]
-  <si>
     <t>AGENDA SUD- AVVISO PROT.N.134894 DEL 21.11.2023- TIT. " NON SI FERMANO LE ONDE, MA SI PADRONEGGIA IL SURF!"</t>
   </si>
   <si>
     <t>I14D23002580001</t>
   </si>
   <si>
     <t>€ 45.738,00</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/64bb80d3-4295-423c-9144-17e99e599187</t>
-[...1 lines deleted...]
-  <si>
     <t>PROG. PNRR ...AZIONI DI POTENZIAMENTO DELLE COMP.STEM E MULTILINGUISMO (D.M.65/2023)- TIT."THE KEY TO UNLOCKING YOUR POTENTIAL"</t>
   </si>
   <si>
     <t>I14D23002050006</t>
   </si>
   <si>
     <t>€ 108.001,41</t>
   </si>
   <si>
     <t>PNRR -Finanziamento Unione Europea</t>
   </si>
   <si>
     <t>30/01/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/f9cc9131-7f67-4902-a85a-bb0b689d8593</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -596,299 +599,412 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/31bc5f27-1af3-4a69-b167-ac529429a6c7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/207122d4-b893-40ed-8f38-034cf6350a0a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/09c6fefc-b819-4162-93a1-ae5e76363915" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/93bb9b3a-d118-44c1-b848-c5e355912232" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/35d49424-0936-44b5-9403-3b0488e9fa16" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/1afd407f-a70d-4f02-b790-62d2f6b47d70" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/9933927c-aa54-480a-9dfe-7d75d922a0fc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/708cd9b8-c94d-420c-9538-f5a2062ecbb7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/6db67ab7-7482-4ab4-8e74-a21d1d634a12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/53240b55-8ada-4bb3-ac55-c8a6d4ba2c20" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/64bb80d3-4295-423c-9144-17e99e599187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/progetto/f9cc9131-7f67-4902-a85a-bb0b689d8593" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F20"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
-      <c r="F4" t="s">
-        <v>22</v>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
-[...43 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
-[...15 lines deleted...]
-        <v>52</v>
+      <c r="A9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>30</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" t="s">
         <v>59</v>
       </c>
-      <c r="B11" t="s">
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>60</v>
       </c>
-      <c r="C11" t="s">
+      <c r="B20" t="s">
         <v>61</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="C20" t="s">
         <v>62</v>
       </c>
-      <c r="F11" t="s">
+      <c r="D20" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" t="s">
+      <c r="E20" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
-[...12 lines deleted...]
-        <v>69</v>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A13:F13"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F15" r:id="rId7"/>
+    <hyperlink ref="F16" r:id="rId8"/>
+    <hyperlink ref="F17" r:id="rId9"/>
+    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F20" r:id="rId12"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>