--- v0 (2026-07-27)
+++ v1 (2026-10-15)
@@ -8,775 +8,676 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="535">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="881" uniqueCount="402">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>VERBALE DI SELEZIONE INTERNA DI PERSONALE ESPERTO PROGETTO AGENDA SUD TERZA ANNUALITA'</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>DECRETO ASSEGNAZIONE INCARICHI PERSONALE ATA-PNRR I.A. LA NUOVA SFIDA DEL FUTURO</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3B15C806</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento incarico di Medico competente ai sensi del D.Lgs n.81/2001 e ss.mm.ii- durata annuale</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD324A7A8D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento fornitura ed installazione batterie su Lavasciuga sede centrale Istituto</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO VERIFICATORE DELLA CONFORMITA’PROGRAMMA OPERATIVO COMPLEMENTARE POC - PROGETTO DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA' AGGIUNTIVA - PROGETTO AGENDA SUD- TERZA ANNUALITA' DSGA</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA' AGGIUNTIVA D.S. - PROGETTO AGENDA SU - TERZA ANNUALITA' DS</t>
+  </si>
+  <si>
+    <t>DICHIARAZIONE ASSENZA DI CONFLITTO DI INTERESSE DS DIREZIONE E COORDINAMENTO - PROGETTO AGENDA SUD TERZA ANNUALITA' DSGA</t>
+  </si>
+  <si>
+    <t>DICHIARAZIONE ASSENZA DI CONFLITTO DI INTERESSE DS DIREZIONE E COORDINAMENTO - PROGETTO AGENDA SUD TERZA ANNUALITA' DS</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO - PROGETTO  AGENDA SUD TERZA ANNUALITA'</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>BD09667317</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento fornitura materiale pubblicitario prog. Avviso prot. n. 95450 del 24/04/2026- Tit. "Dispositivi Digitali"</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BD0805086E</t>
+  </si>
+  <si>
+    <t>Decisione ad avviare una procedura di  affidam.tramite Trattativa diretta MEPA per la fornitura di Dispositivi Digitali prog. Avviso pubbl. prot. n. 95450 del 24.04.2026- Tit. "Dispositivi Digitali"</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO FIGURE PROFESSIONALI TUTOR INTERNI- DOPO VALUTAZIONE COMMISSIONE</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF57AE28B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto per fornitura registri scuola primaria e secondaria di 1° grado a.s. 2026.2027</t>
+  </si>
+  <si>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t>0000000000</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AVVISO SELEZIONE PER L'INDIVIDUAZIONE DEL R.S.P.P.</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>ZC53A6680E</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> STIPULA PROROGA DEL CONTRATTO RSPP (Dal 01/09/2026 al 31/10/2026)</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD1698476</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto del servizio per noleggio fotocopiatore per l'Ufficio e per le scuole dell'Istituto ad uso didattico-durata annuale</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCDFB28218</t>
+  </si>
+  <si>
+    <t>Decisione ad avviare una  procedura di affidamento diretto, tramite Trattativa diretta MEPA, per acquisto dispositivi digitali, prog. FESR Avviso pubbl.prot.n.95450 /2026-Tit."Dispositivi digitali"</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCD13806E1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Avvio procedura tramite TRATTATIVA diretta su MEPA Prog. PNRR DM 219 - Snodi formativi per la transizione digitale sull'utilizzo dell'intelligenza artificiale nella scuola</t>
+  </si>
+  <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC77F85EBD</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto per fornitura detergente sanificante per il plesso di Via del Sole</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC77F85EBD</t>
-[...4 lines deleted...]
-  <si>
     <t>BC77D00A79</t>
   </si>
   <si>
     <t>Decisione a contrarre per l'affidamento diretto per la fornitura di scaffalature per la sistemazione e riorganizzazione dell' archivio dell'Istituto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC77D00A79</t>
-[...4 lines deleted...]
-  <si>
     <t>17/07/2026</t>
   </si>
   <si>
-    <t>0000000000</t>
+    <t>BC8BC8AB9E</t>
   </si>
   <si>
     <t>Decisione di avvio a contrarre per l'affidamento diretto del servizio assicurativo alunni e personale aa.ss.2026.2029</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/0000000000</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/ae4ea1a3-bc8d-43ad-ab90-266aa3bb86fd</t>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>Dichiarazione assenza conflitti di interesse DS inc. direzione e coordinamento</t>
+  </si>
+  <si>
+    <t>Dichiarazione Assenza Conflitti di interessi DSGA</t>
+  </si>
+  <si>
+    <t>Lettera di incarico per direzione amministrativa DSGA</t>
+  </si>
+  <si>
+    <t>Lettera di incarico per prestazione aggiuntiva inc. direz.e coordinamento prog. Dispos. Digitali</t>
+  </si>
+  <si>
+    <t>Decreto Assunzione incarico direzione e coordinamento per l'attuazione del Progetto "Dispositivi Digitali"</t>
+  </si>
+  <si>
+    <t>Decreto assunzione incarico direzione amministrativa DSGA - prog. "Dispositivi Digitali"</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC60A892DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidam. diretto per fornitura software per espletamento pratiche di ricostruzione di carriera a seguito sentenza, ODA MEPA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC60A892DD</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto assenza professionalità interne- DOCENTE ESPERTO nel progetto PNRR" Snodi Formativi per la transizione digitale sull'utilizzo dell'intelligenza artificialie nella scuola</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4B9115ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura arredi scolastici (banchi e sedie) per le classi 1° della scuola primaria, tramite  ODA MEPA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4B9115ED</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC1CD2D822</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento, tramite Trattativa diretta MEPA,  per fornitura materiale di pubblicitario prog. AGENDA SUD- Avviso prot. n. 9507 del 22.01.2025- II Annualità</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1CD2D822</t>
-[...4 lines deleted...]
-  <si>
     <t>BC1C273E0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto, ODA Mepa,  per fornitura materiale di pulizia per i plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1C273E0E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB79FB1B04</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura mat.di facile consumo e didattico prog. P.N.2021-2027-"Perecorsi di orientamento nelle scuole secondarie di I grado" ODA MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79FB1B04</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7A90D444</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura sistema marcatempo con terminale e software di gestione  presenze pers.ATA- ODA MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A90D444</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB7752F6E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura, installazione e configurazione di n.3 impianti di videosorveglianza presso n.3 plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7752F6E9</t>
-[...4 lines deleted...]
-  <si>
     <t>BB76C82E13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio per rinnovo contrattuale softtware RIKOS WEB e IDRWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76C82E13</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5E4394C1</t>
   </si>
   <si>
     <t xml:space="preserve"> ODA MEPA per fornitura Kit per esami scuola secondaria di 1 grado anno scol. 2025.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E4394C1</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>BB50251846</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura elettrodi e batterie al Litio per defibrillatore -samaritan PAD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50251846</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0B78EE31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura di n.1 sedia ergonomica per l'Ufficio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B78EE31</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BAC028E873</t>
   </si>
   <si>
     <t xml:space="preserve"> Affidamento diretto per fornitura di materiale informatico -  NAO Batteria - ROBOT - Ditta CampuStore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC028E873</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB60EF8B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO PER USCITE DIDATTICHE ALUNNI SCUOLA PRIMARIA AS 2025.2026, TRAMITE TRATTATIVA DIRETTA MEPA, AI SENSI DELL'ART. 50,COMMA1, LETT.B) D.LGS N. 36/2023- DITTA CALABRIA TRAVEL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB60EF8B8</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAB1291D07</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per approvvigionamento dei servizi di Domini &amp; Hosting- Aruba - Anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1291D07</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BB0B67EDBB</t>
   </si>
   <si>
     <t>Decisione di avvio procedura per AFFIDAMENTO DIRETTO DEL SERVIZIO PER VIAGGI ISTRUZIONE  ALUNNI SCUOLA SECONDARIA DI PRIMO GRADO AS 2025.2026, TRAMITE TRATTATIVA DIRETTA MEPA, AI SENSI DELL'ART. 50,COMMA1, LETT.B) D.LGS N. 36/2023-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B67EDBB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>NOMINA DOCENTE PER ATTIVITA' DI JOBSHADOWING PROGETTO ERASMUS+ - PROF.SSA CARBONE MARIA LUCIA</t>
   </si>
   <si>
     <t>NOMINA DOCENTE  PER ATTIVITA' DI JOBSHADOWING  PROGETTO ERASMUS+ - PROF. AUSILIO FRANCO</t>
   </si>
   <si>
     <t>NOMINA DOCENTE ACCOMPAGNATORE PROGETTO ERASMUS+ - PROF.SSA SEMINARIO GRAZIELLA</t>
   </si>
   <si>
     <t>NOMINA DOCENTE ACCOMPAGNATORE PROGETTO ERASMUS+ - PROF.SSA VULCANO CARMELA</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8AA7B407</t>
   </si>
   <si>
     <t>Affidamento diretto per fornitura toner per stampanti e fotocopiatori ad uso amministrativo e didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AA7B407</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8A650383</t>
   </si>
   <si>
     <t>Affidamento dei servizi di assistenza e consulenza per la pubblicaz. degli atti in amministrazione trasparente, riorganizzazione e generazione automatica dei contenuti tabellari di AT...</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A650383</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7EAB418E</t>
   </si>
   <si>
     <t>Affidamento diretto per servizio spese postali - Anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EAB418E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7E61A56F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di "assistenza e manutenzione informatica di tutte le componenti hardware e software" presso tutti i plessi dell'Istituo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E61A56F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BAB686D781</t>
   </si>
   <si>
     <t>Decisione a contrarre  per avvio procedura di affidamento diretto del servizio per uscite didattiche alunni scuola primaria a.s. 2025.2026, Tramite Trattativa diretta MEPA, ai sensi dell'art. 50,comma1, lett.b) D.Lgs n. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB686D781</t>
-[...4 lines deleted...]
-  <si>
     <t>DECRETO INCARICO PER LA SELEZIONE DI PERSONALE ATA per la realizzazione di N. 4 percorsi formativi sulle Progettazioni relative alle Aree a rischio</t>
   </si>
   <si>
     <t>DECRETO DI CONFERIMENTO NOMINA DOCENTI ESPERTI INTERNI - DOCENTE REFERENTE PER LA VALUTAZIONE per la realizzazione di N. 4 percorsi formativi  sulle Progettazioni relative alle Aree a rischio</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5C36E4B1</t>
   </si>
   <si>
     <t>Decisione a contrarre  per l'Affidamento diretto incarico DPO (Data Protection Officer) -Responsabile della Protezione Dati-durata annuale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C36E4B1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA89DB7B2E</t>
   </si>
   <si>
     <t xml:space="preserve"> Avvio procedura di affidamento diretto, tramite Trattativa diretta su MEPA per acquisizione dei servizi di vitto, alloggio e transfer pacchetto viaggio"tutto compreso" mobilità progr. ERASMUS+ Cod.prog.2025-1.IT02-KA121-SCH-000334856- destinazioni: AUSTRIA e POLONIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89DB7B2E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>LETTERA D'INCARICO PER PRESTAZIONE ATTIVITA' AGGIUNTIVA PROGETTO AREA A RISCHIO A FORTE PROCESSO IMMIGRATORIO - DE MARCO VIRGINIA</t>
   </si>
   <si>
     <t>NOMINA DSGA gestione e amministrazione contabile progetto aree a rischio e a forte processo immigratorio art. 2 comma 2 quinta alinea del CCNL 7/8/2014</t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA44A4891B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Quota partecipativa Campionati Junior di giochi matematici, alunni scuola primaria, Edizione 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44A4891B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA45939D97</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO E DI CANCELLERIA - PROGETTO SCUOLA E COMPETENZE 2021-2027-Avviso prot. n. 9507/2025- AGENDA SUD- II Annualità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45939D97</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3F9FC5C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Corso on line Riliquidazioni pensioni, TFS e TFR: gli adempimenti delle segreterie scolastiche a seguito del rinnovo contrattuale CCNL Scuola 2022-2024 - Italiascuola.it</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F9FC5C3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3F34D1CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso di Formazione Assenze del Personale Scolastico -  Learning Up s.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F34D1CE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>DELEGA ALL’INSERIMENTO DATI NELLA PIATTAFORMA DI GESTIONE PN 21/27 FSE PN ORIENTAMENTO</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>Avviso interno per l'assegnazione degli incarichi specifici personale A.T.A. 2025/2026</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURA PROFESSIONALI DOCENTE NEL RUOLO DI SUPPORTO ALLA GESTIONE PER LA REALIZZAZIONE DEL PROGETTO Avviso Prot. 57173 del 14/04/2025 - ORIENTAMENTO</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO DI TUTOR INTERNI PER LA REALIZZAZIONE DEL PROGETTO Avviso Prot. 57173 del 14/04/2025 - ORIENTAMENTO</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO DI ESPERTI INTERNI PER LA REALIZZAZIONE DEL PROGETTO Avviso Prot. 57173 del 14/04/2025 - ORIENTAMENTO</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURA PROFESSIONALI DOCENTE NEL RUOLO DI REFERENTE PER LA VALUTAZIONE PER LA REALIZZAZIONE DEL PROGETTO Avviso Prot. 57173 del 14/04/2025 - ORIENTAMENTO</t>
   </si>
   <si>
     <t>DECRETO INCARICO PERSONALE ATA – (1 ASSISTENTE AMMINISTRATIVO ed 8 COLLABORATORI SCOLASTICI) PER LA REALIZZAZIONE DEL PROGETTO Avviso Prot. 57173 del 14/04/2025 - ORIENTAMENTO</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9C1861AB2</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO DELLA FORNITURA DI MATERIALE DI PULIZIA ED IGIENE PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1861AB2</t>
-[...4 lines deleted...]
-  <si>
     <t>B9C040A1C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per rinnovo contratto di supporto, manutenzione e canone annuale software ARGO-Anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C040A1C1</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B9940D0291</t>
   </si>
   <si>
     <t>Decisione a contrarre per stipula convenzione di cassa per il triennio 2026/2028, ai sensi dell'art.20,commi 3 e 5 del D.I. 129/2018, procedura di affidamento diretto di servizi di importo inferiore ad € 140,000, ai sensi dell'art 50, coom 1, lett.b) del D.Lgs n. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9940D0291</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B95B925794</t>
   </si>
   <si>
     <t>Decisione a contrarre per l'affidamento diretto, fornitura  Kit doppio di microfoni wireless senza fili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B925794</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B952FF40D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura materiale didattico-tramite ODA Mepa - fondi residui FSEPON</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952FF40D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B9506C1129</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO TRAMITE ODA MEPA PER LA FORNITURA SOFTWARE DI GESTIONE ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9506C1129</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>Avviso interno di selezione del personale per l’attività di job shadowing (2 Docenti) previste nell’ambito del Progetto ERASMUS PLUS +</t>
   </si>
   <si>
     <t>Avviso selezione n. 2 Docenti Accompagnatori - ERASMUS 2025</t>
   </si>
   <si>
     <t>Decreto Nomina RUP (Responsabile Unico del Progetto – art 15 D.Lgs. n. 36/2023)</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8F1055C7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura materiale didattico per alunni scuola secondaria di 1° grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F1055C7E</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>Decreto Incarico Personale Ata - progetto Agenda SUD - Avviso Prot. 9507, 22/01/2025</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>DELEGA - FIGURA DELEGATO COMPILATORE DOCENTE PARROTTA ANNA - Avviso Prot. 9507, 22/01/2025, Agenda SUD</t>
   </si>
   <si>
     <t>Decreto incarico figura professionale docente nel ruolo di referente per la valutazione del progetto - Avviso Prot. 9507, 22/01/2025, Agenda SUD</t>
   </si>
   <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t>B8CD370803</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento per fornitura software IDRweb- Inquadramento docenti di Religione cattolica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD370803</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di incarico figura professionale docente supporto alla gestione - progetto Agenda Sud - avviso 9507 del 22/01/2025 II annualita' </t>
   </si>
   <si>
     <t>Decreto incarico  figure professionali Docenti Tutor interni - Agenda Sud - Avviso prot. n. 9507 del 22/01/2025 - Seconda Annualita'</t>
   </si>
   <si>
     <t>Decreto di incarico figure prof.li doc. ESPERTI int. Prog. AGENDA SUD avviso prot. n. 9507 del 22.01.2025 - II Annualità</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BEFBCFEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura materiale di piccola manutenzione per i plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEFBCFEC</t>
-[...4 lines deleted...]
-  <si>
     <t>B8BEC345EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per corsi di Formazione sulla sicurezza e sul rischio stress lavoro correlato ai sensi del D.Lgs n. 81/2008 e ss.mm.ii</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEC345EE</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B863BE19F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto incarico medico competente ai sensi del D.Lgs n. 81/08 e ss.mm.ii</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863BE19F4</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B85A30FD74</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura n.2 sedie ergonomiche per l'Ufficio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85A30FD74</t>
-[...4 lines deleted...]
-  <si>
     <t>B859545C68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura toner per stampanti uso amm.vo e didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859545C68</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico gestione amministrativo contabile al DSGA - PROGETTO P.N. ORIENTAMENTO AVVISO N. 57173 DEL 14/04/2025 </t>
   </si>
   <si>
     <t>Decreto di incarico gestione amministrativo contabile al DSGA - PROGETTO P.N. ORIENTAMENTO AVVISO N. 57173 DEL 14/04/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>Lettera di incarico di direz. e coordinam.Dirig. Scol. prog.PN "Orientamento"Avviso n.57173 del 14.04.2025</t>
   </si>
   <si>
     <t>Decreto di incarico direzione e coordinamento al Dirig. Scol.co prog. PN "Orientamento" avviso n.57173 del 14.04.2025</t>
   </si>
   <si>
     <t>Decreto di incarico RUP Dirig. Scol. prog. PN "Orientamento" avviso prot. n. 57173 del 14/04/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>Lettera di incarico di gestione amm.va e contabile al DSGA prog. "AGENDA SUD" avviso prot.n.9507 del 22.01.2025- II Annualità</t>
@@ -790,913 +691,624 @@
   <si>
     <t>Decreto di conferimento incarico di direzione e coordinamento prog. AGENDA SUD -Avviso 9507/2025- II Annualità</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico al Dsga  per prestaz. attiv.special.di supporto tecnico ..prog. PNRR D.M. 66/20232 - </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di incarico subentro DSGA Virginia De Marco per attività specialistiche di supporto tecnico e  organizz. prog. PNRR D.M. 66/2023- </t>
   </si>
   <si>
     <t xml:space="preserve">Rettifica incarico al DSGA per attività specialistiche di supporto tecnico e organiz. prog. PNRR D.M. 66/2023 - </t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>B829C18807</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pubblicitario prog. PNRR - Formazione del personale scolastico per la transizione digitale - D.M. 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B829C18807</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B8249221E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento fornitura  materiale di pulizia ed igiene per i plessi dell'Istituto - anno scol. 2025.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8249221E2</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>B81A95745B</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura registri scuola infanzia, primaria e secondaria di 1° grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A95745B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>B7655177AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale informatico per il laboratorio informatico sede centrale dell'Istituto- ODA MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7655177AD</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>Decreto di incarico docente Esperto interno per la realizzaz.percorsi di orientam. con il coinvolgim.delle famiglie-prog. PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>Decreto di incarico figure professionali- doc. Esperto interno per la realizzaz. dei percorsi di Mentoring e Orientamento prog. PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6ECE54414</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pubblicitàrio-  progetto ERASMUS + KA1- 2024-1-IT02-KA121-SCH-000209038</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECE54414</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6ECB6AC73</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.2 Targhe con cofanetto da consegnare in occasione della cerimonia di intitolazione dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECB6AC73</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C6DBDAAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Kit per esami di scuola secondaria di 1° grado e materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6DBDAAB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6AA880484</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Timbro metallico Istituto Poligrafico e Zecca dello Stato S.p.A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA880484</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A55F45D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contrattuale software RIKOS Web-ricostruzione di carriera su sentenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A55F45D6</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Assunzione incarico di RUP- prog. "AGENDA SUD" -Avviso 9507/22.01.2025</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B6765DE1C2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura materiale  di primo soccorso  per i plessi dell'Istituto </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6765DE1C2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>B65F3E521E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia ed igiene per i plessi dell'Istituto, ai sensi dell'art. 50,comma 1 ,lett.b) del D.Lgs n. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F3E521E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B651FD958A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio per n.2 visite guidate prog ERASMUS KA121- 2024-1IT02-KA121-SCH-000209038</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651FD958A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B643551AF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura una TARGA per esterno dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643551AF5</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>Decreto di conferimento incarichi pers ATA (N.5 Coll. Scol.ci) Prog. PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B61345334E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura Kit Bandiere per interno, ai sensi dell'art. 50, comma 1 del D.Lgs n. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61345334E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6123482D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio viaggi istruzione/visite guidate alunni scuola primaria a.s. 2024.2025 ( per rinuncia affidam.servizi Ditta Corino)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6123482D8</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B605040CD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio per rinnovo dominio- approvvigionamento dei servizi di Domini &amp; Hosting - Aruba - Anno 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/db1a82bc-ab9c-469a-aaa0-1879a0e301a6</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI PARTECIPANTI ALL’AVVISO PER LA
 SELEZIONE di N. 9 DOCENTI ESPERTI INTERNI PROG. PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI PARTECIPANTI ALL’AVVISO PER LA
 SELEZIONE di N. 3 DOCENTI TUTOR INTERNI PROG. PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>B5FE747C84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio per viaggi istruzione alunni scuola secondaria di 1° grado anno scol. 2024.2025- tramite Trattativa diretta MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE747C84</t>
-[...4 lines deleted...]
-  <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>B5DD266DA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura timbri autoinchiostranti per gli Uffici Amministrativi- Affidam diretto ai sensi dell'art. 50, comma 1, lett.b) del D.Lgs n. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD266DA5</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5D1571EFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio per viaggi istruzione/visite guidate alunni scuola primaria, tramite Trattativa diretta MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1571EFB</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C487AA8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione spesa decisione a contrarre prot. n. 8932 del 16.12.2024 pacchetto viaggio per n.2 mobilità progr. ERASMUS KA121- Tit. ULTREIA#buen camino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C487AA8C</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C11175AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio viaggi istruzione/visite guidate alunni scuola primaria a.s. 2024.2025, tramite Trattativa diretta MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C11175AC</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5B0501A66</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di riorganizzazione dei contenuti pubblicati in AT e noleggio operativo di una soluzione software per la generaz.automat.dei contenuti tabellari contenuti in AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0501A66</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AF557D3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio per spese postali - Anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AF557D3D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>Elenco incarico doc. (cumulativo) Attività di componente del TEAM prog. PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>Nomina docente per visita preparatoria Prog. ERASMUS + Azione KA1 - KA121</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina docente per attività di JOBSHADOWING prog. ERASMUS KAI - KA121</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56E2CD8A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per Fornitura materiale di pulizia ed igiene per i plessi dell'Istituto , tramite  ODA MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56E2CD8A6</t>
-[...4 lines deleted...]
-  <si>
     <t>B56DABF30A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per fornitura software per espletamento pratiche di ricostruzione di carriera a seguito sentenza e ricostruz. docenti di religione non eseguibili dal SIDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DABF30A</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di incarico componenti del TEAM prog. PNRR ...dispersione scolastica D.M. 19/2024</t>
   </si>
   <si>
     <t>Decreto di conferimenti incarichi ATA: Coll. Scol. cumulativo</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B56841D52C</t>
   </si>
   <si>
     <t>Decisione a contrarre per l'affidamento diretto per quota partecipativa ai "Campionati Junior di Giochi matematici 2025" alunni scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56841D52C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>Decreto incarico Personale ATA (n.4 Coll. Scol.ci) progetto PNRR D.M. 66/2023</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B552FA91C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto incarico D.P.O- Responsabile della Protezione Dati- durata annuale</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/ff87183b-8a91-45bc-a944-88a655b8881e</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina  docente accompagnatore prog. ERASMUS KA121 Mobilità alunni dal 04 maggio al 10 maggio 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Decreto di nomina docente accompagnatore prog. ERASMUS KA121 Mobilità alunni dal 04 maggio al 10 maggio 2025</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico DSGA in qualità di supporto tecnico specialistico Prog. PNRR ...dispersione scolastica D.M. n. 19 del 02.02.2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina Dirig. Scol. per l'attività di direz. e coordinam. Prog PNRR ...dispersione  scolastica D.M. 19/02/2024</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>B50BAA26BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il rinnovo contratto di manutenzione,assistenza e Licenza Software  ARGO SOFTWARE SRL - Anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BAA26BE</t>
-[...4 lines deleted...]
-  <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>B4EF1318A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Targhe Pubblicità prog. PNRR DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF1318A3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4D2F69CCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pacchetto viaggi completo per due destinazioni Programma Erasmus Azione KA1- Attiv. KA121</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D2F69CCC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/12/2024</t>
   </si>
   <si>
     <t>B4AFA0BE85</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico per i plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AFA0BE85</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>Decreto di assunzione incarico di RUP prog. PNRR dispersione scolastica (D.M. n.19/2024)</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B41569F037</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA ED IGIENE PER I PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41569F037</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B384F55A2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PER L'UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B384F55A2B</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>B33D4BC661</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA TECNICA HARDWARE E SOFTWARE PRESSO TUTTI I PLESSI DELL'I.C. DI CROSIA (CS)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33D4BC661</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>B2E08769E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE ORDINARIA MACCHINARI PER UFFICIO E DIDATTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E08769E9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>B2DDE328F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PICCOLA MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DDE328F7</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>B2776610D5</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - MATERIALE PUBBLICITARIO AI SENSI DELL’ART. 50 COMMA 1 LETT. B) DEL D. LGS. 36/2023-CODICE PROGETTO: 10.2.2A-FSEPON-CL-2024-158 TITOLO PROGETTO: “NON SI FERMANO LE ONDE MA SI PADRONEGGIA IL SURF!”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2776610D5</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>B26AE43C7C</t>
   </si>
   <si>
     <t>Decisione a contrarre per l’affidamento diretto tramite ODA MePa di fornitura servizio noleggio fotocopiatori ad uso degli Uffici di Segreteria Amministrativa e per le scuole dell’Istituto ad uso didattico ai sensi dell’art. 50 comma 1 lettera b) del D. Lgs. 36/2023 per l’anno scolastico 2024/2025. nr. lotto 7968633</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26AE43C7C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>B23211444B</t>
   </si>
   <si>
     <t>Decisione di Affidamento: “Formazione alla Digitalizzazione Didattica e OrganizzativaCodice Progetto: M4C1I2.1-2023-1222-P-33584 Titolo Progetto: Il personale scolastico ed...il mondo virtuale CUP: I14D23002950006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23211444B</t>
-[...4 lines deleted...]
-  <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>Determina a contrarre per l’avvio di una procedura per l’affidamento diretto mediante trattativa diretta con singolo operatore economico ai sensi del D. Lgs 36/2023 del Servizio relativo alla “Formazione alla Digitalizzazione Didattica e Organizzativa” finanziato nell’ambito del decreto del Ministro dell’istruzione e del merito 12 aprile 2023 n. 66 Missione 4 – Istruzione e Ricerca – Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università – Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale del personale scolastico - Formazione del personale scolastico per la transizione digitale (D.M. 66/2023) Avviso pubblico AOOGABMI/66 del 12 aprile 2023 Codice Progetto: M4C1I2.1-2023-1222-P-33584 Titolo Progetto: Il personale scolastico ed...il mondo virtuale CUP: I14D23002950006</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>B1E001D61E</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione tramite Trattativa Diretta MePa per l’affidamento del servizio di noleggio pullman per Progetto “Ragazzi in Platea” (Nota 7990/27.03.2024 – USR Calabria);</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E001D61E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>B1DDB383DC</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D. Lgs.36/2023 per l’affidamento diretto per l’acquisto di ingresso e visita guidata al Museo e Giardini di Pitagora di Crotone per le giornate del 04/06/2024 e 05/06/2024 classi 1^-2^ scuola secondaria di primo grado “IC Crosia Mirto”. CIG: B1DDB383DC. Progetto “Ragazzi in Platea” (Nota 7990/27.03.2024 – USR Calabria);</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DDB383DC</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>Decisione di avvio a contrarre per l’affidamento diretto del servizio di noleggio pullman per Progetto “Ragazzi in Platea” (Nota 7990/27.03.2024 – USR Calabria);</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>B14F16F6C1</t>
   </si>
   <si>
     <t>Decisione di avvio Codice Progetto: PNRR M4C1I3.1-2023-1143-P-30926; Titolo Progetto: The Key to unlocking your potential; Codice C.U.P I14D23002050006; CIG: B14F16F6C1;</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14F16F6C1</t>
-[...4 lines deleted...]
-  <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>B13A1F5EAD</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D.Lgs. 36/2023- materiale di cancelleria: Toner stampanti e Carta-C.U.P I14D23002580001-CIG : B13A1F5EAD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13A1F5EAD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>B0D075265A</t>
   </si>
   <si>
     <t>Decisione aggiudicazione tramite Trattativa Diretta del servizio relativo ai Viaggi d’Istruzione a.s.2023/24 e delle uscite didattiche Scuola Secondaria di primo grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D075265A</t>
-[...4 lines deleted...]
-  <si>
     <t>B1305D2593</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA di materiale di cancelleria -Codice Progetto: 10.2.2A-FSEPON-CL-2024-158</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1305D2593</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>B11559A7F4</t>
   </si>
   <si>
     <t>Decisione di contrarre per l’affidamento diretto su MEPA tramite Trattativa Diretta del servizio relativo ai Viaggi d’Istruzione a.s.2023/24 e delle uscite didattiche Scuola Secondaria di primo grad</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11559A7F4</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>B10129792E</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento di materiale di cancelleria e Toner stampanti per attività didattiche nell’ambito del : Codice Progetto: 10.2.2A-FSEPON-CL-2024-158 Titolo Progetto: “Non si fermano le onde ma si padroneggia il surf!”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10129792E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per il servizio relativo ai Viaggi d’Istruzione a.s.2023/24 e delle uscite didattiche Scuola Primaria</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>Decisione di contrarre per l’affidamento diretto su MEPA tramite Trattativa Diretta del servizio relativo ai Viaggi d’Istruzione a.s 2023-2024 e delle uscite didattiche Scuola Primaria</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>B095A54E53</t>
   </si>
   <si>
     <t>Decisione a contrarre ai fini dell’affidamento diretto ai sensi dell’art. 50 co. 1 lettera b) del D.Lgs. n. 36/2023 Rinnovo dei servizi di Licenza e Software di Rikos Web -RC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B095A54E53</t>
-[...4 lines deleted...]
-  <si>
     <t>B094E55810</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per materiale di pulizia e igiene personale e per ambienti scolasti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B094E55810</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>B03FFA5E9C</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D. Lgs. 36/2023 per l’approvvigionamento di servizi di attuazione del Regolamento U.E. 679/2016 e nomina del DPO – Noleggio operativo di una soluzione per la generazione automatica dei contenuti tabellari AT .ID Ordine MePa 7646273 CIG: B03FFA5E9C</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/c20b4498-f58b-4ddf-bf3a-0d83405343a5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1994,3059 +1606,3866 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3B15C806" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/980a7cdc-e64a-4266-b2de-facfbd352599" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD324A7A8D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/43d956ff-298d-439f-833d-67f74401b9bf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09667317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/c10fe981-826b-43f3-a3f7-074f32ae084c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0805086E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/963aeda2-c32d-47a0-85c0-b7b0c5bc7e4b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF57AE28B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/b9100064-dfe8-48f5-9aa1-1c9dfc0ffefd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/b9f73f9e-5c09-4dec-9561-110c8f216e9d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/ZC53A6680E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/218d363b-845e-4e09-b43a-8c888fe9942b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD1698476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/94f6d3bb-693b-4e8c-9031-6cb32649aea7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFB28218" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/319524aa-9b1c-4577-92ca-d7e1a3f4527d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD13806E1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/9d3afdda-b885-4d45-b427-a44ed8fa0ae9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC77F85EBD" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/e3f3eb24-f395-4d1b-95ea-d9870f6dfd07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC77D00A79" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/7e44487a-ee9f-4c92-8d21-3eee6d04d0eb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8BC8AB9E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/ae4ea1a3-bc8d-43ad-ab90-266aa3bb86fd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60A892DD" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/4eb1a301-ffad-48ea-933e-6b8301f8b422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4B9115ED" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/e7a4ddad-cd5d-4ff5-92c2-0ad972896209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1CD2D822" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/7c9b7232-0da7-46b1-b3bd-522ad0ef8050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C273E0E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/a5d63391-881c-44b4-aa52-b1a2ca0d1d2d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79FB1B04" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/49c89cdb-3468-4481-8943-4f38ec996f35" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A90D444" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/480133cd-5fe1-477f-b583-8c303f06fc3d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7752F6E9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/11f4ac3a-4d86-4acd-9931-98e9aad27f0a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76C82E13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/a6191d5a-0f11-4442-b1f9-ff54e82a7e9c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E4394C1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/7afba78d-161f-4dc2-a783-e08b5bdd896f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50251846" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/4029f4e3-1cb1-4683-80d7-193ebc2b9961" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B78EE31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/08a65966-d502-41e5-a01d-b92773801cb3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC028E873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/5cbefe70-84f9-4b1a-b9f3-146ce6d1026e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB60EF8B8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/c294fe29-24c0-447a-bef5-0056fccad182" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1291D07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/9ad7ab2f-e07b-4bcd-b144-8ec7ae70457b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B67EDBB" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/006709ae-f5a0-4f2a-97f9-35b97de9d289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AA7B407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/0ab5b24e-be09-48cc-bc39-6bc0cb333ede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A650383" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/234ac07d-7045-4458-a1c2-beaba220b10d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EAB418E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/6c2f43f0-f48d-4d27-bbbe-e955503306ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E61A56F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/e19f120c-9d4a-4988-8f1a-287491f3a484" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB686D781" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/6503d528-10be-4ed6-9088-e71bc19f6c8d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C36E4B1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/99bcc917-ffc4-4ad9-b722-a918ec139da9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89DB7B2E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/07ebc82d-b223-434a-933d-c1e395fd2df0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44A4891B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/a2475256-836b-45a9-bb97-e2161d5277c9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45939D97" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/e320c50f-ef0d-47da-996e-e17695f0498d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F9FC5C3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/8d766203-3836-4553-8fa5-58323d4e3699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F34D1CE" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/1256e0bb-146c-419b-8b13-d4dc68267859" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1861AB2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/56257216-64e3-4b27-afee-8c6f656e9779" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C040A1C1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/13565677-bda7-4a36-9988-c0da798dfe34" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9940D0291" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/db396ec6-f9e3-4c31-8ce1-eafce991aec0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B925794" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/ed4698db-2df8-47fb-b5c4-b19fc1921fb3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952FF40D2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/53a8de3e-191b-4161-9b27-da28fe81e5d3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9506C1129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/8335e7c0-ec9b-4591-9e4b-b854c35d95da" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F1055C7E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/f8c40406-db2d-40e3-a095-a15ebb4b8c05" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD370803" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/05612eb1-9d52-4d05-98ab-f0e54c6fbfa9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEFBCFEC" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/c695e0e9-d38f-498d-8c2b-aac092a685c4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEC345EE" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/bedbcbec-4a16-4f86-9d27-4dd9c87b0596" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863BE19F4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/b96bc7b9-b5dd-46a7-98ec-33d3759f07f8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85A30FD74" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/903bc52e-5799-40ad-9e3c-80616334da4d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859545C68" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/161db59b-e46c-4786-b421-37b28f24a23a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B829C18807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/a0e5bd43-a6d8-4836-ad05-49883a29c5b3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8249221E2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/91323e2c-12db-495d-976f-667b1695e0f9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A95745B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/122b012a-1a34-4c5a-afcc-82f4c0b62d4f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7655177AD" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/cfd85f8b-df36-4581-9c98-708bcc9d0d09" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECE54414" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/c29b866f-8352-48fc-b814-7b3192913231" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECB6AC73" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/8b95e7af-b6d1-4c85-8768-bddcb82afc62" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6DBDAAB" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/2303cf8d-dfdc-493e-b9ed-2ffb7d389b5f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA880484" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/01f18f0b-bca8-4f1e-82d6-9be1b49defd0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A55F45D6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/7943de3d-cf0e-443b-b50e-ae6c6c53c607" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6765DE1C2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/5812b778-c989-4292-92d7-71df136108e2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F3E521E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/628fd8f2-1cd9-4068-bb78-4b3812e78697" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651FD958A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/5deafb83-5610-4af3-9971-f9c719f2c7f4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643551AF5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/5d290aa9-2c27-4fcd-8a4b-1a325bf9c3af" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61345334E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/6c44a8ef-f8a5-4588-b21d-dbf43902feeb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6123482D8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/3a4bd9ed-4205-4dbc-9635-a00876c0b61e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605040CD1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/db1a82bc-ab9c-469a-aaa0-1879a0e301a6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE747C84" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/3ec0643b-cc39-4c85-a438-a85462145a4a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD266DA5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/37ea6104-2bc4-4cd0-bcd8-598624d2b32c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1571EFB" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/27e3eee4-ccdb-4afb-aacc-3047bcae0304" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C487AA8C" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/c8b6badd-5e39-4f9d-ab9e-da12869139e6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C11175AC" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/a8d4df79-9056-4f49-9c32-189f0c9ad55a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0501A66" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/1dad62fb-e07a-4ca1-8ae0-4795cfa5fead" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AF557D3D" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/d7114c72-521c-4403-90df-66619904f773" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56E2CD8A6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/22e50889-31c9-45db-b8b5-bba2fac9c207" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DABF30A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/aa10d71f-5938-45e8-a8d9-9a0d2458d296" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56841D52C" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/22f35727-b665-42c0-84dc-8a64af1af5a8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552FA91C5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/ff87183b-8a91-45bc-a944-88a655b8881e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BAA26BE" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/3fbfd53b-c28d-4de5-a72f-798adf7b8b20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF1318A3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/dcf72beb-085d-4cef-a29c-7a4eb722e473" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D2F69CCC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/9b22fd6d-611e-411a-932f-ba5815e13bd9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AFA0BE85" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/b0f8f95d-5242-42ec-af7e-371c6dba8256" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41569F037" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/bef7f8bc-41be-432a-99d7-5de7a422f540" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B384F55A2B" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/a6cc6087-fde1-4f97-a20c-3b4b4afca425" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33D4BC661" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/1ae5fc7b-20b1-4e51-91c7-6c807b80e131" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E08769E9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/ab94c49a-a190-4821-8805-febe58b688f9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DDE328F7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/2a086868-91be-4c55-8bde-a2eb64527266" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2776610D5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/c9b514b4-9b71-4921-8e89-adaa6d290d4e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26AE43C7C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/7acbc028-4f7e-412a-81f7-d92a976698a4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23211444B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/1b4cb245-cc74-40e7-aead-c131cbc032fc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23211444B" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/1b4cb245-cc74-40e7-aead-c131cbc032fc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E001D61E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/7935b3b8-d7a8-4a92-83da-adfdcd7fae96" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DDB383DC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/7239eeb1-bf96-4b43-a1f5-bb7adae9c1b9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E001D61E" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/7935b3b8-d7a8-4a92-83da-adfdcd7fae96" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14F16F6C1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/be3a2153-b13a-4560-86fa-626127f395fb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13A1F5EAD" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/25363fe9-afbc-4ce7-ad7e-0bf1b18dc2f3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D075265A" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/64577360-9d34-4f29-92d3-f67648b57740" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1305D2593" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/2db63b44-a569-4795-8061-55542558b08d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11559A7F4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/f11fcf12-8223-4c55-98bb-7ddbfb361d19" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10129792E" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/ef66fcf9-3363-4461-b7ec-3cc27abcc01d" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D075265A" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/64577360-9d34-4f29-92d3-f67648b57740" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D075265A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/64577360-9d34-4f29-92d3-f67648b57740" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B095A54E53" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/f81aa514-a77e-4d5a-9b18-86be59dff8dc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B094E55810" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/ef8bfb05-69d4-4425-9c2e-7d9ec304ae47" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03FFA5E9C" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AR007/amministrazione-trasparente/atti-amministrazioni-enti/c20b4498-f58b-4ddf-bf3a-0d83405343a5" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F150"/>
+  <dimension ref="A1:F176"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5082</v>
+        <v>7487</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>7</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>5081</v>
+        <v>7257</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>5064</v>
+        <v>7063</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>5025</v>
+        <v>6977</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>5000</v>
+        <v>6888</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>4918</v>
+        <v>6782</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>7</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>4578</v>
+        <v>6781</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>7</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B9">
-        <v>4571</v>
+        <v>6771</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>7</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="B10">
-        <v>3171</v>
+        <v>6770</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>7</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="B11">
-        <v>3169</v>
+        <v>6767</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>7</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="B12">
-        <v>3140</v>
+        <v>6286</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>28</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>3129</v>
+        <v>6044</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>31</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>2935</v>
+        <v>5965</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>7</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="B15">
-        <v>2826</v>
+        <v>5964</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>7</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="B16">
-        <v>2181</v>
+        <v>5951</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>36</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="B17">
-        <v>1713</v>
+        <v>5861</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>39</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="B18">
-        <v>1665</v>
+        <v>5580</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>42</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="B19">
-        <v>1625</v>
+        <v>5380</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>45</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="B20">
-        <v>1566</v>
+        <v>5335</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>48</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="B21">
-        <v>1443</v>
+        <v>5296</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>51</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="B22">
-        <v>1442</v>
+        <v>5082</v>
       </c>
       <c r="C22" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>54</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="B23">
-        <v>1440</v>
+        <v>5081</v>
       </c>
       <c r="C23" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>56</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="B24">
-        <v>1439</v>
+        <v>5064</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>59</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="B25">
-        <v>1378</v>
+        <v>5051</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>61</v>
       </c>
       <c r="E25" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>7</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="B26">
-        <v>1374</v>
+        <v>5051</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="E26" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>7</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="B27">
-        <v>1283</v>
+        <v>5049</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>7</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="B28">
-        <v>1280</v>
+        <v>5048</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>116</v>
+        <v>64</v>
       </c>
       <c r="E28" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>7</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>60</v>
       </c>
       <c r="B29">
-        <v>1160</v>
+        <v>5048</v>
       </c>
       <c r="C29" t="s">
-        <v>120</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="E29" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>7</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>60</v>
       </c>
       <c r="B30">
-        <v>1155</v>
+        <v>5047</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>124</v>
+        <v>66</v>
       </c>
       <c r="E30" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="B31">
-        <v>1151</v>
+        <v>5025</v>
       </c>
       <c r="C31" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="D31" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>69</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="B32">
-        <v>1023</v>
+        <v>5000</v>
       </c>
       <c r="C32" t="s">
-        <v>127</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>128</v>
+        <v>71</v>
       </c>
       <c r="E32" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>7</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="B33">
-        <v>1012</v>
+        <v>4918</v>
       </c>
       <c r="C33" t="s">
-        <v>131</v>
+        <v>73</v>
       </c>
       <c r="D33" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>74</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="B34">
-        <v>934</v>
+        <v>4578</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="D34" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>77</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="B35">
-        <v>926</v>
+        <v>4571</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D35" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>79</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="B36">
-        <v>854</v>
+        <v>3171</v>
       </c>
       <c r="C36" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="D36" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>82</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>80</v>
       </c>
       <c r="B37">
-        <v>829</v>
+        <v>3169</v>
       </c>
       <c r="C37" t="s">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="D37" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>84</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="B38">
-        <v>791</v>
+        <v>3140</v>
       </c>
       <c r="C38" t="s">
-        <v>149</v>
+        <v>86</v>
       </c>
       <c r="D38" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>87</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="B39">
-        <v>789</v>
+        <v>3129</v>
       </c>
       <c r="C39" t="s">
-        <v>153</v>
+        <v>88</v>
       </c>
       <c r="D39" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>89</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>90</v>
       </c>
       <c r="B40">
-        <v>540</v>
+        <v>2935</v>
       </c>
       <c r="C40" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="D40" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>92</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>159</v>
+        <v>93</v>
       </c>
       <c r="B41">
-        <v>433</v>
+        <v>2826</v>
       </c>
       <c r="C41" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="D41" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>95</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="B42">
-        <v>75</v>
+        <v>2181</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="D42" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>98</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
       <c r="B43">
-        <v>74</v>
+        <v>1713</v>
       </c>
       <c r="C43" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="D43" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>101</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>161</v>
+        <v>102</v>
       </c>
       <c r="B44">
-        <v>73</v>
+        <v>1665</v>
       </c>
       <c r="C44" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="D44" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>104</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="B45">
-        <v>72</v>
+        <v>1625</v>
       </c>
       <c r="C45" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="D45" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>107</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="B46">
-        <v>71</v>
+        <v>1566</v>
       </c>
       <c r="C46" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>110</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="B47">
-        <v>10041</v>
+        <v>1443</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="E47" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>7</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="B48">
-        <v>10034</v>
+        <v>1442</v>
       </c>
       <c r="C48" t="s">
-        <v>172</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="E48" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>7</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>111</v>
       </c>
       <c r="B49">
-        <v>9811</v>
+        <v>1440</v>
       </c>
       <c r="C49" t="s">
-        <v>177</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>178</v>
+        <v>114</v>
       </c>
       <c r="E49" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>7</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>181</v>
+        <v>111</v>
       </c>
       <c r="B50">
-        <v>9417</v>
+        <v>1439</v>
       </c>
       <c r="C50" t="s">
-        <v>182</v>
+        <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>183</v>
+        <v>115</v>
       </c>
       <c r="E50" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>7</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="B51">
-        <v>9419</v>
+        <v>1378</v>
       </c>
       <c r="C51" t="s">
-        <v>187</v>
+        <v>117</v>
       </c>
       <c r="D51" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>118</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="B52">
-        <v>9417</v>
+        <v>1374</v>
       </c>
       <c r="C52" t="s">
-        <v>191</v>
+        <v>119</v>
       </c>
       <c r="D52" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>120</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>195</v>
+        <v>121</v>
       </c>
       <c r="B53">
-        <v>8978</v>
+        <v>1283</v>
       </c>
       <c r="C53" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="D53" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>123</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>195</v>
+        <v>121</v>
       </c>
       <c r="B54">
-        <v>8970</v>
+        <v>1280</v>
       </c>
       <c r="C54" t="s">
-        <v>26</v>
+        <v>124</v>
       </c>
       <c r="D54" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>125</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>195</v>
+        <v>126</v>
       </c>
       <c r="B55">
-        <v>8964</v>
+        <v>1160</v>
       </c>
       <c r="C55" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="D55" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>128</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>199</v>
+        <v>126</v>
       </c>
       <c r="B56">
-        <v>8485</v>
+        <v>1155</v>
       </c>
       <c r="C56" t="s">
-        <v>200</v>
+        <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>201</v>
+        <v>129</v>
       </c>
       <c r="E56" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>7</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>204</v>
+        <v>126</v>
       </c>
       <c r="B57">
-        <v>8316</v>
+        <v>1151</v>
       </c>
       <c r="C57" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>130</v>
       </c>
       <c r="E57" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>206</v>
+        <v>131</v>
       </c>
       <c r="B58">
-        <v>8150</v>
+        <v>1023</v>
       </c>
       <c r="C58" t="s">
-        <v>26</v>
+        <v>132</v>
       </c>
       <c r="D58" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>133</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>131</v>
       </c>
       <c r="B59">
-        <v>8148</v>
+        <v>1012</v>
       </c>
       <c r="C59" t="s">
-        <v>26</v>
+        <v>134</v>
       </c>
       <c r="D59" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>135</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>209</v>
+        <v>136</v>
       </c>
       <c r="B60">
-        <v>8090</v>
+        <v>934</v>
       </c>
       <c r="C60" t="s">
-        <v>210</v>
+        <v>7</v>
       </c>
       <c r="D60" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="E60" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>7</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>214</v>
+        <v>136</v>
       </c>
       <c r="B61">
-        <v>8032</v>
+        <v>926</v>
       </c>
       <c r="C61" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D61" t="s">
-        <v>215</v>
+        <v>138</v>
       </c>
       <c r="E61" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>214</v>
+        <v>139</v>
       </c>
       <c r="B62">
-        <v>8031</v>
+        <v>854</v>
       </c>
       <c r="C62" t="s">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="D62" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>141</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>214</v>
+        <v>142</v>
       </c>
       <c r="B63">
-        <v>8029</v>
+        <v>829</v>
       </c>
       <c r="C63" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="D63" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>144</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>218</v>
+        <v>145</v>
       </c>
       <c r="B64">
-        <v>7962</v>
+        <v>791</v>
       </c>
       <c r="C64" t="s">
-        <v>219</v>
+        <v>146</v>
       </c>
       <c r="D64" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>147</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>145</v>
       </c>
       <c r="B65">
-        <v>7960</v>
+        <v>789</v>
       </c>
       <c r="C65" t="s">
-        <v>223</v>
+        <v>148</v>
       </c>
       <c r="D65" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>149</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>227</v>
+        <v>150</v>
       </c>
       <c r="B66">
-        <v>6918</v>
+        <v>540</v>
       </c>
       <c r="C66" t="s">
-        <v>228</v>
+        <v>7</v>
       </c>
       <c r="D66" t="s">
-        <v>229</v>
+        <v>151</v>
       </c>
       <c r="E66" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>7</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>232</v>
+        <v>152</v>
       </c>
       <c r="B67">
-        <v>6817</v>
+        <v>433</v>
       </c>
       <c r="C67" t="s">
-        <v>233</v>
+        <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>234</v>
+        <v>153</v>
       </c>
       <c r="E67" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>7</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>232</v>
+        <v>154</v>
       </c>
       <c r="B68">
-        <v>6815</v>
+        <v>75</v>
       </c>
       <c r="C68" t="s">
-        <v>237</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>238</v>
+        <v>155</v>
       </c>
       <c r="E68" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>7</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>241</v>
+        <v>154</v>
       </c>
       <c r="B69">
-        <v>6718</v>
+        <v>74</v>
       </c>
       <c r="C69" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D69" t="s">
-        <v>242</v>
+        <v>156</v>
       </c>
       <c r="E69" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>241</v>
+        <v>154</v>
       </c>
       <c r="B70">
-        <v>6709</v>
+        <v>73</v>
       </c>
       <c r="C70" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>243</v>
+        <v>157</v>
       </c>
       <c r="E70" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>244</v>
+        <v>154</v>
       </c>
       <c r="B71">
-        <v>6674</v>
+        <v>72</v>
       </c>
       <c r="C71" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D71" t="s">
-        <v>245</v>
+        <v>158</v>
       </c>
       <c r="E71" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>244</v>
+        <v>154</v>
       </c>
       <c r="B72">
-        <v>6672</v>
+        <v>71</v>
       </c>
       <c r="C72" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>246</v>
+        <v>159</v>
       </c>
       <c r="E72" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>244</v>
+        <v>160</v>
       </c>
       <c r="B73">
-        <v>6671</v>
+        <v>10041</v>
       </c>
       <c r="C73" t="s">
-        <v>26</v>
+        <v>161</v>
       </c>
       <c r="D73" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>162</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>160</v>
       </c>
       <c r="B74">
-        <v>6642</v>
+        <v>10034</v>
       </c>
       <c r="C74" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="D74" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>164</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>165</v>
       </c>
       <c r="B75">
-        <v>6636</v>
+        <v>9811</v>
       </c>
       <c r="C75" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="D75" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>167</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>168</v>
       </c>
       <c r="B76">
-        <v>6554</v>
+        <v>9417</v>
       </c>
       <c r="C76" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="D76" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>170</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>253</v>
+        <v>171</v>
       </c>
       <c r="B77">
-        <v>6530</v>
+        <v>9419</v>
       </c>
       <c r="C77" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="D77" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>173</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>171</v>
       </c>
       <c r="B78">
-        <v>6529</v>
+        <v>9417</v>
       </c>
       <c r="C78" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="D78" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>175</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>253</v>
+        <v>176</v>
       </c>
       <c r="B79">
-        <v>6528</v>
+        <v>8978</v>
       </c>
       <c r="C79" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D79" t="s">
-        <v>256</v>
+        <v>177</v>
       </c>
       <c r="E79" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>257</v>
+        <v>176</v>
       </c>
       <c r="B80">
-        <v>6171</v>
+        <v>8970</v>
       </c>
       <c r="C80" t="s">
-        <v>258</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>259</v>
+        <v>178</v>
       </c>
       <c r="E80" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>7</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>176</v>
       </c>
       <c r="B81">
-        <v>6098</v>
+        <v>8964</v>
       </c>
       <c r="C81" t="s">
-        <v>263</v>
+        <v>7</v>
       </c>
       <c r="D81" t="s">
-        <v>264</v>
+        <v>179</v>
       </c>
       <c r="E81" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>7</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>180</v>
       </c>
       <c r="B82">
-        <v>6024</v>
+        <v>8485</v>
       </c>
       <c r="C82" t="s">
-        <v>268</v>
+        <v>181</v>
       </c>
       <c r="D82" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>182</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>183</v>
       </c>
       <c r="B83">
-        <v>5175</v>
+        <v>8316</v>
       </c>
       <c r="C83" t="s">
-        <v>273</v>
+        <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>274</v>
+        <v>184</v>
       </c>
       <c r="E83" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>7</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>277</v>
+        <v>185</v>
       </c>
       <c r="B84">
-        <v>4677</v>
+        <v>8150</v>
       </c>
       <c r="C84" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
-        <v>278</v>
+        <v>186</v>
       </c>
       <c r="E84" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>277</v>
+        <v>185</v>
       </c>
       <c r="B85">
-        <v>4676</v>
+        <v>8148</v>
       </c>
       <c r="C85" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>279</v>
+        <v>187</v>
       </c>
       <c r="E85" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>280</v>
+        <v>188</v>
       </c>
       <c r="B86">
-        <v>4036</v>
+        <v>8090</v>
       </c>
       <c r="C86" t="s">
-        <v>281</v>
+        <v>189</v>
       </c>
       <c r="D86" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>190</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>285</v>
+        <v>191</v>
       </c>
       <c r="B87">
-        <v>3898</v>
+        <v>8032</v>
       </c>
       <c r="C87" t="s">
-        <v>286</v>
+        <v>7</v>
       </c>
       <c r="D87" t="s">
-        <v>287</v>
+        <v>192</v>
       </c>
       <c r="E87" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>7</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>290</v>
+        <v>191</v>
       </c>
       <c r="B88">
-        <v>3803</v>
+        <v>8031</v>
       </c>
       <c r="C88" t="s">
-        <v>291</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>292</v>
+        <v>193</v>
       </c>
       <c r="E88" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>7</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>295</v>
+        <v>191</v>
       </c>
       <c r="B89">
-        <v>3584</v>
+        <v>8029</v>
       </c>
       <c r="C89" t="s">
-        <v>296</v>
+        <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>297</v>
+        <v>194</v>
       </c>
       <c r="E89" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>7</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>300</v>
+        <v>195</v>
       </c>
       <c r="B90">
-        <v>3528</v>
+        <v>7962</v>
       </c>
       <c r="C90" t="s">
-        <v>301</v>
+        <v>196</v>
       </c>
       <c r="D90" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>197</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>300</v>
+        <v>195</v>
       </c>
       <c r="B91">
-        <v>3479</v>
+        <v>7960</v>
       </c>
       <c r="C91" t="s">
-        <v>26</v>
+        <v>198</v>
       </c>
       <c r="D91" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>199</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>306</v>
+        <v>200</v>
       </c>
       <c r="B92">
-        <v>3118</v>
+        <v>6918</v>
       </c>
       <c r="C92" t="s">
-        <v>307</v>
+        <v>201</v>
       </c>
       <c r="D92" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>202</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>311</v>
+        <v>203</v>
       </c>
       <c r="B93">
-        <v>2865</v>
+        <v>6817</v>
       </c>
       <c r="C93" t="s">
-        <v>312</v>
+        <v>204</v>
       </c>
       <c r="D93" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>205</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>316</v>
+        <v>203</v>
       </c>
       <c r="B94">
-        <v>2762</v>
+        <v>6815</v>
       </c>
       <c r="C94" t="s">
-        <v>317</v>
+        <v>206</v>
       </c>
       <c r="D94" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>207</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>321</v>
+        <v>208</v>
       </c>
       <c r="B95">
-        <v>2623</v>
+        <v>6718</v>
       </c>
       <c r="C95" t="s">
-        <v>322</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>323</v>
+        <v>209</v>
       </c>
       <c r="E95" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>7</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>326</v>
+        <v>208</v>
       </c>
       <c r="B96">
-        <v>2324</v>
+        <v>6709</v>
       </c>
       <c r="C96" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D96" t="s">
-        <v>327</v>
+        <v>210</v>
       </c>
       <c r="E96" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>328</v>
+        <v>211</v>
       </c>
       <c r="B97">
-        <v>2314</v>
+        <v>6674</v>
       </c>
       <c r="C97" t="s">
-        <v>329</v>
+        <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>330</v>
+        <v>212</v>
       </c>
       <c r="E97" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>7</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>328</v>
+        <v>211</v>
       </c>
       <c r="B98">
-        <v>2313</v>
+        <v>6672</v>
       </c>
       <c r="C98" t="s">
-        <v>333</v>
+        <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>334</v>
+        <v>213</v>
       </c>
       <c r="E98" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>7</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>337</v>
+        <v>211</v>
       </c>
       <c r="B99">
-        <v>2145</v>
+        <v>6671</v>
       </c>
       <c r="C99" t="s">
-        <v>338</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>339</v>
+        <v>214</v>
       </c>
       <c r="E99" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>7</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>337</v>
+        <v>215</v>
       </c>
       <c r="B100">
-        <v>2126</v>
+        <v>6642</v>
       </c>
       <c r="C100" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D100" t="s">
-        <v>342</v>
+        <v>216</v>
       </c>
       <c r="E100" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>337</v>
+        <v>215</v>
       </c>
       <c r="B101">
-        <v>2125</v>
+        <v>6636</v>
       </c>
       <c r="C101" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D101" t="s">
-        <v>343</v>
+        <v>217</v>
       </c>
       <c r="E101" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>337</v>
+        <v>218</v>
       </c>
       <c r="B102">
-        <v>2096</v>
+        <v>6554</v>
       </c>
       <c r="C102" t="s">
-        <v>344</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
-        <v>345</v>
+        <v>219</v>
       </c>
       <c r="E102" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>7</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>348</v>
+        <v>220</v>
       </c>
       <c r="B103">
-        <v>1744</v>
+        <v>6530</v>
       </c>
       <c r="C103" t="s">
-        <v>349</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>350</v>
+        <v>221</v>
       </c>
       <c r="E103" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>7</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>353</v>
+        <v>220</v>
       </c>
       <c r="B104">
-        <v>1650</v>
+        <v>6529</v>
       </c>
       <c r="C104" t="s">
-        <v>354</v>
+        <v>7</v>
       </c>
       <c r="D104" t="s">
-        <v>355</v>
+        <v>222</v>
       </c>
       <c r="E104" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>7</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>358</v>
+        <v>220</v>
       </c>
       <c r="B105">
-        <v>1611</v>
+        <v>6528</v>
       </c>
       <c r="C105" t="s">
-        <v>359</v>
+        <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>360</v>
+        <v>223</v>
       </c>
       <c r="E105" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>7</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>363</v>
+        <v>224</v>
       </c>
       <c r="B106">
-        <v>1473</v>
+        <v>6171</v>
       </c>
       <c r="C106" t="s">
-        <v>364</v>
+        <v>225</v>
       </c>
       <c r="D106" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>226</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>368</v>
+        <v>227</v>
       </c>
       <c r="B107">
-        <v>1359</v>
+        <v>6098</v>
       </c>
       <c r="C107" t="s">
-        <v>369</v>
+        <v>228</v>
       </c>
       <c r="D107" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>229</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>368</v>
+        <v>230</v>
       </c>
       <c r="B108">
-        <v>1358</v>
+        <v>6024</v>
       </c>
       <c r="C108" t="s">
-        <v>373</v>
+        <v>231</v>
       </c>
       <c r="D108" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>232</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>377</v>
+        <v>233</v>
       </c>
       <c r="B109">
-        <v>927</v>
+        <v>5175</v>
       </c>
       <c r="C109" t="s">
-        <v>26</v>
+        <v>234</v>
       </c>
       <c r="D109" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>235</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>377</v>
+        <v>236</v>
       </c>
       <c r="B110">
-        <v>924</v>
+        <v>4677</v>
       </c>
       <c r="C110" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>379</v>
+        <v>237</v>
       </c>
       <c r="E110" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>380</v>
+        <v>236</v>
       </c>
       <c r="B111">
-        <v>877</v>
+        <v>4676</v>
       </c>
       <c r="C111" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>381</v>
+        <v>238</v>
       </c>
       <c r="E111" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>382</v>
+        <v>239</v>
       </c>
       <c r="B112">
-        <v>800</v>
+        <v>4036</v>
       </c>
       <c r="C112" t="s">
-        <v>383</v>
+        <v>240</v>
       </c>
       <c r="D112" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>241</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>382</v>
+        <v>242</v>
       </c>
       <c r="B113">
-        <v>798</v>
+        <v>3898</v>
       </c>
       <c r="C113" t="s">
-        <v>387</v>
+        <v>243</v>
       </c>
       <c r="D113" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>244</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>382</v>
+        <v>245</v>
       </c>
       <c r="B114">
-        <v>794</v>
+        <v>3803</v>
       </c>
       <c r="C114" t="s">
-        <v>26</v>
+        <v>246</v>
       </c>
       <c r="D114" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>247</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>382</v>
+        <v>248</v>
       </c>
       <c r="B115">
-        <v>786</v>
+        <v>3584</v>
       </c>
       <c r="C115" t="s">
-        <v>26</v>
+        <v>249</v>
       </c>
       <c r="D115" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>250</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>393</v>
+        <v>251</v>
       </c>
       <c r="B116">
-        <v>751</v>
+        <v>3528</v>
       </c>
       <c r="C116" t="s">
-        <v>394</v>
+        <v>252</v>
       </c>
       <c r="D116" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>253</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>398</v>
+        <v>251</v>
       </c>
       <c r="B117">
-        <v>680</v>
+        <v>3479</v>
       </c>
       <c r="C117" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>399</v>
+        <v>254</v>
       </c>
       <c r="E117" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>400</v>
+        <v>255</v>
       </c>
       <c r="B118">
-        <v>529</v>
+        <v>3118</v>
       </c>
       <c r="C118" t="s">
-        <v>401</v>
+        <v>256</v>
       </c>
       <c r="D118" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>257</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>405</v>
+        <v>258</v>
       </c>
       <c r="B119">
-        <v>438</v>
+        <v>2865</v>
       </c>
       <c r="C119" t="s">
-        <v>26</v>
+        <v>259</v>
       </c>
       <c r="D119" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>260</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>405</v>
+        <v>261</v>
       </c>
       <c r="B120">
-        <v>437</v>
+        <v>2762</v>
       </c>
       <c r="C120" t="s">
-        <v>26</v>
+        <v>262</v>
       </c>
       <c r="D120" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>263</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>408</v>
+        <v>264</v>
       </c>
       <c r="B121">
-        <v>148</v>
+        <v>2623</v>
       </c>
       <c r="C121" t="s">
-        <v>26</v>
+        <v>265</v>
       </c>
       <c r="D121" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>266</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>410</v>
+        <v>267</v>
       </c>
       <c r="B122">
-        <v>123</v>
+        <v>2324</v>
       </c>
       <c r="C122" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D122" t="s">
-        <v>411</v>
+        <v>268</v>
       </c>
       <c r="E122" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>412</v>
+        <v>269</v>
       </c>
       <c r="B123">
-        <v>9096</v>
+        <v>2314</v>
       </c>
       <c r="C123" t="s">
-        <v>413</v>
+        <v>270</v>
       </c>
       <c r="D123" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>271</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>417</v>
+        <v>269</v>
       </c>
       <c r="B124">
-        <v>9053</v>
+        <v>2313</v>
       </c>
       <c r="C124" t="s">
-        <v>418</v>
+        <v>272</v>
       </c>
       <c r="D124" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>273</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>422</v>
+        <v>274</v>
       </c>
       <c r="B125">
-        <v>8932</v>
+        <v>2145</v>
       </c>
       <c r="C125" t="s">
-        <v>423</v>
+        <v>275</v>
       </c>
       <c r="D125" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>276</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>427</v>
+        <v>274</v>
       </c>
       <c r="B126">
-        <v>8692</v>
+        <v>2126</v>
       </c>
       <c r="C126" t="s">
-        <v>428</v>
+        <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>429</v>
+        <v>277</v>
       </c>
       <c r="E126" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>7</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>432</v>
+        <v>274</v>
       </c>
       <c r="B127">
-        <v>8371</v>
+        <v>2125</v>
       </c>
       <c r="C127" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D127" t="s">
-        <v>433</v>
+        <v>278</v>
       </c>
       <c r="E127" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>434</v>
+        <v>274</v>
       </c>
       <c r="B128">
-        <v>7602</v>
+        <v>2096</v>
       </c>
       <c r="C128" t="s">
-        <v>435</v>
+        <v>279</v>
       </c>
       <c r="D128" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>280</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>439</v>
+        <v>281</v>
       </c>
       <c r="B129">
-        <v>7121</v>
+        <v>1744</v>
       </c>
       <c r="C129" t="s">
-        <v>440</v>
+        <v>282</v>
       </c>
       <c r="D129" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>283</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>444</v>
+        <v>284</v>
       </c>
       <c r="B130">
-        <v>6531</v>
+        <v>1650</v>
       </c>
       <c r="C130" t="s">
-        <v>445</v>
+        <v>285</v>
       </c>
       <c r="D130" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>286</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>449</v>
+        <v>287</v>
       </c>
       <c r="B131">
-        <v>5208</v>
+        <v>1611</v>
       </c>
       <c r="C131" t="s">
-        <v>450</v>
+        <v>288</v>
       </c>
       <c r="D131" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>289</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>454</v>
+        <v>290</v>
       </c>
       <c r="B132">
-        <v>5189</v>
+        <v>1473</v>
       </c>
       <c r="C132" t="s">
-        <v>455</v>
+        <v>291</v>
       </c>
       <c r="D132" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>292</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>459</v>
+        <v>293</v>
       </c>
       <c r="B133">
-        <v>5010</v>
+        <v>1359</v>
       </c>
       <c r="C133" t="s">
-        <v>460</v>
+        <v>294</v>
       </c>
       <c r="D133" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>295</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>464</v>
+        <v>293</v>
       </c>
       <c r="B134">
-        <v>4844</v>
+        <v>1358</v>
       </c>
       <c r="C134" t="s">
-        <v>465</v>
+        <v>296</v>
       </c>
       <c r="D134" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>297</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>469</v>
+        <v>298</v>
       </c>
       <c r="B135">
-        <v>4674</v>
+        <v>927</v>
       </c>
       <c r="C135" t="s">
-        <v>470</v>
+        <v>7</v>
       </c>
       <c r="D135" t="s">
-        <v>471</v>
+        <v>299</v>
       </c>
       <c r="E135" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>7</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>474</v>
+        <v>298</v>
       </c>
       <c r="B136">
-        <v>4562</v>
+        <v>924</v>
       </c>
       <c r="C136" t="s">
-        <v>470</v>
+        <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>475</v>
+        <v>300</v>
       </c>
       <c r="E136" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>7</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>476</v>
+        <v>301</v>
       </c>
       <c r="B137">
-        <v>4008</v>
+        <v>877</v>
       </c>
       <c r="C137" t="s">
-        <v>477</v>
+        <v>7</v>
       </c>
       <c r="D137" t="s">
-        <v>478</v>
+        <v>302</v>
       </c>
       <c r="E137" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>7</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>481</v>
+        <v>303</v>
       </c>
       <c r="B138">
-        <v>3962</v>
+        <v>800</v>
       </c>
       <c r="C138" t="s">
-        <v>482</v>
+        <v>304</v>
       </c>
       <c r="D138" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>485</v>
+        <v>305</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>486</v>
+        <v>303</v>
       </c>
       <c r="B139">
-        <v>3934</v>
+        <v>798</v>
       </c>
       <c r="C139" t="s">
-        <v>477</v>
+        <v>306</v>
       </c>
       <c r="D139" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>307</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>488</v>
+        <v>303</v>
       </c>
       <c r="B140">
-        <v>2922</v>
+        <v>794</v>
       </c>
       <c r="C140" t="s">
-        <v>489</v>
+        <v>7</v>
       </c>
       <c r="D140" t="s">
-        <v>490</v>
+        <v>308</v>
       </c>
       <c r="E140" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>7</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>493</v>
+        <v>303</v>
       </c>
       <c r="B141">
-        <v>2710</v>
+        <v>786</v>
       </c>
       <c r="C141" t="s">
-        <v>494</v>
+        <v>7</v>
       </c>
       <c r="D141" t="s">
-        <v>495</v>
+        <v>309</v>
       </c>
       <c r="E141" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>7</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>498</v>
+        <v>310</v>
       </c>
       <c r="B142">
-        <v>2640</v>
+        <v>751</v>
       </c>
       <c r="C142" t="s">
-        <v>499</v>
+        <v>311</v>
       </c>
       <c r="D142" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>312</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>498</v>
+        <v>313</v>
       </c>
       <c r="B143">
-        <v>2630</v>
+        <v>680</v>
       </c>
       <c r="C143" t="s">
-        <v>503</v>
+        <v>7</v>
       </c>
       <c r="D143" t="s">
-        <v>504</v>
+        <v>314</v>
       </c>
       <c r="E143" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>7</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>507</v>
+        <v>315</v>
       </c>
       <c r="B144">
-        <v>2457</v>
+        <v>529</v>
       </c>
       <c r="C144" t="s">
-        <v>508</v>
+        <v>316</v>
       </c>
       <c r="D144" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>317</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>512</v>
+        <v>318</v>
       </c>
       <c r="B145">
-        <v>2365</v>
+        <v>438</v>
       </c>
       <c r="C145" t="s">
-        <v>513</v>
+        <v>7</v>
       </c>
       <c r="D145" t="s">
-        <v>514</v>
+        <v>319</v>
       </c>
       <c r="E145" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>7</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>517</v>
+        <v>318</v>
       </c>
       <c r="B146">
-        <v>2219</v>
+        <v>437</v>
       </c>
       <c r="C146" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
       <c r="D146" t="s">
-        <v>518</v>
+        <v>320</v>
       </c>
       <c r="E146" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>7</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>519</v>
+        <v>321</v>
       </c>
       <c r="B147">
-        <v>2020</v>
+        <v>148</v>
       </c>
       <c r="C147" t="s">
-        <v>499</v>
+        <v>7</v>
       </c>
       <c r="D147" t="s">
-        <v>520</v>
+        <v>322</v>
       </c>
       <c r="E147" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>7</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>521</v>
+        <v>323</v>
       </c>
       <c r="B148">
-        <v>1494</v>
+        <v>123</v>
       </c>
       <c r="C148" t="s">
-        <v>522</v>
+        <v>7</v>
       </c>
       <c r="D148" t="s">
-        <v>523</v>
+        <v>324</v>
       </c>
       <c r="E148" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>7</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>521</v>
+        <v>325</v>
       </c>
       <c r="B149">
-        <v>1486</v>
+        <v>9096</v>
       </c>
       <c r="C149" t="s">
-        <v>526</v>
+        <v>326</v>
       </c>
       <c r="D149" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>327</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>530</v>
+        <v>328</v>
       </c>
       <c r="B150">
+        <v>9053</v>
+      </c>
+      <c r="C150" t="s">
+        <v>329</v>
+      </c>
+      <c r="D150" t="s">
+        <v>330</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>331</v>
+      </c>
+      <c r="B151">
+        <v>8932</v>
+      </c>
+      <c r="C151" t="s">
+        <v>332</v>
+      </c>
+      <c r="D151" t="s">
+        <v>333</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>334</v>
+      </c>
+      <c r="B152">
+        <v>8692</v>
+      </c>
+      <c r="C152" t="s">
+        <v>335</v>
+      </c>
+      <c r="D152" t="s">
+        <v>336</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153">
+        <v>8371</v>
+      </c>
+      <c r="C153" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" t="s">
+        <v>338</v>
+      </c>
+      <c r="E153" t="s">
+        <v>7</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>339</v>
+      </c>
+      <c r="B154">
+        <v>7602</v>
+      </c>
+      <c r="C154" t="s">
+        <v>340</v>
+      </c>
+      <c r="D154" t="s">
+        <v>341</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>342</v>
+      </c>
+      <c r="B155">
+        <v>7121</v>
+      </c>
+      <c r="C155" t="s">
+        <v>343</v>
+      </c>
+      <c r="D155" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>345</v>
+      </c>
+      <c r="B156">
+        <v>6531</v>
+      </c>
+      <c r="C156" t="s">
+        <v>346</v>
+      </c>
+      <c r="D156" t="s">
+        <v>347</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>348</v>
+      </c>
+      <c r="B157">
+        <v>5208</v>
+      </c>
+      <c r="C157" t="s">
+        <v>349</v>
+      </c>
+      <c r="D157" t="s">
+        <v>350</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>351</v>
+      </c>
+      <c r="B158">
+        <v>5189</v>
+      </c>
+      <c r="C158" t="s">
+        <v>352</v>
+      </c>
+      <c r="D158" t="s">
+        <v>353</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>354</v>
+      </c>
+      <c r="B159">
+        <v>5010</v>
+      </c>
+      <c r="C159" t="s">
+        <v>355</v>
+      </c>
+      <c r="D159" t="s">
+        <v>356</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>357</v>
+      </c>
+      <c r="B160">
+        <v>4844</v>
+      </c>
+      <c r="C160" t="s">
+        <v>358</v>
+      </c>
+      <c r="D160" t="s">
+        <v>359</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>360</v>
+      </c>
+      <c r="B161">
+        <v>4674</v>
+      </c>
+      <c r="C161" t="s">
+        <v>361</v>
+      </c>
+      <c r="D161" t="s">
+        <v>362</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>363</v>
+      </c>
+      <c r="B162">
+        <v>4562</v>
+      </c>
+      <c r="C162" t="s">
+        <v>361</v>
+      </c>
+      <c r="D162" t="s">
+        <v>364</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>365</v>
+      </c>
+      <c r="B163">
+        <v>4008</v>
+      </c>
+      <c r="C163" t="s">
+        <v>366</v>
+      </c>
+      <c r="D163" t="s">
+        <v>367</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>368</v>
+      </c>
+      <c r="B164">
+        <v>3962</v>
+      </c>
+      <c r="C164" t="s">
+        <v>369</v>
+      </c>
+      <c r="D164" t="s">
+        <v>370</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>371</v>
+      </c>
+      <c r="B165">
+        <v>3934</v>
+      </c>
+      <c r="C165" t="s">
+        <v>366</v>
+      </c>
+      <c r="D165" t="s">
+        <v>372</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>373</v>
+      </c>
+      <c r="B166">
+        <v>2922</v>
+      </c>
+      <c r="C166" t="s">
+        <v>374</v>
+      </c>
+      <c r="D166" t="s">
+        <v>375</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>376</v>
+      </c>
+      <c r="B167">
+        <v>2710</v>
+      </c>
+      <c r="C167" t="s">
+        <v>377</v>
+      </c>
+      <c r="D167" t="s">
+        <v>378</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>379</v>
+      </c>
+      <c r="B168">
+        <v>2640</v>
+      </c>
+      <c r="C168" t="s">
+        <v>380</v>
+      </c>
+      <c r="D168" t="s">
+        <v>381</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>379</v>
+      </c>
+      <c r="B169">
+        <v>2630</v>
+      </c>
+      <c r="C169" t="s">
+        <v>382</v>
+      </c>
+      <c r="D169" t="s">
+        <v>383</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>384</v>
+      </c>
+      <c r="B170">
+        <v>2457</v>
+      </c>
+      <c r="C170" t="s">
+        <v>385</v>
+      </c>
+      <c r="D170" t="s">
+        <v>386</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>387</v>
+      </c>
+      <c r="B171">
+        <v>2365</v>
+      </c>
+      <c r="C171" t="s">
+        <v>388</v>
+      </c>
+      <c r="D171" t="s">
+        <v>389</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>390</v>
+      </c>
+      <c r="B172">
+        <v>2219</v>
+      </c>
+      <c r="C172" t="s">
+        <v>380</v>
+      </c>
+      <c r="D172" t="s">
+        <v>391</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>392</v>
+      </c>
+      <c r="B173">
+        <v>2020</v>
+      </c>
+      <c r="C173" t="s">
+        <v>380</v>
+      </c>
+      <c r="D173" t="s">
+        <v>393</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>394</v>
+      </c>
+      <c r="B174">
+        <v>1494</v>
+      </c>
+      <c r="C174" t="s">
+        <v>395</v>
+      </c>
+      <c r="D174" t="s">
+        <v>396</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>394</v>
+      </c>
+      <c r="B175">
+        <v>1486</v>
+      </c>
+      <c r="C175" t="s">
+        <v>397</v>
+      </c>
+      <c r="D175" t="s">
+        <v>398</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>399</v>
+      </c>
+      <c r="B176">
         <v>838</v>
       </c>
-      <c r="C150" t="s">
-[...9 lines deleted...]
-        <v>534</v>
+      <c r="C176" t="s">
+        <v>400</v>
+      </c>
+      <c r="D176" t="s">
+        <v>401</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="E4" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="E5" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="F7" r:id="rId8"/>
+    <hyperlink ref="F8" r:id="rId9"/>
+    <hyperlink ref="F9" r:id="rId10"/>
+    <hyperlink ref="F10" r:id="rId11"/>
+    <hyperlink ref="F11" r:id="rId12"/>
+    <hyperlink ref="E12" r:id="rId13"/>
+    <hyperlink ref="F12" r:id="rId14"/>
+    <hyperlink ref="E13" r:id="rId15"/>
+    <hyperlink ref="F13" r:id="rId16"/>
+    <hyperlink ref="F14" r:id="rId17"/>
+    <hyperlink ref="F15" r:id="rId18"/>
+    <hyperlink ref="E16" r:id="rId19"/>
+    <hyperlink ref="F16" r:id="rId20"/>
+    <hyperlink ref="E17" r:id="rId21"/>
+    <hyperlink ref="F17" r:id="rId22"/>
+    <hyperlink ref="E18" r:id="rId23"/>
+    <hyperlink ref="F18" r:id="rId24"/>
+    <hyperlink ref="E19" r:id="rId25"/>
+    <hyperlink ref="F19" r:id="rId26"/>
+    <hyperlink ref="E20" r:id="rId27"/>
+    <hyperlink ref="F20" r:id="rId28"/>
+    <hyperlink ref="E21" r:id="rId29"/>
+    <hyperlink ref="F21" r:id="rId30"/>
+    <hyperlink ref="E22" r:id="rId31"/>
+    <hyperlink ref="F22" r:id="rId32"/>
+    <hyperlink ref="E23" r:id="rId33"/>
+    <hyperlink ref="F23" r:id="rId34"/>
+    <hyperlink ref="E24" r:id="rId35"/>
+    <hyperlink ref="F24" r:id="rId36"/>
+    <hyperlink ref="F25" r:id="rId37"/>
+    <hyperlink ref="F26" r:id="rId38"/>
+    <hyperlink ref="F27" r:id="rId39"/>
+    <hyperlink ref="F28" r:id="rId40"/>
+    <hyperlink ref="F29" r:id="rId41"/>
+    <hyperlink ref="F30" r:id="rId42"/>
+    <hyperlink ref="E31" r:id="rId43"/>
+    <hyperlink ref="F31" r:id="rId44"/>
+    <hyperlink ref="F32" r:id="rId45"/>
+    <hyperlink ref="E33" r:id="rId46"/>
+    <hyperlink ref="F33" r:id="rId47"/>
+    <hyperlink ref="E34" r:id="rId48"/>
+    <hyperlink ref="F34" r:id="rId49"/>
+    <hyperlink ref="E35" r:id="rId50"/>
+    <hyperlink ref="F35" r:id="rId51"/>
+    <hyperlink ref="E36" r:id="rId52"/>
+    <hyperlink ref="F36" r:id="rId53"/>
+    <hyperlink ref="E37" r:id="rId54"/>
+    <hyperlink ref="F37" r:id="rId55"/>
+    <hyperlink ref="E38" r:id="rId56"/>
+    <hyperlink ref="F38" r:id="rId57"/>
+    <hyperlink ref="E39" r:id="rId58"/>
+    <hyperlink ref="F39" r:id="rId59"/>
+    <hyperlink ref="E40" r:id="rId60"/>
+    <hyperlink ref="F40" r:id="rId61"/>
+    <hyperlink ref="E41" r:id="rId62"/>
+    <hyperlink ref="F41" r:id="rId63"/>
+    <hyperlink ref="E42" r:id="rId64"/>
+    <hyperlink ref="F42" r:id="rId65"/>
+    <hyperlink ref="E43" r:id="rId66"/>
+    <hyperlink ref="F43" r:id="rId67"/>
+    <hyperlink ref="E44" r:id="rId68"/>
+    <hyperlink ref="F44" r:id="rId69"/>
+    <hyperlink ref="E45" r:id="rId70"/>
+    <hyperlink ref="F45" r:id="rId71"/>
+    <hyperlink ref="E46" r:id="rId72"/>
+    <hyperlink ref="F46" r:id="rId73"/>
+    <hyperlink ref="F47" r:id="rId74"/>
+    <hyperlink ref="F48" r:id="rId75"/>
+    <hyperlink ref="F49" r:id="rId76"/>
+    <hyperlink ref="F50" r:id="rId77"/>
+    <hyperlink ref="E51" r:id="rId78"/>
+    <hyperlink ref="F51" r:id="rId79"/>
+    <hyperlink ref="E52" r:id="rId80"/>
+    <hyperlink ref="F52" r:id="rId81"/>
+    <hyperlink ref="E53" r:id="rId82"/>
+    <hyperlink ref="F53" r:id="rId83"/>
+    <hyperlink ref="E54" r:id="rId84"/>
+    <hyperlink ref="F54" r:id="rId85"/>
+    <hyperlink ref="E55" r:id="rId86"/>
+    <hyperlink ref="F55" r:id="rId87"/>
+    <hyperlink ref="F56" r:id="rId88"/>
+    <hyperlink ref="F57" r:id="rId89"/>
+    <hyperlink ref="E58" r:id="rId90"/>
+    <hyperlink ref="F58" r:id="rId91"/>
+    <hyperlink ref="E59" r:id="rId92"/>
+    <hyperlink ref="F59" r:id="rId93"/>
+    <hyperlink ref="F60" r:id="rId94"/>
+    <hyperlink ref="F61" r:id="rId95"/>
+    <hyperlink ref="E62" r:id="rId96"/>
+    <hyperlink ref="F62" r:id="rId97"/>
+    <hyperlink ref="E63" r:id="rId98"/>
+    <hyperlink ref="F63" r:id="rId99"/>
+    <hyperlink ref="E64" r:id="rId100"/>
+    <hyperlink ref="F64" r:id="rId101"/>
+    <hyperlink ref="E65" r:id="rId102"/>
+    <hyperlink ref="F65" r:id="rId103"/>
+    <hyperlink ref="F66" r:id="rId104"/>
+    <hyperlink ref="F67" r:id="rId105"/>
+    <hyperlink ref="F68" r:id="rId106"/>
+    <hyperlink ref="F69" r:id="rId107"/>
+    <hyperlink ref="F70" r:id="rId108"/>
+    <hyperlink ref="F71" r:id="rId109"/>
+    <hyperlink ref="F72" r:id="rId110"/>
+    <hyperlink ref="E73" r:id="rId111"/>
+    <hyperlink ref="F73" r:id="rId112"/>
+    <hyperlink ref="E74" r:id="rId113"/>
+    <hyperlink ref="F74" r:id="rId114"/>
+    <hyperlink ref="E75" r:id="rId115"/>
+    <hyperlink ref="F75" r:id="rId116"/>
+    <hyperlink ref="E76" r:id="rId117"/>
+    <hyperlink ref="F76" r:id="rId118"/>
+    <hyperlink ref="E77" r:id="rId119"/>
+    <hyperlink ref="F77" r:id="rId120"/>
+    <hyperlink ref="E78" r:id="rId121"/>
+    <hyperlink ref="F78" r:id="rId122"/>
+    <hyperlink ref="F79" r:id="rId123"/>
+    <hyperlink ref="F80" r:id="rId124"/>
+    <hyperlink ref="F81" r:id="rId125"/>
+    <hyperlink ref="E82" r:id="rId126"/>
+    <hyperlink ref="F82" r:id="rId127"/>
+    <hyperlink ref="F83" r:id="rId128"/>
+    <hyperlink ref="F84" r:id="rId129"/>
+    <hyperlink ref="F85" r:id="rId130"/>
+    <hyperlink ref="E86" r:id="rId131"/>
+    <hyperlink ref="F86" r:id="rId132"/>
+    <hyperlink ref="F87" r:id="rId133"/>
+    <hyperlink ref="F88" r:id="rId134"/>
+    <hyperlink ref="F89" r:id="rId135"/>
+    <hyperlink ref="E90" r:id="rId136"/>
+    <hyperlink ref="F90" r:id="rId137"/>
+    <hyperlink ref="E91" r:id="rId138"/>
+    <hyperlink ref="F91" r:id="rId139"/>
+    <hyperlink ref="E92" r:id="rId140"/>
+    <hyperlink ref="F92" r:id="rId141"/>
+    <hyperlink ref="E93" r:id="rId142"/>
+    <hyperlink ref="F93" r:id="rId143"/>
+    <hyperlink ref="E94" r:id="rId144"/>
+    <hyperlink ref="F94" r:id="rId145"/>
+    <hyperlink ref="F95" r:id="rId146"/>
+    <hyperlink ref="F96" r:id="rId147"/>
+    <hyperlink ref="F97" r:id="rId148"/>
+    <hyperlink ref="F98" r:id="rId149"/>
+    <hyperlink ref="F99" r:id="rId150"/>
+    <hyperlink ref="F100" r:id="rId151"/>
+    <hyperlink ref="F101" r:id="rId152"/>
+    <hyperlink ref="F102" r:id="rId153"/>
+    <hyperlink ref="F103" r:id="rId154"/>
+    <hyperlink ref="F104" r:id="rId155"/>
+    <hyperlink ref="F105" r:id="rId156"/>
+    <hyperlink ref="E106" r:id="rId157"/>
+    <hyperlink ref="F106" r:id="rId158"/>
+    <hyperlink ref="E107" r:id="rId159"/>
+    <hyperlink ref="F107" r:id="rId160"/>
+    <hyperlink ref="E108" r:id="rId161"/>
+    <hyperlink ref="F108" r:id="rId162"/>
+    <hyperlink ref="E109" r:id="rId163"/>
+    <hyperlink ref="F109" r:id="rId164"/>
+    <hyperlink ref="F110" r:id="rId165"/>
+    <hyperlink ref="F111" r:id="rId166"/>
+    <hyperlink ref="E112" r:id="rId167"/>
+    <hyperlink ref="F112" r:id="rId168"/>
+    <hyperlink ref="E113" r:id="rId169"/>
+    <hyperlink ref="F113" r:id="rId170"/>
+    <hyperlink ref="E114" r:id="rId171"/>
+    <hyperlink ref="F114" r:id="rId172"/>
+    <hyperlink ref="E115" r:id="rId173"/>
+    <hyperlink ref="F115" r:id="rId174"/>
+    <hyperlink ref="E116" r:id="rId175"/>
+    <hyperlink ref="F116" r:id="rId176"/>
+    <hyperlink ref="F117" r:id="rId177"/>
+    <hyperlink ref="E118" r:id="rId178"/>
+    <hyperlink ref="F118" r:id="rId179"/>
+    <hyperlink ref="E119" r:id="rId180"/>
+    <hyperlink ref="F119" r:id="rId181"/>
+    <hyperlink ref="E120" r:id="rId182"/>
+    <hyperlink ref="F120" r:id="rId183"/>
+    <hyperlink ref="E121" r:id="rId184"/>
+    <hyperlink ref="F121" r:id="rId185"/>
+    <hyperlink ref="F122" r:id="rId186"/>
+    <hyperlink ref="E123" r:id="rId187"/>
+    <hyperlink ref="F123" r:id="rId188"/>
+    <hyperlink ref="E124" r:id="rId189"/>
+    <hyperlink ref="F124" r:id="rId190"/>
+    <hyperlink ref="E125" r:id="rId191"/>
+    <hyperlink ref="F125" r:id="rId192"/>
+    <hyperlink ref="F126" r:id="rId193"/>
+    <hyperlink ref="F127" r:id="rId194"/>
+    <hyperlink ref="E128" r:id="rId195"/>
+    <hyperlink ref="F128" r:id="rId196"/>
+    <hyperlink ref="E129" r:id="rId197"/>
+    <hyperlink ref="F129" r:id="rId198"/>
+    <hyperlink ref="E130" r:id="rId199"/>
+    <hyperlink ref="F130" r:id="rId200"/>
+    <hyperlink ref="E131" r:id="rId201"/>
+    <hyperlink ref="F131" r:id="rId202"/>
+    <hyperlink ref="E132" r:id="rId203"/>
+    <hyperlink ref="F132" r:id="rId204"/>
+    <hyperlink ref="E133" r:id="rId205"/>
+    <hyperlink ref="F133" r:id="rId206"/>
+    <hyperlink ref="E134" r:id="rId207"/>
+    <hyperlink ref="F134" r:id="rId208"/>
+    <hyperlink ref="F135" r:id="rId209"/>
+    <hyperlink ref="F136" r:id="rId210"/>
+    <hyperlink ref="F137" r:id="rId211"/>
+    <hyperlink ref="E138" r:id="rId212"/>
+    <hyperlink ref="F138" r:id="rId213"/>
+    <hyperlink ref="E139" r:id="rId214"/>
+    <hyperlink ref="F139" r:id="rId215"/>
+    <hyperlink ref="F140" r:id="rId216"/>
+    <hyperlink ref="F141" r:id="rId217"/>
+    <hyperlink ref="E142" r:id="rId218"/>
+    <hyperlink ref="F142" r:id="rId219"/>
+    <hyperlink ref="F143" r:id="rId220"/>
+    <hyperlink ref="E144" r:id="rId221"/>
+    <hyperlink ref="F144" r:id="rId222"/>
+    <hyperlink ref="F145" r:id="rId223"/>
+    <hyperlink ref="F146" r:id="rId224"/>
+    <hyperlink ref="F147" r:id="rId225"/>
+    <hyperlink ref="F148" r:id="rId226"/>
+    <hyperlink ref="E149" r:id="rId227"/>
+    <hyperlink ref="F149" r:id="rId228"/>
+    <hyperlink ref="E150" r:id="rId229"/>
+    <hyperlink ref="F150" r:id="rId230"/>
+    <hyperlink ref="E151" r:id="rId231"/>
+    <hyperlink ref="F151" r:id="rId232"/>
+    <hyperlink ref="E152" r:id="rId233"/>
+    <hyperlink ref="F152" r:id="rId234"/>
+    <hyperlink ref="F153" r:id="rId235"/>
+    <hyperlink ref="E154" r:id="rId236"/>
+    <hyperlink ref="F154" r:id="rId237"/>
+    <hyperlink ref="E155" r:id="rId238"/>
+    <hyperlink ref="F155" r:id="rId239"/>
+    <hyperlink ref="E156" r:id="rId240"/>
+    <hyperlink ref="F156" r:id="rId241"/>
+    <hyperlink ref="E157" r:id="rId242"/>
+    <hyperlink ref="F157" r:id="rId243"/>
+    <hyperlink ref="E158" r:id="rId244"/>
+    <hyperlink ref="F158" r:id="rId245"/>
+    <hyperlink ref="E159" r:id="rId246"/>
+    <hyperlink ref="F159" r:id="rId247"/>
+    <hyperlink ref="E160" r:id="rId248"/>
+    <hyperlink ref="F160" r:id="rId249"/>
+    <hyperlink ref="E161" r:id="rId250"/>
+    <hyperlink ref="F161" r:id="rId251"/>
+    <hyperlink ref="E162" r:id="rId252"/>
+    <hyperlink ref="F162" r:id="rId253"/>
+    <hyperlink ref="E163" r:id="rId254"/>
+    <hyperlink ref="F163" r:id="rId255"/>
+    <hyperlink ref="E164" r:id="rId256"/>
+    <hyperlink ref="F164" r:id="rId257"/>
+    <hyperlink ref="E165" r:id="rId258"/>
+    <hyperlink ref="F165" r:id="rId259"/>
+    <hyperlink ref="E166" r:id="rId260"/>
+    <hyperlink ref="F166" r:id="rId261"/>
+    <hyperlink ref="E167" r:id="rId262"/>
+    <hyperlink ref="F167" r:id="rId263"/>
+    <hyperlink ref="E168" r:id="rId264"/>
+    <hyperlink ref="F168" r:id="rId265"/>
+    <hyperlink ref="E169" r:id="rId266"/>
+    <hyperlink ref="F169" r:id="rId267"/>
+    <hyperlink ref="E170" r:id="rId268"/>
+    <hyperlink ref="F170" r:id="rId269"/>
+    <hyperlink ref="E171" r:id="rId270"/>
+    <hyperlink ref="F171" r:id="rId271"/>
+    <hyperlink ref="E172" r:id="rId272"/>
+    <hyperlink ref="F172" r:id="rId273"/>
+    <hyperlink ref="E173" r:id="rId274"/>
+    <hyperlink ref="F173" r:id="rId275"/>
+    <hyperlink ref="E174" r:id="rId276"/>
+    <hyperlink ref="F174" r:id="rId277"/>
+    <hyperlink ref="E175" r:id="rId278"/>
+    <hyperlink ref="F175" r:id="rId279"/>
+    <hyperlink ref="E176" r:id="rId280"/>
+    <hyperlink ref="F176" r:id="rId281"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>