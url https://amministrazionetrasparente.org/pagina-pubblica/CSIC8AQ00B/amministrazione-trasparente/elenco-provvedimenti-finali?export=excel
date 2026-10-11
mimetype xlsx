--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -8,82 +8,142 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="82">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD495E60B6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO PULLMAN</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD359D090E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO SANITARIO</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2F737B85</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di cancelleria</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD25940037</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di primo soccorso per plessi istituto</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0314B2F0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DISPISITIVI DIGITALI - DM 38/2026</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ESPERTI DM 38/2026 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - TUTOR DM 38/2026 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC93DCC65B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CERTIFICAZIONI LINGUISTICHE- CAMBRIDGE</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC43174C8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZA ORARIO WEB</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBABCC71B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Servizio di apertura forzata porta blindata</t>
   </si>
   <si>
     <t>BBAC29B0F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO SANITARIO E DI PULIZIA - MAGGIO 2026</t>
   </si>
   <si>
     <t>07/05/2026</t>
@@ -110,53 +170,50 @@
     <t>BB621FFEDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITE DIDATTICHE MESE DI MAGGIO 2^ PARTE</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE50A90E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA NOLEGGIO PULLMAN  USCITE MESE DI APRILE 2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC3755615</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA - FEBBRAIO 2026</t>
   </si>
   <si>
     <t>12/02/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - CONTRATTO DI PRESTAZIONE D'OPERA OCCASIONALE EX. ARTICOLO 2222 DEL C.C. E SUCCESSIVI PER L’ARRICCHIMENTO DELL’OFFERTA FORMATIVA - PROGETTO MUSICAL-MENTE </t>
   </si>
   <si>
     <t>BA639D8C96</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BATTERIA PER LAVASCIUGA</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA604EE216</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA NOLEGGIO PULLMAN  USCITE MESE DI MARZO</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA0315D0ED</t>
   </si>
@@ -587,522 +644,674 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC93DCC65B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/e4c7e6cc-bee3-4ec3-a035-1279af2f60dd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43174C8B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/d5f186fe-3120-464f-b735-d49f037bda07" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABCC71B7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/5b388273-982c-4328-aa79-534f7d559859" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC29B0F4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/0b65149b-63a7-4e5a-a0b9-046a11b48fc7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E41D3B4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/1a6620d4-f4e4-424b-af81-f4e2fda6d609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8609F0F2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/521c5a0b-21e3-4437-914e-38f16669b0d5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB621FFEDE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/4ba465b9-5278-49c3-9d04-ae1cdc6f7d78" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE50A90E4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/9b9f7c11-7d2c-4412-b490-a1f03d231630" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3755615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/01deef8c-b4fc-4582-93ea-a87748c04162" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA639D8C96" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/73cbd348-5cc5-4041-a0cd-4688ee12582b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA604EE216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/351d18df-2dd3-41cf-9cff-d34713a33874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0315D0ED" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/bd822655-1002-4567-8cbc-fc034ecb5364" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE39924E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/f93a0b95-d268-4150-bf42-0a076174722c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF5F245F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/e0dc9a1c-8ebb-4d3f-8011-0a95cb71d2d7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7DAF016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/f02dab78-3b6c-4e8a-8e63-76ad3ebe23ca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A3A1840" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/f16c3bd9-6d84-4077-a79c-6ac3152a02cd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9699E5FC7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/cd6bddea-0f41-4cab-92c6-f4292405d0d7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91536365E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/17f4f94e-4e31-462c-9881-f2501cacab38" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914BBB4ED" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/e873299c-52d6-42e0-98b4-207f1d3990c7" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD495E60B6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/2b5ed16c-ccad-4166-a27e-72ca7a5e9342" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD359D090E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/0f171352-5455-489f-8dfe-0407daf0fd49" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F737B85" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/99e92821-3c66-4295-bce5-d0e6607112ae" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD25940037" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/2ad48623-964f-4f2f-ac08-14ef97821001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0314B2F0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/1bbf2154-6745-48f0-a3d3-43dda6cfcc80" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC93DCC65B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/e4c7e6cc-bee3-4ec3-a035-1279af2f60dd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43174C8B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/d5f186fe-3120-464f-b735-d49f037bda07" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABCC71B7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/5b388273-982c-4328-aa79-534f7d559859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC29B0F4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/0b65149b-63a7-4e5a-a0b9-046a11b48fc7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E41D3B4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/1a6620d4-f4e4-424b-af81-f4e2fda6d609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8609F0F2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/521c5a0b-21e3-4437-914e-38f16669b0d5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB621FFEDE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/4ba465b9-5278-49c3-9d04-ae1cdc6f7d78" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE50A90E4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/9b9f7c11-7d2c-4412-b490-a1f03d231630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3755615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/01deef8c-b4fc-4582-93ea-a87748c04162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA639D8C96" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/73cbd348-5cc5-4041-a0cd-4688ee12582b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA604EE216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/351d18df-2dd3-41cf-9cff-d34713a33874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0315D0ED" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/bd822655-1002-4567-8cbc-fc034ecb5364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE39924E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/f93a0b95-d268-4150-bf42-0a076174722c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF5F245F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/e0dc9a1c-8ebb-4d3f-8011-0a95cb71d2d7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7DAF016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/f02dab78-3b6c-4e8a-8e63-76ad3ebe23ca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A3A1840" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/f16c3bd9-6d84-4077-a79c-6ac3152a02cd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9699E5FC7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/cd6bddea-0f41-4cab-92c6-f4292405d0d7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91536365E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/17f4f94e-4e31-462c-9881-f2501cacab38" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914BBB4ED" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AQ00B/amministrazione-trasparente/atti-amministrazioni-enti/e873299c-52d6-42e0-98b4-207f1d3990c7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F28"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5961</v>
+        <v>7719</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5752</v>
+        <v>4766</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>4291</v>
+        <v>7374</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>4285</v>
+        <v>7273</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>4030</v>
+        <v>6925</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>3976</v>
+        <v>6607</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>3620</v>
+        <v>6559</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="2" t="s">
-        <v>9</v>
+      <c r="E8" t="s">
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9">
-        <v>2400</v>
+        <v>5961</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>2133</v>
+        <v>5752</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
-        <v>1326</v>
+        <v>4291</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
-      <c r="E11" t="s">
-        <v>34</v>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
-        <v>1324</v>
+        <v>4285</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>1303</v>
+        <v>4030</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
-        <v>499</v>
+        <v>3976</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15">
-        <v>284</v>
+        <v>3620</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16">
-        <v>45</v>
+        <v>2400</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17">
-        <v>10730</v>
+        <v>2133</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>53</v>
       </c>
       <c r="B18">
-        <v>10340</v>
+        <v>1326</v>
       </c>
       <c r="C18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" t="s">
         <v>54</v>
       </c>
-      <c r="D18" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E18" t="s">
+        <v>23</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>53</v>
       </c>
       <c r="B19">
-        <v>10330</v>
+        <v>1324</v>
       </c>
       <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20">
+        <v>1303</v>
+      </c>
+      <c r="C20" t="s">
         <v>58</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>9563</v>
+        <v>499</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22">
+        <v>284</v>
+      </c>
+      <c r="C22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23">
+        <v>45</v>
+      </c>
+      <c r="C23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24">
+        <v>10730</v>
+      </c>
+      <c r="C24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25">
+        <v>10340</v>
+      </c>
+      <c r="C25" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26">
+        <v>10330</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27">
+        <v>9567</v>
+      </c>
+      <c r="C27" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28">
+        <v>9563</v>
+      </c>
+      <c r="C28" t="s">
+        <v>80</v>
+      </c>
+      <c r="D28" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
-    <hyperlink ref="E7" r:id="rId11"/>
-[...27 lines deleted...]
-    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>