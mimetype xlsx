--- v0 (2026-08-26)
+++ v1 (2026-10-14)
@@ -8,83 +8,159 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="277">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD356F804D</t>
+  </si>
+  <si>
+    <t>Decisione di contrarre  per l'affidamento diretto finalizzato alla stipula della convenzione con l'Associazione A.S.D. Sporting Club</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD39395554</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO POLIZZA MULTIRISCHI PROGETTO DISPOSITIVI DIGITALI Codice Progetto: 10.8.6A-FDRPOC-CL-2026-154 CUP: D34D26002430007</t>
+  </si>
+  <si>
+    <t>BD2C0F0104</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale pubblicitario PROGETTO: “DISPOSITIVI DIGITALI” Codice: 10.8.6A-FDRPOC-CL-2026-154</t>
+  </si>
+  <si>
+    <t>BD3959E346</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Z4F38E41C5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Proroga tecnica del contratto per l’erogazione tramite distributori automatici di bevande e alimenti nell’IC
+Erodoto</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFA95F85D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fornitura del servizio di formazione su Intercomunicabilità Piattaforme Gestionali Scuole con Piattaforme Pubbliche a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCE41AD3E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto servizio di formazione docenti DM 38</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCE50B4A89</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto software pacchetto SMS</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE406A958</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - assicurazione alunni e personale triennio 2026/2029</t>
   </si>
   <si>
     <t>19/08/2026</t>
   </si>
   <si>
     <t>BCB144556A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - AFFIDAMENTO DIRETTO TRAMITE ODA SU MEPA
 FINALIZZATA ALL’ACQUISTO DI DISPOSITIVI DIGITALI E LIBRI_ 10.8.6A-FDRPOC-CL-2026-154</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC97264D31</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DISPOSITIVI DIGITALI_ 10.8.6A-FDRPOC-CL-2026-154</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC748EAEE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI DI FORMAZIONE  AI per il Personale Scolastico_ M4C1I2.1-2026-1745-P-64829</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO _10.8.6A-FDRPOC- CL-2026-154</t>
@@ -116,57 +192,66 @@
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC28365748</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico e pubblicitario progetto Agenda Sud</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO INCARICO DIREZIONE E COORDINAMENTO DS DM 38 FORMAZIONE DOCENTI SIF 21/27</t>
   </si>
   <si>
     <t>BC2859BA5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di manutenzione</t>
   </si>
   <si>
     <t>BC28772F08</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico e di consumo</t>
   </si>
   <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO A TITOLO ONEROSO NELLA GESTIONE DEL PROGETTO_ESO4.6.A4.A-FSEPN-CL-2026-415</t>
+  </si>
+  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1FAAB2B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura esami e certificazioni linguistiche Cambridge</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ASSUNZIONE INCARICO DIREZIONE AMMINISTRATIVA NELLA GESTIONE DEL PROGETTO _ESO4.6.A4.A-FSEPN-CL-2026-415</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DIREZIONE AMMINISTRATIVO CONTABILE DM 38 FORMAZIONE DOCENTI SIF 21/27</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF1F8128D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PUBBLICITARIO</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE394755F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio mensa</t>
   </si>
@@ -1149,2235 +1234,2475 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB144556A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/a7039a17-bc9b-4875-8c32-449748976190" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC97264D31" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/9fcec8fe-c801-43ef-a927-276b58688a68" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC748EAEE7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/0d64bee5-ad09-410f-ab30-b911941cba0b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3572BA16" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/d0391823-16f8-4c28-bbef-578885a25dcd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2847F001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/3168c80b-bc2f-4ec3-9a1f-7686d5ac8573" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC28365748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/505e1530-3899-46de-ba23-dffd51c4658e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2859BA5B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/476ab0d8-baf9-4772-b811-3440a317f068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC28772F08" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/1e64ae8c-5e22-45f5-a908-769f45e2aea5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FAAB2B9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/d1e33160-96c0-4a52-a8c2-a04fc11b6454" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1F8128D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/39c5d3e5-24ba-47d5-819a-9d9f01183b40" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE394755F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f967417f-7cfa-440f-a573-263822c3cdba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEDEE795" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/58d0e076-2859-47fd-ac28-7d7cf2f252cd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC592A1A9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/effb66ba-4249-4de5-bdf7-d4bbde90af97" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9703B74" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/cc390f5e-4821-4fda-a3cb-d1187db6cad2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4F28173" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/e6cc6814-d39f-4ddc-b142-e1467a4615f6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5AE2CBF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/02fae279-26a6-4902-ac0d-803f5f893e5e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC57C9E57" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/4d932d66-c387-4d61-99b8-4154aeb19154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC59E5BF7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/50610a34-3430-45c1-ab3d-4e03bd704c5a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5C01997" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/39996016-a3bd-4694-9f31-e33e525226a7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7ED384FF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/04fab163-3f96-42f8-961a-5ae5b3553eb9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3384C15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/2e249ea4-97b0-4c8a-b807-929195855a1e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C3F0248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/70f4b773-646b-4ae2-8986-8855fb1ad981" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BF6528B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/7f5ea7f3-5d55-4d1c-bedb-7328e6f0f5e5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58190A03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/53829661-c282-439c-b356-10f9dc50b582" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58473BDA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/53359bab-05bd-4793-a8c9-a58086d93c73" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB582CAD21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/7f7befb2-a94b-4d52-807e-2e5102d90237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49B47078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/0ae80c42-625e-4754-ad82-e55f252f971c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB183DB65A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/0c6416e0-af24-43e5-9550-4a2dfeb060d9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB108C85F4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5b1ec484-b173-4496-bba8-6dab2d86d0c3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10C89EFC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/14ba68a5-c6d8-4307-b499-1384adb98b44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB180FFA48" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/02d30ece-be01-4401-a5f8-5e0c2156b847" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB19A5203C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/36c2db15-bcd1-40d9-bcfd-47b22b6a72a2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10989539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/95f11a92-93e4-4223-b27c-c189972d7e93" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB107E5A9F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/ecff77b0-b7fb-4639-b437-dc9440d574b1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBC0CD26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/9c4c22f7-133b-43f9-96a9-5fac146a96b5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBA2C10E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/987cd1aa-07de-4c97-9a57-5f2c400c51d4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F12FA98" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5c083d02-2711-4d0c-bc6b-bdc4787ac4e2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EAD4BF3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/a68a82cf-b80f-4da4-8050-7b4ae3e15ab9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D82C2A5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f97ae902-3278-4e1a-ba58-235debe7c9a8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F400584" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/7140d08b-02fe-498b-933f-f89f7a04c99c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28FDC002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/eb2a1fd9-dab4-4690-a4b6-22df59d40809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA27A1468A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/b20218c5-6df2-4b21-95a7-0eb05dc236e5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BF2F993" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/2c883a2b-51a8-482b-8f9e-9326174b7c31" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E741119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/69a57975-f2cd-4565-afe4-b9d841dcf3fc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAFC8FAA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/fbc23cc1-01ff-4261-a80c-e83e3c8967b4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB3DAB8E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/97b321f9-28d6-45e5-85d8-0c10fbd347ba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB6CDA9A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/42ca6c60-6dd0-4b2f-a4c7-588bb091f377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A8A1E96" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/cd73d293-59fb-47b8-b66b-b8c6f14d260f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C7EE706" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5f9bfeec-1b49-4157-9f36-8a63317f2745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C325420" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/904e2d56-1ae5-4c82-b761-1da2ba9343fd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B98B7B7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f03d5be6-0509-4955-a89c-0547418edf7e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C86338B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/7478f6c0-8517-4f0b-afea-20a2272c10bf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CC182AF" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/e66ce342-1fb8-450c-a24c-b540056fc8b4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90ACAE432" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/e95848e3-7c94-4289-8cb6-abe9b33670f6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8F9B405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/a9a2cd0f-f7d3-4c02-84ed-db90860cf1a2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F910C487" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/e0817d01-5422-4e16-9f1c-98c7e8d7ea38" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84331DA1C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/86d62ed1-4568-4906-adea-b3d01f5494af" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8237B93D9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/3fd4f244-852c-4eb2-8bf7-ce6860adfdff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82355D16A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/9082892c-249b-4f8d-aa69-2b6e3e6feefd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C9BBD1A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/2965ca81-f312-4548-aea1-b038c3ad6e34" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8042C2B11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/01a5dfb0-423a-4350-bbbf-80fc8bbaac4f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DCDA8469" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/6ea402b9-a6d0-4431-862c-c11b96ab0b76" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DCF599BA" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/1912a03b-ad13-4fb2-bc5c-140946b6a5fd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B776054FDC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/78b7173c-c3c3-4553-aaca-61508f591053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B751D50E3F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5e5069ab-fe7b-4bbe-bedc-cb4aebeebf2c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752365323" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/508c969e-9322-48ee-8838-c009be69319a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74DE23BDE" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f03595ed-0abb-4574-a863-d731a009f676" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72271EF82" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5231eaba-e4a5-49db-ace5-3b720050eec5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718B323CC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/031048e9-2a21-4d7d-83e7-602af9390758" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C094E948" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/66e1bb15-be60-4f3a-9491-44c2a963f7fa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B719923507" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/0b4f30ae-4e00-4079-9841-b9b679a6726c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B945673" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/c1568fd6-99b3-4d4d-839c-0948bfa74954" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3121E5D02" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/1e5a2ddf-103f-47a9-a91b-594526a9d85a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD356F804D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/548ba3bc-4877-4116-86f4-58d7beb244f4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD39395554" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/173960ad-f438-4ccf-952f-7e834ddee0b2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C0F0104" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/ae7d8d13-3d94-45d7-a179-b6618f492142" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3959E346" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/3e133896-f056-41d8-9c40-208ecfa9e91c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/Z4F38E41C5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/d8a26929-ff0f-4274-b1de-250044cc7835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA95F85D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/54d69e3d-da2a-4286-9926-a13620d9d583" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE41AD3E6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f78084e9-804c-4d19-97ab-81333de4f7a9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE50B4A89" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/d211def9-dd51-44f0-8c36-86e2683affd9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE406A958" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/8e0494b8-6049-436d-8834-0cb4ddc27b9f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB144556A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/a7039a17-bc9b-4875-8c32-449748976190" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC97264D31" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/9fcec8fe-c801-43ef-a927-276b58688a68" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC748EAEE7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/0d64bee5-ad09-410f-ab30-b911941cba0b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3572BA16" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/d0391823-16f8-4c28-bbef-578885a25dcd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2847F001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/3168c80b-bc2f-4ec3-9a1f-7686d5ac8573" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC28365748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/505e1530-3899-46de-ba23-dffd51c4658e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2859BA5B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/476ab0d8-baf9-4772-b811-3440a317f068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC28772F08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/1e64ae8c-5e22-45f5-a908-769f45e2aea5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FAAB2B9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/d1e33160-96c0-4a52-a8c2-a04fc11b6454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1F8128D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/39c5d3e5-24ba-47d5-819a-9d9f01183b40" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE394755F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f967417f-7cfa-440f-a573-263822c3cdba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEDEE795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/58d0e076-2859-47fd-ac28-7d7cf2f252cd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC592A1A9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/effb66ba-4249-4de5-bdf7-d4bbde90af97" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9703B74" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/cc390f5e-4821-4fda-a3cb-d1187db6cad2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4F28173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/e6cc6814-d39f-4ddc-b142-e1467a4615f6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5AE2CBF" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/02fae279-26a6-4902-ac0d-803f5f893e5e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC57C9E57" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/4d932d66-c387-4d61-99b8-4154aeb19154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC59E5BF7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/50610a34-3430-45c1-ab3d-4e03bd704c5a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5C01997" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/39996016-a3bd-4694-9f31-e33e525226a7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7ED384FF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/04fab163-3f96-42f8-961a-5ae5b3553eb9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3384C15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/2e249ea4-97b0-4c8a-b807-929195855a1e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C3F0248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/70f4b773-646b-4ae2-8986-8855fb1ad981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BF6528B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/7f5ea7f3-5d55-4d1c-bedb-7328e6f0f5e5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58190A03" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/53829661-c282-439c-b356-10f9dc50b582" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58473BDA" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/53359bab-05bd-4793-a8c9-a58086d93c73" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB582CAD21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/7f7befb2-a94b-4d52-807e-2e5102d90237" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49B47078" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/0ae80c42-625e-4754-ad82-e55f252f971c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB183DB65A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/0c6416e0-af24-43e5-9550-4a2dfeb060d9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB108C85F4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5b1ec484-b173-4496-bba8-6dab2d86d0c3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10C89EFC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/14ba68a5-c6d8-4307-b499-1384adb98b44" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB180FFA48" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/02d30ece-be01-4401-a5f8-5e0c2156b847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB19A5203C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/36c2db15-bcd1-40d9-bcfd-47b22b6a72a2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10989539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/95f11a92-93e4-4223-b27c-c189972d7e93" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB107E5A9F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/ecff77b0-b7fb-4639-b437-dc9440d574b1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBC0CD26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/9c4c22f7-133b-43f9-96a9-5fac146a96b5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBA2C10E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/987cd1aa-07de-4c97-9a57-5f2c400c51d4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F12FA98" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5c083d02-2711-4d0c-bc6b-bdc4787ac4e2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EAD4BF3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/a68a82cf-b80f-4da4-8050-7b4ae3e15ab9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D82C2A5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f97ae902-3278-4e1a-ba58-235debe7c9a8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F400584" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/7140d08b-02fe-498b-933f-f89f7a04c99c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28FDC002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/eb2a1fd9-dab4-4690-a4b6-22df59d40809" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA27A1468A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/b20218c5-6df2-4b21-95a7-0eb05dc236e5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BF2F993" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/2c883a2b-51a8-482b-8f9e-9326174b7c31" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E741119" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/69a57975-f2cd-4565-afe4-b9d841dcf3fc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAFC8FAA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/fbc23cc1-01ff-4261-a80c-e83e3c8967b4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB3DAB8E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/97b321f9-28d6-45e5-85d8-0c10fbd347ba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB6CDA9A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/42ca6c60-6dd0-4b2f-a4c7-588bb091f377" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A8A1E96" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/cd73d293-59fb-47b8-b66b-b8c6f14d260f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C7EE706" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5f9bfeec-1b49-4157-9f36-8a63317f2745" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C325420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/904e2d56-1ae5-4c82-b761-1da2ba9343fd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B98B7B7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f03d5be6-0509-4955-a89c-0547418edf7e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C86338B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/7478f6c0-8517-4f0b-afea-20a2272c10bf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CC182AF" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/e66ce342-1fb8-450c-a24c-b540056fc8b4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90ACAE432" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/e95848e3-7c94-4289-8cb6-abe9b33670f6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8F9B405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/a9a2cd0f-f7d3-4c02-84ed-db90860cf1a2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F910C487" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/e0817d01-5422-4e16-9f1c-98c7e8d7ea38" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84331DA1C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/86d62ed1-4568-4906-adea-b3d01f5494af" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8237B93D9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/3fd4f244-852c-4eb2-8bf7-ce6860adfdff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82355D16A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/9082892c-249b-4f8d-aa69-2b6e3e6feefd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C9BBD1A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/2965ca81-f312-4548-aea1-b038c3ad6e34" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8042C2B11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/01a5dfb0-423a-4350-bbbf-80fc8bbaac4f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DCDA8469" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/6ea402b9-a6d0-4431-862c-c11b96ab0b76" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DCF599BA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/1912a03b-ad13-4fb2-bc5c-140946b6a5fd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B776054FDC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/78b7173c-c3c3-4553-aaca-61508f591053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B751D50E3F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5e5069ab-fe7b-4bbe-bedc-cb4aebeebf2c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752365323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/508c969e-9322-48ee-8838-c009be69319a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74DE23BDE" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/f03595ed-0abb-4574-a863-d731a009f676" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72271EF82" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/5231eaba-e4a5-49db-ace5-3b720050eec5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718B323CC" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/031048e9-2a21-4d7d-83e7-602af9390758" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C094E948" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/66e1bb15-be60-4f3a-9491-44c2a963f7fa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B719923507" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/0b4f30ae-4e00-4079-9841-b9b679a6726c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B945673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/c1568fd6-99b3-4d4d-839c-0948bfa74954" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3121E5D02" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC8AH00B/amministrazione-trasparente/atti-amministrazioni-enti/1e5a2ddf-103f-47a9-a91b-594526a9d85a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F100"/>
+  <dimension ref="A1:F111"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7038</v>
+        <v>8698</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>6841</v>
+        <v>8600</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>8578</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5">
+        <v>8577</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>8046</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>7754</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>7671</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>7599</v>
+      </c>
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6338</v>
+        <v>7546</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6327</v>
+        <v>7038</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>6324</v>
+        <v>6841</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>6239</v>
+        <v>6838</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>6130</v>
+        <v>6742</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>5556</v>
+        <v>6664</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>5313</v>
+        <v>6491</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>5148</v>
+        <v>6365</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>5142</v>
+        <v>6339</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>5082</v>
+        <v>6338</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B20">
-        <v>5081</v>
+        <v>6327</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B21">
-        <v>5055</v>
+        <v>6324</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>5049</v>
+        <v>6309</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E22" t="s">
+        <v>42</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>4992</v>
+        <v>6239</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B24">
-        <v>4990</v>
+        <v>6210</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>65</v>
+      </c>
+      <c r="E24" t="s">
+        <v>42</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>4960</v>
+        <v>6130</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>67</v>
+      </c>
+      <c r="E25" t="s">
+        <v>42</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>4899</v>
+        <v>5556</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>4762</v>
+        <v>5313</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>4725</v>
+        <v>5148</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E28" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>74</v>
       </c>
       <c r="B29">
-        <v>4568</v>
+        <v>5142</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B30">
-        <v>4564</v>
+        <v>5082</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B31">
-        <v>4096</v>
+        <v>5081</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="D31" t="s">
         <v>81</v>
       </c>
-      <c r="E31" s="2" t="s">
-        <v>9</v>
+      <c r="E31" t="s">
+        <v>42</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>4073</v>
+        <v>5055</v>
       </c>
       <c r="C32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B33">
-        <v>3841</v>
+        <v>5049</v>
       </c>
       <c r="C33" t="s">
         <v>85</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>87</v>
       </c>
       <c r="B34">
-        <v>3795</v>
+        <v>4992</v>
       </c>
       <c r="C34" t="s">
         <v>88</v>
       </c>
       <c r="D34" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>87</v>
       </c>
       <c r="B35">
-        <v>3793</v>
+        <v>4990</v>
       </c>
       <c r="C35" t="s">
         <v>90</v>
       </c>
       <c r="D35" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36">
-        <v>3626</v>
+        <v>4960</v>
       </c>
       <c r="C36" t="s">
         <v>93</v>
       </c>
       <c r="D36" t="s">
         <v>94</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>95</v>
       </c>
       <c r="B37">
-        <v>3340</v>
+        <v>4899</v>
       </c>
       <c r="C37" t="s">
         <v>96</v>
       </c>
       <c r="D37" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B38">
-        <v>3339</v>
+        <v>4762</v>
       </c>
       <c r="C38" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="D38" t="s">
         <v>99</v>
       </c>
-      <c r="E38" s="2" t="s">
-        <v>9</v>
+      <c r="E38" t="s">
+        <v>42</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>100</v>
       </c>
       <c r="B39">
-        <v>3304</v>
+        <v>4725</v>
       </c>
       <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" t="s">
         <v>101</v>
       </c>
-      <c r="D39" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E39" t="s">
+        <v>42</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>102</v>
+      </c>
+      <c r="B40">
+        <v>4568</v>
+      </c>
+      <c r="C40" t="s">
         <v>103</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B41">
-        <v>3146</v>
+        <v>4564</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
         <v>106</v>
       </c>
-      <c r="E41" t="s">
-        <v>17</v>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B42">
-        <v>3143</v>
+        <v>4096</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B43">
-        <v>3141</v>
+        <v>4073</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>3076</v>
+        <v>3841</v>
       </c>
       <c r="C44" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D44" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B45">
-        <v>2925</v>
+        <v>3795</v>
       </c>
       <c r="C45" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>117</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B46">
-        <v>2535</v>
+        <v>3793</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B47">
-        <v>2484</v>
+        <v>3626</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48">
-        <v>1917</v>
+        <v>3340</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>125</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B49">
-        <v>1904</v>
+        <v>3339</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>127</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>1774</v>
+        <v>3304</v>
       </c>
       <c r="C50" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D50" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B51">
-        <v>1637</v>
+        <v>3147</v>
       </c>
       <c r="C51" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52">
-        <v>1440</v>
+        <v>3146</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="D52" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>134</v>
+      </c>
+      <c r="E52" t="s">
+        <v>42</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B53">
-        <v>1029</v>
+        <v>3143</v>
       </c>
       <c r="C53" t="s">
         <v>135</v>
       </c>
       <c r="D53" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B54">
+        <v>3141</v>
+      </c>
+      <c r="C54" t="s">
         <v>137</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B55">
-        <v>758</v>
+        <v>3076</v>
       </c>
       <c r="C55" t="s">
         <v>140</v>
       </c>
       <c r="D55" t="s">
         <v>141</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56">
-        <v>525</v>
+        <v>2925</v>
       </c>
       <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56" t="s">
         <v>143</v>
       </c>
-      <c r="D56" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E56" t="s">
+        <v>42</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57">
+        <v>2535</v>
+      </c>
+      <c r="C57" t="s">
         <v>145</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58">
+        <v>2484</v>
+      </c>
+      <c r="C58" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D58" t="s">
         <v>149</v>
       </c>
-      <c r="E58" t="s">
-        <v>17</v>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>150</v>
       </c>
       <c r="B59">
-        <v>252</v>
+        <v>1917</v>
       </c>
       <c r="C59" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D59" t="s">
         <v>151</v>
       </c>
       <c r="E59" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60">
+        <v>1904</v>
+      </c>
+      <c r="C60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" t="s">
         <v>152</v>
       </c>
-      <c r="B60">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E60" t="s">
+        <v>42</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B61">
-        <v>122</v>
+        <v>1774</v>
       </c>
       <c r="C61" t="s">
+        <v>154</v>
+      </c>
+      <c r="D61" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B62">
-        <v>121</v>
+        <v>1637</v>
       </c>
       <c r="C62" t="s">
         <v>157</v>
       </c>
       <c r="D62" t="s">
         <v>158</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>159</v>
       </c>
       <c r="B63">
-        <v>13459</v>
+        <v>1440</v>
       </c>
       <c r="C63" t="s">
         <v>160</v>
       </c>
       <c r="D63" t="s">
         <v>161</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64">
-        <v>12817</v>
+        <v>1029</v>
       </c>
       <c r="C64" t="s">
         <v>163</v>
       </c>
       <c r="D64" t="s">
         <v>164</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B65">
-        <v>12810</v>
+        <v>760</v>
       </c>
       <c r="C65" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D65" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B66">
-        <v>12804</v>
+        <v>758</v>
       </c>
       <c r="C66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D66" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B67">
-        <v>12165</v>
+        <v>525</v>
       </c>
       <c r="C67" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B68">
-        <v>12109</v>
+        <v>428</v>
       </c>
       <c r="C68" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D68" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B69">
-        <v>12021</v>
+        <v>274</v>
       </c>
       <c r="C69" t="s">
-        <v>176</v>
+        <v>42</v>
       </c>
       <c r="D69" t="s">
         <v>177</v>
       </c>
-      <c r="E69" s="2" t="s">
-        <v>9</v>
+      <c r="E69" t="s">
+        <v>42</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70">
-        <v>11954</v>
+        <v>252</v>
       </c>
       <c r="C70" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D70" t="s">
         <v>179</v>
       </c>
       <c r="E70" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B71">
-        <v>1167</v>
+        <v>131</v>
       </c>
       <c r="C71" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="D71" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>182</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B72">
-        <v>11846</v>
+        <v>122</v>
       </c>
       <c r="C72" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B73">
-        <v>11845</v>
+        <v>121</v>
       </c>
       <c r="C73" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>11032</v>
+        <v>13459</v>
       </c>
       <c r="C74" t="s">
-        <v>17</v>
+        <v>188</v>
       </c>
       <c r="D74" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>189</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B75">
-        <v>10615</v>
+        <v>12817</v>
       </c>
       <c r="C75" t="s">
-        <v>17</v>
+        <v>191</v>
       </c>
       <c r="D75" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>192</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>190</v>
       </c>
       <c r="B76">
-        <v>9142</v>
+        <v>12810</v>
       </c>
       <c r="C76" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D76" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B77">
-        <v>8790</v>
+        <v>12804</v>
       </c>
       <c r="C77" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D77" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>196</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B78">
-        <v>8744</v>
+        <v>12165</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="D78" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>199</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B79">
-        <v>8572</v>
+        <v>12109</v>
       </c>
       <c r="C79" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D79" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B80">
-        <v>8568</v>
+        <v>12021</v>
       </c>
       <c r="C80" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="D80" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="B81">
-        <v>8542</v>
+        <v>11954</v>
       </c>
       <c r="C81" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D81" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="E81" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B82">
-        <v>8473</v>
+        <v>1167</v>
       </c>
       <c r="C82" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D82" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E82" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B83">
-        <v>8122</v>
+        <v>11846</v>
       </c>
       <c r="C83" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D83" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B84">
-        <v>8080</v>
+        <v>11845</v>
       </c>
       <c r="C84" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D84" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B85">
-        <v>7801</v>
+        <v>11032</v>
       </c>
       <c r="C85" t="s">
-        <v>211</v>
+        <v>42</v>
       </c>
       <c r="D85" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>215</v>
+      </c>
+      <c r="E85" t="s">
+        <v>42</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B86">
-        <v>7800</v>
+        <v>10615</v>
       </c>
       <c r="C86" t="s">
-        <v>213</v>
+        <v>42</v>
       </c>
       <c r="D86" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>217</v>
+      </c>
+      <c r="E86" t="s">
+        <v>42</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B87">
-        <v>7500</v>
+        <v>9142</v>
       </c>
       <c r="C87" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D87" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B88">
-        <v>7443</v>
+        <v>8790</v>
       </c>
       <c r="C88" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D88" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E88" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B89">
-        <v>7442</v>
+        <v>8744</v>
       </c>
       <c r="C89" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D89" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E89" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B90">
-        <v>7111</v>
+        <v>8572</v>
       </c>
       <c r="C90" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D90" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B91">
-        <v>7110</v>
+        <v>8568</v>
       </c>
       <c r="C91" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D91" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B92">
-        <v>4000</v>
+        <v>8542</v>
       </c>
       <c r="C92" t="s">
-        <v>226</v>
+        <v>42</v>
       </c>
       <c r="D92" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>229</v>
+      </c>
+      <c r="E92" t="s">
+        <v>42</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B93">
-        <v>5429</v>
+        <v>8473</v>
       </c>
       <c r="C93" t="s">
-        <v>229</v>
+        <v>42</v>
       </c>
       <c r="D93" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>231</v>
+      </c>
+      <c r="E93" t="s">
+        <v>42</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B94">
-        <v>4564</v>
+        <v>8122</v>
       </c>
       <c r="C94" t="s">
-        <v>17</v>
+        <v>233</v>
       </c>
       <c r="D94" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>234</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B95">
-        <v>4557</v>
+        <v>8080</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>236</v>
       </c>
       <c r="D95" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>237</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B96">
-        <v>4298</v>
+        <v>7801</v>
       </c>
       <c r="C96" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D96" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B97">
-        <v>3796</v>
+        <v>7800</v>
       </c>
       <c r="C97" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D97" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B98">
-        <v>2676</v>
+        <v>7500</v>
       </c>
       <c r="C98" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D98" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B99">
-        <v>11194</v>
+        <v>7443</v>
       </c>
       <c r="C99" t="s">
-        <v>244</v>
+        <v>42</v>
       </c>
       <c r="D99" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>247</v>
+      </c>
+      <c r="E99" t="s">
+        <v>42</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>246</v>
       </c>
       <c r="B100">
-        <v>8883</v>
+        <v>7442</v>
       </c>
       <c r="C100" t="s">
-        <v>247</v>
+        <v>42</v>
       </c>
       <c r="D100" t="s">
         <v>248</v>
       </c>
-      <c r="E100" s="2" t="s">
-        <v>9</v>
+      <c r="E100" t="s">
+        <v>42</v>
       </c>
       <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>249</v>
+      </c>
+      <c r="B101">
+        <v>7111</v>
+      </c>
+      <c r="C101" t="s">
+        <v>250</v>
+      </c>
+      <c r="D101" t="s">
+        <v>251</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>249</v>
+      </c>
+      <c r="B102">
+        <v>7110</v>
+      </c>
+      <c r="C102" t="s">
+        <v>252</v>
+      </c>
+      <c r="D102" t="s">
+        <v>253</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>249</v>
+      </c>
+      <c r="B103">
+        <v>4000</v>
+      </c>
+      <c r="C103" t="s">
+        <v>254</v>
+      </c>
+      <c r="D103" t="s">
+        <v>255</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>256</v>
+      </c>
+      <c r="B104">
+        <v>5429</v>
+      </c>
+      <c r="C104" t="s">
+        <v>257</v>
+      </c>
+      <c r="D104" t="s">
+        <v>258</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>259</v>
+      </c>
+      <c r="B105">
+        <v>4564</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105" t="s">
+        <v>260</v>
+      </c>
+      <c r="E105" t="s">
+        <v>42</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>259</v>
+      </c>
+      <c r="B106">
+        <v>4557</v>
+      </c>
+      <c r="C106" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106" t="s">
+        <v>261</v>
+      </c>
+      <c r="E106" t="s">
+        <v>42</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>262</v>
+      </c>
+      <c r="B107">
+        <v>4298</v>
+      </c>
+      <c r="C107" t="s">
+        <v>263</v>
+      </c>
+      <c r="D107" t="s">
+        <v>264</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>265</v>
+      </c>
+      <c r="B108">
+        <v>3796</v>
+      </c>
+      <c r="C108" t="s">
+        <v>266</v>
+      </c>
+      <c r="D108" t="s">
+        <v>267</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>268</v>
+      </c>
+      <c r="B109">
+        <v>2676</v>
+      </c>
+      <c r="C109" t="s">
+        <v>269</v>
+      </c>
+      <c r="D109" t="s">
+        <v>270</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>271</v>
+      </c>
+      <c r="B110">
+        <v>11194</v>
+      </c>
+      <c r="C110" t="s">
+        <v>272</v>
+      </c>
+      <c r="D110" t="s">
+        <v>273</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>274</v>
+      </c>
+      <c r="B111">
+        <v>8883</v>
+      </c>
+      <c r="C111" t="s">
+        <v>275</v>
+      </c>
+      <c r="D111" t="s">
+        <v>276</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
-    <hyperlink ref="F5" r:id="rId7"/>
-[...33 lines deleted...]
-    <hyperlink ref="E25" r:id="rId41"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
     <hyperlink ref="F25" r:id="rId42"/>
     <hyperlink ref="E26" r:id="rId43"/>
     <hyperlink ref="F26" r:id="rId44"/>
-    <hyperlink ref="F27" r:id="rId45"/>
-[...5 lines deleted...]
-    <hyperlink ref="E31" r:id="rId51"/>
+    <hyperlink ref="E27" r:id="rId45"/>
+    <hyperlink ref="F27" r:id="rId46"/>
+    <hyperlink ref="F28" r:id="rId47"/>
+    <hyperlink ref="E29" r:id="rId48"/>
+    <hyperlink ref="F29" r:id="rId49"/>
+    <hyperlink ref="E30" r:id="rId50"/>
+    <hyperlink ref="F30" r:id="rId51"/>
     <hyperlink ref="F31" r:id="rId52"/>
     <hyperlink ref="E32" r:id="rId53"/>
     <hyperlink ref="F32" r:id="rId54"/>
     <hyperlink ref="E33" r:id="rId55"/>
     <hyperlink ref="F33" r:id="rId56"/>
     <hyperlink ref="E34" r:id="rId57"/>
     <hyperlink ref="F34" r:id="rId58"/>
     <hyperlink ref="E35" r:id="rId59"/>
     <hyperlink ref="F35" r:id="rId60"/>
     <hyperlink ref="E36" r:id="rId61"/>
     <hyperlink ref="F36" r:id="rId62"/>
     <hyperlink ref="E37" r:id="rId63"/>
     <hyperlink ref="F37" r:id="rId64"/>
-    <hyperlink ref="E38" r:id="rId65"/>
-[...11 lines deleted...]
-    <hyperlink ref="F44" r:id="rId77"/>
+    <hyperlink ref="F38" r:id="rId65"/>
+    <hyperlink ref="F39" r:id="rId66"/>
+    <hyperlink ref="E40" r:id="rId67"/>
+    <hyperlink ref="F40" r:id="rId68"/>
+    <hyperlink ref="E41" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
+    <hyperlink ref="E42" r:id="rId71"/>
+    <hyperlink ref="F42" r:id="rId72"/>
+    <hyperlink ref="E43" r:id="rId73"/>
+    <hyperlink ref="F43" r:id="rId74"/>
+    <hyperlink ref="E44" r:id="rId75"/>
+    <hyperlink ref="F44" r:id="rId76"/>
+    <hyperlink ref="E45" r:id="rId77"/>
     <hyperlink ref="F45" r:id="rId78"/>
     <hyperlink ref="E46" r:id="rId79"/>
     <hyperlink ref="F46" r:id="rId80"/>
     <hyperlink ref="E47" r:id="rId81"/>
     <hyperlink ref="F47" r:id="rId82"/>
-    <hyperlink ref="F48" r:id="rId83"/>
-[...13 lines deleted...]
-    <hyperlink ref="E56" r:id="rId97"/>
+    <hyperlink ref="E48" r:id="rId83"/>
+    <hyperlink ref="F48" r:id="rId84"/>
+    <hyperlink ref="E49" r:id="rId85"/>
+    <hyperlink ref="F49" r:id="rId86"/>
+    <hyperlink ref="E50" r:id="rId87"/>
+    <hyperlink ref="F50" r:id="rId88"/>
+    <hyperlink ref="E51" r:id="rId89"/>
+    <hyperlink ref="F51" r:id="rId90"/>
+    <hyperlink ref="F52" r:id="rId91"/>
+    <hyperlink ref="E53" r:id="rId92"/>
+    <hyperlink ref="F53" r:id="rId93"/>
+    <hyperlink ref="E54" r:id="rId94"/>
+    <hyperlink ref="F54" r:id="rId95"/>
+    <hyperlink ref="E55" r:id="rId96"/>
+    <hyperlink ref="F55" r:id="rId97"/>
     <hyperlink ref="F56" r:id="rId98"/>
     <hyperlink ref="E57" r:id="rId99"/>
     <hyperlink ref="F57" r:id="rId100"/>
-    <hyperlink ref="F58" r:id="rId101"/>
-[...1 lines deleted...]
-    <hyperlink ref="E60" r:id="rId103"/>
+    <hyperlink ref="E58" r:id="rId101"/>
+    <hyperlink ref="F58" r:id="rId102"/>
+    <hyperlink ref="F59" r:id="rId103"/>
     <hyperlink ref="F60" r:id="rId104"/>
     <hyperlink ref="E61" r:id="rId105"/>
     <hyperlink ref="F61" r:id="rId106"/>
     <hyperlink ref="E62" r:id="rId107"/>
     <hyperlink ref="F62" r:id="rId108"/>
     <hyperlink ref="E63" r:id="rId109"/>
     <hyperlink ref="F63" r:id="rId110"/>
     <hyperlink ref="E64" r:id="rId111"/>
     <hyperlink ref="F64" r:id="rId112"/>
     <hyperlink ref="E65" r:id="rId113"/>
     <hyperlink ref="F65" r:id="rId114"/>
     <hyperlink ref="E66" r:id="rId115"/>
     <hyperlink ref="F66" r:id="rId116"/>
     <hyperlink ref="E67" r:id="rId117"/>
     <hyperlink ref="F67" r:id="rId118"/>
     <hyperlink ref="E68" r:id="rId119"/>
     <hyperlink ref="F68" r:id="rId120"/>
-    <hyperlink ref="E69" r:id="rId121"/>
-[...1 lines deleted...]
-    <hyperlink ref="F70" r:id="rId123"/>
+    <hyperlink ref="F69" r:id="rId121"/>
+    <hyperlink ref="F70" r:id="rId122"/>
+    <hyperlink ref="E71" r:id="rId123"/>
     <hyperlink ref="F71" r:id="rId124"/>
     <hyperlink ref="E72" r:id="rId125"/>
     <hyperlink ref="F72" r:id="rId126"/>
     <hyperlink ref="E73" r:id="rId127"/>
     <hyperlink ref="F73" r:id="rId128"/>
-    <hyperlink ref="F74" r:id="rId129"/>
-[...29 lines deleted...]
-    <hyperlink ref="E93" r:id="rId159"/>
+    <hyperlink ref="E74" r:id="rId129"/>
+    <hyperlink ref="F74" r:id="rId130"/>
+    <hyperlink ref="E75" r:id="rId131"/>
+    <hyperlink ref="F75" r:id="rId132"/>
+    <hyperlink ref="E76" r:id="rId133"/>
+    <hyperlink ref="F76" r:id="rId134"/>
+    <hyperlink ref="E77" r:id="rId135"/>
+    <hyperlink ref="F77" r:id="rId136"/>
+    <hyperlink ref="E78" r:id="rId137"/>
+    <hyperlink ref="F78" r:id="rId138"/>
+    <hyperlink ref="E79" r:id="rId139"/>
+    <hyperlink ref="F79" r:id="rId140"/>
+    <hyperlink ref="E80" r:id="rId141"/>
+    <hyperlink ref="F80" r:id="rId142"/>
+    <hyperlink ref="F81" r:id="rId143"/>
+    <hyperlink ref="F82" r:id="rId144"/>
+    <hyperlink ref="E83" r:id="rId145"/>
+    <hyperlink ref="F83" r:id="rId146"/>
+    <hyperlink ref="E84" r:id="rId147"/>
+    <hyperlink ref="F84" r:id="rId148"/>
+    <hyperlink ref="F85" r:id="rId149"/>
+    <hyperlink ref="F86" r:id="rId150"/>
+    <hyperlink ref="E87" r:id="rId151"/>
+    <hyperlink ref="F87" r:id="rId152"/>
+    <hyperlink ref="F88" r:id="rId153"/>
+    <hyperlink ref="F89" r:id="rId154"/>
+    <hyperlink ref="E90" r:id="rId155"/>
+    <hyperlink ref="F90" r:id="rId156"/>
+    <hyperlink ref="E91" r:id="rId157"/>
+    <hyperlink ref="F91" r:id="rId158"/>
+    <hyperlink ref="F92" r:id="rId159"/>
     <hyperlink ref="F93" r:id="rId160"/>
-    <hyperlink ref="F94" r:id="rId161"/>
-[...9 lines deleted...]
-    <hyperlink ref="E100" r:id="rId171"/>
+    <hyperlink ref="E94" r:id="rId161"/>
+    <hyperlink ref="F94" r:id="rId162"/>
+    <hyperlink ref="E95" r:id="rId163"/>
+    <hyperlink ref="F95" r:id="rId164"/>
+    <hyperlink ref="E96" r:id="rId165"/>
+    <hyperlink ref="F96" r:id="rId166"/>
+    <hyperlink ref="E97" r:id="rId167"/>
+    <hyperlink ref="F97" r:id="rId168"/>
+    <hyperlink ref="E98" r:id="rId169"/>
+    <hyperlink ref="F98" r:id="rId170"/>
+    <hyperlink ref="F99" r:id="rId171"/>
     <hyperlink ref="F100" r:id="rId172"/>
+    <hyperlink ref="E101" r:id="rId173"/>
+    <hyperlink ref="F101" r:id="rId174"/>
+    <hyperlink ref="E102" r:id="rId175"/>
+    <hyperlink ref="F102" r:id="rId176"/>
+    <hyperlink ref="E103" r:id="rId177"/>
+    <hyperlink ref="F103" r:id="rId178"/>
+    <hyperlink ref="E104" r:id="rId179"/>
+    <hyperlink ref="F104" r:id="rId180"/>
+    <hyperlink ref="F105" r:id="rId181"/>
+    <hyperlink ref="F106" r:id="rId182"/>
+    <hyperlink ref="E107" r:id="rId183"/>
+    <hyperlink ref="F107" r:id="rId184"/>
+    <hyperlink ref="E108" r:id="rId185"/>
+    <hyperlink ref="F108" r:id="rId186"/>
+    <hyperlink ref="E109" r:id="rId187"/>
+    <hyperlink ref="F109" r:id="rId188"/>
+    <hyperlink ref="E110" r:id="rId189"/>
+    <hyperlink ref="F110" r:id="rId190"/>
+    <hyperlink ref="E111" r:id="rId191"/>
+    <hyperlink ref="F111" r:id="rId192"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>