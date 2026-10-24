--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -8,80 +8,116 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="315">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6EEC5B74</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio assicurativo per copertura Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Alunni e Personale della scuola</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD4234BD63</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura semestrale di prodotti per la pulizia, l’igiene e la sanificazione, materiali di consumo e attrezzature per i servizi ausiliari</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD19F1D55C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio professionale incarico Responsabile del servizio di prevenzione e protezione (RSPP) per la durata di ventiquattro mesi</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD170C8959</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di certificazione di firma digitale del dirigente scolastico per la durata di 36 mesi</t>
+  </si>
+  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8B74B758</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSI DI FORMAZIONE-ATTESTATI CAMBRIDGE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC69DFE253</t>
   </si>
   <si>
     <t>Decisione a contrarre - Proroga Fornitura servizio noleggio  ed assistenza tecnica fotocopiatrice di segreteria</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC30050D2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERZIO ISTITUTO CASSIRE</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
@@ -1318,2367 +1354,2447 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8B74B758" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/226d4695-8ab1-4838-b0f3-4dcf432a6106" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC69DFE253" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/fdf4f418-14c3-4a8d-a658-435eb3e74126" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30050D2E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a7504c2a-8d7f-42c1-8a05-6a85023217d6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF331E203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/9640fac3-9789-40e5-b32a-5a18e9e5c870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF289283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/90629b02-c510-492f-b5ef-7e561c803729" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA25EA2A8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/830a18d5-a4ab-473b-8194-d0945d5a9d90" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3A6CF14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/88103405-ec41-4e8e-b042-8e110809818e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB623AAF3D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/cd7b6610-1597-4fb2-8314-79638c6cc017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E2C51C6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/82299ad6-c1b5-4434-b89e-da6613ec5022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DE2725B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/bc24ceaa-7357-4501-88c4-b4bf94d89533" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D6F5E3D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/12da63c6-03de-4fd5-98cb-1776c87642cc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D7FD81B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/1d7cd196-eb81-4a84-a4bd-5eedfd2a0cd4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13DD8FD0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a2ec855c-7c5c-46c8-99b2-b826119dec21" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27A9B63C" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/be3d401c-fc05-4d60-be2d-8c6f8034ede5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB139BDC81" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/cc834c4e-01c7-45d4-b1ba-0609cf469865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCB5670E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/04e38614-1d57-4730-b374-e7d30fb24ee1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA969B0E02" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ac3b35b0-0a9e-4744-986b-4b7d9c260e92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AEE2812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/07138951-9845-4fbd-b21f-90b161633634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B12AA00" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/64576777-240a-4081-8090-b385bd677c55" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA264E4A82" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a3c2fe41-09e1-4934-854b-1404d48aa396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F062007B" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/79043a38-7ff4-4bf1-a487-b0cfcc3bd7bb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C4C2636D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/75be151b-c872-4c0e-917b-c749add6377c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C47C23DF" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/411aadf9-4db2-45be-ac3d-2c5acc2d46bc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C3B8D10B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/19618c08-d84a-4192-acbd-50455cd8a243" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C3A1C089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b1300e08-f6aa-4332-a14b-ff3ee191bd16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C3BO4FF8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/9987cfa0-8230-4879-bf22-7f9f635854d8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9F8B329" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/70f91a12-06ad-4a00-91bb-05c5a3a7aa2b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z9138A7A30" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/cb6bf95d-1783-4878-a6e5-0d4edbe57c41" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82FC4DC84" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/efd751e0-ff55-46e9-b368-76bc7b379c48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B804FCBCD8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/72f8272e-d74b-4ae8-aa8f-e06c136df88d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CA3D2C36" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/d6ee94b5-2199-4504-aadc-bd08a452e483" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7462561FD" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/017934ba-785f-47ce-9f89-f7402a667378" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B715C3F567" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/c1724067-873b-4ac2-9205-9001c7517c49" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709267452" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4af56429-c7b4-47a1-8211-754e51ef023f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7060F8914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/07d4fb67-1fdb-418f-b4fc-acb92ae31999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9F74359" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/5b7fdae0-9bdc-412f-a69d-c6c9bf7df0a6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA76E268" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3b04d3ad-0572-4fba-ba4c-a4d56453be9b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA84A7F3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/f5d77896-66de-4e41-97d9-faaf25b3d15e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678253D84" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/908b9ac6-f8ab-4a2d-9e04-db34f301d35d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661021ED6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3a3e551c-0e0e-4418-beb1-9a81867cebde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6548D3629" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/8a274686-19d2-405d-b0b7-361ee97303b8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6431A968D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/da32e6c7-4f38-442f-8a47-7bdf1504ea0e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D283DA6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/8ed1e939-887b-4f1f-83a0-951f5dd8d4e5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D0F9884" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/eb410325-e805-46c6-b9bc-15279a9028c1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607D496DB" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/521b9a10-6675-4660-834a-6a1d8b278c32" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6006C37D8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b02a4587-fe82-4f1a-b4d2-b844ac38faa2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BED1E62A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/504c3228-da5e-4878-bd98-b92cf50d650d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6DB0B9D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/c78f0702-960f-4a14-af79-08286b0cd4a2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F089434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/1f326aa2-47db-41f3-89b7-730411d396df" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54308554C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a7c852b0-0807-4d5f-9c83-db9e2b2f13b2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FE69B4A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/f714094b-fddc-4006-b0af-937a9dd45ee4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DD0D84ED" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3602b83a-2b37-4eea-8297-ebf341987c6b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1CD79AD" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/97b27baf-5aed-47e1-8899-9d2a311ea69c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C90ED3BC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/46da1f88-2a18-4513-b781-e270109611c4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7EF2D35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3746f862-a3c9-4b87-919b-aa58d84ed6ed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BD2145A9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/6e1ef8fa-ded3-42cd-a486-ad601b3a1bc2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B52FC41B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ad62d7da-2137-4d3c-8bcb-b13a730c6e70" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49DE758C3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b5852f22-6f6b-4d79-b1a1-758b2efa041f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B462384DDB" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/bdbd4c27-0b6c-478f-bdc1-42ce4fcfd7e4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46F6C7492" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a40037da-b629-4d4a-8e41-b24cdcce468b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46AAE44E7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/faf3c9df-26eb-4db8-bb23-e261c3724800" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45CAE3A4E" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4d20dcbf-00b8-4d18-a0b9-d58a8a8d7ffc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E5D5C9AA" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/8683baf1-9637-4d53-9861-1ec690056c10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33200EC5D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/0e8394f0-ba30-457f-91a7-fb1c63018c28" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32B8D6E96" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b70417b9-3f1b-4b27-b5bc-7bb679b077c8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29157DFF1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a13982d9-7a51-48e9-9fb8-0fc9ca91baed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B288FD218C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/38616dab-a4a7-4e52-8832-cc48f32d9e23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28A00C588" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/333452a4-7af7-4532-84a2-8f2e12925fc6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28A45F70E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/181026cb-1680-4b98-8102-fc3e84f38113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28A0F1283" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/eff37b63-9514-4635-b821-3b432d5cd71f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28961A083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ff939118-0f35-4575-bd0d-e4bef063f77d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28948FA89" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/97a12608-c3e5-4578-9a65-3b6bc3ac835d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B289A59188" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/8e6f71c9-731a-459e-a444-89d5c82b363a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B289E6AC94" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/6a0f7dac-fd8a-4689-b40f-d1151509d95e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26E72C337" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/657118c3-8cf0-4a50-be14-151e04c3b374" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F3F68347" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ad4f70cc-efb8-4482-a9fd-f90d8c37f84e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F3E18DFD" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/aefd2488-224c-4593-af56-a749afa2ee23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BC5463B4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/1975f3a4-cafa-49de-92bb-ae24b9610bb4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A345CB70" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/1c6f8457-f6fd-4f05-9ac7-b24972c3067b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B3497E24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4120a7f5-b72e-4f8e-b3c5-e108d04dea55" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=996946893F" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/48eb0720-be9c-4e27-9b84-163301b4aa38" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1988A89CD" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/7f3c872f-ac52-4486-885d-3639614b0487" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A9915F0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3b3dae18-44b4-4ee8-a10e-ae6bd3211348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B176F63B60" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4047f9a4-9fe0-4e7c-9266-4f18339aa806" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B176F63B60" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4047f9a4-9fe0-4e7c-9266-4f18339aa806" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B184D4ED4B" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/2e7025cf-2eec-4ff2-86c3-5724b31f9ee8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BEC6865" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b39fe9ca-ad63-49bb-9fb6-6fec0f602850" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14C036814" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/60e10c84-19a7-4a39-872e-dac2e5634936" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BDC979D" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b3cddb62-ee96-4e4f-9aa6-df3180078200" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BD066B2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ef1cdafe-a124-40b9-ad89-667770639c8f" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1466EA769" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/e870ae3c-14a6-4113-bf4a-5f24fabc82a1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11688B979" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/fb856506-7fe5-43d2-9a40-134a0b8510da" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1273AEC35" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/621eab31-2369-4a77-93d5-a20c33e2715c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11672520D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a4556010-8b27-4ee8-8ed3-13aa4a544797" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=996946893F" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/48eb0720-be9c-4e27-9b84-163301b4aa38" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1167D20D1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a52d0316-eef3-42f3-96e4-926eec22db18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CE169D86" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/54defef9-1646-4862-b875-78f0ea49d23d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A996B096" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/7be3a4de-4aff-477a-8b58-fc49a51f6b45" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A95F98BA" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/0e7017a6-4d1a-4dac-be5c-03709a81eb61" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0391B5575" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/bf293d25-9dbc-470f-ab19-dd1759261e44" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07B71554B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ec14c713-499c-4930-a326-1bde9e0d3865" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04B1A635A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/94cd2edb-ca42-4189-892f-c34103fdc685" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04B7C0C58" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/d677739c-a40b-4362-afe9-4fdc5ff1a7f4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A9915F0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3b3dae18-44b4-4ee8-a10e-ae6bd3211348" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6EEC5B74" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/c6e6dd11-75d2-4300-a69f-c3504f25807b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4234BD63" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/cf1364d7-cb90-41e7-a2b7-b2d704e83867" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19F1D55C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/09a6bd8a-a96d-4e52-8db9-b98857b57992" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD170C8959" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/c87eef6c-a5dd-44e0-9fd6-acb1a66aaeaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8B74B758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/226d4695-8ab1-4838-b0f3-4dcf432a6106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC69DFE253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/fdf4f418-14c3-4a8d-a658-435eb3e74126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30050D2E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a7504c2a-8d7f-42c1-8a05-6a85023217d6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF331E203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/9640fac3-9789-40e5-b32a-5a18e9e5c870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF289283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/90629b02-c510-492f-b5ef-7e561c803729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA25EA2A8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/830a18d5-a4ab-473b-8194-d0945d5a9d90" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3A6CF14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/88103405-ec41-4e8e-b042-8e110809818e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB623AAF3D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/cd7b6610-1597-4fb2-8314-79638c6cc017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E2C51C6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/82299ad6-c1b5-4434-b89e-da6613ec5022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DE2725B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/bc24ceaa-7357-4501-88c4-b4bf94d89533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D6F5E3D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/12da63c6-03de-4fd5-98cb-1776c87642cc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D7FD81B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/1d7cd196-eb81-4a84-a4bd-5eedfd2a0cd4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13DD8FD0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a2ec855c-7c5c-46c8-99b2-b826119dec21" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27A9B63C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/be3d401c-fc05-4d60-be2d-8c6f8034ede5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB139BDC81" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/cc834c4e-01c7-45d4-b1ba-0609cf469865" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCB5670E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/04e38614-1d57-4730-b374-e7d30fb24ee1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA969B0E02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ac3b35b0-0a9e-4744-986b-4b7d9c260e92" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AEE2812" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/07138951-9845-4fbd-b21f-90b161633634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B12AA00" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/64576777-240a-4081-8090-b385bd677c55" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA264E4A82" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a3c2fe41-09e1-4934-854b-1404d48aa396" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F062007B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/79043a38-7ff4-4bf1-a487-b0cfcc3bd7bb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C4C2636D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/75be151b-c872-4c0e-917b-c749add6377c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C47C23DF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/411aadf9-4db2-45be-ac3d-2c5acc2d46bc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C3B8D10B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/19618c08-d84a-4192-acbd-50455cd8a243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C3A1C089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b1300e08-f6aa-4332-a14b-ff3ee191bd16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C3BO4FF8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/9987cfa0-8230-4879-bf22-7f9f635854d8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9F8B329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/70f91a12-06ad-4a00-91bb-05c5a3a7aa2b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z9138A7A30" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/cb6bf95d-1783-4878-a6e5-0d4edbe57c41" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82FC4DC84" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/efd751e0-ff55-46e9-b368-76bc7b379c48" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B804FCBCD8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/72f8272e-d74b-4ae8-aa8f-e06c136df88d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CA3D2C36" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/d6ee94b5-2199-4504-aadc-bd08a452e483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7462561FD" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/017934ba-785f-47ce-9f89-f7402a667378" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B715C3F567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/c1724067-873b-4ac2-9205-9001c7517c49" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709267452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4af56429-c7b4-47a1-8211-754e51ef023f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7060F8914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/07d4fb67-1fdb-418f-b4fc-acb92ae31999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9F74359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/5b7fdae0-9bdc-412f-a69d-c6c9bf7df0a6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA76E268" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3b04d3ad-0572-4fba-ba4c-a4d56453be9b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA84A7F3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/f5d77896-66de-4e41-97d9-faaf25b3d15e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678253D84" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/908b9ac6-f8ab-4a2d-9e04-db34f301d35d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661021ED6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3a3e551c-0e0e-4418-beb1-9a81867cebde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6548D3629" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/8a274686-19d2-405d-b0b7-361ee97303b8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6431A968D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/da32e6c7-4f38-442f-8a47-7bdf1504ea0e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D283DA6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/8ed1e939-887b-4f1f-83a0-951f5dd8d4e5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D0F9884" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/eb410325-e805-46c6-b9bc-15279a9028c1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607D496DB" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/521b9a10-6675-4660-834a-6a1d8b278c32" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6006C37D8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b02a4587-fe82-4f1a-b4d2-b844ac38faa2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BED1E62A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/504c3228-da5e-4878-bd98-b92cf50d650d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6DB0B9D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/c78f0702-960f-4a14-af79-08286b0cd4a2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F089434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/1f326aa2-47db-41f3-89b7-730411d396df" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54308554C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a7c852b0-0807-4d5f-9c83-db9e2b2f13b2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FE69B4A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/f714094b-fddc-4006-b0af-937a9dd45ee4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DD0D84ED" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3602b83a-2b37-4eea-8297-ebf341987c6b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1CD79AD" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/97b27baf-5aed-47e1-8899-9d2a311ea69c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C90ED3BC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/46da1f88-2a18-4513-b781-e270109611c4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7EF2D35" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3746f862-a3c9-4b87-919b-aa58d84ed6ed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BD2145A9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/6e1ef8fa-ded3-42cd-a486-ad601b3a1bc2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B52FC41B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ad62d7da-2137-4d3c-8bcb-b13a730c6e70" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49DE758C3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b5852f22-6f6b-4d79-b1a1-758b2efa041f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B462384DDB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/bdbd4c27-0b6c-478f-bdc1-42ce4fcfd7e4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46F6C7492" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a40037da-b629-4d4a-8e41-b24cdcce468b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46AAE44E7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/faf3c9df-26eb-4db8-bb23-e261c3724800" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45CAE3A4E" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4d20dcbf-00b8-4d18-a0b9-d58a8a8d7ffc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E5D5C9AA" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/8683baf1-9637-4d53-9861-1ec690056c10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33200EC5D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/0e8394f0-ba30-457f-91a7-fb1c63018c28" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32B8D6E96" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b70417b9-3f1b-4b27-b5bc-7bb679b077c8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29157DFF1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a13982d9-7a51-48e9-9fb8-0fc9ca91baed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B288FD218C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/38616dab-a4a7-4e52-8832-cc48f32d9e23" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28A00C588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/333452a4-7af7-4532-84a2-8f2e12925fc6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28A45F70E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/181026cb-1680-4b98-8102-fc3e84f38113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28A0F1283" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/eff37b63-9514-4635-b821-3b432d5cd71f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28961A083" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ff939118-0f35-4575-bd0d-e4bef063f77d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28948FA89" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/97a12608-c3e5-4578-9a65-3b6bc3ac835d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B289A59188" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/8e6f71c9-731a-459e-a444-89d5c82b363a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B289E6AC94" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/6a0f7dac-fd8a-4689-b40f-d1151509d95e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26E72C337" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/657118c3-8cf0-4a50-be14-151e04c3b374" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F3F68347" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ad4f70cc-efb8-4482-a9fd-f90d8c37f84e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F3E18DFD" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/aefd2488-224c-4593-af56-a749afa2ee23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BC5463B4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/1975f3a4-cafa-49de-92bb-ae24b9610bb4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A345CB70" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/1c6f8457-f6fd-4f05-9ac7-b24972c3067b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B3497E24" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4120a7f5-b72e-4f8e-b3c5-e108d04dea55" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=996946893F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/48eb0720-be9c-4e27-9b84-163301b4aa38" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1988A89CD" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/7f3c872f-ac52-4486-885d-3639614b0487" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A9915F0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3b3dae18-44b4-4ee8-a10e-ae6bd3211348" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B176F63B60" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4047f9a4-9fe0-4e7c-9266-4f18339aa806" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B176F63B60" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/4047f9a4-9fe0-4e7c-9266-4f18339aa806" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B184D4ED4B" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/2e7025cf-2eec-4ff2-86c3-5724b31f9ee8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BEC6865" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b39fe9ca-ad63-49bb-9fb6-6fec0f602850" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14C036814" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/60e10c84-19a7-4a39-872e-dac2e5634936" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BDC979D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/b3cddb62-ee96-4e4f-9aa6-df3180078200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BD066B2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ef1cdafe-a124-40b9-ad89-667770639c8f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1466EA769" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/e870ae3c-14a6-4113-bf4a-5f24fabc82a1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11688B979" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/fb856506-7fe5-43d2-9a40-134a0b8510da" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1273AEC35" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/621eab31-2369-4a77-93d5-a20c33e2715c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11672520D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a4556010-8b27-4ee8-8ed3-13aa4a544797" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=996946893F" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/48eb0720-be9c-4e27-9b84-163301b4aa38" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1167D20D1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/a52d0316-eef3-42f3-96e4-926eec22db18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CE169D86" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/54defef9-1646-4862-b875-78f0ea49d23d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A996B096" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/7be3a4de-4aff-477a-8b58-fc49a51f6b45" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A95F98BA" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/0e7017a6-4d1a-4dac-be5c-03709a81eb61" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0391B5575" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/bf293d25-9dbc-470f-ab19-dd1759261e44" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07B71554B" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/ec14c713-499c-4930-a326-1bde9e0d3865" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04B1A635A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/94cd2edb-ca42-4189-892f-c34103fdc685" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04B7C0C58" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/d677739c-a40b-4362-afe9-4fdc5ff1a7f4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A9915F0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC892009/amministrazione-trasparente/atti-amministrazioni-enti/3b3dae18-44b4-4ee8-a10e-ae6bd3211348" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F110"/>
+  <dimension ref="A1:F114"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5352</v>
+        <v>7187</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5246</v>
+        <v>6828</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>4948</v>
+        <v>6442</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>4782</v>
+        <v>6411</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="E5" t="s">
-        <v>17</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>4483</v>
+        <v>5352</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
-        <v>3943</v>
+        <v>5246</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
-        <v>3470</v>
+        <v>4948</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>3467</v>
+        <v>4782</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>2860</v>
+        <v>4483</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>2849</v>
+        <v>3943</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>2812</v>
+        <v>3470</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>2559</v>
+        <v>3467</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>2455</v>
+        <v>2860</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>2322</v>
+        <v>2849</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16">
-        <v>2241</v>
+        <v>2812</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17">
-        <v>2225</v>
+        <v>2559</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>53</v>
       </c>
       <c r="B18">
-        <v>1638</v>
+        <v>2455</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>56</v>
       </c>
       <c r="B19">
-        <v>1448</v>
+        <v>2322</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>1442</v>
+        <v>2241</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21">
-        <v>1431</v>
+        <v>2225</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>606</v>
+        <v>1638</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B23">
-        <v>222</v>
+        <v>1448</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>8560</v>
+        <v>1442</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B25">
-        <v>8559</v>
+        <v>1431</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>8558</v>
+        <v>606</v>
       </c>
       <c r="C26" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B27">
-        <v>8546</v>
+        <v>222</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B28">
-        <v>8545</v>
+        <v>8560</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>8537</v>
+        <v>8559</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>7663</v>
+        <v>8558</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B31">
-        <v>5749</v>
+        <v>8546</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>5328</v>
+        <v>8545</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B33">
-        <v>5211</v>
+        <v>8537</v>
       </c>
       <c r="C33" t="s">
         <v>94</v>
       </c>
       <c r="D33" t="s">
         <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34">
-        <v>5040</v>
+        <v>7663</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>4546</v>
+        <v>5749</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B36">
-        <v>3997</v>
+        <v>5328</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B37">
-        <v>3890</v>
+        <v>5211</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B38">
-        <v>3857</v>
+        <v>5040</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="D38" t="s">
         <v>109</v>
       </c>
-      <c r="E38" s="2" t="s">
-        <v>9</v>
+      <c r="E38" t="s">
+        <v>29</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39">
-        <v>3558</v>
+        <v>4546</v>
       </c>
       <c r="C39" t="s">
         <v>111</v>
       </c>
       <c r="D39" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40">
-        <v>3309</v>
+        <v>3997</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>115</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B41">
-        <v>3107</v>
+        <v>3890</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B42">
-        <v>3106</v>
+        <v>3857</v>
       </c>
       <c r="C42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B43">
-        <v>2787</v>
+        <v>3558</v>
       </c>
       <c r="C43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B44">
-        <v>2651</v>
+        <v>3309</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45">
-        <v>2587</v>
+        <v>3107</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B46">
-        <v>2492</v>
+        <v>3106</v>
       </c>
       <c r="C46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B47">
-        <v>2318</v>
+        <v>2787</v>
       </c>
       <c r="C47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B48">
-        <v>2081</v>
+        <v>2651</v>
       </c>
       <c r="C48" t="s">
-        <v>135</v>
+        <v>29</v>
       </c>
       <c r="D48" t="s">
         <v>136</v>
       </c>
-      <c r="E48" s="2" t="s">
-        <v>9</v>
+      <c r="E48" t="s">
+        <v>29</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B49">
-        <v>2079</v>
+        <v>2587</v>
       </c>
       <c r="C49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B50">
-        <v>1942</v>
+        <v>2492</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D50" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B51">
-        <v>1896</v>
+        <v>2318</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B52">
-        <v>1816</v>
+        <v>2081</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>148</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>1393</v>
+        <v>2079</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B54">
-        <v>1214</v>
+        <v>1942</v>
       </c>
       <c r="C54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B55">
-        <v>1208</v>
+        <v>1896</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B56">
-        <v>423</v>
+        <v>1816</v>
       </c>
       <c r="C56" t="s">
-        <v>156</v>
+        <v>29</v>
       </c>
       <c r="D56" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>158</v>
+      </c>
+      <c r="E56" t="s">
+        <v>29</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B57">
-        <v>356</v>
+        <v>1393</v>
       </c>
       <c r="C57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B58">
-        <v>8971</v>
+        <v>1214</v>
       </c>
       <c r="C58" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B59">
-        <v>8896</v>
+        <v>1208</v>
       </c>
       <c r="C59" t="s">
         <v>165</v>
       </c>
       <c r="D59" t="s">
         <v>166</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>167</v>
       </c>
       <c r="B60">
-        <v>8829</v>
+        <v>423</v>
       </c>
       <c r="C60" t="s">
         <v>168</v>
       </c>
       <c r="D60" t="s">
         <v>169</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B61">
-        <v>8821</v>
+        <v>356</v>
       </c>
       <c r="C61" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B62">
-        <v>8766</v>
+        <v>8971</v>
       </c>
       <c r="C62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B63">
-        <v>8672</v>
+        <v>8896</v>
       </c>
       <c r="C63" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B64">
-        <v>8590</v>
+        <v>8829</v>
       </c>
       <c r="C64" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B65">
-        <v>8469</v>
+        <v>8821</v>
       </c>
       <c r="C65" t="s">
         <v>182</v>
       </c>
       <c r="D65" t="s">
         <v>183</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>184</v>
       </c>
       <c r="B66">
-        <v>8336</v>
+        <v>8766</v>
       </c>
       <c r="C66" t="s">
         <v>185</v>
       </c>
       <c r="D66" t="s">
         <v>186</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>187</v>
       </c>
       <c r="B67">
-        <v>82297</v>
+        <v>8672</v>
       </c>
       <c r="C67" t="s">
         <v>188</v>
       </c>
       <c r="D67" t="s">
         <v>189</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>190</v>
       </c>
       <c r="B68">
-        <v>8233</v>
+        <v>8590</v>
       </c>
       <c r="C68" t="s">
         <v>191</v>
       </c>
       <c r="D68" t="s">
         <v>192</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>193</v>
       </c>
       <c r="B69">
-        <v>7509</v>
+        <v>8469</v>
       </c>
       <c r="C69" t="s">
         <v>194</v>
       </c>
       <c r="D69" t="s">
         <v>195</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>196</v>
       </c>
       <c r="B70">
-        <v>6810</v>
+        <v>8336</v>
       </c>
       <c r="C70" t="s">
         <v>197</v>
       </c>
       <c r="D70" t="s">
         <v>198</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>199</v>
       </c>
       <c r="B71">
-        <v>6777</v>
+        <v>82297</v>
       </c>
       <c r="C71" t="s">
         <v>200</v>
       </c>
       <c r="D71" t="s">
         <v>201</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>202</v>
       </c>
       <c r="B72">
-        <v>5786</v>
+        <v>8233</v>
       </c>
       <c r="C72" t="s">
         <v>203</v>
       </c>
       <c r="D72" t="s">
         <v>204</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B73">
-        <v>5784</v>
+        <v>7509</v>
       </c>
       <c r="C73" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D73" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B74">
-        <v>5753</v>
+        <v>6810</v>
       </c>
       <c r="C74" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D74" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B75">
-        <v>5751</v>
+        <v>6777</v>
       </c>
       <c r="C75" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D75" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B76">
-        <v>5750</v>
+        <v>5786</v>
       </c>
       <c r="C76" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D76" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B77">
-        <v>5749</v>
+        <v>5784</v>
       </c>
       <c r="C77" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D77" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B78">
-        <v>5744</v>
+        <v>5753</v>
       </c>
       <c r="C78" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D78" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B79">
-        <v>5739</v>
+        <v>5751</v>
       </c>
       <c r="C79" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D79" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B80">
-        <v>5738</v>
+        <v>5750</v>
       </c>
       <c r="C80" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D80" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B81">
-        <v>5655</v>
+        <v>5749</v>
       </c>
       <c r="C81" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D81" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B82">
-        <v>4738</v>
+        <v>5744</v>
       </c>
       <c r="C82" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D82" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="B83">
-        <v>4723</v>
+        <v>5739</v>
       </c>
       <c r="C83" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D83" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="B84">
-        <v>4418</v>
+        <v>5738</v>
       </c>
       <c r="C84" t="s">
         <v>232</v>
       </c>
       <c r="D84" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>234</v>
       </c>
       <c r="B85">
-        <v>4243</v>
+        <v>5655</v>
       </c>
       <c r="C85" t="s">
         <v>235</v>
       </c>
       <c r="D85" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>237</v>
       </c>
       <c r="B86">
-        <v>4166</v>
+        <v>4738</v>
       </c>
       <c r="C86" t="s">
         <v>238</v>
       </c>
       <c r="D86" t="s">
         <v>239</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>240</v>
       </c>
       <c r="B87">
-        <v>4125</v>
+        <v>4723</v>
       </c>
       <c r="C87" t="s">
         <v>241</v>
       </c>
       <c r="D87" t="s">
         <v>242</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>243</v>
       </c>
       <c r="B88">
-        <v>3980</v>
+        <v>4418</v>
       </c>
       <c r="C88" t="s">
         <v>244</v>
       </c>
       <c r="D88" t="s">
         <v>245</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>246</v>
       </c>
       <c r="B89">
-        <v>3897</v>
+        <v>4243</v>
       </c>
       <c r="C89" t="s">
         <v>247</v>
       </c>
       <c r="D89" t="s">
         <v>248</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>249</v>
       </c>
       <c r="B90">
-        <v>3807</v>
+        <v>4166</v>
       </c>
       <c r="C90" t="s">
         <v>250</v>
       </c>
       <c r="D90" t="s">
         <v>251</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>252</v>
       </c>
       <c r="B91">
-        <v>3701</v>
+        <v>4125</v>
       </c>
       <c r="C91" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D91" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B92">
-        <v>3664</v>
+        <v>3980</v>
       </c>
       <c r="C92" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D92" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B93">
-        <v>3269</v>
+        <v>3897</v>
       </c>
       <c r="C93" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D93" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B94">
-        <v>3268</v>
+        <v>3807</v>
       </c>
       <c r="C94" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D94" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B95">
-        <v>3266</v>
+        <v>3701</v>
       </c>
       <c r="C95" t="s">
         <v>262</v>
       </c>
       <c r="D95" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="B96">
-        <v>3265</v>
+        <v>3664</v>
       </c>
       <c r="C96" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D96" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B97">
-        <v>3215</v>
+        <v>3269</v>
       </c>
       <c r="C97" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D97" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>269</v>
       </c>
       <c r="B98">
-        <v>2995</v>
+        <v>3268</v>
       </c>
       <c r="C98" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D98" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B99">
-        <v>2971</v>
+        <v>3266</v>
       </c>
       <c r="C99" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D99" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B100">
-        <v>2957</v>
+        <v>3265</v>
       </c>
       <c r="C100" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D100" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B101">
-        <v>2893</v>
+        <v>3215</v>
       </c>
       <c r="C101" t="s">
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="D101" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B102">
-        <v>2863</v>
+        <v>2995</v>
       </c>
       <c r="C102" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D102" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B103">
-        <v>2307</v>
+        <v>2971</v>
       </c>
       <c r="C103" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="D103" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>284</v>
       </c>
       <c r="B104">
-        <v>2055</v>
+        <v>2957</v>
       </c>
       <c r="C104" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D104" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B105">
-        <v>2054</v>
+        <v>2893</v>
       </c>
       <c r="C105" t="s">
-        <v>287</v>
+        <v>253</v>
       </c>
       <c r="D105" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>289</v>
       </c>
       <c r="B106">
-        <v>1864</v>
+        <v>2863</v>
       </c>
       <c r="C106" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D106" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B107">
-        <v>1506</v>
+        <v>2307</v>
       </c>
       <c r="C107" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D107" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B108">
-        <v>1122</v>
+        <v>2055</v>
       </c>
       <c r="C108" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D108" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B109">
-        <v>1085</v>
+        <v>2054</v>
       </c>
       <c r="C109" t="s">
         <v>299</v>
       </c>
       <c r="D109" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>301</v>
       </c>
       <c r="B110">
+        <v>1864</v>
+      </c>
+      <c r="C110" t="s">
+        <v>302</v>
+      </c>
+      <c r="D110" t="s">
+        <v>303</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>304</v>
+      </c>
+      <c r="B111">
+        <v>1506</v>
+      </c>
+      <c r="C111" t="s">
+        <v>305</v>
+      </c>
+      <c r="D111" t="s">
+        <v>306</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>307</v>
+      </c>
+      <c r="B112">
+        <v>1122</v>
+      </c>
+      <c r="C112" t="s">
+        <v>308</v>
+      </c>
+      <c r="D112" t="s">
+        <v>309</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>310</v>
+      </c>
+      <c r="B113">
+        <v>1085</v>
+      </c>
+      <c r="C113" t="s">
+        <v>311</v>
+      </c>
+      <c r="D113" t="s">
+        <v>312</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>313</v>
+      </c>
+      <c r="B114">
         <v>1013</v>
       </c>
-      <c r="C110" t="s">
-[...8 lines deleted...]
-      <c r="F110" s="2" t="s">
+      <c r="C114" t="s">
+        <v>259</v>
+      </c>
+      <c r="D114" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
-    <hyperlink ref="F5" r:id="rId7"/>
-[...6 lines deleted...]
-    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="E10" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
     <hyperlink ref="E12" r:id="rId20"/>
     <hyperlink ref="F12" r:id="rId21"/>
     <hyperlink ref="E13" r:id="rId22"/>
     <hyperlink ref="F13" r:id="rId23"/>
     <hyperlink ref="E14" r:id="rId24"/>
     <hyperlink ref="F14" r:id="rId25"/>
     <hyperlink ref="E15" r:id="rId26"/>
     <hyperlink ref="F15" r:id="rId27"/>
     <hyperlink ref="E16" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
     <hyperlink ref="E17" r:id="rId30"/>
     <hyperlink ref="F17" r:id="rId31"/>
     <hyperlink ref="E18" r:id="rId32"/>
     <hyperlink ref="F18" r:id="rId33"/>
     <hyperlink ref="E19" r:id="rId34"/>
     <hyperlink ref="F19" r:id="rId35"/>
     <hyperlink ref="E20" r:id="rId36"/>
     <hyperlink ref="F20" r:id="rId37"/>
     <hyperlink ref="E21" r:id="rId38"/>
     <hyperlink ref="F21" r:id="rId39"/>
     <hyperlink ref="E22" r:id="rId40"/>
     <hyperlink ref="F22" r:id="rId41"/>
     <hyperlink ref="E23" r:id="rId42"/>
     <hyperlink ref="F23" r:id="rId43"/>
     <hyperlink ref="E24" r:id="rId44"/>
     <hyperlink ref="F24" r:id="rId45"/>
     <hyperlink ref="E25" r:id="rId46"/>
     <hyperlink ref="F25" r:id="rId47"/>
     <hyperlink ref="E26" r:id="rId48"/>
     <hyperlink ref="F26" r:id="rId49"/>
     <hyperlink ref="E27" r:id="rId50"/>
     <hyperlink ref="F27" r:id="rId51"/>
     <hyperlink ref="E28" r:id="rId52"/>
     <hyperlink ref="F28" r:id="rId53"/>
     <hyperlink ref="E29" r:id="rId54"/>
     <hyperlink ref="F29" r:id="rId55"/>
     <hyperlink ref="E30" r:id="rId56"/>
     <hyperlink ref="F30" r:id="rId57"/>
     <hyperlink ref="E31" r:id="rId58"/>
     <hyperlink ref="F31" r:id="rId59"/>
     <hyperlink ref="E32" r:id="rId60"/>
     <hyperlink ref="F32" r:id="rId61"/>
     <hyperlink ref="E33" r:id="rId62"/>
     <hyperlink ref="F33" r:id="rId63"/>
-    <hyperlink ref="F34" r:id="rId64"/>
-[...6 lines deleted...]
-    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
     <hyperlink ref="F38" r:id="rId72"/>
     <hyperlink ref="E39" r:id="rId73"/>
     <hyperlink ref="F39" r:id="rId74"/>
-    <hyperlink ref="F40" r:id="rId75"/>
-[...13 lines deleted...]
-    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
     <hyperlink ref="F48" r:id="rId90"/>
     <hyperlink ref="E49" r:id="rId91"/>
     <hyperlink ref="F49" r:id="rId92"/>
     <hyperlink ref="E50" r:id="rId93"/>
     <hyperlink ref="F50" r:id="rId94"/>
     <hyperlink ref="E51" r:id="rId95"/>
     <hyperlink ref="F51" r:id="rId96"/>
-    <hyperlink ref="F52" r:id="rId97"/>
-[...6 lines deleted...]
-    <hyperlink ref="E56" r:id="rId104"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
     <hyperlink ref="F56" r:id="rId105"/>
     <hyperlink ref="E57" r:id="rId106"/>
     <hyperlink ref="F57" r:id="rId107"/>
     <hyperlink ref="E58" r:id="rId108"/>
     <hyperlink ref="F58" r:id="rId109"/>
     <hyperlink ref="E59" r:id="rId110"/>
     <hyperlink ref="F59" r:id="rId111"/>
     <hyperlink ref="E60" r:id="rId112"/>
     <hyperlink ref="F60" r:id="rId113"/>
     <hyperlink ref="E61" r:id="rId114"/>
     <hyperlink ref="F61" r:id="rId115"/>
     <hyperlink ref="E62" r:id="rId116"/>
     <hyperlink ref="F62" r:id="rId117"/>
     <hyperlink ref="E63" r:id="rId118"/>
     <hyperlink ref="F63" r:id="rId119"/>
     <hyperlink ref="E64" r:id="rId120"/>
     <hyperlink ref="F64" r:id="rId121"/>
     <hyperlink ref="E65" r:id="rId122"/>
     <hyperlink ref="F65" r:id="rId123"/>
     <hyperlink ref="E66" r:id="rId124"/>
     <hyperlink ref="F66" r:id="rId125"/>
     <hyperlink ref="E67" r:id="rId126"/>
     <hyperlink ref="F67" r:id="rId127"/>
     <hyperlink ref="E68" r:id="rId128"/>
     <hyperlink ref="F68" r:id="rId129"/>
@@ -3744,50 +3860,58 @@
     <hyperlink ref="F98" r:id="rId189"/>
     <hyperlink ref="E99" r:id="rId190"/>
     <hyperlink ref="F99" r:id="rId191"/>
     <hyperlink ref="E100" r:id="rId192"/>
     <hyperlink ref="F100" r:id="rId193"/>
     <hyperlink ref="E101" r:id="rId194"/>
     <hyperlink ref="F101" r:id="rId195"/>
     <hyperlink ref="E102" r:id="rId196"/>
     <hyperlink ref="F102" r:id="rId197"/>
     <hyperlink ref="E103" r:id="rId198"/>
     <hyperlink ref="F103" r:id="rId199"/>
     <hyperlink ref="E104" r:id="rId200"/>
     <hyperlink ref="F104" r:id="rId201"/>
     <hyperlink ref="E105" r:id="rId202"/>
     <hyperlink ref="F105" r:id="rId203"/>
     <hyperlink ref="E106" r:id="rId204"/>
     <hyperlink ref="F106" r:id="rId205"/>
     <hyperlink ref="E107" r:id="rId206"/>
     <hyperlink ref="F107" r:id="rId207"/>
     <hyperlink ref="E108" r:id="rId208"/>
     <hyperlink ref="F108" r:id="rId209"/>
     <hyperlink ref="E109" r:id="rId210"/>
     <hyperlink ref="F109" r:id="rId211"/>
     <hyperlink ref="E110" r:id="rId212"/>
     <hyperlink ref="F110" r:id="rId213"/>
+    <hyperlink ref="E111" r:id="rId214"/>
+    <hyperlink ref="F111" r:id="rId215"/>
+    <hyperlink ref="E112" r:id="rId216"/>
+    <hyperlink ref="F112" r:id="rId217"/>
+    <hyperlink ref="E113" r:id="rId218"/>
+    <hyperlink ref="F113" r:id="rId219"/>
+    <hyperlink ref="E114" r:id="rId220"/>
+    <hyperlink ref="F114" r:id="rId221"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>