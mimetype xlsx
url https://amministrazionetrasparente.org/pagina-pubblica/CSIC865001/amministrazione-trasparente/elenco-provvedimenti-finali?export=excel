--- v0 (2026-08-26)
+++ v1 (2026-10-22)
@@ -8,80 +8,113 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="198">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD23516843</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di sorveglianza sanitaria</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD22BBC0AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto libri e sussidi didattici</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFA406E9F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo del servizio MLOL</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC72EC37D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di dispositivi digitali</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC82CE733D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MAGLIETTE PIANO ESTATE _ MODULI DI FOTOGRAFIA E SULL'EDUCAZIONE ALLE EMOZIONIE SO4.6.A4.A-FSEPNCL- 2025-365 - CUP:J54D25006670007</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC60AFD297</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di magliette per i moduli del Piano Estate codice: ESO4.6.A4.A-FSEPNCL- 2025-365 - CUP:J54D25006670007</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD33ED8CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE PUBBLICITARIO</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC19770B3</t>
   </si>
@@ -959,1566 +992,1654 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC82CE733D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f0e5ffbc-d91d-412a-882d-c8d13d7dbcc4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60AFD297" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/4ce1a1a7-8bbb-4ef5-8884-77f7c6951be1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD33ED8CA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f4d55efb-57e1-4e15-844f-461459fc9a9b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC19770B3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/2d586bc0-40e2-41fe-a612-965090cfed7f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1B72316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/c105dd58-f880-45a3-8dd6-a9f69a4d8e38" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1B8E82B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/681184dc-f4ae-4fd2-b169-3b1a358f2836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2B3A6FA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/8cb657e3-f095-4769-a967-bf71405c8959" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1AFD085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e0dcffb6-8566-4d53-abbd-a4bec435dd58" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7197769A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e99dd34c-fab3-4911-9560-799d7e036f64" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95993241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e9d5d217-56b9-4dc4-a259-f1983de535aa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBDAC87C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/53453c00-7389-48b3-a35e-35d7610aa578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1A5256B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/c3b45cc1-fc0f-4669-a12c-627fc0998682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB537EB408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/8bb3dccb-7e07-4325-b270-8cd37ec399b2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A55F0D1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/49e7e88b-dd5c-4c81-ae0a-8a71236dffc0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A7A4046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f07b3599-314c-48bf-a0cd-1ff34412913e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AFA15D6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f75071f3-f314-463b-914e-1fee116d878d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE116C14E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/efba5e02-5e1b-4684-bd4b-481a517dc362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE0B21FD9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/2eaba77a-8ec7-4e20-8e61-abc1b8888e2b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEOD22733" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/bf81822b-cd66-4c7a-917b-e3aac5c28197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE206DF1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/9ca4fe5c-77a9-4d9e-9a42-e09f2a7c63de" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DD9627B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/2695f23d-400a-4a1f-9484-532fd0eb76e0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85EB48711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/c3382c8d-996d-4cff-975e-6f28e3af659f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84D00CB91" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e9186085-1c8f-4e19-abdd-b6738f6d473f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82A93F292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/895fc67f-dd44-4e67-a08d-1db1ed4b0a46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8136297BC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e33ae5a9-bfe6-4dfd-a072-74a134cefbfd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B810372DD1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/8d8dcbe7-6127-40b9-bfb9-a57644b1ce46" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B729E86907" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/388e3217-6bc9-403f-87c3-9223e7a540b8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B724BD06CA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/50b7db5d-60fa-4176-a176-d181a94a6106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B724BA6509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/5cef3895-a4e1-46d5-9d98-0c836a41a830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704F3A4E8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/5c19bd16-8e12-4c15-a18a-d63e329a61f6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EBA661C7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/759c2b96-92e3-4abd-a587-ed962b70bdd3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD508A24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/9fd8c968-5375-4f8b-83d7-f9f76db81e2c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DAF7584B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/fe9650d1-fec1-4cd1-abfd-8ec20db575db" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E8A40B7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/a890117a-dafb-4319-bf12-648515ca7949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CA1FD2C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f3bca6c3-9d0c-4cca-bd89-f382f03cd813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C925EED" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/6b64562b-2068-4752-9250-43c6398f822f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6784A795B" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/4e42edc0-06fc-4e46-bcb8-3305059301c8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6238E1788" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/569952f4-65c3-4cce-b8d6-cf054eea4dc4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6243ACF9F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/94c21168-d9b9-4c70-9065-81355e786e36" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6237D498B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/c7cb1764-0291-4bbc-9b32-3898a0e81b6f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9AB9FBB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/711e8f52-d561-473c-a926-0ed18f529166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F97D7EB7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/bd87f71f-10af-40d6-aed9-8f5f7cf0fd1e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F99295A7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/28d4b9be-72a7-4d37-913d-c9f098439e04" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C95CFB8C" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/402568e8-0bb2-4157-8094-61bbf8afcf3b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FCFC12BA" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/005c2fa5-61c1-43e0-86b3-445fc1661859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B645011A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/95f973df-50d1-4cc7-b8dd-1d5a5404a5e0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB99903F" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/1534612e-51f9-4075-89d0-7be5a355e089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540F3ABE3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/25f1c118-9608-4e9f-9e2b-3f1a3471955d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F902602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/7c04bf61-9de1-4ff3-b662-5b6c13d3d1f9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F8DA500" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/8eda65ad-2d5a-49a1-97c5-ecc904c253f8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A34BCB87" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/9e74a2d0-5f48-495e-bed4-bee458a3146b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C0210DDC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/a9cc1adb-aa83-4503-acff-01be317c19f4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19C2CC479" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/a52d3dd0-cbe7-4090-964a-ecfab36a2ca1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13F26E72B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/cf4cd7e1-689f-4264-8d90-3d615b1eac51" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9727913FBF" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/4bb5c524-76c6-459f-bb4b-5be9d9e7ad7d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD23516843" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/dce6d25d-9443-4970-8799-7e91efaaa9ae" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD22BBC0AE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/896a18ee-6568-45b3-8865-160eb7dfef91" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA406E9F" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/a3ba784d-0a43-4586-a01b-453b6204a7cd" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC72EC37D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/142c0164-aec5-46c4-ae2c-bd0c9007c2e4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC82CE733D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f0e5ffbc-d91d-412a-882d-c8d13d7dbcc4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60AFD297" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/4ce1a1a7-8bbb-4ef5-8884-77f7c6951be1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD33ED8CA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f4d55efb-57e1-4e15-844f-461459fc9a9b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC19770B3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/2d586bc0-40e2-41fe-a612-965090cfed7f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1B72316" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/c105dd58-f880-45a3-8dd6-a9f69a4d8e38" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1B8E82B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/681184dc-f4ae-4fd2-b169-3b1a358f2836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2B3A6FA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/8cb657e3-f095-4769-a967-bf71405c8959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1AFD085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e0dcffb6-8566-4d53-abbd-a4bec435dd58" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7197769A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e99dd34c-fab3-4911-9560-799d7e036f64" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95993241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e9d5d217-56b9-4dc4-a259-f1983de535aa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBDAC87C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/53453c00-7389-48b3-a35e-35d7610aa578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1A5256B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/c3b45cc1-fc0f-4669-a12c-627fc0998682" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB537EB408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/8bb3dccb-7e07-4325-b270-8cd37ec399b2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A55F0D1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/49e7e88b-dd5c-4c81-ae0a-8a71236dffc0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A7A4046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f07b3599-314c-48bf-a0cd-1ff34412913e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AFA15D6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f75071f3-f314-463b-914e-1fee116d878d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE116C14E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/efba5e02-5e1b-4684-bd4b-481a517dc362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE0B21FD9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/2eaba77a-8ec7-4e20-8e61-abc1b8888e2b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEOD22733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/bf81822b-cd66-4c7a-917b-e3aac5c28197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE206DF1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/9ca4fe5c-77a9-4d9e-9a42-e09f2a7c63de" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DD9627B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/2695f23d-400a-4a1f-9484-532fd0eb76e0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85EB48711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/c3382c8d-996d-4cff-975e-6f28e3af659f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84D00CB91" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e9186085-1c8f-4e19-abdd-b6738f6d473f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82A93F292" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/895fc67f-dd44-4e67-a08d-1db1ed4b0a46" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8136297BC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/e33ae5a9-bfe6-4dfd-a072-74a134cefbfd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B810372DD1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/8d8dcbe7-6127-40b9-bfb9-a57644b1ce46" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B729E86907" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/388e3217-6bc9-403f-87c3-9223e7a540b8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B724BD06CA" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/50b7db5d-60fa-4176-a176-d181a94a6106" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B724BA6509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/5cef3895-a4e1-46d5-9d98-0c836a41a830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704F3A4E8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/5c19bd16-8e12-4c15-a18a-d63e329a61f6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EBA661C7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/759c2b96-92e3-4abd-a587-ed962b70bdd3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD508A24" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/9fd8c968-5375-4f8b-83d7-f9f76db81e2c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DAF7584B" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/fe9650d1-fec1-4cd1-abfd-8ec20db575db" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E8A40B7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/a890117a-dafb-4319-bf12-648515ca7949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CA1FD2C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/f3bca6c3-9d0c-4cca-bd89-f382f03cd813" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C925EED" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/6b64562b-2068-4752-9250-43c6398f822f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6784A795B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/4e42edc0-06fc-4e46-bcb8-3305059301c8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6238E1788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/569952f4-65c3-4cce-b8d6-cf054eea4dc4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6243ACF9F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/94c21168-d9b9-4c70-9065-81355e786e36" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6237D498B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/c7cb1764-0291-4bbc-9b32-3898a0e81b6f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9AB9FBB" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/711e8f52-d561-473c-a926-0ed18f529166" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F97D7EB7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/bd87f71f-10af-40d6-aed9-8f5f7cf0fd1e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F99295A7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/28d4b9be-72a7-4d37-913d-c9f098439e04" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C95CFB8C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/402568e8-0bb2-4157-8094-61bbf8afcf3b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FCFC12BA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/005c2fa5-61c1-43e0-86b3-445fc1661859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B645011A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/95f973df-50d1-4cc7-b8dd-1d5a5404a5e0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB99903F" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/1534612e-51f9-4075-89d0-7be5a355e089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540F3ABE3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/25f1c118-9608-4e9f-9e2b-3f1a3471955d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F902602" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/7c04bf61-9de1-4ff3-b662-5b6c13d3d1f9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F8DA500" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/8eda65ad-2d5a-49a1-97c5-ecc904c253f8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A34BCB87" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/9e74a2d0-5f48-495e-bed4-bee458a3146b" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C0210DDC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/a9cc1adb-aa83-4503-acff-01be317c19f4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19C2CC479" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/a52d3dd0-cbe7-4090-964a-ecfab36a2ca1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13F26E72B" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/cf4cd7e1-689f-4264-8d90-3d615b1eac51" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9727913FBF" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC865001/amministrazione-trasparente/atti-amministrazioni-enti/4bb5c524-76c6-459f-bb4b-5be9d9e7ad7d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F69"/>
+  <dimension ref="A1:F73"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>70000</v>
+        <v>8592</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>8586</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>7964</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>7211</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>70000</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>5021</v>
+        <v>6816</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>4978</v>
+        <v>5330</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9">
-        <v>4866</v>
+        <v>5078</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>4863</v>
+        <v>5056</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>4501</v>
+        <v>5021</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>2658</v>
+        <v>4978</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>5062</v>
+        <v>4866</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>3806</v>
+        <v>4863</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15">
-        <v>3384</v>
+        <v>4501</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16">
+        <v>2658</v>
+      </c>
+      <c r="C16" t="s">
         <v>46</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17">
+        <v>5062</v>
+      </c>
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18">
+        <v>3806</v>
+      </c>
+      <c r="C18" t="s">
         <v>52</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>2534</v>
+        <v>3384</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>2533</v>
+        <v>3363</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>2035</v>
+        <v>3204</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>1857</v>
+        <v>2547</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>11209</v>
+        <v>2534</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
-      <c r="E23" t="s">
-        <v>66</v>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24">
+        <v>2533</v>
+      </c>
+      <c r="C24" t="s">
         <v>68</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25">
+        <v>2035</v>
+      </c>
+      <c r="C25" t="s">
         <v>71</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26">
+        <v>1857</v>
+      </c>
+      <c r="C26" t="s">
         <v>74</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27">
+        <v>11209</v>
+      </c>
+      <c r="C27" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
       <c r="E27" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>7374</v>
+        <v>8496</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>7333</v>
+        <v>8077</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B30">
-        <v>6823</v>
+        <v>7707</v>
       </c>
       <c r="C30" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>87</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>6561</v>
+        <v>7377</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32">
-        <v>6138</v>
+        <v>7374</v>
       </c>
       <c r="C32" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>5486</v>
+        <v>7333</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>5485</v>
+        <v>6823</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>96</v>
+      </c>
+      <c r="E34" t="s">
+        <v>77</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B35">
-        <v>5424</v>
+        <v>6561</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="D35" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>98</v>
+      </c>
+      <c r="E35" t="s">
+        <v>77</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>4999</v>
+        <v>6138</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>100</v>
+      </c>
+      <c r="E36" t="s">
+        <v>77</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B37">
-        <v>4884</v>
+        <v>5486</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B38">
-        <v>4773</v>
+        <v>5485</v>
       </c>
       <c r="C38" t="s">
         <v>104</v>
       </c>
       <c r="D38" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39">
+        <v>5424</v>
+      </c>
+      <c r="C39" t="s">
         <v>106</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40">
+        <v>4999</v>
+      </c>
+      <c r="C40" t="s">
         <v>109</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41">
+        <v>4884</v>
+      </c>
+      <c r="C41" t="s">
         <v>112</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>3756</v>
+        <v>4773</v>
       </c>
       <c r="C42" t="s">
         <v>115</v>
       </c>
       <c r="D42" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>117</v>
       </c>
       <c r="B43">
-        <v>3698</v>
+        <v>4614</v>
       </c>
       <c r="C43" t="s">
         <v>118</v>
       </c>
       <c r="D43" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44">
-        <v>3452</v>
+        <v>3998</v>
       </c>
       <c r="C44" t="s">
-        <v>66</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>122</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B45">
-        <v>2789</v>
+        <v>3757</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B46">
-        <v>2777</v>
+        <v>3756</v>
       </c>
       <c r="C46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>2727</v>
+        <v>3698</v>
       </c>
       <c r="C47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>2558</v>
+        <v>3452</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>77</v>
       </c>
       <c r="D48" t="s">
         <v>132</v>
       </c>
-      <c r="E48" s="2" t="s">
-        <v>9</v>
+      <c r="E48" t="s">
+        <v>77</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49">
-        <v>2342</v>
+        <v>2789</v>
       </c>
       <c r="C49" t="s">
         <v>134</v>
       </c>
       <c r="D49" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50">
-        <v>2338</v>
+        <v>2777</v>
       </c>
       <c r="C50" t="s">
         <v>136</v>
       </c>
       <c r="D50" t="s">
         <v>137</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>138</v>
       </c>
       <c r="B51">
-        <v>1872</v>
+        <v>2727</v>
       </c>
       <c r="C51" t="s">
         <v>139</v>
       </c>
       <c r="D51" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52">
-        <v>1728</v>
+        <v>2558</v>
       </c>
       <c r="C52" t="s">
         <v>142</v>
       </c>
       <c r="D52" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53">
-        <v>1685</v>
+        <v>2342</v>
       </c>
       <c r="C53" t="s">
         <v>145</v>
       </c>
       <c r="D53" t="s">
         <v>146</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54">
+        <v>2338</v>
+      </c>
+      <c r="C54" t="s">
         <v>147</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>149</v>
+      </c>
+      <c r="B55">
+        <v>1872</v>
+      </c>
+      <c r="C55" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D55" t="s">
         <v>151</v>
       </c>
-      <c r="E55" t="s">
-        <v>66</v>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>152</v>
       </c>
       <c r="B56">
-        <v>1039</v>
+        <v>1728</v>
       </c>
       <c r="C56" t="s">
-        <v>66</v>
+        <v>153</v>
       </c>
       <c r="D56" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>154</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B57">
-        <v>733</v>
+        <v>1685</v>
       </c>
       <c r="C57" t="s">
-        <v>66</v>
+        <v>156</v>
       </c>
       <c r="D57" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>157</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B58">
-        <v>549</v>
+        <v>1598</v>
       </c>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B59">
-        <v>516</v>
+        <v>1041</v>
       </c>
       <c r="C59" t="s">
-        <v>160</v>
+        <v>77</v>
       </c>
       <c r="D59" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>162</v>
+      </c>
+      <c r="E59" t="s">
+        <v>77</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>515</v>
+        <v>1039</v>
       </c>
       <c r="C60" t="s">
-        <v>162</v>
+        <v>77</v>
       </c>
       <c r="D60" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>164</v>
+      </c>
+      <c r="E60" t="s">
+        <v>77</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B61">
-        <v>264</v>
+        <v>733</v>
       </c>
       <c r="C61" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D61" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E61" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B62">
-        <v>11523</v>
+        <v>549</v>
       </c>
       <c r="C62" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B63">
-        <v>10369</v>
+        <v>516</v>
       </c>
       <c r="C63" t="s">
-        <v>66</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>172</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B64">
-        <v>9101</v>
+        <v>515</v>
       </c>
       <c r="C64" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="D64" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>174</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B65">
-        <v>5915</v>
+        <v>264</v>
       </c>
       <c r="C65" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D65" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E65" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>5258</v>
+        <v>11523</v>
       </c>
       <c r="C66" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>4742</v>
+        <v>10369</v>
       </c>
       <c r="C67" t="s">
-        <v>179</v>
+        <v>77</v>
       </c>
       <c r="D67" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>181</v>
+      </c>
+      <c r="E67" t="s">
+        <v>77</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B68">
-        <v>3844</v>
+        <v>9101</v>
       </c>
       <c r="C68" t="s">
-        <v>182</v>
+        <v>77</v>
       </c>
       <c r="D68" t="s">
         <v>183</v>
       </c>
-      <c r="E68" s="2" t="s">
-        <v>9</v>
+      <c r="E68" t="s">
+        <v>77</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>184</v>
       </c>
       <c r="B69">
+        <v>5915</v>
+      </c>
+      <c r="C69" t="s">
+        <v>77</v>
+      </c>
+      <c r="D69" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" t="s">
+        <v>77</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>186</v>
+      </c>
+      <c r="B70">
+        <v>5258</v>
+      </c>
+      <c r="C70" t="s">
+        <v>187</v>
+      </c>
+      <c r="D70" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>189</v>
+      </c>
+      <c r="B71">
+        <v>4742</v>
+      </c>
+      <c r="C71" t="s">
+        <v>190</v>
+      </c>
+      <c r="D71" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>192</v>
+      </c>
+      <c r="B72">
+        <v>3844</v>
+      </c>
+      <c r="C72" t="s">
+        <v>193</v>
+      </c>
+      <c r="D72" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>195</v>
+      </c>
+      <c r="B73">
         <v>4594</v>
       </c>
-      <c r="C69" t="s">
-[...8 lines deleted...]
-      <c r="F69" s="2" t="s">
+      <c r="C73" t="s">
+        <v>196</v>
+      </c>
+      <c r="D73" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
     <hyperlink ref="E12" r:id="rId21"/>
     <hyperlink ref="F12" r:id="rId22"/>
     <hyperlink ref="E13" r:id="rId23"/>
     <hyperlink ref="F13" r:id="rId24"/>
     <hyperlink ref="E14" r:id="rId25"/>
     <hyperlink ref="F14" r:id="rId26"/>
     <hyperlink ref="E15" r:id="rId27"/>
     <hyperlink ref="F15" r:id="rId28"/>
     <hyperlink ref="E16" r:id="rId29"/>
     <hyperlink ref="F16" r:id="rId30"/>
     <hyperlink ref="E17" r:id="rId31"/>
     <hyperlink ref="F17" r:id="rId32"/>
     <hyperlink ref="E18" r:id="rId33"/>
     <hyperlink ref="F18" r:id="rId34"/>
     <hyperlink ref="E19" r:id="rId35"/>
     <hyperlink ref="F19" r:id="rId36"/>
     <hyperlink ref="E20" r:id="rId37"/>
     <hyperlink ref="F20" r:id="rId38"/>
     <hyperlink ref="E21" r:id="rId39"/>
     <hyperlink ref="F21" r:id="rId40"/>
     <hyperlink ref="E22" r:id="rId41"/>
     <hyperlink ref="F22" r:id="rId42"/>
-    <hyperlink ref="F23" r:id="rId43"/>
-[...20 lines deleted...]
-    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
     <hyperlink ref="F36" r:id="rId65"/>
     <hyperlink ref="E37" r:id="rId66"/>
     <hyperlink ref="F37" r:id="rId67"/>
     <hyperlink ref="E38" r:id="rId68"/>
     <hyperlink ref="F38" r:id="rId69"/>
     <hyperlink ref="E39" r:id="rId70"/>
     <hyperlink ref="F39" r:id="rId71"/>
     <hyperlink ref="E40" r:id="rId72"/>
     <hyperlink ref="F40" r:id="rId73"/>
     <hyperlink ref="E41" r:id="rId74"/>
     <hyperlink ref="F41" r:id="rId75"/>
     <hyperlink ref="E42" r:id="rId76"/>
     <hyperlink ref="F42" r:id="rId77"/>
     <hyperlink ref="E43" r:id="rId78"/>
     <hyperlink ref="F43" r:id="rId79"/>
-    <hyperlink ref="F44" r:id="rId80"/>
-[...6 lines deleted...]
-    <hyperlink ref="E48" r:id="rId87"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
     <hyperlink ref="F48" r:id="rId88"/>
     <hyperlink ref="E49" r:id="rId89"/>
     <hyperlink ref="F49" r:id="rId90"/>
     <hyperlink ref="E50" r:id="rId91"/>
     <hyperlink ref="F50" r:id="rId92"/>
     <hyperlink ref="E51" r:id="rId93"/>
     <hyperlink ref="F51" r:id="rId94"/>
     <hyperlink ref="E52" r:id="rId95"/>
     <hyperlink ref="F52" r:id="rId96"/>
     <hyperlink ref="E53" r:id="rId97"/>
     <hyperlink ref="F53" r:id="rId98"/>
     <hyperlink ref="E54" r:id="rId99"/>
     <hyperlink ref="F54" r:id="rId100"/>
-    <hyperlink ref="F55" r:id="rId101"/>
-[...20 lines deleted...]
-    <hyperlink ref="E69" r:id="rId122"/>
+    <hyperlink ref="E55" r:id="rId101"/>
+    <hyperlink ref="F55" r:id="rId102"/>
+    <hyperlink ref="E56" r:id="rId103"/>
+    <hyperlink ref="F56" r:id="rId104"/>
+    <hyperlink ref="E57" r:id="rId105"/>
+    <hyperlink ref="F57" r:id="rId106"/>
+    <hyperlink ref="E58" r:id="rId107"/>
+    <hyperlink ref="F58" r:id="rId108"/>
+    <hyperlink ref="F59" r:id="rId109"/>
+    <hyperlink ref="F60" r:id="rId110"/>
+    <hyperlink ref="F61" r:id="rId111"/>
+    <hyperlink ref="E62" r:id="rId112"/>
+    <hyperlink ref="F62" r:id="rId113"/>
+    <hyperlink ref="E63" r:id="rId114"/>
+    <hyperlink ref="F63" r:id="rId115"/>
+    <hyperlink ref="E64" r:id="rId116"/>
+    <hyperlink ref="F64" r:id="rId117"/>
+    <hyperlink ref="F65" r:id="rId118"/>
+    <hyperlink ref="E66" r:id="rId119"/>
+    <hyperlink ref="F66" r:id="rId120"/>
+    <hyperlink ref="F67" r:id="rId121"/>
+    <hyperlink ref="F68" r:id="rId122"/>
     <hyperlink ref="F69" r:id="rId123"/>
+    <hyperlink ref="E70" r:id="rId124"/>
+    <hyperlink ref="F70" r:id="rId125"/>
+    <hyperlink ref="E71" r:id="rId126"/>
+    <hyperlink ref="F71" r:id="rId127"/>
+    <hyperlink ref="E72" r:id="rId128"/>
+    <hyperlink ref="F72" r:id="rId129"/>
+    <hyperlink ref="E73" r:id="rId130"/>
+    <hyperlink ref="F73" r:id="rId131"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>