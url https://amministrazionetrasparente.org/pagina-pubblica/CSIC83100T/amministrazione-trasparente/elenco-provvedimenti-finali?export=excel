--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -8,80 +8,164 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="526" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="309">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>BD88BEEECA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER ACQUISTO MATERIALE DI PULIZIA E SANIFICANTI</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>_______---</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Comunicazione di modifica delle uscite didattiche previste nella Manifestazione di Interesse Prot. n. 11880 del 19/10/2026– A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>________--</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANIFESTAZIONE D’INTERESSE PER OPERATORI ECONOMICI PER VIAGGI DI ISTRUZIONE E USCITE DIDATTICHE A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>_________-</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AVVIO PROCEDURE DI RICERCA OPERATORI PER VIAGGI DI ISTRUZIONE E USCITE DIDATTICHE A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD60D7084A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA  1, LETTERA B) DEL D.LGS. 36/2023 PER ACQUISTO MATERIALE DIDATTICO PREMIO IN RIFERIMENTO AL PROGETTO: RAGAZZI IN AULA</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD605055EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DEL D.LGS. 36/2023 ACQUISTO SERVIZIO NOLEGGIO AUTOBUS CON CONDUCENTE USCITA PRESSO TEATRO RENDANO IN DATA 12 NOVEMBRE 2026</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3DA33BC2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER ACQUISTO LIBRI PER LA DIDATTICA</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD2897EFBD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER ACQUISTO MATERIALE SPORTIVO PER LA DIDATTICA</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di aggiudicazione - RICHIESTA DI DISPONIBILITÀ AL PERSONALE ASSISTENTE AMMINISTRATIVO Titolo: Ieri, oggi e domani.... Codice ESO4.6.A1.B-FSEPN-CL-2026-240 </t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD14D24FFA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER ACQUISTO MATERIALE PER LA DIDATTICA IN RIFERIMENTO AL PROGETTO: RAGAZZI IN AULA</t>
+  </si>
+  <si>
     <t>16/09/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina Aggiudicazione Provvisoria - AVVISO PUBBLICO DI SELEZIONE PER IL RECLUTAMENTO DI UN ESPERTO INTERNO/ESTERNO PER RICOPRIRE L’INCARICO DI RSPP ex D.LGS. 81/2008 – a.s. 2026/27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>11/09/2026</t>
   </si>
   <si>
     <t>BCF28507B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER ACQUISTO MATERIALE DI PULIZIA VARI PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
     <t>09/09/2026</t>
   </si>
   <si>
     <t>BCEAD93E48</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER ACQUISTO MATERIALE DI ARCHIVIO IN RIFERIMENTO AL PROGETTO: EPPUR SI MUOVE!  ESO4.6.A1.B-FSEPN-CL-2025-58</t>
   </si>
   <si>
     <t>BCE9E95F10</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER ACQUISTO MATERIALE PUBBLICITARIO IN RIFERIMENTO AL PROGETTO: EPPUR SI MUOVE! ESO4.6.A1.B-FSEPN-CL-2025-58 CUP F34D25000350007</t>
   </si>
@@ -1242,2369 +1326,2588 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF28507B8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/5e419b55-6ef8-4e7d-8f8d-b694cf35d53e" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAD93E48" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9a2d362b-bcaa-4e6d-a2a9-1b15ea3e8b20" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE9E95F10" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/94868ec9-084f-4bce-b4dc-bd3a6c342361" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFC198F7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/20c83484-a5c3-43da-8bff-36c24e3d9d29" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFA5EB63" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/f79d1213-50dd-4885-a5ce-ba482f9a9e40" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC875752FD" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/fdc43da2-55e0-4c20-b057-506bac9c1c6c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD3C1B91A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c45d94ae-9c61-4353-8222-f85162f12e43" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD2B63D21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/82c5d47e-4bea-448e-be18-d3e5814e984d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/----------" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/de3881f3-b749-4bcf-97e8-daf808cbbd96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD6810FB" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b80eef28-0474-4965-990f-962abaf8cb52" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4747F39" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b486349c-0e1b-4ec8-b807-b2e64dc65d89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFC198F7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/818785c8-7f0c-4327-bcc4-f8e38e0d896d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFA5EB63" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/811a619b-e2b7-43e3-9816-3b4017c8b828" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/__________" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c8aa7f38-f202-4941-aea2-24fb56d49aee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E12B9A8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/684ce73c-2c45-434d-b6ab-5f921f69618c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E5035AF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/dc7db836-abda-4667-b9b2-f779844942fe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2DE51F3C" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b91018a7-aefb-4b5a-94ec-34da26217a47" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D54BCF7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/f25af632-ba35-4ee9-a825-9d56e5995483" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC21F9AD39" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/ae32a91f-70b2-44c7-8870-501f0a46c64a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD95B9D25" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/13412bba-9944-4ffa-93fa-d838e86b9cd2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE9EA53C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/d44b6558-c35b-4646-8ab9-e8f60fec96e0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE59413D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/413e71c0-b65e-4628-b767-4e59a14e49ff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0151326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/57ab04f9-9e38-4a7d-b6ba-4dc209a179dc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AF576E5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/4ed2aa3a-91ba-4b77-ad70-76dde210b634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80656F7A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9dbdfcd1-f752-4740-9982-f86990a59624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB617B6210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/344359b5-3886-45c2-ab7a-84a348a267aa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57707861" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/cf5a111f-cd2e-4edb-bd6a-2cdd3312f66a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CF5FBA7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/229e3ea6-cad6-426f-98be-9a65efe67b8f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38AD3A96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/53dfd282-5016-40ac-b37c-443099a273f5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3592E2CC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/1f6ae047-3d34-47f2-8231-8a7bd0c53a64" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43DF2B54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/e896d686-462e-425e-b74f-af6885aa7bdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B593DD2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/936f5eda-1d37-4f2b-bec5-c05912db6a7a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B37D529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/8d191561-ea05-43c2-a808-3fef09a348bf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA94A471" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/2ec6167b-51f9-409c-a109-715d59d5dc27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0694C99E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/89cb20f3-ef51-4a9f-bdfe-2fec2f75e2c5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1193381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/a73d596d-bac9-4f24-93de-a6d74ae3b0e5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB201DAEA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/88c29be2-cb54-4e6c-9c0d-b5ea55cf82d8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B59D5F0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/d4df014d-5344-454b-919b-567e5cd786a9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78B51A59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/7cf3a628-0264-4701-a844-2bd74ac67205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA786EB925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/fdb92147-f5aa-44a6-b6ee-1fd6c3a13947" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EF2CF94" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/65581df1-03df-4042-ba7d-897a0ffee9a3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2F6E08" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c93875f5-b489-42af-aef6-449eec9bb436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49E1F8EF" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/dd00bb32-e443-41a7-a789-c07c3aec5972" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A12794F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/4a567a9a-9d29-4099-bd27-e1059fef4990" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38A530AE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/a1ecee46-3073-45f8-a2ce-c74a1d5317d9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3943587E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/636443bf-cf17-4643-9a9d-50dd21c7abf9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EF7FC01" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/80935808-8f2b-4463-adf7-d969095534fc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3943587E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/1116cb92-e339-4768-aa61-53aa75c97984" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38A530AE" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c69bd392-acd1-4bf1-acb2-b28beee85578" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19496482" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9969b4ed-1c29-4f2a-b9bf-dfccec7454c0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19210F66" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/45e2c127-2782-43c7-8097-d946acb01bcb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D7D7269" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/1b3641e7-5862-4ee6-8dc4-9d753b5cdf10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C4B621AF" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/bef6567a-9d76-4c8e-b726-3a81708eb5cb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C4B621AF" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/27cee96b-bc1b-4f93-9a1c-334a99766e2a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B963F35956" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/96925aac-2120-4928-a7fc-36930896509e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9357842AC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b082596e-df45-48f3-bc01-c4106510b45b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9355ACD27" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/e8982335-8e16-472f-bcd9-6e4f84b45a27" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BE5EED3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/5af24c42-aa10-456c-bf70-26af6ef02867" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91256A648" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/985f6d4f-4e37-4bc6-997e-15d711e4e3e7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BDA3281" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/ece0e76d-522f-46b5-9aef-134139681bfd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF8F003F" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/72c3ac8b-2846-47ce-9b1a-a6e64d6fb87d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1EE6DB9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/4f438f2e-31c6-4719-97c7-8d17e543b69a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D10153A7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/db75bd5b-90c3-4a42-84e4-3767fff5c0a5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8B24EB8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/955719b2-f81e-47dd-95c5-0dc0f4131607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E7F08B5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/fa9293df-5fad-4e22-9904-68e60beb5189" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B879D10EC4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/4c5d5a2d-c47a-4f48-a46b-14c270daf30f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AD14634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b43e8036-d81b-47a6-9ad9-7efa4c2ae46a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B879BBF8AC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/a41cf7f8-6898-4488-91d6-acacc78c11fe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F8A2DB3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/e662b0a4-9d2d-4ce1-90ce-c9d73ecbb6b3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F94DAD1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/2ec79226-ff57-4ea4-bdcf-8ae40ce72fdd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8665CB0A4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/cb35cb6e-e29f-452f-bd4b-9bfaf8892259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866B2E2A0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/6b260bd1-7ff6-416a-b701-2b6d81e9b5a5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85979CAB8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/e85b79a4-9075-4d09-8039-f755a1921295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A9FA5604" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/463ad975-4072-45db-9dd4-9d78195162c5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B1FB543B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/2bba0b12-2890-4cae-aa9b-0762291e781f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795712021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/490608c7-db7d-42f7-bc9f-d3d51181fc11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795689F0E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/69749b44-de1e-4e40-a918-712c7959e730" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79560FA62" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/47667148-a088-41fe-9b52-f95d2f8c69d4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795966BF3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9bcc96b3-9825-40e1-b540-4645a72aa7f1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7958B6AB6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/39881f84-3677-4e91-8205-2c8b76cddd31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79A253A19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/7fab0973-ba08-47c5-a35d-ffc0fec561db" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721E18D3D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/335edcac-f8c0-4f3a-a9ab-70b87edd6347" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721FAA8FC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/ca973ff5-4520-4aa4-9bb6-14608c7f0ebf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722093943" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/97ecb894-168d-4c30-92d0-21734bfcbbf8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/62da850f-d248-47a6-8170-1e631b75e4bc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D45D0A0D" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c26f47b3-e2ce-4037-81ed-6dfdaa871fd2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8CF6CAE" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/eab12705-d950-46d0-88b3-5a470d75b7d0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E4911FC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/05bd9318-50b0-4537-98c4-839e6f09dbb8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68D584662" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/fa61c083-307f-4246-9dc4-da288352b2d2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6621847ED" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b1e9e0a4-73c0-4e71-81c1-1d3b495813fd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B251438" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c2d62b45-864e-4da1-ba10-32af57867200" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C0CF7C9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/39a8eab1-b948-4c4b-b654-a30526d0ee62" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647CDC4FB" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/161b3050-5eba-408d-8131-3fc7efe31fa9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628D2E8BC" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/82a2e2b4-f9a9-4151-b6d6-0405d26615e8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4354CEA" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/0ad62d37-51c0-417e-bc61-7e09b241bc9a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6186F0004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/01541b1e-1afe-4cf6-8d58-fec45ecede14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60958BB81" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/8fce9cba-f9c6-4b34-bc46-5ab3012f99cf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602217521" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/dcfac017-20cb-4646-a8f2-dfbd4297fe1f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5664AE494" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/ad390c5c-91c1-4aec-83c1-405fba8c4d5a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5668B89DB" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/dd7c6cbd-4f22-46ea-a9c2-3fd3ab5f768a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551C3C9E9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/3c6b3319-4409-4a0c-b884-78e21786ba39" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551A49E1E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/d5595242-a8ce-40dc-838b-565dc4118526" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD88BEEECA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/6ec06e32-5fb2-4978-98b2-443617f4060c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/_______---" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/17655d81-ed78-470f-b396-cd509d977faa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/________--" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/6c7cf4b7-4867-4c82-a204-88127328869a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/_________-" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/58702659-2d91-4886-b56a-11c310606f7a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD60D7084A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/59f18b4a-6045-40fc-bd7d-f8dff29317a3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD605055EE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b78d1b0c-c4c1-4441-b936-f861835b746a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DA33BC2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9b17a9b9-c175-4141-b29c-9a163993bd23" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2897EFBD" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/905e3a26-4d42-483a-9a3c-66e04dccb697" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD14D24FFA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/f4007a12-a792-43d5-a1ab-e74eeec34e67" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF28507B8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/5e419b55-6ef8-4e7d-8f8d-b694cf35d53e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAD93E48" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9a2d362b-bcaa-4e6d-a2a9-1b15ea3e8b20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE9E95F10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/94868ec9-084f-4bce-b4dc-bd3a6c342361" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFC198F7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/20c83484-a5c3-43da-8bff-36c24e3d9d29" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFA5EB63" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/f79d1213-50dd-4885-a5ce-ba482f9a9e40" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC875752FD" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/fdc43da2-55e0-4c20-b057-506bac9c1c6c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD3C1B91A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c45d94ae-9c61-4353-8222-f85162f12e43" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD2B63D21" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/82c5d47e-4bea-448e-be18-d3e5814e984d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/----------" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/de3881f3-b749-4bcf-97e8-daf808cbbd96" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD6810FB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b80eef28-0474-4965-990f-962abaf8cb52" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4747F39" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b486349c-0e1b-4ec8-b807-b2e64dc65d89" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFC198F7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/818785c8-7f0c-4327-bcc4-f8e38e0d896d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFA5EB63" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/811a619b-e2b7-43e3-9816-3b4017c8b828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/__________" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c8aa7f38-f202-4941-aea2-24fb56d49aee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E12B9A8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/684ce73c-2c45-434d-b6ab-5f921f69618c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E5035AF" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/dc7db836-abda-4667-b9b2-f779844942fe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2DE51F3C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b91018a7-aefb-4b5a-94ec-34da26217a47" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D54BCF7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/f25af632-ba35-4ee9-a825-9d56e5995483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC21F9AD39" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/ae32a91f-70b2-44c7-8870-501f0a46c64a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD95B9D25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/13412bba-9944-4ffa-93fa-d838e86b9cd2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE9EA53C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/d44b6558-c35b-4646-8ab9-e8f60fec96e0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE59413D" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/413e71c0-b65e-4628-b767-4e59a14e49ff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0151326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/57ab04f9-9e38-4a7d-b6ba-4dc209a179dc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AF576E5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/4ed2aa3a-91ba-4b77-ad70-76dde210b634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80656F7A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9dbdfcd1-f752-4740-9982-f86990a59624" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB617B6210" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/344359b5-3886-45c2-ab7a-84a348a267aa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57707861" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/cf5a111f-cd2e-4edb-bd6a-2cdd3312f66a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CF5FBA7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/229e3ea6-cad6-426f-98be-9a65efe67b8f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38AD3A96" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/53dfd282-5016-40ac-b37c-443099a273f5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3592E2CC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/1f6ae047-3d34-47f2-8231-8a7bd0c53a64" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43DF2B54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/e896d686-462e-425e-b74f-af6885aa7bdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B593DD2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/936f5eda-1d37-4f2b-bec5-c05912db6a7a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B37D529" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/8d191561-ea05-43c2-a808-3fef09a348bf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA94A471" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/2ec6167b-51f9-409c-a109-715d59d5dc27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0694C99E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/89cb20f3-ef51-4a9f-bdfe-2fec2f75e2c5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1193381" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/a73d596d-bac9-4f24-93de-a6d74ae3b0e5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB201DAEA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/88c29be2-cb54-4e6c-9c0d-b5ea55cf82d8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B59D5F0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/d4df014d-5344-454b-919b-567e5cd786a9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78B51A59" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/7cf3a628-0264-4701-a844-2bd74ac67205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA786EB925" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/fdb92147-f5aa-44a6-b6ee-1fd6c3a13947" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EF2CF94" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/65581df1-03df-4042-ba7d-897a0ffee9a3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2F6E08" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c93875f5-b489-42af-aef6-449eec9bb436" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49E1F8EF" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/dd00bb32-e443-41a7-a789-c07c3aec5972" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A12794F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/4a567a9a-9d29-4099-bd27-e1059fef4990" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38A530AE" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/a1ecee46-3073-45f8-a2ce-c74a1d5317d9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3943587E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/636443bf-cf17-4643-9a9d-50dd21c7abf9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EF7FC01" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/80935808-8f2b-4463-adf7-d969095534fc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3943587E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/1116cb92-e339-4768-aa61-53aa75c97984" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38A530AE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c69bd392-acd1-4bf1-acb2-b28beee85578" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19496482" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9969b4ed-1c29-4f2a-b9bf-dfccec7454c0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19210F66" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/45e2c127-2782-43c7-8097-d946acb01bcb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D7D7269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/1b3641e7-5862-4ee6-8dc4-9d753b5cdf10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C4B621AF" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/bef6567a-9d76-4c8e-b726-3a81708eb5cb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C4B621AF" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/27cee96b-bc1b-4f93-9a1c-334a99766e2a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B963F35956" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/96925aac-2120-4928-a7fc-36930896509e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9357842AC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b082596e-df45-48f3-bc01-c4106510b45b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9355ACD27" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/e8982335-8e16-472f-bcd9-6e4f84b45a27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BE5EED3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/5af24c42-aa10-456c-bf70-26af6ef02867" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91256A648" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/985f6d4f-4e37-4bc6-997e-15d711e4e3e7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BDA3281" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/ece0e76d-522f-46b5-9aef-134139681bfd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF8F003F" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/72c3ac8b-2846-47ce-9b1a-a6e64d6fb87d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1EE6DB9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/4f438f2e-31c6-4719-97c7-8d17e543b69a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D10153A7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/db75bd5b-90c3-4a42-84e4-3767fff5c0a5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8B24EB8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/955719b2-f81e-47dd-95c5-0dc0f4131607" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E7F08B5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/fa9293df-5fad-4e22-9904-68e60beb5189" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B879D10EC4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/4c5d5a2d-c47a-4f48-a46b-14c270daf30f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AD14634" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b43e8036-d81b-47a6-9ad9-7efa4c2ae46a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B879BBF8AC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/a41cf7f8-6898-4488-91d6-acacc78c11fe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F8A2DB3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/e662b0a4-9d2d-4ce1-90ce-c9d73ecbb6b3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F94DAD1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/2ec79226-ff57-4ea4-bdcf-8ae40ce72fdd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8665CB0A4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/cb35cb6e-e29f-452f-bd4b-9bfaf8892259" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866B2E2A0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/6b260bd1-7ff6-416a-b701-2b6d81e9b5a5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85979CAB8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/e85b79a4-9075-4d09-8039-f755a1921295" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A9FA5604" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/463ad975-4072-45db-9dd4-9d78195162c5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B1FB543B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/2bba0b12-2890-4cae-aa9b-0762291e781f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795712021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/490608c7-db7d-42f7-bc9f-d3d51181fc11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795689F0E" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/69749b44-de1e-4e40-a918-712c7959e730" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79560FA62" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/47667148-a088-41fe-9b52-f95d2f8c69d4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795966BF3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/9bcc96b3-9825-40e1-b540-4645a72aa7f1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7958B6AB6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/39881f84-3677-4e91-8205-2c8b76cddd31" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79A253A19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/7fab0973-ba08-47c5-a35d-ffc0fec561db" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721E18D3D" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/335edcac-f8c0-4f3a-a9ab-70b87edd6347" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721FAA8FC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/ca973ff5-4520-4aa4-9bb6-14608c7f0ebf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722093943" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/97ecb894-168d-4c30-92d0-21734bfcbbf8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/62da850f-d248-47a6-8170-1e631b75e4bc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D45D0A0D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c26f47b3-e2ce-4037-81ed-6dfdaa871fd2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8CF6CAE" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/eab12705-d950-46d0-88b3-5a470d75b7d0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E4911FC" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/05bd9318-50b0-4537-98c4-839e6f09dbb8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68D584662" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/fa61c083-307f-4246-9dc4-da288352b2d2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6621847ED" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/b1e9e0a4-73c0-4e71-81c1-1d3b495813fd" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B251438" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/c2d62b45-864e-4da1-ba10-32af57867200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C0CF7C9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/39a8eab1-b948-4c4b-b654-a30526d0ee62" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647CDC4FB" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/161b3050-5eba-408d-8131-3fc7efe31fa9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628D2E8BC" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/82a2e2b4-f9a9-4151-b6d6-0405d26615e8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4354CEA" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/0ad62d37-51c0-417e-bc61-7e09b241bc9a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6186F0004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/01541b1e-1afe-4cf6-8d58-fec45ecede14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60958BB81" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/8fce9cba-f9c6-4b34-bc46-5ab3012f99cf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602217521" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/dcfac017-20cb-4646-a8f2-dfbd4297fe1f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5664AE494" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/ad390c5c-91c1-4aec-83c1-405fba8c4d5a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5668B89DB" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/dd7c6cbd-4f22-46ea-a9c2-3fd3ab5f768a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551C3C9E9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/3c6b3319-4409-4a0c-b884-78e21786ba39" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551A49E1E" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CSIC83100T/amministrazione-trasparente/atti-amministrazioni-enti/d5595242-a8ce-40dc-838b-565dc4118526" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F105"/>
+  <dimension ref="A1:F115"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10311</v>
+        <v>12283</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>10010</v>
+        <v>12148</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>9880</v>
+        <v>11880</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
-        <v>9862</v>
+        <v>11879</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6">
-        <v>9694</v>
+        <v>11787</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>9691</v>
+        <v>11758</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>9688</v>
+        <v>11333</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>9473</v>
+        <v>10999</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>9472</v>
+        <v>10931</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>32</v>
+      </c>
+      <c r="E10" t="s">
+        <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>9225</v>
+        <v>10687</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>9222</v>
+        <v>10311</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>9163</v>
+        <v>10010</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>9127</v>
+        <v>9880</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>9125</v>
+        <v>9862</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>8968</v>
+        <v>9694</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>8607</v>
+        <v>9691</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18">
-        <v>8605</v>
+        <v>9688</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>8603</v>
+        <v>9473</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>8601</v>
+        <v>9472</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>8480</v>
+        <v>9225</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>7102</v>
+        <v>9222</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>6918</v>
+        <v>9163</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>6901</v>
+        <v>9127</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>6656</v>
+        <v>9125</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>5804</v>
+        <v>8968</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>71</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B27">
-        <v>5798</v>
+        <v>8607</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B28">
-        <v>5672</v>
+        <v>8605</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B29">
-        <v>5205</v>
+        <v>8603</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B30">
-        <v>5080</v>
+        <v>8601</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B31">
-        <v>4775</v>
+        <v>8480</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B32">
-        <v>4723</v>
+        <v>7102</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>4721</v>
+        <v>6918</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B34">
-        <v>4571</v>
+        <v>6901</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B35">
-        <v>4413</v>
+        <v>6656</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>4411</v>
+        <v>5804</v>
       </c>
       <c r="C36" t="s">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>96</v>
+      </c>
+      <c r="E36" t="s">
+        <v>31</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B37">
-        <v>4018</v>
+        <v>5798</v>
       </c>
       <c r="C37" t="s">
         <v>97</v>
       </c>
       <c r="D37" t="s">
         <v>98</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>99</v>
       </c>
       <c r="B38">
-        <v>3946</v>
+        <v>5672</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>101</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39">
-        <v>3774</v>
+        <v>5205</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>104</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40">
-        <v>2938</v>
+        <v>5080</v>
       </c>
       <c r="C40" t="s">
         <v>106</v>
       </c>
       <c r="D40" t="s">
         <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41">
-        <v>2679</v>
+        <v>4775</v>
       </c>
       <c r="C41" t="s">
         <v>109</v>
       </c>
       <c r="D41" t="s">
         <v>110</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42">
-        <v>2269</v>
+        <v>4723</v>
       </c>
       <c r="C42" t="s">
         <v>112</v>
       </c>
       <c r="D42" t="s">
         <v>113</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43">
+        <v>4721</v>
+      </c>
+      <c r="C43" t="s">
         <v>114</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44">
+        <v>4571</v>
+      </c>
+      <c r="C44" t="s">
         <v>117</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45">
+        <v>4413</v>
+      </c>
+      <c r="C45" t="s">
         <v>120</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46">
+        <v>4411</v>
+      </c>
+      <c r="C46" t="s">
+        <v>122</v>
+      </c>
+      <c r="D46" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>1609</v>
+        <v>4018</v>
       </c>
       <c r="C47" t="s">
+        <v>125</v>
+      </c>
+      <c r="D47" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48">
+        <v>3946</v>
+      </c>
+      <c r="C48" t="s">
         <v>128</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B49">
+        <v>3774</v>
+      </c>
+      <c r="C49" t="s">
         <v>131</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50">
+        <v>2938</v>
+      </c>
+      <c r="C50" t="s">
         <v>134</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51">
+        <v>2679</v>
+      </c>
+      <c r="C51" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D51" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>139</v>
       </c>
       <c r="B52">
-        <v>974</v>
+        <v>2269</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B53">
-        <v>911</v>
+        <v>2211</v>
       </c>
       <c r="C53" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B54">
-        <v>903</v>
+        <v>2090</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B55">
-        <v>810</v>
+        <v>1894</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>192</v>
+        <v>1612</v>
       </c>
       <c r="C56" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>14789</v>
+        <v>1609</v>
       </c>
       <c r="C57" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B58">
-        <v>14142</v>
+        <v>1459</v>
       </c>
       <c r="C58" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D58" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>13458</v>
+        <v>1384</v>
       </c>
       <c r="C59" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D59" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B60">
-        <v>13457</v>
+        <v>1185</v>
       </c>
       <c r="C60" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D60" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B61">
-        <v>13122</v>
+        <v>1098</v>
       </c>
       <c r="C61" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D61" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B62">
-        <v>13000</v>
+        <v>974</v>
       </c>
       <c r="C62" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D62" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B63">
-        <v>12915</v>
+        <v>911</v>
       </c>
       <c r="C63" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B64">
-        <v>12725</v>
+        <v>903</v>
       </c>
       <c r="C64" t="s">
         <v>172</v>
       </c>
       <c r="D64" t="s">
         <v>173</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>174</v>
       </c>
       <c r="B65">
-        <v>11887</v>
+        <v>810</v>
       </c>
       <c r="C65" t="s">
         <v>175</v>
       </c>
       <c r="D65" t="s">
         <v>176</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>11857</v>
+        <v>192</v>
       </c>
       <c r="C66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D66" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>11759</v>
+        <v>14789</v>
       </c>
       <c r="C67" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D67" t="s">
         <v>181</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>182</v>
       </c>
       <c r="B68">
-        <v>10636</v>
+        <v>14142</v>
       </c>
       <c r="C68" t="s">
         <v>183</v>
       </c>
       <c r="D68" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B69">
-        <v>10635</v>
+        <v>13458</v>
       </c>
       <c r="C69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D69" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B70">
-        <v>10634</v>
+        <v>13457</v>
       </c>
       <c r="C70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="B71">
-        <v>10633</v>
+        <v>13122</v>
       </c>
       <c r="C71" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B72">
-        <v>10416</v>
+        <v>13000</v>
       </c>
       <c r="C72" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D72" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>10415</v>
+        <v>12915</v>
       </c>
       <c r="C73" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>10254</v>
+        <v>12725</v>
       </c>
       <c r="C74" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="B75">
-        <v>10249</v>
+        <v>11887</v>
       </c>
       <c r="C75" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D75" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B76">
-        <v>10119</v>
+        <v>11857</v>
       </c>
       <c r="C76" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D76" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B77">
-        <v>8404</v>
+        <v>11759</v>
       </c>
       <c r="C77" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D77" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B78">
-        <v>8338</v>
+        <v>10636</v>
       </c>
       <c r="C78" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D78" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>210</v>
       </c>
       <c r="B79">
-        <v>8233</v>
+        <v>10635</v>
       </c>
       <c r="C79" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D79" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B80">
-        <v>8220</v>
+        <v>10634</v>
       </c>
       <c r="C80" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D80" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B81">
-        <v>8219</v>
+        <v>10633</v>
       </c>
       <c r="C81" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D81" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B82">
-        <v>8218</v>
+        <v>10416</v>
       </c>
       <c r="C82" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D82" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B83">
-        <v>8217</v>
+        <v>10415</v>
       </c>
       <c r="C83" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D83" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B84">
-        <v>8181</v>
+        <v>10254</v>
       </c>
       <c r="C84" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D84" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B85">
-        <v>6973</v>
+        <v>10249</v>
       </c>
       <c r="C85" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D85" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B86">
-        <v>6964</v>
+        <v>10119</v>
       </c>
       <c r="C86" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D86" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="B87">
-        <v>6960</v>
+        <v>8404</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D87" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B88">
-        <v>6577</v>
+        <v>8338</v>
       </c>
       <c r="C88" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D88" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B89">
-        <v>5693</v>
+        <v>8233</v>
       </c>
       <c r="C89" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D89" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B90">
-        <v>5353</v>
+        <v>8220</v>
       </c>
       <c r="C90" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D90" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>241</v>
       </c>
       <c r="B91">
-        <v>4956</v>
+        <v>8219</v>
       </c>
       <c r="C91" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D91" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>241</v>
       </c>
       <c r="B92">
-        <v>4946</v>
+        <v>8218</v>
       </c>
       <c r="C92" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D92" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B93">
-        <v>4484</v>
+        <v>8217</v>
       </c>
       <c r="C93" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D93" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B94">
-        <v>4371</v>
+        <v>8181</v>
       </c>
       <c r="C94" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D94" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B95">
-        <v>4270</v>
+        <v>6973</v>
       </c>
       <c r="C95" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D95" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B96">
-        <v>4197</v>
+        <v>6964</v>
       </c>
       <c r="C96" t="s">
         <v>256</v>
       </c>
       <c r="D96" t="s">
         <v>257</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>253</v>
+      </c>
+      <c r="B97">
+        <v>6960</v>
+      </c>
+      <c r="C97" t="s">
         <v>258</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>260</v>
+      </c>
+      <c r="B98">
+        <v>6577</v>
+      </c>
+      <c r="C98" t="s">
         <v>261</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B99">
-        <v>3534</v>
+        <v>5693</v>
       </c>
       <c r="C99" t="s">
         <v>264</v>
       </c>
       <c r="D99" t="s">
         <v>265</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>266</v>
       </c>
       <c r="B100">
-        <v>3259</v>
+        <v>5353</v>
       </c>
       <c r="C100" t="s">
         <v>267</v>
       </c>
       <c r="D100" t="s">
         <v>268</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B101">
-        <v>3237</v>
+        <v>4956</v>
       </c>
       <c r="C101" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D101" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B102">
-        <v>1219</v>
+        <v>4946</v>
       </c>
       <c r="C102" t="s">
         <v>272</v>
       </c>
       <c r="D102" t="s">
         <v>273</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B103">
-        <v>1211</v>
+        <v>4484</v>
       </c>
       <c r="C103" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D103" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B104">
-        <v>925</v>
+        <v>4371</v>
       </c>
       <c r="C104" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D104" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B105">
+        <v>4270</v>
+      </c>
+      <c r="C105" t="s">
+        <v>281</v>
+      </c>
+      <c r="D105" t="s">
+        <v>282</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>283</v>
+      </c>
+      <c r="B106">
+        <v>4197</v>
+      </c>
+      <c r="C106" t="s">
+        <v>284</v>
+      </c>
+      <c r="D106" t="s">
+        <v>285</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>286</v>
+      </c>
+      <c r="B107">
+        <v>3810</v>
+      </c>
+      <c r="C107" t="s">
+        <v>287</v>
+      </c>
+      <c r="D107" t="s">
+        <v>288</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>289</v>
+      </c>
+      <c r="B108">
+        <v>3582</v>
+      </c>
+      <c r="C108" t="s">
+        <v>290</v>
+      </c>
+      <c r="D108" t="s">
+        <v>291</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>289</v>
+      </c>
+      <c r="B109">
+        <v>3534</v>
+      </c>
+      <c r="C109" t="s">
+        <v>292</v>
+      </c>
+      <c r="D109" t="s">
+        <v>293</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>294</v>
+      </c>
+      <c r="B110">
+        <v>3259</v>
+      </c>
+      <c r="C110" t="s">
+        <v>295</v>
+      </c>
+      <c r="D110" t="s">
+        <v>296</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>294</v>
+      </c>
+      <c r="B111">
+        <v>3237</v>
+      </c>
+      <c r="C111" t="s">
+        <v>297</v>
+      </c>
+      <c r="D111" t="s">
+        <v>298</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>299</v>
+      </c>
+      <c r="B112">
+        <v>1219</v>
+      </c>
+      <c r="C112" t="s">
+        <v>300</v>
+      </c>
+      <c r="D112" t="s">
+        <v>301</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>299</v>
+      </c>
+      <c r="B113">
+        <v>1211</v>
+      </c>
+      <c r="C113" t="s">
+        <v>302</v>
+      </c>
+      <c r="D113" t="s">
+        <v>303</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>304</v>
+      </c>
+      <c r="B114">
+        <v>925</v>
+      </c>
+      <c r="C114" t="s">
+        <v>305</v>
+      </c>
+      <c r="D114" t="s">
+        <v>306</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>304</v>
+      </c>
+      <c r="B115">
         <v>920</v>
       </c>
-      <c r="C105" t="s">
-[...8 lines deleted...]
-      <c r="F105" s="2" t="s">
+      <c r="C115" t="s">
+        <v>307</v>
+      </c>
+      <c r="D115" t="s">
+        <v>308</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...14 lines deleted...]
-    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
-    <hyperlink ref="E12" r:id="rId20"/>
-[...26 lines deleted...]
-    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
     <hyperlink ref="F26" r:id="rId48"/>
     <hyperlink ref="E27" r:id="rId49"/>
     <hyperlink ref="F27" r:id="rId50"/>
     <hyperlink ref="E28" r:id="rId51"/>
     <hyperlink ref="F28" r:id="rId52"/>
     <hyperlink ref="E29" r:id="rId53"/>
     <hyperlink ref="F29" r:id="rId54"/>
     <hyperlink ref="E30" r:id="rId55"/>
     <hyperlink ref="F30" r:id="rId56"/>
     <hyperlink ref="E31" r:id="rId57"/>
     <hyperlink ref="F31" r:id="rId58"/>
     <hyperlink ref="E32" r:id="rId59"/>
     <hyperlink ref="F32" r:id="rId60"/>
     <hyperlink ref="E33" r:id="rId61"/>
     <hyperlink ref="F33" r:id="rId62"/>
     <hyperlink ref="E34" r:id="rId63"/>
     <hyperlink ref="F34" r:id="rId64"/>
     <hyperlink ref="E35" r:id="rId65"/>
     <hyperlink ref="F35" r:id="rId66"/>
-    <hyperlink ref="E36" r:id="rId67"/>
-[...138 lines deleted...]
-    <hyperlink ref="F105" r:id="rId206"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
+    <hyperlink ref="E64" r:id="rId122"/>
+    <hyperlink ref="F64" r:id="rId123"/>
+    <hyperlink ref="E65" r:id="rId124"/>
+    <hyperlink ref="F65" r:id="rId125"/>
+    <hyperlink ref="E66" r:id="rId126"/>
+    <hyperlink ref="F66" r:id="rId127"/>
+    <hyperlink ref="E67" r:id="rId128"/>
+    <hyperlink ref="F67" r:id="rId129"/>
+    <hyperlink ref="E68" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="E69" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="E86" r:id="rId166"/>
+    <hyperlink ref="F86" r:id="rId167"/>
+    <hyperlink ref="E87" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId169"/>
+    <hyperlink ref="E88" r:id="rId170"/>
+    <hyperlink ref="F88" r:id="rId171"/>
+    <hyperlink ref="E89" r:id="rId172"/>
+    <hyperlink ref="F89" r:id="rId173"/>
+    <hyperlink ref="E90" r:id="rId174"/>
+    <hyperlink ref="F90" r:id="rId175"/>
+    <hyperlink ref="E91" r:id="rId176"/>
+    <hyperlink ref="F91" r:id="rId177"/>
+    <hyperlink ref="E92" r:id="rId178"/>
+    <hyperlink ref="F92" r:id="rId179"/>
+    <hyperlink ref="E93" r:id="rId180"/>
+    <hyperlink ref="F93" r:id="rId181"/>
+    <hyperlink ref="E94" r:id="rId182"/>
+    <hyperlink ref="F94" r:id="rId183"/>
+    <hyperlink ref="E95" r:id="rId184"/>
+    <hyperlink ref="F95" r:id="rId185"/>
+    <hyperlink ref="E96" r:id="rId186"/>
+    <hyperlink ref="F96" r:id="rId187"/>
+    <hyperlink ref="E97" r:id="rId188"/>
+    <hyperlink ref="F97" r:id="rId189"/>
+    <hyperlink ref="E98" r:id="rId190"/>
+    <hyperlink ref="F98" r:id="rId191"/>
+    <hyperlink ref="E99" r:id="rId192"/>
+    <hyperlink ref="F99" r:id="rId193"/>
+    <hyperlink ref="E100" r:id="rId194"/>
+    <hyperlink ref="F100" r:id="rId195"/>
+    <hyperlink ref="E101" r:id="rId196"/>
+    <hyperlink ref="F101" r:id="rId197"/>
+    <hyperlink ref="E102" r:id="rId198"/>
+    <hyperlink ref="F102" r:id="rId199"/>
+    <hyperlink ref="E103" r:id="rId200"/>
+    <hyperlink ref="F103" r:id="rId201"/>
+    <hyperlink ref="E104" r:id="rId202"/>
+    <hyperlink ref="F104" r:id="rId203"/>
+    <hyperlink ref="E105" r:id="rId204"/>
+    <hyperlink ref="F105" r:id="rId205"/>
+    <hyperlink ref="E106" r:id="rId206"/>
+    <hyperlink ref="F106" r:id="rId207"/>
+    <hyperlink ref="E107" r:id="rId208"/>
+    <hyperlink ref="F107" r:id="rId209"/>
+    <hyperlink ref="E108" r:id="rId210"/>
+    <hyperlink ref="F108" r:id="rId211"/>
+    <hyperlink ref="E109" r:id="rId212"/>
+    <hyperlink ref="F109" r:id="rId213"/>
+    <hyperlink ref="E110" r:id="rId214"/>
+    <hyperlink ref="F110" r:id="rId215"/>
+    <hyperlink ref="E111" r:id="rId216"/>
+    <hyperlink ref="F111" r:id="rId217"/>
+    <hyperlink ref="E112" r:id="rId218"/>
+    <hyperlink ref="F112" r:id="rId219"/>
+    <hyperlink ref="E113" r:id="rId220"/>
+    <hyperlink ref="F113" r:id="rId221"/>
+    <hyperlink ref="E114" r:id="rId222"/>
+    <hyperlink ref="F114" r:id="rId223"/>
+    <hyperlink ref="E115" r:id="rId224"/>
+    <hyperlink ref="F115" r:id="rId225"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>