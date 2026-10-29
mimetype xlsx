--- v0 (2026-09-14)
+++ v1 (2026-10-29)
@@ -8,137 +8,415 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="991" uniqueCount="512">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>BD84497FAF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto MATERIALE PER RIPRISTINO IMPIANTO IDRICO AZ AGRARIA -Agricolplast</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD7F5EE61E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto manutenzione effettuata alla lavapavimenti e acquisto prodotti di pulizia dell’Istituto Alberghiero di Dronero</t>
+  </si>
+  <si>
+    <t>BD7F09F4A3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE PERIMETRO PALESTRA PRESSO ISTITUTO DI DRONERO</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD7F328C33</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo assicurazione trattore agricolo New Holland  targa BZ639N</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD66C59ACE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI DERATTIZZAZIONE DRONERO igiene pulizia -DONADIO SRL</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>B8D112541D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - servizio di rinnovo del dominio
+ISVIRGINIO.IT</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD573C3712</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INTERVENTO DI ADEGUAMENTO LOCALI A NUOVA DESTINAZIONE D'USO - IST. ALBERGHIERO - DOMUSTEK S.R.L.</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5793DC08</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto mediante (MEPA)numero di RDO 6575901-SOCIETA' COOPERATIVA SOCIALE "GLI AMICI DI JIM BANDANA"</t>
+  </si>
+  <si>
+    <t>BD5746E430</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto plin per evento esterno -Festa del Volontariato-Albagel</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - COLLAUDATORE - Avviso Prot. 95450 del 24/04/2026 – “Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d’uso al personale della scuola”</t>
+  </si>
+  <si>
+    <t>BD4EFF2FCE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI ESEGUITO SU  SEMOVENTE -RIBERI DANILO</t>
+  </si>
+  <si>
+    <t>BD4EFC2834</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto carne per laboratori sede di Dronero-Macelleria Gautero ottobre 2026</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD46BEBBFE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto  abbonamento a Gestire il personale scolastico + Gestire la scuola (parte online + rivista cartacea) – ORIZZONTE SCUOLA PLUS</t>
+  </si>
+  <si>
+    <t>BD468A0456</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto per il servizio di trasporto  di 20/60 ALUNNI +DOCENTI ACCOMPAGNATORI ALL’AZIENDA AGRARIA DI MADONNA DELL’OLMO SITA IN VIA TORINO n.78 - DA SETTEMBRE 2026 A GIUGNO 2027 - fuori MEPA - Bus Company S.R.L.</t>
+  </si>
+  <si>
+    <t>BD46812F24</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Manifestazione esterna - FESTA DEL VOLONTARIATO - ALBAGEL S.R.L.</t>
+  </si>
+  <si>
+    <t>BD468642D3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - acquisto di alimenti e vari-destinati alla
+manifestazione esterna - FESTA DEL VOLONTARIATO-DIMAR</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD421CB084</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto prodotti caseari -Attività laboratori didattici e progetti - caseificio Sant'anna  SOPRANA</t>
+  </si>
+  <si>
+    <t>BD42AC58EO</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto frutta e verdura Valle maira servizi -per Attività laboratori didattici e progetti  ottobre 2026</t>
+  </si>
+  <si>
+    <t>BD429FA15D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale di carta LINEA CARTA  ottobre 2026</t>
+  </si>
+  <si>
+    <t>BD42C9689B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto pneumatici  4 stagioni Bridgestone EREDI DI FAGIOLO</t>
+  </si>
+  <si>
+    <t>BD422B40CB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto farine -CAVANNA SRL -ottobre 2026</t>
+  </si>
+  <si>
+    <t>BD427935D8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - IL SERVIZIO DI NOLEGGIO BICI E SERVIZIO GUIDA CICLOTURISTICA PER L’USCITA DIDATTICA PRESSO ANDORA (SV) - IN DATA  8 OTTOBRE 2026 -  CLASSI TERZE IST ALBERGHIERO</t>
+  </si>
+  <si>
+    <t>BD4262EF3A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS _USCITA DIDATTICA _A/R DRONERO – ANDORA IN DATA 08/10/2026 ISTITUTO ALBERGHIERO CLASSI TERZE  – DITTA SAV AUTOLINEE SRL</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD1B4E3D29</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d’uso al personale della scuola</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2B931C94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - assicurazione integrativa STAGE 
+LINGUISTICI DI ANTIBES E DUBLINO  - ISTITUTO ALBERGHIERO</t>
+  </si>
+  <si>
+    <t>BD2B7D8FDF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del 
+D. Lgs. 36/2023, della fornitura di derrate alimentari e affini destinate alle attività didattiche laboratoriali di Sala, 
+Cucina, Pasticceria e per i progetti previsti dal PTOF</t>
+  </si>
+  <si>
+    <t>BD2B5E9765</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PRODOTTI DOLCIARI -DITTA ALBAGEL</t>
+  </si>
+  <si>
+    <t>BD2B29EFB8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - operatore economico DIMAR  ACQUISTO ALIMENTI -ottobre 2026</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1304089D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di alimenti e vari-destinati alla manifestazione esterna  Progetto “La Pigiatura dei ragazzi”  - ditta DIMAR</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD12ECF81B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto pane per PROGETTI DIDATTICI - DITTA DELFINO IVAN</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD13AC13A7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - cquisto di forniture per pulizie e vari - fuori MEPA- ditta DIMAR SPA</t>
+  </si>
+  <si>
+    <t>//////////</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di organizzazione di corsi di nuoto per gli alunni DVA  Dronero- fuori MEPA – A.S.D VALMAIRA PISCINE</t>
+  </si>
+  <si>
+    <t>----------</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - contrarre corso di nuoto per alunni DVA Istituto AGRARIO  CUNEO</t>
+  </si>
+  <si>
+    <t>BD12DD7B72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto trittico bandiera IST Virginio Donadio -sede Cuneo</t>
+  </si>
+  <si>
     <t>11/09/2026</t>
   </si>
   <si>
     <t>BCEF4ECF09</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FIRMA DIGITALE MASSIVA -GRUPPO SPAGGIARI</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>10/09/2026</t>
   </si>
   <si>
     <t>BCED627ABC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto sale per addolcitore  sede Dronero</t>
   </si>
   <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>BCE57CE6CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di n 2 timbri da utilizzo ufficio</t>
   </si>
   <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BC8831A580</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PROCEDURA PER OPERE EDILI - REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI - CUP E84D25002450001</t>
+  </si>
+  <si>
+    <t>BCAB29AC47</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CELLA FRIGORIFERA E ABBATTITORE - COLD SERVICE S.N.C. - REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI - CUP E84D25002450001</t>
+  </si>
+  <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>BCCB697ADF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di apposite Targhe da utilizzare nell’ambito dei progetti realizzati</t>
   </si>
   <si>
     <t>24/08/2026</t>
   </si>
   <si>
     <t>BCC2B257F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di pulizia del piazzale e risagomatura siepi  presso  Istituto di Dronero</t>
   </si>
   <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>BCAAEA36AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - OPERE DI PROGETTAZIONE IMPIANTO ELETTRICO - REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI - CUP E84D25002450001</t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
+    <t>BC875D6309</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIQUALIFICAZIONE BANCONE BAR - IST. ALBERGHIERO - REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI - CUP E84D25002450001</t>
+  </si>
+  <si>
     <t>BC8840034E</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROCEDURA PER IMPIANTO SANITARIO, EVACUAZIONE FUMI E ARIA COMPRESSA - PIERO MOLLO S.R.L.</t>
   </si>
   <si>
     <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>BC877C1837</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ATTREZZATURE LABORATORIO AGROALIMENTARE - REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI - CUP E84D25002450001</t>
   </si>
   <si>
     <t>BC78553908</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Opere di piastrellatura muri - Lavori di riqualificazione aula alle normative HACCP - REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI </t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC60F5EFA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto arredo scolastico - G.A.M. GONZAGARREDI MONTESSORI S.R.L. - PROGETTO "EDUCARE NEL BELLO" (Fondazione CRC)</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC610A7F27</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FREEZER A DUE ANTE  - REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI - CUP E84D25002450001</t>
   </si>
@@ -968,53 +1246,50 @@
     <t>B9EA36895B</t>
   </si>
   <si>
     <t>Decisione a contrarre -ACQUISTO SERVIZI DI AFFRANCATURA E SERVIZI POSTALI ANNO 2026 - POSTE ITALIANE S.P.A.</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9E78995B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Dimar gennaio 2026  acquisto alimentari e vari</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9DF9BA331</t>
   </si>
   <si>
     <t>Decisione a contrarre - Licenza Antivirus e Gestione Antivirus da GENESI elettronica s.n.c.</t>
   </si>
   <si>
     <t>08/01/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - CONFERIMENTO DI INCARICHI INDIVIDUALI PERSONALE INTERNO/ESPERTI ESTERNI, AVENTI AD OGGETTO ATTIVITA’ DI LABORATORIO NELL’AMBITO DEL PIANO ESTATE - “C.R.E :CRESCERE,RECUPERARE,ESPRIMERSI.”</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B996957449</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di pubblicazione articoli per 
 orientamento scolastico su LA STAMPA e sui social- fuori MEPA - A. Manzoni &amp; C. S.p.A.</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B987444674</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASFORMAZIONE MELE IN SUCCHI DI MELA- ISST. SUPERIORE UMBERTO I ALBA</t>
   </si>
   <si>
     <t>10/12/2025</t>
@@ -1675,3499 +1950,4259 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEF4ECF09" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6dcd86d6-e044-4354-860d-7b16b65708d8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCED627ABC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/493447fc-8889-4155-9249-b33ec1d1f388" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE57CE6CD" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/747fa725-07f5-41bf-be7d-27d8b93651c4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB697ADF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/858a0f61-c175-4fd7-967b-bf2f6c27604f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2B257F4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/93f92181-996e-4044-a5f5-600f7a857203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAAEA36AE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/914b67f5-30c3-4929-97f8-527b7efa4394" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8840034E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c24990fa-6bf5-4876-8c44-7ef7201d5643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC78553908" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f52d1bf1-9b6c-42ca-b388-e89614171595" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60F5EFA7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/32959fee-8b6a-444f-b10d-32fe69e92bfd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC610A7F27" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/610f32cf-b784-4538-bb69-ac9def781563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5D627893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b4a0e1c6-eb65-487e-83e7-b70f56d0f06a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B976B49" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b80be9b0-e94e-42cf-934e-cabcc0543033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5BC7B930" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/bdcfcaf7-2107-4f4e-a87b-4f3ddd38f1fb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5BBA8B10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1636ee94-b126-4dbf-892c-9bcbd14d260c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC312AD494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/a502a44a-ee20-45d6-9887-15565aca323b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF8279E77" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1cd842ca-45ea-4f88-86dd-0a253e118c31" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41FC1175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6859f261-e9b6-4652-a4fa-bcd5e9abf909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2EEA2637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4d6d9513-ef94-400a-aed7-2289045edd07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3135C4FE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/66cf2b81-95f3-405e-afb1-61f58c5ac941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3025CD99" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/12e9e53b-f5b4-478d-b438-450c3062e988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC02D1E07C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/544b0821-257a-4648-ae84-c54844d6810e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFC1342C9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b3c875b3-8821-4bbb-8881-7d1e0d8e9475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF7FFO6E7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/adb83b96-4a4e-419d-b32d-1242d4de4a42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBECAB7A2F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/10a56ff0-c923-4a4c-a5f9-9abdb446f78f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE6EBE4B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d9014a9d-5374-45bb-b0c3-fd5523fca202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD031D0C6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/62a7504a-d77b-4c4a-b60c-d7a46c7397a6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE397D2F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/01456b95-b558-4336-a012-179877fb0712" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCBDEC789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/739f95ed-2266-4c88-8a97-b1d4aa9253b1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC58E7A5C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c203c42c-430d-45d4-941c-fc6613e69bfd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1BA6DFC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/23ebbff5-1bdf-46e3-9d66-cf2571b2696e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABC7E578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7e6e1c9a-fdca-4513-84b7-0bae836df852" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD6CBBBA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f0cab5f4-6123-44c0-bd9a-c4e10d7e47f9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7E23268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8ea732c4-fac4-487e-b898-ab81222b6aa5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF886F88" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1b065cf4-652a-4308-9b17-6e403dc61836" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC97DEFC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0e793db5-7983-45eb-a2c0-d8078cc6190d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABAEC9B9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1d2d1ee7-8917-4213-818c-f7280939f10e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA97F6FF1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/73967d8c-fb7a-4008-ba14-088e057b722c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9598BDC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e7be3d9a-67de-4000-87b1-5cca364a7f2b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA96DC73D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7d25d42e-0ce7-4e4a-a564-d378fb3aa790" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92EA00E5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/252782cf-032c-4bae-a8d2-96b996ffa7a9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9302B6DA" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/3378b4be-d14b-4567-9302-724d464c2e71" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB927E74AD" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/241705ce-7afa-49ef-8ece-be6846cfeaf3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB860B8592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/81ebdcf0-2435-47d3-8593-b264555885b9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B4207C7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7dce4f6f-d2f0-432f-8b72-618146a6c3ea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B3A9594" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6a146ed0-509a-4025-b616-fa171c8e8cc8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C58A49F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/a23bf180-94f0-4455-b2ad-ecfc3ef426ce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C207EBB" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/fab5f74b-7ab9-41a9-a1e0-acb75417dc4b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C118982" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/293310b1-bd8d-487a-afa5-90d22bf8f218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C7376A4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ca8f16e9-6c33-4172-ab46-9b2d05b266fd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62A14A44" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/46aee4b3-6a0f-4598-bc1e-8e3beee20e88" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A2957A2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/fae09a88-5824-4c3d-89ea-9d1ffec9ff75" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B382D50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/99982dc2-e2f5-4422-bc44-3354f474ad60" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB341A67A1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0854c758-9824-4ef0-8fe1-e21f9d6d49c1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB344D14E4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b4769429-2cb9-4a5c-8977-754750788819" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A49E390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2f573b77-f5d8-49fb-a29f-6e91b8041a5a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A0DB8DD" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/81bf3fc8-0bea-4fcb-93cd-6be59d5d608f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37B60AD1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e7279db6-9aac-45c0-af60-d63db4cbd288" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3047F0B9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ee5d607e-3d46-4e1e-9158-4ffc1a87b0bc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3054EB88" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/38aad8f6-f35e-402a-9225-186c7cb99abd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15A6E6D4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/da14c445-c647-4bcb-898f-e804ab44647f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD1443D3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6e6d7639-ac4f-4fec-b19a-19dd4a5f25e9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA91C081" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c5c633d0-64b0-43ce-93b2-c7e94c6415b6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF85E1DC6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2fe888ea-74db-4092-a682-8dd6d3f0b1d9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8119BB3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8df85f91-5498-4f79-933a-8b2011ec4d2d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5FB6E7D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6ac4c7df-1856-4157-a041-b688f809e451" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE933AF8D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c557cd47-f3f3-45f9-8cab-39fe6346e142" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE234B0B7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/84963748-82f3-4dc2-952a-af1e8d8cd8d7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD348993C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1f9678f1-5b89-451c-a350-a68fd824bd2b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA3B572C" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/466d8e2a-7bd1-49bc-b5bc-672bad057fb7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8FF8D4C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b186ae43-413e-47aa-be2c-235e83837826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD11C7A5F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/354067ae-20c4-4a2b-85d1-1cf59ccd902f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA7FO2E1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/63d9440b-cf3e-463b-84de-902e9f86fa7f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4F0A661" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2bbb24d4-334f-4a94-b59c-6d83e10b41c4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA8E8F85" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/bbf9f0c1-a0e0-45d2-a820-5774881a0005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBA89BC5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/886616b2-d641-4582-9a80-ff0803283b7b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4D3FB98" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/24475e9b-29ec-4218-a854-9626f19a3800" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB586C28F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2d50e9df-8f7b-4d85-8e03-b1895f5d8c4f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7BC3A5A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7befd591-c6cf-4b0c-aa5e-149973d54351" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7F75705" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4f49b331-c912-4f56-b5db-f9b9369c3be2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7E35EF0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6f5f8e20-6ad8-4396-acb6-9f3caae61369" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA69A9A41" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/51b8d9d8-40ed-4f28-937a-a7b7f57b9616" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA52FD4A6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b33a0aef-e099-47eb-8fcc-510e88498ea5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA577330F" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f549896f-64bf-4551-995f-5e83c2d2f0b4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA37729F9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4134d598-6b05-4410-9485-e7775785b500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9453D9D4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/772aea28-8993-48bc-9f46-76f31ea80fe4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D08F056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e159edb1-4bf0-4acb-a559-ab89e8d092fa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83E3AE86" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d74655b3-8f83-4eda-a7f5-4d9513e7b16f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7FEB0F65" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b7a6fcb3-9e80-46cc-a6d7-312f8a4d98d0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA717C82A5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/531e75f0-ed0d-4d5b-a8fa-26e7124f9792" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73C43D6B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d093a164-2c91-4081-b2e4-76474a6c58c9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA717CF86A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/897c0660-e500-4d5d-b6e0-ddf18c93b84c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B052FAC" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d976b206-ce56-4fa4-995a-bebc50a483b8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E379605" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/294381ba-b675-4448-acf4-df61f64aa035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5301F497" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f118f117-c7e3-4bbe-97ba-0dc07cd26386" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA551384BB" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/244fc8ff-fb17-4708-96de-88ade1762e52" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54FFE19D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0a6d3f7e-97eb-4e6a-9d1e-f691aa7bbc9f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EEF2BAF" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/74b9f402-0417-4fde-8723-86ed31fd99e9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4AF86552" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b67193dc-87ca-477d-9434-6684f2020d3c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49180E9F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0c72020e-f235-4f62-8e40-8aca58b26f22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3FF300F8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/595d0b96-643e-46e4-a62e-51d55a87f358" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3952E5FA" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/a7f8a108-ec50-403d-b2a7-43f06701ab98" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA397D564E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/07957470-abdb-4544-8e8a-db9dbfda4476" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F04F7A8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d534cb57-caf4-4458-8908-36937df6fe5d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F35EE398" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7e5f3681-e8c2-4a4f-97af-0d73610b7e59" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2520DE70" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f10e2eff-033f-4888-9edb-90f34e04cbdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D635B79" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c819ebf2-dbb0-4ec3-8a4b-7efad67ebbe1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EDF65AE" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c5fc792a-7f98-4cb9-8024-6045c7173130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA09A3DC95" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/244dc552-4f50-4f37-a930-a5dd1f9dd37f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA180104C5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6f9ab07b-3e8d-456c-b763-9cd41d672265" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA09AC8F49" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/3e1d6f96-3d2a-4adb-807f-bbf9e15ef868" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA099E64CC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/22aa1da3-4cbf-4ae7-97cf-6b07c1553568" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA080569" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/01928e51-fe86-4a30-b4f8-6f66de7ea089" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF883490" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/093f7e81-a5cd-43dc-a69d-bc61e47c4973" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F01B5B23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2668c63b-d703-4bc8-ac29-54013c012bd1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC4B653D" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e5f5bd74-014e-4d67-bf68-95e676b1664b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA36895B" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b13fe614-c027-43f3-8707-4c45b55585cc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E78995B5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0da4a136-cbd3-4266-a299-dc137d79a695" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF9BA331" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/35b610c0-5f6a-49e4-94f8-593dea890962" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996957449" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b8cf736f-1318-4593-ab4a-158f8bf7a7d1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B987444674" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8c304f2d-98e0-4a02-963c-2c4b14c9b25b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C12CB73" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/db970f6b-c69d-47a4-835b-e9b73eea1a50" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A529DC0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f209c2c8-9f60-4bbf-8edb-04c0c8d3c097" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96E06E4E6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/96a72e05-64be-4b98-b1dd-2f36ca366bb9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CB76715" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f90127c8-d03d-471f-8010-99aeb1af15c0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9660365AD" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/cdf1a272-6d58-4675-8c33-d3c75d5951c2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B14CDB1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c231615b-3fcb-4cfb-8645-756da8e15b51" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948C59DDC" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/95b50e32-b5ec-4bab-937f-a0e411ef46df" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948F7813B" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e0913c76-4cfa-4df1-92b6-f1b77c752229" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9454E9E40" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6e51dfb9-7001-4c52-81b8-5ef28cf6d3a6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F899E2F3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8b594759-12bf-4bfa-a6fe-4ef101403d4e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B941FAF1BC" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/9bf3bdf7-b8d0-4a92-af95-a7cf810ed3f0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93668FC9B" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/11c64d6e-5225-42cb-8b61-cc7ff438816a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B936BB29C8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/aed66c37-fdf9-454b-bdd9-83eaee0a5426" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9315F266C" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/5bd7034d-9d0c-440a-8a40-9d083b3d1ece" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928D9B38F" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4b6df45a-ca66-4317-a718-4bc043909b1f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B930E21326" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/142446a6-628f-40c9-aaa3-9c5d57eb641f" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922CCD0CF" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/3806c4d4-7667-45d4-a100-6c45e137ef6f" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D940FE" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/dfedddb7-671c-4f5b-b91d-fa07922308e2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D8A8BB" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/9623ea6f-3b3f-44e7-9bd0-a4eb313e1134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D843C9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/438189ea-8ada-4552-93b2-3873af1bc44c" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCB4E7F2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e05e0580-871d-49d5-8bbf-575c60e4a84a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D41AC5E" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/9b1b2d83-bf64-4410-9101-a561bac09f7a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902DA4E2E" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f7e24eba-a20e-488b-b189-38966311838d" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D81150" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e3cc3746-5c25-4a09-ad97-4b152960f735" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902DA817F" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4d79dfbe-6444-4c77-ae66-d9f57b818b89" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D92F53" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7e699acc-ceb5-4f33-81b5-dd0c19da9870" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D8DB34" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/57a8fb77-7b21-4a06-a375-292df9a22c34" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902DAB3F8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d6989ca5-1987-43a9-b49f-5cca11afa982" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D9D869" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d084f7e8-d008-431b-935a-2bc3dbf54ee7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901884F5B" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ae64def2-9e2d-4ab4-8fba-defbcda2f262" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903E0E9C9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6529738a-a679-4bc8-9c28-27a826abd4f5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCC3AAB2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/199f7cf1-0ea3-4c5a-be3f-5f24612ccab4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F906283C" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/32917536-4ce2-401e-b44f-31c979c0eca1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC5F80B2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f6851c38-81f7-43e1-bad2-f00ad0f449a3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC095AA9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/acd7332a-fd84-45e7-b8ee-40a6b8e179ce" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E82A4F10" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e50cffbc-2fe6-4c17-99bb-065ce4fd5523" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D134A928" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f68bcde9-94ea-4f19-8fa0-147111f42ce1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84207225D" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4a9210e0-3209-4675-bfc1-c9b0327581d5" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD84497FAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/bc9e0d72-8b31-4d32-9af6-24ae8cf9176c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7F5EE61E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ff50da56-5891-4bf9-a515-e9bc6b2d1b3b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7F09F4A3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f1ae65d9-ba9e-4b21-8a54-1a79608e0354" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7F328C33" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/3676ca27-3b3b-4386-83e1-2c44f87d5586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD66C59ACE" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/472c1303-803a-4a72-a815-8e8b2ece73aa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8D112541D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2d7a7617-84dc-4454-b02a-2c6951e04274" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD573C3712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/89e4815b-92c7-4687-9f75-8246538e1d6f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5793DC08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7453fc75-9312-41cf-a2a2-a65d564dc731" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5746E430" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/43460bae-4f3b-4dab-8599-a19c33cb9246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4EFF2FCE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/37d29afc-cecb-4467-ac3a-2c6aebadd493" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4EFC2834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f9d95e3d-130c-4c59-ade1-506584b317a9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD46BEBBFE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ff0fdbf1-7074-4e49-a5b1-fd7aaf4b145c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD468A0456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1a7357fb-83f2-4b31-99da-00843cdac573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD46812F24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/88976d09-0636-4bf8-885b-6a1cd34c31db" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD468642D3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/5fb117eb-8618-48b6-a9a2-696230aca5a4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD421CB084" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e557ecff-3058-418a-9d7a-8c9cb99e2b72" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD42AC58EO" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e4baec0b-5f07-4267-a109-969214b8aa00" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD429FA15D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/27fdff5c-586c-4c4b-9aa0-e01b57755f9e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD42C9689B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/18d1a29d-f4e6-43d7-b901-d7139c528dc4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD422B40CB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/a2ba3f0f-9e8c-4129-89ae-c5219304f435" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD427935D8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d1e5f852-6f8b-4a56-84fa-d4e8590688eb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4262EF3A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/3078508d-7f53-4956-9fc4-d81c172d71ec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1B4E3D29" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/91e36cc1-bd7f-4be1-a615-503cc6a73268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B931C94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/95521fc3-475b-4669-995b-a7b1c9212985" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B7D8FDF" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ecac6c50-84f1-4019-bd20-df320e412418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B5E9765" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f988bd07-1a12-4c67-a7dc-2adb62384605" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B29EFB8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ce1a3478-dd2b-464c-a7a0-9d66979718a7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1304089D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d3e9dae3-252b-40da-9742-6e4def9b7c2d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD12ECF81B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/82b6564f-751b-4213-bccd-6f963fe557ac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD13AC13A7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/81b9ef7f-8209-4a08-bedb-9066c77bd72b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig///////////" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/75ae7675-de1e-430f-a258-b338d4e2660d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/----------" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8fec0d81-f379-42e4-8580-eb38e492ad89" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD12DD7B72" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/63735847-aa82-457b-80ab-a2b25ea72f43" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEF4ECF09" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6dcd86d6-e044-4354-860d-7b16b65708d8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCED627ABC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/493447fc-8889-4155-9249-b33ec1d1f388" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE57CE6CD" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/747fa725-07f5-41bf-be7d-27d8b93651c4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8831A580" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/5e09253a-839b-4404-9fd6-407dcc94f283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB29AC47" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/505a29b6-6693-4f1b-8a27-206abe9b2adf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB697ADF" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/858a0f61-c175-4fd7-967b-bf2f6c27604f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2B257F4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/93f92181-996e-4044-a5f5-600f7a857203" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAAEA36AE" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/914b67f5-30c3-4929-97f8-527b7efa4394" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC875D6309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ccff7679-6eb3-4eb8-adc4-7b8075437dc1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8840034E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c24990fa-6bf5-4876-8c44-7ef7201d5643" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC877C1837" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0e7db87d-784c-4dbe-b4dd-7fcbcac412dd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC78553908" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f52d1bf1-9b6c-42ca-b388-e89614171595" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60F5EFA7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/32959fee-8b6a-444f-b10d-32fe69e92bfd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC610A7F27" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/610f32cf-b784-4538-bb69-ac9def781563" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5D627893" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b4a0e1c6-eb65-487e-83e7-b70f56d0f06a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B976B49" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b80be9b0-e94e-42cf-934e-cabcc0543033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5BC7B930" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/bdcfcaf7-2107-4f4e-a87b-4f3ddd38f1fb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5BBA8B10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1636ee94-b126-4dbf-892c-9bcbd14d260c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC312AD494" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/a502a44a-ee20-45d6-9887-15565aca323b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF8279E77" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1cd842ca-45ea-4f88-86dd-0a253e118c31" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41FC1175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6859f261-e9b6-4652-a4fa-bcd5e9abf909" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2EEA2637" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4d6d9513-ef94-400a-aed7-2289045edd07" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3135C4FE" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/66cf2b81-95f3-405e-afb1-61f58c5ac941" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3025CD99" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/12e9e53b-f5b4-478d-b438-450c3062e988" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC02D1E07C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/544b0821-257a-4648-ae84-c54844d6810e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFC1342C9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b3c875b3-8821-4bbb-8881-7d1e0d8e9475" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF7FFO6E7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/adb83b96-4a4e-419d-b32d-1242d4de4a42" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBECAB7A2F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/10a56ff0-c923-4a4c-a5f9-9abdb446f78f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE6EBE4B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d9014a9d-5374-45bb-b0c3-fd5523fca202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD031D0C6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/62a7504a-d77b-4c4a-b60c-d7a46c7397a6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE397D2F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/01456b95-b558-4336-a012-179877fb0712" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCBDEC789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/739f95ed-2266-4c88-8a97-b1d4aa9253b1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC58E7A5C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c203c42c-430d-45d4-941c-fc6613e69bfd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1BA6DFC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/23ebbff5-1bdf-46e3-9d66-cf2571b2696e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABC7E578" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7e6e1c9a-fdca-4513-84b7-0bae836df852" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD6CBBBA" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f0cab5f4-6123-44c0-bd9a-c4e10d7e47f9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7E23268" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8ea732c4-fac4-487e-b898-ab81222b6aa5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF886F88" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1b065cf4-652a-4308-9b17-6e403dc61836" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC97DEFC" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0e793db5-7983-45eb-a2c0-d8078cc6190d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABAEC9B9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1d2d1ee7-8917-4213-818c-f7280939f10e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA97F6FF1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/73967d8c-fb7a-4008-ba14-088e057b722c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9598BDC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e7be3d9a-67de-4000-87b1-5cca364a7f2b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA96DC73D" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7d25d42e-0ce7-4e4a-a564-d378fb3aa790" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92EA00E5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/252782cf-032c-4bae-a8d2-96b996ffa7a9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9302B6DA" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/3378b4be-d14b-4567-9302-724d464c2e71" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB927E74AD" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/241705ce-7afa-49ef-8ece-be6846cfeaf3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB860B8592" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/81ebdcf0-2435-47d3-8593-b264555885b9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B4207C7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7dce4f6f-d2f0-432f-8b72-618146a6c3ea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B3A9594" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6a146ed0-509a-4025-b616-fa171c8e8cc8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C58A49F" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/a23bf180-94f0-4455-b2ad-ecfc3ef426ce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C207EBB" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/fab5f74b-7ab9-41a9-a1e0-acb75417dc4b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C118982" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/293310b1-bd8d-487a-afa5-90d22bf8f218" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C7376A4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ca8f16e9-6c33-4172-ab46-9b2d05b266fd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62A14A44" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/46aee4b3-6a0f-4598-bc1e-8e3beee20e88" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A2957A2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/fae09a88-5824-4c3d-89ea-9d1ffec9ff75" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B382D50" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/99982dc2-e2f5-4422-bc44-3354f474ad60" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB341A67A1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0854c758-9824-4ef0-8fe1-e21f9d6d49c1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB344D14E4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b4769429-2cb9-4a5c-8977-754750788819" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A49E390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2f573b77-f5d8-49fb-a29f-6e91b8041a5a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A0DB8DD" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/81bf3fc8-0bea-4fcb-93cd-6be59d5d608f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37B60AD1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e7279db6-9aac-45c0-af60-d63db4cbd288" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3047F0B9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ee5d607e-3d46-4e1e-9158-4ffc1a87b0bc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3054EB88" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/38aad8f6-f35e-402a-9225-186c7cb99abd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15A6E6D4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/da14c445-c647-4bcb-898f-e804ab44647f" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD1443D3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6e6d7639-ac4f-4fec-b19a-19dd4a5f25e9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA91C081" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c5c633d0-64b0-43ce-93b2-c7e94c6415b6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF85E1DC6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2fe888ea-74db-4092-a682-8dd6d3f0b1d9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8119BB3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8df85f91-5498-4f79-933a-8b2011ec4d2d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5FB6E7D" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6ac4c7df-1856-4157-a041-b688f809e451" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE933AF8D" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c557cd47-f3f3-45f9-8cab-39fe6346e142" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE234B0B7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/84963748-82f3-4dc2-952a-af1e8d8cd8d7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD348993C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/1f9678f1-5b89-451c-a350-a68fd824bd2b" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA3B572C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/466d8e2a-7bd1-49bc-b5bc-672bad057fb7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8FF8D4C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b186ae43-413e-47aa-be2c-235e83837826" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD11C7A5F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/354067ae-20c4-4a2b-85d1-1cf59ccd902f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA7FO2E1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/63d9440b-cf3e-463b-84de-902e9f86fa7f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4F0A661" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2bbb24d4-334f-4a94-b59c-6d83e10b41c4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA8E8F85" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/bbf9f0c1-a0e0-45d2-a820-5774881a0005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBA89BC5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/886616b2-d641-4582-9a80-ff0803283b7b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4D3FB98" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/24475e9b-29ec-4218-a854-9626f19a3800" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB586C28F" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2d50e9df-8f7b-4d85-8e03-b1895f5d8c4f" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7BC3A5A" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7befd591-c6cf-4b0c-aa5e-149973d54351" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7F75705" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4f49b331-c912-4f56-b5db-f9b9369c3be2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7E35EF0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6f5f8e20-6ad8-4396-acb6-9f3caae61369" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA69A9A41" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/51b8d9d8-40ed-4f28-937a-a7b7f57b9616" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA52FD4A6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b33a0aef-e099-47eb-8fcc-510e88498ea5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA577330F" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f549896f-64bf-4551-995f-5e83c2d2f0b4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA37729F9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4134d598-6b05-4410-9485-e7775785b500" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9453D9D4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/772aea28-8993-48bc-9f46-76f31ea80fe4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D08F056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e159edb1-4bf0-4acb-a559-ab89e8d092fa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83E3AE86" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d74655b3-8f83-4eda-a7f5-4d9513e7b16f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7FEB0F65" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b7a6fcb3-9e80-46cc-a6d7-312f8a4d98d0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA717C82A5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/531e75f0-ed0d-4d5b-a8fa-26e7124f9792" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73C43D6B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d093a164-2c91-4081-b2e4-76474a6c58c9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA717CF86A" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/897c0660-e500-4d5d-b6e0-ddf18c93b84c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B052FAC" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d976b206-ce56-4fa4-995a-bebc50a483b8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E379605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/294381ba-b675-4448-acf4-df61f64aa035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5301F497" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f118f117-c7e3-4bbe-97ba-0dc07cd26386" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA551384BB" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/244fc8ff-fb17-4708-96de-88ade1762e52" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54FFE19D" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0a6d3f7e-97eb-4e6a-9d1e-f691aa7bbc9f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EEF2BAF" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/74b9f402-0417-4fde-8723-86ed31fd99e9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4AF86552" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b67193dc-87ca-477d-9434-6684f2020d3c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49180E9F" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0c72020e-f235-4f62-8e40-8aca58b26f22" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3FF300F8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/595d0b96-643e-46e4-a62e-51d55a87f358" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3952E5FA" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/a7f8a108-ec50-403d-b2a7-43f06701ab98" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA397D564E" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/07957470-abdb-4544-8e8a-db9dbfda4476" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F04F7A8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d534cb57-caf4-4458-8908-36937df6fe5d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F35EE398" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7e5f3681-e8c2-4a4f-97af-0d73610b7e59" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2520DE70" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f10e2eff-033f-4888-9edb-90f34e04cbdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D635B79" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c819ebf2-dbb0-4ec3-8a4b-7efad67ebbe1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EDF65AE" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c5fc792a-7f98-4cb9-8024-6045c7173130" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA09A3DC95" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/244dc552-4f50-4f37-a930-a5dd1f9dd37f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA180104C5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6f9ab07b-3e8d-456c-b763-9cd41d672265" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA09AC8F49" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/3e1d6f96-3d2a-4adb-807f-bbf9e15ef868" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA099E64CC" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/22aa1da3-4cbf-4ae7-97cf-6b07c1553568" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA080569" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/01928e51-fe86-4a30-b4f8-6f66de7ea089" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF883490" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/093f7e81-a5cd-43dc-a69d-bc61e47c4973" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F01B5B23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/2668c63b-d703-4bc8-ac29-54013c012bd1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC4B653D" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e5f5bd74-014e-4d67-bf68-95e676b1664b" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA36895B" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b13fe614-c027-43f3-8707-4c45b55585cc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E78995B5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/0da4a136-cbd3-4266-a299-dc137d79a695" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF9BA331" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/35b610c0-5f6a-49e4-94f8-593dea890962" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996957449" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/b8cf736f-1318-4593-ab4a-158f8bf7a7d1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B987444674" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8c304f2d-98e0-4a02-963c-2c4b14c9b25b" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C12CB73" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/db970f6b-c69d-47a4-835b-e9b73eea1a50" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A529DC0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f209c2c8-9f60-4bbf-8edb-04c0c8d3c097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96E06E4E6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/96a72e05-64be-4b98-b1dd-2f36ca366bb9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CB76715" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f90127c8-d03d-471f-8010-99aeb1af15c0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9660365AD" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/cdf1a272-6d58-4675-8c33-d3c75d5951c2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B14CDB1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/c231615b-3fcb-4cfb-8645-756da8e15b51" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948C59DDC" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/95b50e32-b5ec-4bab-937f-a0e411ef46df" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948F7813B" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e0913c76-4cfa-4df1-92b6-f1b77c752229" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9454E9E40" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6e51dfb9-7001-4c52-81b8-5ef28cf6d3a6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F899E2F3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/8b594759-12bf-4bfa-a6fe-4ef101403d4e" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B941FAF1BC" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/9bf3bdf7-b8d0-4a92-af95-a7cf810ed3f0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93668FC9B" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/11c64d6e-5225-42cb-8b61-cc7ff438816a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B936BB29C8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/aed66c37-fdf9-454b-bdd9-83eaee0a5426" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9315F266C" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/5bd7034d-9d0c-440a-8a40-9d083b3d1ece" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928D9B38F" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4b6df45a-ca66-4317-a718-4bc043909b1f" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B930E21326" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/142446a6-628f-40c9-aaa3-9c5d57eb641f" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922CCD0CF" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/3806c4d4-7667-45d4-a100-6c45e137ef6f" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D940FE" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/dfedddb7-671c-4f5b-b91d-fa07922308e2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D8A8BB" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/9623ea6f-3b3f-44e7-9bd0-a4eb313e1134" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D843C9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/438189ea-8ada-4552-93b2-3873af1bc44c" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCB4E7F2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e05e0580-871d-49d5-8bbf-575c60e4a84a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D41AC5E" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/9b1b2d83-bf64-4410-9101-a561bac09f7a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902DA4E2E" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f7e24eba-a20e-488b-b189-38966311838d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D81150" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e3cc3746-5c25-4a09-ad97-4b152960f735" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902DA817F" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4d79dfbe-6444-4c77-ae66-d9f57b818b89" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D92F53" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/7e699acc-ceb5-4f33-81b5-dd0c19da9870" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D8DB34" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/57a8fb77-7b21-4a06-a375-292df9a22c34" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902DAB3F8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d6989ca5-1987-43a9-b49f-5cca11afa982" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902D9D869" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/d084f7e8-d008-431b-935a-2bc3dbf54ee7" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901884F5B" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/ae64def2-9e2d-4ab4-8fba-defbcda2f262" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903E0E9C9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/6529738a-a679-4bc8-9c28-27a826abd4f5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCC3AAB2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/199f7cf1-0ea3-4c5a-be3f-5f24612ccab4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F906283C" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/32917536-4ce2-401e-b44f-31c979c0eca1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC5F80B2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f6851c38-81f7-43e1-bad2-f00ad0f449a3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC095AA9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/acd7332a-fd84-45e7-b8ee-40a6b8e179ce" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E82A4F10" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/e50cffbc-2fe6-4c17-99bb-065ce4fd5523" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D134A928" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/f68bcde9-94ea-4f19-8fa0-147111f42ce1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84207225D" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02800V/amministrazione-trasparente/atti-amministrazioni-enti/4a9210e0-3209-4675-bfc1-c9b0327581d5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F160"/>
+  <dimension ref="A1:F198"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7624</v>
+        <v>9869</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>9780</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4">
+        <v>9779</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>9734</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>9457</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>9411</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>9331</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>9210</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>5457</v>
+        <v>9207</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>5426</v>
+        <v>9134</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>5389</v>
+        <v>9077</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13">
+        <v>9037</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>5385</v>
+        <v>8904</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15">
-        <v>5384</v>
+        <v>8891</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>5353</v>
+        <v>8887</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="B17">
-        <v>5338</v>
+        <v>8884</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>5251</v>
+        <v>8861</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>5171</v>
+        <v>8850</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>5149</v>
+        <v>8849</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="B21">
-        <v>5129</v>
+        <v>8847</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>4906</v>
+        <v>8840</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="B23">
-        <v>4845</v>
+        <v>8832</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="B24">
-        <v>4794</v>
+        <v>8804</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="B25">
-        <v>4718</v>
+        <v>8635</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="B26">
-        <v>4620</v>
+        <v>8422</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="B27">
-        <v>4560</v>
+        <v>8402</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="B28">
-        <v>4471</v>
+        <v>8401</v>
       </c>
       <c r="C28" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="B29">
-        <v>4449</v>
+        <v>8400</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="B30">
-        <v>4403</v>
+        <v>8283</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="B31">
-        <v>4383</v>
+        <v>8215</v>
       </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B32">
-        <v>4382</v>
+        <v>8159</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B33">
-        <v>4379</v>
+        <v>8157</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="B34">
-        <v>4350</v>
+        <v>8156</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="B35">
-        <v>4288</v>
+        <v>8137</v>
       </c>
       <c r="C35" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="B36">
-        <v>4261</v>
+        <v>7624</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="B37">
-        <v>4259</v>
+        <v>7604</v>
       </c>
       <c r="C37" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>4245</v>
+        <v>7538</v>
       </c>
       <c r="C38" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B39">
-        <v>4244</v>
+        <v>7214</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B40">
-        <v>4243</v>
+        <v>7213</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B41">
-        <v>4047</v>
+        <v>7137</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B42">
-        <v>4046</v>
+        <v>7020</v>
       </c>
       <c r="C42" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B43">
-        <v>4044</v>
+        <v>6804</v>
       </c>
       <c r="C43" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D43" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>3975</v>
+        <v>5902</v>
       </c>
       <c r="C44" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>3855</v>
+        <v>5842</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B46">
-        <v>3854</v>
+        <v>5716</v>
       </c>
       <c r="C46" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>3819</v>
+        <v>5715</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>3818</v>
+        <v>5457</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B49">
-        <v>3812</v>
+        <v>5426</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50">
+        <v>5389</v>
+      </c>
+      <c r="C50" t="s">
+        <v>129</v>
+      </c>
+      <c r="D50" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="B51">
-        <v>3782</v>
+        <v>5386</v>
       </c>
       <c r="C51" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="B52">
-        <v>3639</v>
+        <v>5385</v>
       </c>
       <c r="C52" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="B53">
-        <v>3507</v>
+        <v>5384</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="D53" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="B54">
-        <v>3476</v>
+        <v>5353</v>
       </c>
       <c r="C54" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B55">
-        <v>3475</v>
+        <v>5338</v>
       </c>
       <c r="C55" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56">
+        <v>5251</v>
+      </c>
+      <c r="C56" t="s">
+        <v>144</v>
+      </c>
+      <c r="D56" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B57">
-        <v>3449</v>
+        <v>5171</v>
       </c>
       <c r="C57" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D57" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B58">
-        <v>3428</v>
+        <v>5149</v>
       </c>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="D58" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>152</v>
+      </c>
+      <c r="B59">
+        <v>5129</v>
+      </c>
+      <c r="C59" t="s">
+        <v>153</v>
+      </c>
+      <c r="D59" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B60">
-        <v>3426</v>
+        <v>4906</v>
       </c>
       <c r="C60" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D60" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B61">
-        <v>3164</v>
+        <v>4845</v>
       </c>
       <c r="C61" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D61" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B62">
-        <v>2907</v>
+        <v>4794</v>
       </c>
       <c r="C62" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63">
+        <v>4718</v>
+      </c>
+      <c r="C63" t="s">
+        <v>165</v>
+      </c>
+      <c r="D63" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B64">
-        <v>2862</v>
+        <v>4620</v>
       </c>
       <c r="C64" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D64" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>170</v>
+      </c>
+      <c r="B65">
+        <v>4560</v>
+      </c>
+      <c r="C65" t="s">
         <v>171</v>
       </c>
-      <c r="B65">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B66">
-        <v>2857</v>
+        <v>4471</v>
       </c>
       <c r="C66" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>176</v>
+      </c>
+      <c r="B67">
+        <v>4449</v>
+      </c>
+      <c r="C67" t="s">
+        <v>177</v>
+      </c>
+      <c r="D67" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>179</v>
+      </c>
+      <c r="B68">
+        <v>4403</v>
+      </c>
+      <c r="C68" t="s">
+        <v>180</v>
+      </c>
+      <c r="D68" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>182</v>
+      </c>
+      <c r="B69">
+        <v>4383</v>
+      </c>
+      <c r="C69" t="s">
+        <v>183</v>
+      </c>
+      <c r="D69" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B70">
-        <v>2649</v>
+        <v>4382</v>
       </c>
       <c r="C70" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D70" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="B71">
-        <v>2617</v>
+        <v>4379</v>
       </c>
       <c r="C71" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D71" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B72">
-        <v>2485</v>
+        <v>4350</v>
       </c>
       <c r="C72" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D72" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B73">
-        <v>2412</v>
+        <v>4288</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D73" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>195</v>
       </c>
       <c r="B74">
-        <v>2392</v>
+        <v>4261</v>
       </c>
       <c r="C74" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D74" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>195</v>
       </c>
       <c r="B75">
-        <v>2381</v>
+        <v>4259</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D75" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>195</v>
       </c>
       <c r="B76">
-        <v>2380</v>
+        <v>4245</v>
       </c>
       <c r="C76" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D76" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B77">
-        <v>2344</v>
+        <v>4244</v>
       </c>
       <c r="C77" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D77" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="B78">
-        <v>2139</v>
+        <v>4243</v>
       </c>
       <c r="C78" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D78" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79">
+        <v>4047</v>
+      </c>
+      <c r="C79" t="s">
         <v>207</v>
       </c>
-      <c r="B79">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B80">
-        <v>2003</v>
+        <v>4046</v>
       </c>
       <c r="C80" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D80" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>206</v>
+      </c>
+      <c r="B81">
+        <v>4044</v>
+      </c>
+      <c r="C81" t="s">
+        <v>211</v>
+      </c>
+      <c r="D81" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B82">
-        <v>1974</v>
+        <v>3975</v>
       </c>
       <c r="C82" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>1971</v>
+        <v>3855</v>
       </c>
       <c r="C83" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B84">
-        <v>1948</v>
+        <v>3854</v>
       </c>
       <c r="C84" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D84" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>221</v>
       </c>
       <c r="B85">
-        <v>1947</v>
+        <v>3819</v>
       </c>
       <c r="C85" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D85" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B86">
-        <v>1774</v>
+        <v>3818</v>
       </c>
       <c r="C86" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D86" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>221</v>
+      </c>
+      <c r="B87">
+        <v>3812</v>
+      </c>
+      <c r="C87" t="s">
         <v>226</v>
       </c>
-      <c r="B87">
-[...4 lines deleted...]
-      </c>
       <c r="D87" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="B88">
-        <v>1703</v>
+        <v>3810</v>
       </c>
       <c r="C88" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="D88" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B89">
-        <v>1669</v>
+        <v>3782</v>
       </c>
       <c r="C89" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D89" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B90">
-        <v>1586</v>
+        <v>3639</v>
       </c>
       <c r="C90" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D90" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B91">
-        <v>1518</v>
+        <v>3507</v>
       </c>
       <c r="C91" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="D91" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>236</v>
+      </c>
+      <c r="B92">
+        <v>3476</v>
+      </c>
+      <c r="C92" t="s">
+        <v>239</v>
+      </c>
+      <c r="D92" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="B93">
-        <v>1290</v>
+        <v>3475</v>
       </c>
       <c r="C93" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="D93" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="B94">
-        <v>1279</v>
+        <v>3464</v>
       </c>
       <c r="C94" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D94" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B95">
-        <v>1113</v>
+        <v>3449</v>
       </c>
       <c r="C95" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D95" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B96">
-        <v>1111</v>
+        <v>3428</v>
       </c>
       <c r="C96" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D96" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>245</v>
+      </c>
+      <c r="B97">
+        <v>3427</v>
+      </c>
+      <c r="C97" t="s">
         <v>250</v>
       </c>
-      <c r="B97">
-[...4 lines deleted...]
-      </c>
       <c r="D97" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="B98">
-        <v>1070</v>
+        <v>3426</v>
       </c>
       <c r="C98" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="D98" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B99">
-        <v>1026</v>
+        <v>3164</v>
       </c>
       <c r="C99" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D99" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B100">
-        <v>1013</v>
+        <v>2907</v>
       </c>
       <c r="C100" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D100" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B101">
-        <v>995</v>
+        <v>2906</v>
       </c>
       <c r="C101" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="D101" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B102">
-        <v>831</v>
+        <v>2862</v>
       </c>
       <c r="C102" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D102" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B103">
-        <v>803</v>
+        <v>2861</v>
       </c>
       <c r="C103" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D103" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="B104">
-        <v>749</v>
+        <v>2857</v>
       </c>
       <c r="C104" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D104" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="B105">
-        <v>696</v>
+        <v>2755</v>
       </c>
       <c r="C105" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="D105" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B106">
-        <v>692</v>
+        <v>2714</v>
       </c>
       <c r="C106" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D106" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B107">
-        <v>627</v>
+        <v>2651</v>
       </c>
       <c r="C107" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="D107" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B108">
-        <v>607</v>
+        <v>2649</v>
       </c>
       <c r="C108" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="D108" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B109">
-        <v>529</v>
+        <v>2617</v>
       </c>
       <c r="C109" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="D109" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B110">
-        <v>499</v>
+        <v>2485</v>
       </c>
       <c r="C110" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D110" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="B111">
-        <v>478</v>
+        <v>2412</v>
       </c>
       <c r="C111" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="D111" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="B112">
-        <v>402</v>
+        <v>2392</v>
       </c>
       <c r="C112" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="D112" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="B113">
-        <v>317</v>
+        <v>2381</v>
       </c>
       <c r="C113" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="D113" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="B114">
-        <v>173</v>
+        <v>2380</v>
       </c>
       <c r="C114" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="D114" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B115">
-        <v>164</v>
+        <v>2344</v>
       </c>
       <c r="C115" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="D115" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B116">
-        <v>162</v>
+        <v>2139</v>
       </c>
       <c r="C116" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="D116" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>298</v>
+      </c>
+      <c r="B117">
+        <v>2135</v>
+      </c>
+      <c r="C117" t="s">
         <v>301</v>
       </c>
-      <c r="B117">
-[...4 lines deleted...]
-      </c>
       <c r="D117" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="B118">
-        <v>113</v>
+        <v>2003</v>
       </c>
       <c r="C118" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="D118" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B119">
-        <v>45</v>
+        <v>1983</v>
       </c>
       <c r="C119" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D119" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="B120">
-        <v>39</v>
+        <v>1974</v>
       </c>
       <c r="C120" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="D120" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>309</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="B121">
-        <v>10435</v>
+        <v>1971</v>
       </c>
       <c r="C121" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D121" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="B122">
-        <v>10559</v>
+        <v>1948</v>
       </c>
       <c r="C122" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="D122" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="B123">
-        <v>10538</v>
+        <v>1947</v>
       </c>
       <c r="C123" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="D123" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="B124">
-        <v>10505</v>
+        <v>1774</v>
       </c>
       <c r="C124" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="D124" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="B125">
-        <v>10435</v>
+        <v>1771</v>
       </c>
       <c r="C125" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="D125" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="B126">
-        <v>10432</v>
+        <v>1703</v>
       </c>
       <c r="C126" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="D126" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="B127">
-        <v>10397</v>
+        <v>1669</v>
       </c>
       <c r="C127" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="D127" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="B128">
-        <v>10331</v>
+        <v>1586</v>
       </c>
       <c r="C128" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="D128" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B129">
-        <v>10258</v>
+        <v>1518</v>
       </c>
       <c r="C129" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="D129" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="B130">
-        <v>10240</v>
+        <v>1517</v>
       </c>
       <c r="C130" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="D130" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="B131">
-        <v>10230</v>
+        <v>1290</v>
       </c>
       <c r="C131" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="D131" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="B132">
-        <v>10044</v>
+        <v>1279</v>
       </c>
       <c r="C132" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="D132" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B133">
-        <v>9926</v>
+        <v>1113</v>
       </c>
       <c r="C133" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="D133" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="B134">
-        <v>9881</v>
+        <v>1111</v>
       </c>
       <c r="C134" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="D134" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="B135">
-        <v>9772</v>
+        <v>1109</v>
       </c>
       <c r="C135" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="D135" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B136">
-        <v>9739</v>
+        <v>1070</v>
       </c>
       <c r="C136" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="D136" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="B137">
-        <v>9696</v>
+        <v>1026</v>
       </c>
       <c r="C137" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="D137" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="B138">
-        <v>9683</v>
+        <v>1013</v>
       </c>
       <c r="C138" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="D138" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="B139">
-        <v>9648</v>
+        <v>995</v>
       </c>
       <c r="C139" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="D139" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="B140">
-        <v>9647</v>
+        <v>831</v>
       </c>
       <c r="C140" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="D140" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="B141">
-        <v>9640</v>
+        <v>803</v>
       </c>
       <c r="C141" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="D141" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B142">
-        <v>9639</v>
+        <v>749</v>
       </c>
       <c r="C142" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="D142" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="B143">
-        <v>9507</v>
+        <v>696</v>
       </c>
       <c r="C143" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="D143" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>380</v>
+        <v>367</v>
       </c>
       <c r="B144">
-        <v>9469</v>
+        <v>692</v>
       </c>
       <c r="C144" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="D144" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="B145">
-        <v>9419</v>
+        <v>627</v>
       </c>
       <c r="C145" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="D145" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="B146">
-        <v>9390</v>
+        <v>607</v>
       </c>
       <c r="C146" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="D146" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B147">
-        <v>9380</v>
+        <v>529</v>
       </c>
       <c r="C147" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D147" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="B148">
-        <v>9366</v>
+        <v>499</v>
       </c>
       <c r="C148" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="D148" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="B149">
-        <v>9364</v>
+        <v>478</v>
       </c>
       <c r="C149" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="D149" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B150">
-        <v>9344</v>
+        <v>402</v>
       </c>
       <c r="C150" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="D150" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>389</v>
+      </c>
+      <c r="B151">
+        <v>317</v>
+      </c>
+      <c r="C151" t="s">
         <v>390</v>
       </c>
-      <c r="B151">
-[...4 lines deleted...]
-      </c>
       <c r="D151" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B152">
-        <v>9342</v>
+        <v>173</v>
       </c>
       <c r="C152" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="D152" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B153">
-        <v>9340</v>
+        <v>164</v>
       </c>
       <c r="C153" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="D153" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="B154">
-        <v>9318</v>
+        <v>162</v>
       </c>
       <c r="C154" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="D154" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="B155">
-        <v>9293</v>
+        <v>121</v>
       </c>
       <c r="C155" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="D155" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="B156">
-        <v>9287</v>
+        <v>113</v>
       </c>
       <c r="C156" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="D156" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="B157">
-        <v>9254</v>
+        <v>45</v>
       </c>
       <c r="C157" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="D157" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="B158">
-        <v>9190</v>
+        <v>39</v>
       </c>
       <c r="C158" t="s">
-        <v>414</v>
+        <v>32</v>
       </c>
       <c r="D158" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>408</v>
+      </c>
+      <c r="E158" t="s">
+        <v>32</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B159">
-        <v>8940</v>
+        <v>10435</v>
       </c>
       <c r="C159" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="D159" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
+        <v>412</v>
+      </c>
+      <c r="B160">
+        <v>10559</v>
+      </c>
+      <c r="C160" t="s">
+        <v>413</v>
+      </c>
+      <c r="D160" t="s">
+        <v>414</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>415</v>
+      </c>
+      <c r="B161">
+        <v>10538</v>
+      </c>
+      <c r="C161" t="s">
+        <v>416</v>
+      </c>
+      <c r="D161" t="s">
+        <v>417</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>418</v>
+      </c>
+      <c r="B162">
+        <v>10505</v>
+      </c>
+      <c r="C162" t="s">
         <v>419</v>
       </c>
-      <c r="B160">
+      <c r="D162" t="s">
+        <v>420</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>421</v>
+      </c>
+      <c r="B163">
+        <v>10435</v>
+      </c>
+      <c r="C163" t="s">
+        <v>422</v>
+      </c>
+      <c r="D163" t="s">
+        <v>423</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>421</v>
+      </c>
+      <c r="B164">
+        <v>10432</v>
+      </c>
+      <c r="C164" t="s">
+        <v>424</v>
+      </c>
+      <c r="D164" t="s">
+        <v>425</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>426</v>
+      </c>
+      <c r="B165">
+        <v>10397</v>
+      </c>
+      <c r="C165" t="s">
+        <v>427</v>
+      </c>
+      <c r="D165" t="s">
+        <v>428</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>429</v>
+      </c>
+      <c r="B166">
+        <v>10331</v>
+      </c>
+      <c r="C166" t="s">
+        <v>430</v>
+      </c>
+      <c r="D166" t="s">
+        <v>431</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>432</v>
+      </c>
+      <c r="B167">
+        <v>10258</v>
+      </c>
+      <c r="C167" t="s">
+        <v>433</v>
+      </c>
+      <c r="D167" t="s">
+        <v>434</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>435</v>
+      </c>
+      <c r="B168">
+        <v>10240</v>
+      </c>
+      <c r="C168" t="s">
+        <v>436</v>
+      </c>
+      <c r="D168" t="s">
+        <v>437</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>435</v>
+      </c>
+      <c r="B169">
+        <v>10230</v>
+      </c>
+      <c r="C169" t="s">
+        <v>438</v>
+      </c>
+      <c r="D169" t="s">
+        <v>439</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>440</v>
+      </c>
+      <c r="B170">
+        <v>10044</v>
+      </c>
+      <c r="C170" t="s">
+        <v>441</v>
+      </c>
+      <c r="D170" t="s">
+        <v>442</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>440</v>
+      </c>
+      <c r="B171">
+        <v>9926</v>
+      </c>
+      <c r="C171" t="s">
+        <v>443</v>
+      </c>
+      <c r="D171" t="s">
+        <v>444</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>445</v>
+      </c>
+      <c r="B172">
+        <v>9881</v>
+      </c>
+      <c r="C172" t="s">
+        <v>446</v>
+      </c>
+      <c r="D172" t="s">
+        <v>447</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>448</v>
+      </c>
+      <c r="B173">
+        <v>9772</v>
+      </c>
+      <c r="C173" t="s">
+        <v>449</v>
+      </c>
+      <c r="D173" t="s">
+        <v>450</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>448</v>
+      </c>
+      <c r="B174">
+        <v>9739</v>
+      </c>
+      <c r="C174" t="s">
+        <v>451</v>
+      </c>
+      <c r="D174" t="s">
+        <v>452</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>453</v>
+      </c>
+      <c r="B175">
+        <v>9696</v>
+      </c>
+      <c r="C175" t="s">
+        <v>454</v>
+      </c>
+      <c r="D175" t="s">
+        <v>455</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>453</v>
+      </c>
+      <c r="B176">
+        <v>9683</v>
+      </c>
+      <c r="C176" t="s">
+        <v>456</v>
+      </c>
+      <c r="D176" t="s">
+        <v>457</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>458</v>
+      </c>
+      <c r="B177">
+        <v>9648</v>
+      </c>
+      <c r="C177" t="s">
+        <v>459</v>
+      </c>
+      <c r="D177" t="s">
+        <v>460</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>458</v>
+      </c>
+      <c r="B178">
+        <v>9647</v>
+      </c>
+      <c r="C178" t="s">
+        <v>461</v>
+      </c>
+      <c r="D178" t="s">
+        <v>462</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>458</v>
+      </c>
+      <c r="B179">
+        <v>9640</v>
+      </c>
+      <c r="C179" t="s">
+        <v>463</v>
+      </c>
+      <c r="D179" t="s">
+        <v>464</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>458</v>
+      </c>
+      <c r="B180">
+        <v>9639</v>
+      </c>
+      <c r="C180" t="s">
+        <v>465</v>
+      </c>
+      <c r="D180" t="s">
+        <v>466</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>467</v>
+      </c>
+      <c r="B181">
+        <v>9507</v>
+      </c>
+      <c r="C181" t="s">
+        <v>468</v>
+      </c>
+      <c r="D181" t="s">
+        <v>469</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>470</v>
+      </c>
+      <c r="B182">
+        <v>9469</v>
+      </c>
+      <c r="C182" t="s">
+        <v>471</v>
+      </c>
+      <c r="D182" t="s">
+        <v>472</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>473</v>
+      </c>
+      <c r="B183">
+        <v>9419</v>
+      </c>
+      <c r="C183" t="s">
+        <v>474</v>
+      </c>
+      <c r="D183" t="s">
+        <v>475</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>473</v>
+      </c>
+      <c r="B184">
+        <v>9390</v>
+      </c>
+      <c r="C184" t="s">
+        <v>476</v>
+      </c>
+      <c r="D184" t="s">
+        <v>477</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>473</v>
+      </c>
+      <c r="B185">
+        <v>9380</v>
+      </c>
+      <c r="C185" t="s">
+        <v>478</v>
+      </c>
+      <c r="D185" t="s">
+        <v>479</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>480</v>
+      </c>
+      <c r="B186">
+        <v>9366</v>
+      </c>
+      <c r="C186" t="s">
+        <v>481</v>
+      </c>
+      <c r="D186" t="s">
+        <v>482</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>480</v>
+      </c>
+      <c r="B187">
+        <v>9364</v>
+      </c>
+      <c r="C187" t="s">
+        <v>483</v>
+      </c>
+      <c r="D187" t="s">
+        <v>484</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>480</v>
+      </c>
+      <c r="B188">
+        <v>9344</v>
+      </c>
+      <c r="C188" t="s">
+        <v>485</v>
+      </c>
+      <c r="D188" t="s">
+        <v>486</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>480</v>
+      </c>
+      <c r="B189">
+        <v>9343</v>
+      </c>
+      <c r="C189" t="s">
+        <v>487</v>
+      </c>
+      <c r="D189" t="s">
+        <v>488</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>480</v>
+      </c>
+      <c r="B190">
+        <v>9342</v>
+      </c>
+      <c r="C190" t="s">
+        <v>489</v>
+      </c>
+      <c r="D190" t="s">
+        <v>490</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>480</v>
+      </c>
+      <c r="B191">
+        <v>9340</v>
+      </c>
+      <c r="C191" t="s">
+        <v>491</v>
+      </c>
+      <c r="D191" t="s">
+        <v>492</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>493</v>
+      </c>
+      <c r="B192">
+        <v>9318</v>
+      </c>
+      <c r="C192" t="s">
+        <v>494</v>
+      </c>
+      <c r="D192" t="s">
+        <v>495</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>493</v>
+      </c>
+      <c r="B193">
+        <v>9293</v>
+      </c>
+      <c r="C193" t="s">
+        <v>496</v>
+      </c>
+      <c r="D193" t="s">
+        <v>497</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>498</v>
+      </c>
+      <c r="B194">
+        <v>9287</v>
+      </c>
+      <c r="C194" t="s">
+        <v>499</v>
+      </c>
+      <c r="D194" t="s">
+        <v>500</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>498</v>
+      </c>
+      <c r="B195">
+        <v>9254</v>
+      </c>
+      <c r="C195" t="s">
+        <v>501</v>
+      </c>
+      <c r="D195" t="s">
+        <v>502</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>503</v>
+      </c>
+      <c r="B196">
+        <v>9190</v>
+      </c>
+      <c r="C196" t="s">
+        <v>504</v>
+      </c>
+      <c r="D196" t="s">
+        <v>505</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>506</v>
+      </c>
+      <c r="B197">
+        <v>8940</v>
+      </c>
+      <c r="C197" t="s">
+        <v>507</v>
+      </c>
+      <c r="D197" t="s">
+        <v>508</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>509</v>
+      </c>
+      <c r="B198">
         <v>7623</v>
       </c>
-      <c r="C160" t="s">
-[...8 lines deleted...]
-      <c r="F160" s="2" t="s">
+      <c r="C198" t="s">
+        <v>510</v>
+      </c>
+      <c r="D198" t="s">
+        <v>511</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
-    <hyperlink ref="E11" r:id="rId19"/>
-[...216 lines deleted...]
-    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="E89" r:id="rId174"/>
+    <hyperlink ref="F89" r:id="rId175"/>
+    <hyperlink ref="E90" r:id="rId176"/>
+    <hyperlink ref="F90" r:id="rId177"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="E102" r:id="rId200"/>
+    <hyperlink ref="F102" r:id="rId201"/>
+    <hyperlink ref="E103" r:id="rId202"/>
+    <hyperlink ref="F103" r:id="rId203"/>
+    <hyperlink ref="E104" r:id="rId204"/>
+    <hyperlink ref="F104" r:id="rId205"/>
+    <hyperlink ref="E105" r:id="rId206"/>
+    <hyperlink ref="F105" r:id="rId207"/>
+    <hyperlink ref="E106" r:id="rId208"/>
+    <hyperlink ref="F106" r:id="rId209"/>
+    <hyperlink ref="E107" r:id="rId210"/>
+    <hyperlink ref="F107" r:id="rId211"/>
+    <hyperlink ref="E108" r:id="rId212"/>
+    <hyperlink ref="F108" r:id="rId213"/>
+    <hyperlink ref="E109" r:id="rId214"/>
+    <hyperlink ref="F109" r:id="rId215"/>
+    <hyperlink ref="E110" r:id="rId216"/>
+    <hyperlink ref="F110" r:id="rId217"/>
+    <hyperlink ref="E111" r:id="rId218"/>
+    <hyperlink ref="F111" r:id="rId219"/>
+    <hyperlink ref="E112" r:id="rId220"/>
+    <hyperlink ref="F112" r:id="rId221"/>
+    <hyperlink ref="E113" r:id="rId222"/>
+    <hyperlink ref="F113" r:id="rId223"/>
+    <hyperlink ref="E114" r:id="rId224"/>
+    <hyperlink ref="F114" r:id="rId225"/>
+    <hyperlink ref="E115" r:id="rId226"/>
+    <hyperlink ref="F115" r:id="rId227"/>
+    <hyperlink ref="E116" r:id="rId228"/>
+    <hyperlink ref="F116" r:id="rId229"/>
+    <hyperlink ref="E117" r:id="rId230"/>
+    <hyperlink ref="F117" r:id="rId231"/>
+    <hyperlink ref="E118" r:id="rId232"/>
+    <hyperlink ref="F118" r:id="rId233"/>
+    <hyperlink ref="E119" r:id="rId234"/>
+    <hyperlink ref="F119" r:id="rId235"/>
+    <hyperlink ref="E120" r:id="rId236"/>
     <hyperlink ref="F120" r:id="rId237"/>
     <hyperlink ref="E121" r:id="rId238"/>
     <hyperlink ref="F121" r:id="rId239"/>
     <hyperlink ref="E122" r:id="rId240"/>
     <hyperlink ref="F122" r:id="rId241"/>
     <hyperlink ref="E123" r:id="rId242"/>
     <hyperlink ref="F123" r:id="rId243"/>
     <hyperlink ref="E124" r:id="rId244"/>
     <hyperlink ref="F124" r:id="rId245"/>
     <hyperlink ref="E125" r:id="rId246"/>
     <hyperlink ref="F125" r:id="rId247"/>
     <hyperlink ref="E126" r:id="rId248"/>
     <hyperlink ref="F126" r:id="rId249"/>
     <hyperlink ref="E127" r:id="rId250"/>
     <hyperlink ref="F127" r:id="rId251"/>
     <hyperlink ref="E128" r:id="rId252"/>
     <hyperlink ref="F128" r:id="rId253"/>
     <hyperlink ref="E129" r:id="rId254"/>
     <hyperlink ref="F129" r:id="rId255"/>
     <hyperlink ref="E130" r:id="rId256"/>
     <hyperlink ref="F130" r:id="rId257"/>
     <hyperlink ref="E131" r:id="rId258"/>
     <hyperlink ref="F131" r:id="rId259"/>
     <hyperlink ref="E132" r:id="rId260"/>
     <hyperlink ref="F132" r:id="rId261"/>
@@ -5199,56 +6234,131 @@
     <hyperlink ref="F145" r:id="rId287"/>
     <hyperlink ref="E146" r:id="rId288"/>
     <hyperlink ref="F146" r:id="rId289"/>
     <hyperlink ref="E147" r:id="rId290"/>
     <hyperlink ref="F147" r:id="rId291"/>
     <hyperlink ref="E148" r:id="rId292"/>
     <hyperlink ref="F148" r:id="rId293"/>
     <hyperlink ref="E149" r:id="rId294"/>
     <hyperlink ref="F149" r:id="rId295"/>
     <hyperlink ref="E150" r:id="rId296"/>
     <hyperlink ref="F150" r:id="rId297"/>
     <hyperlink ref="E151" r:id="rId298"/>
     <hyperlink ref="F151" r:id="rId299"/>
     <hyperlink ref="E152" r:id="rId300"/>
     <hyperlink ref="F152" r:id="rId301"/>
     <hyperlink ref="E153" r:id="rId302"/>
     <hyperlink ref="F153" r:id="rId303"/>
     <hyperlink ref="E154" r:id="rId304"/>
     <hyperlink ref="F154" r:id="rId305"/>
     <hyperlink ref="E155" r:id="rId306"/>
     <hyperlink ref="F155" r:id="rId307"/>
     <hyperlink ref="E156" r:id="rId308"/>
     <hyperlink ref="F156" r:id="rId309"/>
     <hyperlink ref="E157" r:id="rId310"/>
     <hyperlink ref="F157" r:id="rId311"/>
-    <hyperlink ref="E158" r:id="rId312"/>
-[...4 lines deleted...]
-    <hyperlink ref="F160" r:id="rId317"/>
+    <hyperlink ref="F158" r:id="rId312"/>
+    <hyperlink ref="E159" r:id="rId313"/>
+    <hyperlink ref="F159" r:id="rId314"/>
+    <hyperlink ref="E160" r:id="rId315"/>
+    <hyperlink ref="F160" r:id="rId316"/>
+    <hyperlink ref="E161" r:id="rId317"/>
+    <hyperlink ref="F161" r:id="rId318"/>
+    <hyperlink ref="E162" r:id="rId319"/>
+    <hyperlink ref="F162" r:id="rId320"/>
+    <hyperlink ref="E163" r:id="rId321"/>
+    <hyperlink ref="F163" r:id="rId322"/>
+    <hyperlink ref="E164" r:id="rId323"/>
+    <hyperlink ref="F164" r:id="rId324"/>
+    <hyperlink ref="E165" r:id="rId325"/>
+    <hyperlink ref="F165" r:id="rId326"/>
+    <hyperlink ref="E166" r:id="rId327"/>
+    <hyperlink ref="F166" r:id="rId328"/>
+    <hyperlink ref="E167" r:id="rId329"/>
+    <hyperlink ref="F167" r:id="rId330"/>
+    <hyperlink ref="E168" r:id="rId331"/>
+    <hyperlink ref="F168" r:id="rId332"/>
+    <hyperlink ref="E169" r:id="rId333"/>
+    <hyperlink ref="F169" r:id="rId334"/>
+    <hyperlink ref="E170" r:id="rId335"/>
+    <hyperlink ref="F170" r:id="rId336"/>
+    <hyperlink ref="E171" r:id="rId337"/>
+    <hyperlink ref="F171" r:id="rId338"/>
+    <hyperlink ref="E172" r:id="rId339"/>
+    <hyperlink ref="F172" r:id="rId340"/>
+    <hyperlink ref="E173" r:id="rId341"/>
+    <hyperlink ref="F173" r:id="rId342"/>
+    <hyperlink ref="E174" r:id="rId343"/>
+    <hyperlink ref="F174" r:id="rId344"/>
+    <hyperlink ref="E175" r:id="rId345"/>
+    <hyperlink ref="F175" r:id="rId346"/>
+    <hyperlink ref="E176" r:id="rId347"/>
+    <hyperlink ref="F176" r:id="rId348"/>
+    <hyperlink ref="E177" r:id="rId349"/>
+    <hyperlink ref="F177" r:id="rId350"/>
+    <hyperlink ref="E178" r:id="rId351"/>
+    <hyperlink ref="F178" r:id="rId352"/>
+    <hyperlink ref="E179" r:id="rId353"/>
+    <hyperlink ref="F179" r:id="rId354"/>
+    <hyperlink ref="E180" r:id="rId355"/>
+    <hyperlink ref="F180" r:id="rId356"/>
+    <hyperlink ref="E181" r:id="rId357"/>
+    <hyperlink ref="F181" r:id="rId358"/>
+    <hyperlink ref="E182" r:id="rId359"/>
+    <hyperlink ref="F182" r:id="rId360"/>
+    <hyperlink ref="E183" r:id="rId361"/>
+    <hyperlink ref="F183" r:id="rId362"/>
+    <hyperlink ref="E184" r:id="rId363"/>
+    <hyperlink ref="F184" r:id="rId364"/>
+    <hyperlink ref="E185" r:id="rId365"/>
+    <hyperlink ref="F185" r:id="rId366"/>
+    <hyperlink ref="E186" r:id="rId367"/>
+    <hyperlink ref="F186" r:id="rId368"/>
+    <hyperlink ref="E187" r:id="rId369"/>
+    <hyperlink ref="F187" r:id="rId370"/>
+    <hyperlink ref="E188" r:id="rId371"/>
+    <hyperlink ref="F188" r:id="rId372"/>
+    <hyperlink ref="E189" r:id="rId373"/>
+    <hyperlink ref="F189" r:id="rId374"/>
+    <hyperlink ref="E190" r:id="rId375"/>
+    <hyperlink ref="F190" r:id="rId376"/>
+    <hyperlink ref="E191" r:id="rId377"/>
+    <hyperlink ref="F191" r:id="rId378"/>
+    <hyperlink ref="E192" r:id="rId379"/>
+    <hyperlink ref="F192" r:id="rId380"/>
+    <hyperlink ref="E193" r:id="rId381"/>
+    <hyperlink ref="F193" r:id="rId382"/>
+    <hyperlink ref="E194" r:id="rId383"/>
+    <hyperlink ref="F194" r:id="rId384"/>
+    <hyperlink ref="E195" r:id="rId385"/>
+    <hyperlink ref="F195" r:id="rId386"/>
+    <hyperlink ref="E196" r:id="rId387"/>
+    <hyperlink ref="F196" r:id="rId388"/>
+    <hyperlink ref="E197" r:id="rId389"/>
+    <hyperlink ref="F197" r:id="rId390"/>
+    <hyperlink ref="E198" r:id="rId391"/>
+    <hyperlink ref="F198" r:id="rId392"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>