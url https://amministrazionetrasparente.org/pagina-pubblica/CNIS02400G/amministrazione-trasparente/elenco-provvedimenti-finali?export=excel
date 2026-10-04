--- v0 (2026-08-19)
+++ v1 (2026-10-04)
@@ -8,80 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="566" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="293">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC239BF42</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TRASPORTO ALUNNI A SARETTO PER TREKKING - AUTONOLEGGIO B&amp;B SNC</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCC1C105C2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TRAVASO E UNIONE APPLICATIVI - GRUPPO SPAGGIARI PARMA S.P.A.</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di liquidazione compensi accessori Docenti e ATA- FIS a.s. 2025.2026</t>
+  </si>
+  <si>
     <t>14/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina ESPERTO Becchis F. e  TUTOR Giordana E. Modulo CORO DA CAMERA E GR. MADRIGALISTICO </t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>12/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina Docente esperto-tutor-fa Modulo Ragazzi all'opera </t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCA200ED18</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPEDIZIONE OPERA ARTISTICA A ROMA - MAIL BOXES ETC</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC799F7189</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASLOCO PIANOFORTE - PIANO&amp;FORTE DI FONTANA DANIELE</t>
   </si>
@@ -1256,2532 +1277,2597 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA200ED18" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2a49f3e9-a97b-49c8-a05b-06e1f544c7ba" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC799F7189" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/27fb75c3-f0bf-41eb-ba48-3831fe7b9f5a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC794B49F2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/418e0ac4-4d84-43e4-9983-b9693fa95ff1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F8A4086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/eae67a9f-e37f-4f69-8bce-cb802a801cce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D5EC9E7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/bb7636e4-d862-4e54-935a-ff7889bb9d27" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4DDCA3E1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/5a49fe23-0c37-47ae-8203-b646a8e91a98" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20127C96" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/45cefe7c-75c1-44f8-a9e1-9ad6e3625d52" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FA275CA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/4ee71b18-9ef4-44cf-8e85-8483fbc15945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FE59C13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/6914da35-6af8-4d6d-83b4-a31b6278ae6e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC3CADF45" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/f251d672-7ff3-4c5b-996d-3cdd62fba4c4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0B6001C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/5e5d0557-a15c-4163-964b-9e36ab66c6de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC08E219D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/bb4a3273-cb51-442c-8458-7e51d7d2cd07" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1180E0C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b49c9c45-4569-4ce2-8488-2078f33c4a1f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC14F6934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/1f2874ac-74ca-474b-b02e-ba27a01c9ffa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0F904BF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/e09de6ae-c2c4-4ef6-af63-12727498162a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9848EA35" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/cfe2c0f6-3588-452d-88e8-15c30aae05f2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9364C5A2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2f4914e9-fa60-4b7c-a6ca-21d2d8cea79a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97F8FABE" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c30f002d-0662-4409-bf99-7b74252aeb99" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87B0CF95" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/5c25040e-b01a-4fa3-9c03-892a5aacbe42" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FFB78BA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/1296a2fe-9b56-4fcd-a5e5-c4eb569d0d8c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FD2CF7F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/13dcb253-730f-4e64-8584-37f42598d9a9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80184529" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/bbeca5e1-1aa9-47a0-be02-ed3861f245f6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76311384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/382a6325-afde-43c2-9388-7476566722fe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B304B64" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d3236496-6f5c-42d8-ad6a-94cfed6a74a2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5777B81B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b137e08e-f8dd-45c3-af56-11cd0f52571b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57B5776E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2de6986d-b582-412b-baa4-7b53714b04ab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57E90040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/42ca87db-1345-4263-820a-06dc3ea1ed4a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54C384BB" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/6911761d-702e-4287-abd8-1b19b03fa3f3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54AB98AA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/6dd35d8c-4675-4684-98fd-21efc061f4ed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB579748D8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/67b7bcda-c7bf-465a-9b4c-6789c04223f2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49A37002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/9c689378-b527-4ed8-b50b-4893df517ed2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49B7566C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/053c1899-d359-42ee-83a3-c9afb17e5fd2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49E1B5ED" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/dd77192b-5ecd-4ea4-b8f1-7a3ccf023cc9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49FAC0D9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/02e99493-599e-48b4-8f0e-7cab8787bc23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49756FCC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d6829262-3fa3-4756-85c4-b2c37087724a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB473A8E2F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/9f45a6d1-3ac3-40f2-85ae-1e32dcef2251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36B9E9DB" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a4d3b847-99aa-4f24-960a-81cede31c064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FB5B5B0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a7217b7b-4f41-4c49-b05f-a654631c4df4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1DE8DE71" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/97d3b448-e855-4c0f-afc3-3f39d385df35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB189E2FAA" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a341cb08-cc53-4a59-924c-454ce1fa0a0e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB187A67A5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/cada91b4-afb5-4c6f-b11b-d5f81f8aa1e1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD2F8B9D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/cc7eafda-4318-4519-84f3-ca38549f904c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD035430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/32686fa2-d1b5-4a5c-86e3-b325fe30980c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8E8C4F6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/8d1026dd-ac0b-42d5-b6e7-bc604ce90bb9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE405EEDB" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/96fe2717-c2a5-4c95-aa8d-08b68ca136cb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FAFC163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b663eaac-8341-45e5-a1a3-cb960725088a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3DEC841" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/76dfcef6-2cba-4ca8-85e4-e1486ed4ff18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD41CA93A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/3151f6b2-3501-4d81-9cde-7cd221208e75" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF53A8C7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d3c8a41e-e2cb-4875-894d-c9a877aadaba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFDB36B2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/71b0527d-8bc4-4dbc-8b0c-32686d7e66a3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB253C4CB" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ab9156aa-b07f-46ca-8a24-e74d69f98a2e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA90B64OC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2835cf41-cc2c-4ebb-a906-d13a720f2865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9AE9EB3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/70b6c339-cd70-404a-8352-683c1c223e1b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7B15AC3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/8d2fc5fc-c348-4f0d-82df-5623c94ae8f0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9BFFA344" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c725ad22-4c88-4889-93ae-93f7c967c0cd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D1CB51A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/14867b08-e05c-4b59-9312-fc6ac48ab84e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA824247AC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ed562052-a975-404b-b0e2-f8374cfbfab2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8803E8DA" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/56b27b88-d318-4c89-9425-5f7cc0dbb151" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CF013DB" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/9840b7d2-45e7-4792-a850-921288b45574" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67CAE437" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/79a16ae6-db66-4b2c-b535-559046efe30d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA679EDE6B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/67391d4d-ce10-4422-b824-14c78624936f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D3E8D7C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/27015fcb-d9a5-4333-9a44-55d49cfb7b35" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA559E5D8C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/66365292-4463-4e3c-9763-21d39200347c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5ECBFD19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d3784ac6-cab8-4d70-95e1-4813ed00d5ea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5209C79D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/0e78ae41-7d30-4dae-b72f-5fdfe0c14c08" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52591ED1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a392fcfd-807a-46d5-b5b1-1c8c3b55bc02" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A932666" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ee45ef58-ff71-4e18-a29f-899f5b2159c5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13D15E9B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/bb8bb755-ac3d-4c4e-8e44-668faf86b5ff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1457AC05" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/40a26bfe-b212-47f1-8914-ad207606f612" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1473F1DC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c1bdcc4f-def5-47f4-8d19-fefc68c5166f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1408A8F0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/3aa2fd01-d339-4ce5-9ffd-f7d5fe632eb9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FC07CA5B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/136b6035-e62f-4481-8ca5-d4ae6604ee2f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE6685A8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/171df073-7ceb-412d-b12c-502827999cdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE37BB8E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2653a7a0-c7c3-4b4c-8853-5bbefacbbdb3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8AF2BCE" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/17ae31b3-d00a-459d-8841-fae083ea3bbd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F88C82A4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2ff5e65f-576e-4693-ae74-367599926c45" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFBD305C" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b1ea4266-30ca-4ff4-b24e-bde2c2628910" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFBB5798" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d65ed7aa-8bbc-4582-94cf-30a66dd1c3d5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEA0D593" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/f8aa420c-1c1d-4ce5-a7c8-70099b90540a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDCD9051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c88bc1f0-8f06-45e5-a44b-d8fd2af104e0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E511E127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/5666a373-d13b-446b-b115-dcb78e593513" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4C1141D" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c154fcc6-2b15-4c54-a6d2-e14324d8547f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D5D23A58" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/fc7e8c95-7cd0-4b8d-919a-e7e9dd759d43" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF4B7E65" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b9e9c96e-e8de-445e-b384-025b565ee960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF12A048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ecc5debd-aa62-49ec-80e6-f79baba71774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A47DD61D" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b1d7b54a-c617-47c5-b013-c0dd878d6dda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99900D646" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/37d9202b-6156-4384-a9ad-b1ecd0a9e3d4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B983667950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/99071989-4705-4b54-9418-6243c1cdd867" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940E398F7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/52e52cf0-033b-4225-995f-f2197b0e3e3a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946509CC9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/fc1837cc-81d9-4bce-996b-96b86983a3fc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94086166E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/4fc9ba1f-66b0-4282-97ce-efc1d8ac08bc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94602DA35" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/e2f9c22f-45dc-4263-bcb9-3c9acea1f9d8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F83FDE13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/4a9283da-227a-45cc-941b-dd91b7a3bbe1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9277DAFDC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a6e8c173-61c2-4326-9299-403b8d2be395" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9270B6B5A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/97ea4548-a2ab-4aa3-9d91-37ebe19fcb4e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E80D0CDC" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2c8b7665-835a-4aad-a9bb-edbf28a6b367" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD76F439" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/eab25b90-7585-4783-8e3d-fde4b467d8dc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC239BF42" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/91fc7189-6c1f-4e2b-b1c5-ab9fabac2b82" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC1C105C2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ef53a160-3017-4112-9b12-f7432e25b0c1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA200ED18" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2a49f3e9-a97b-49c8-a05b-06e1f544c7ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC799F7189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/27fb75c3-f0bf-41eb-ba48-3831fe7b9f5a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC794B49F2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/418e0ac4-4d84-43e4-9983-b9693fa95ff1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F8A4086" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/eae67a9f-e37f-4f69-8bce-cb802a801cce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D5EC9E7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/bb7636e4-d862-4e54-935a-ff7889bb9d27" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4DDCA3E1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/5a49fe23-0c37-47ae-8203-b646a8e91a98" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20127C96" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/45cefe7c-75c1-44f8-a9e1-9ad6e3625d52" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FA275CA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/4ee71b18-9ef4-44cf-8e85-8483fbc15945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FE59C13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/6914da35-6af8-4d6d-83b4-a31b6278ae6e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC3CADF45" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/f251d672-7ff3-4c5b-996d-3cdd62fba4c4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0B6001C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/5e5d0557-a15c-4163-964b-9e36ab66c6de" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC08E219D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/bb4a3273-cb51-442c-8458-7e51d7d2cd07" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1180E0C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b49c9c45-4569-4ce2-8488-2078f33c4a1f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC14F6934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/1f2874ac-74ca-474b-b02e-ba27a01c9ffa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0F904BF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/e09de6ae-c2c4-4ef6-af63-12727498162a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9848EA35" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/cfe2c0f6-3588-452d-88e8-15c30aae05f2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9364C5A2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2f4914e9-fa60-4b7c-a6ca-21d2d8cea79a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97F8FABE" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c30f002d-0662-4409-bf99-7b74252aeb99" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87B0CF95" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/5c25040e-b01a-4fa3-9c03-892a5aacbe42" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FFB78BA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/1296a2fe-9b56-4fcd-a5e5-c4eb569d0d8c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FD2CF7F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/13dcb253-730f-4e64-8584-37f42598d9a9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80184529" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/bbeca5e1-1aa9-47a0-be02-ed3861f245f6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76311384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/382a6325-afde-43c2-9388-7476566722fe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B304B64" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d3236496-6f5c-42d8-ad6a-94cfed6a74a2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5777B81B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b137e08e-f8dd-45c3-af56-11cd0f52571b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57B5776E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2de6986d-b582-412b-baa4-7b53714b04ab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57E90040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/42ca87db-1345-4263-820a-06dc3ea1ed4a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54C384BB" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/6911761d-702e-4287-abd8-1b19b03fa3f3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54AB98AA" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/6dd35d8c-4675-4684-98fd-21efc061f4ed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB579748D8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/67b7bcda-c7bf-465a-9b4c-6789c04223f2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49A37002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/9c689378-b527-4ed8-b50b-4893df517ed2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49B7566C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/053c1899-d359-42ee-83a3-c9afb17e5fd2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49E1B5ED" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/dd77192b-5ecd-4ea4-b8f1-7a3ccf023cc9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49FAC0D9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/02e99493-599e-48b4-8f0e-7cab8787bc23" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49756FCC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d6829262-3fa3-4756-85c4-b2c37087724a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB473A8E2F" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/9f45a6d1-3ac3-40f2-85ae-1e32dcef2251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36B9E9DB" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a4d3b847-99aa-4f24-960a-81cede31c064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FB5B5B0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a7217b7b-4f41-4c49-b05f-a654631c4df4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1DE8DE71" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/97d3b448-e855-4c0f-afc3-3f39d385df35" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB189E2FAA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a341cb08-cc53-4a59-924c-454ce1fa0a0e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB187A67A5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/cada91b4-afb5-4c6f-b11b-d5f81f8aa1e1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD2F8B9D" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/cc7eafda-4318-4519-84f3-ca38549f904c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD035430" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/32686fa2-d1b5-4a5c-86e3-b325fe30980c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8E8C4F6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/8d1026dd-ac0b-42d5-b6e7-bc604ce90bb9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE405EEDB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/96fe2717-c2a5-4c95-aa8d-08b68ca136cb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FAFC163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b663eaac-8341-45e5-a1a3-cb960725088a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3DEC841" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/76dfcef6-2cba-4ca8-85e4-e1486ed4ff18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD41CA93A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/3151f6b2-3501-4d81-9cde-7cd221208e75" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF53A8C7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d3c8a41e-e2cb-4875-894d-c9a877aadaba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFDB36B2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/71b0527d-8bc4-4dbc-8b0c-32686d7e66a3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB253C4CB" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ab9156aa-b07f-46ca-8a24-e74d69f98a2e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA90B64OC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2835cf41-cc2c-4ebb-a906-d13a720f2865" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9AE9EB3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/70b6c339-cd70-404a-8352-683c1c223e1b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7B15AC3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/8d2fc5fc-c348-4f0d-82df-5623c94ae8f0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9BFFA344" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c725ad22-4c88-4889-93ae-93f7c967c0cd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D1CB51A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/14867b08-e05c-4b59-9312-fc6ac48ab84e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA824247AC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ed562052-a975-404b-b0e2-f8374cfbfab2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8803E8DA" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/56b27b88-d318-4c89-9425-5f7cc0dbb151" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CF013DB" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/9840b7d2-45e7-4792-a850-921288b45574" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67CAE437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/79a16ae6-db66-4b2c-b535-559046efe30d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA679EDE6B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/67391d4d-ce10-4422-b824-14c78624936f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D3E8D7C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/27015fcb-d9a5-4333-9a44-55d49cfb7b35" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA559E5D8C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/66365292-4463-4e3c-9763-21d39200347c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5ECBFD19" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d3784ac6-cab8-4d70-95e1-4813ed00d5ea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5209C79D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/0e78ae41-7d30-4dae-b72f-5fdfe0c14c08" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52591ED1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a392fcfd-807a-46d5-b5b1-1c8c3b55bc02" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A932666" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ee45ef58-ff71-4e18-a29f-899f5b2159c5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13D15E9B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/bb8bb755-ac3d-4c4e-8e44-668faf86b5ff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1457AC05" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/40a26bfe-b212-47f1-8914-ad207606f612" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1473F1DC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c1bdcc4f-def5-47f4-8d19-fefc68c5166f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1408A8F0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/3aa2fd01-d339-4ce5-9ffd-f7d5fe632eb9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FC07CA5B" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/136b6035-e62f-4481-8ca5-d4ae6604ee2f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE6685A8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/171df073-7ceb-412d-b12c-502827999cdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE37BB8E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2653a7a0-c7c3-4b4c-8853-5bbefacbbdb3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8AF2BCE" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/17ae31b3-d00a-459d-8841-fae083ea3bbd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F88C82A4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2ff5e65f-576e-4693-ae74-367599926c45" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFBD305C" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b1ea4266-30ca-4ff4-b24e-bde2c2628910" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFBB5798" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/d65ed7aa-8bbc-4582-94cf-30a66dd1c3d5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEA0D593" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/f8aa420c-1c1d-4ce5-a7c8-70099b90540a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDCD9051" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c88bc1f0-8f06-45e5-a44b-d8fd2af104e0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E511E127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/5666a373-d13b-446b-b115-dcb78e593513" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4C1141D" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/c154fcc6-2b15-4c54-a6d2-e14324d8547f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D5D23A58" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/fc7e8c95-7cd0-4b8d-919a-e7e9dd759d43" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF4B7E65" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b9e9c96e-e8de-445e-b384-025b565ee960" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF12A048" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/ecc5debd-aa62-49ec-80e6-f79baba71774" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A47DD61D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/b1d7b54a-c617-47c5-b013-c0dd878d6dda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99900D646" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/37d9202b-6156-4384-a9ad-b1ecd0a9e3d4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B983667950" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/99071989-4705-4b54-9418-6243c1cdd867" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940E398F7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/52e52cf0-033b-4225-995f-f2197b0e3e3a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946509CC9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/fc1837cc-81d9-4bce-996b-96b86983a3fc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94086166E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/4fc9ba1f-66b0-4282-97ce-efc1d8ac08bc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94602DA35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/e2f9c22f-45dc-4263-bcb9-3c9acea1f9d8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F83FDE13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/4a9283da-227a-45cc-941b-dd91b7a3bbe1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9277DAFDC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/a6e8c173-61c2-4326-9299-403b8d2be395" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9270B6B5A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/97ea4548-a2ab-4aa3-9d91-37ebe19fcb4e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E80D0CDC" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/2c8b7665-835a-4aad-a9bb-edbf28a6b367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD76F439" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS02400G/amministrazione-trasparente/atti-amministrazioni-enti/eab25b90-7585-4783-8e3d-fde4b467d8dc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F113"/>
+  <dimension ref="A1:F116"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6852</v>
+        <v>6944</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>6942</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-        <v>7</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
-        <v>6790</v>
+        <v>6903</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="2" t="s">
-        <v>9</v>
+      <c r="E4" t="s">
+        <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>6670</v>
+        <v>6852</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>13</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>6833</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="B6">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>13</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>6790</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>6644</v>
+        <v>6670</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>6640</v>
+        <v>6661</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>6462</v>
+        <v>6646</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>6292</v>
+        <v>6644</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>6205</v>
+        <v>6640</v>
       </c>
       <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E12" t="s">
+        <v>13</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>6200</v>
+        <v>6462</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
-        <v>4632</v>
+        <v>6292</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15">
-        <v>4437</v>
+        <v>6205</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>4429</v>
+        <v>6200</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>43</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>4216</v>
+        <v>4632</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B18">
-        <v>4212</v>
+        <v>4437</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>4210</v>
+        <v>4429</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>4173</v>
+        <v>4216</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>51</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
-        <v>3837</v>
+        <v>4212</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
         <v>52</v>
       </c>
-      <c r="E21" s="2" t="s">
-        <v>9</v>
+      <c r="E21" t="s">
+        <v>13</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22">
+        <v>4210</v>
+      </c>
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
         <v>53</v>
       </c>
-      <c r="B22">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E22" t="s">
+        <v>13</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B23">
-        <v>3823</v>
+        <v>4173</v>
       </c>
       <c r="C23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24">
+        <v>3837</v>
+      </c>
+      <c r="C24" t="s">
         <v>58</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B25">
-        <v>3754</v>
+        <v>3825</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B26">
-        <v>3751</v>
+        <v>3823</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>65</v>
       </c>
       <c r="B27">
-        <v>3425</v>
+        <v>3755</v>
       </c>
       <c r="C27" t="s">
         <v>66</v>
       </c>
       <c r="D27" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28">
+        <v>3754</v>
+      </c>
+      <c r="C28" t="s">
         <v>68</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29">
+        <v>3751</v>
+      </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>72</v>
+      </c>
+      <c r="B30">
+        <v>3425</v>
+      </c>
+      <c r="C30" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B31">
-        <v>3213</v>
+        <v>3355</v>
       </c>
       <c r="C31" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B32">
-        <v>3210</v>
+        <v>3254</v>
       </c>
       <c r="C32" t="s">
         <v>79</v>
       </c>
       <c r="D32" t="s">
         <v>80</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>81</v>
       </c>
       <c r="B33">
-        <v>3200</v>
+        <v>3240</v>
       </c>
       <c r="C33" t="s">
         <v>82</v>
       </c>
       <c r="D33" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>81</v>
+      </c>
+      <c r="B34">
+        <v>3213</v>
+      </c>
+      <c r="C34" t="s">
         <v>84</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35">
+        <v>3210</v>
+      </c>
+      <c r="C35" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B36">
+        <v>3200</v>
+      </c>
+      <c r="C36" t="s">
+        <v>89</v>
+      </c>
+      <c r="D36" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B37">
-        <v>2921</v>
+        <v>3115</v>
       </c>
       <c r="C37" t="s">
+        <v>92</v>
+      </c>
+      <c r="D37" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B38">
-        <v>2921</v>
+        <v>3027</v>
       </c>
       <c r="C38" t="s">
         <v>95</v>
       </c>
       <c r="D38" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B39">
-        <v>2916</v>
+        <v>2930</v>
       </c>
       <c r="C39" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B40">
-        <v>2912</v>
+        <v>2921</v>
       </c>
       <c r="C40" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B41">
-        <v>2351</v>
+        <v>2921</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B42">
-        <v>2877</v>
+        <v>2916</v>
       </c>
       <c r="C42" t="s">
         <v>104</v>
       </c>
       <c r="D42" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43">
+        <v>2912</v>
+      </c>
+      <c r="C43" t="s">
         <v>106</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B44">
-        <v>2849</v>
+        <v>2351</v>
       </c>
       <c r="C44" t="s">
+        <v>108</v>
+      </c>
+      <c r="D44" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B45">
-        <v>2848</v>
+        <v>2877</v>
       </c>
       <c r="C45" t="s">
         <v>111</v>
       </c>
       <c r="D45" t="s">
         <v>112</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>113</v>
       </c>
       <c r="B46">
-        <v>2832</v>
+        <v>2854</v>
       </c>
       <c r="C46" t="s">
         <v>114</v>
       </c>
       <c r="D46" t="s">
         <v>115</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>113</v>
       </c>
       <c r="B47">
-        <v>2796</v>
+        <v>2849</v>
       </c>
       <c r="C47" t="s">
         <v>116</v>
       </c>
       <c r="D47" t="s">
         <v>117</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>113</v>
+      </c>
+      <c r="B48">
+        <v>2848</v>
+      </c>
+      <c r="C48" t="s">
         <v>118</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>120</v>
+      </c>
+      <c r="B49">
+        <v>2832</v>
+      </c>
+      <c r="C49" t="s">
         <v>121</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>120</v>
+      </c>
+      <c r="B50">
+        <v>2796</v>
+      </c>
+      <c r="C50" t="s">
+        <v>123</v>
+      </c>
+      <c r="D50" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>125</v>
+      </c>
+      <c r="B51">
+        <v>2667</v>
+      </c>
+      <c r="C51" t="s">
+        <v>126</v>
+      </c>
+      <c r="D51" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B52">
-        <v>2447</v>
+        <v>2618</v>
       </c>
       <c r="C52" t="s">
+        <v>129</v>
+      </c>
+      <c r="D52" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53">
+        <v>2483</v>
+      </c>
+      <c r="C53" t="s">
         <v>132</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B54">
-        <v>2181</v>
+        <v>2449</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>136</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>134</v>
+      </c>
+      <c r="B55">
+        <v>2447</v>
+      </c>
+      <c r="C55" t="s">
         <v>137</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56">
+        <v>2190</v>
+      </c>
+      <c r="C56" t="s">
         <v>140</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57">
+        <v>2181</v>
+      </c>
+      <c r="C57" t="s">
+        <v>142</v>
+      </c>
+      <c r="D57" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58">
+        <v>2162</v>
+      </c>
+      <c r="C58" t="s">
+        <v>145</v>
+      </c>
+      <c r="D58" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59">
+        <v>2015</v>
+      </c>
+      <c r="C59" t="s">
+        <v>148</v>
+      </c>
+      <c r="D59" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60">
+        <v>1951</v>
+      </c>
+      <c r="C60" t="s">
+        <v>151</v>
+      </c>
+      <c r="D60" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B61">
-        <v>1785</v>
+        <v>1891</v>
       </c>
       <c r="C61" t="s">
+        <v>154</v>
+      </c>
+      <c r="D61" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>156</v>
+      </c>
+      <c r="B62">
+        <v>1880</v>
+      </c>
+      <c r="C62" t="s">
         <v>157</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B63">
-        <v>1637</v>
+        <v>1787</v>
       </c>
       <c r="C63" t="s">
         <v>160</v>
       </c>
       <c r="D63" t="s">
         <v>161</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B64">
-        <v>1636</v>
+        <v>1785</v>
       </c>
       <c r="C64" t="s">
         <v>162</v>
       </c>
       <c r="D64" t="s">
         <v>163</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65">
-        <v>1607</v>
+        <v>1667</v>
       </c>
       <c r="C65" t="s">
         <v>165</v>
       </c>
       <c r="D65" t="s">
         <v>166</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>164</v>
+      </c>
+      <c r="B66">
+        <v>1637</v>
+      </c>
+      <c r="C66" t="s">
         <v>167</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67">
+        <v>1636</v>
+      </c>
+      <c r="C67" t="s">
+        <v>169</v>
+      </c>
+      <c r="D67" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>171</v>
+      </c>
+      <c r="B68">
+        <v>1607</v>
+      </c>
+      <c r="C68" t="s">
+        <v>172</v>
+      </c>
+      <c r="D68" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B69">
-        <v>1335</v>
+        <v>1468</v>
       </c>
       <c r="C69" t="s">
+        <v>175</v>
+      </c>
+      <c r="D69" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70">
+        <v>1377</v>
+      </c>
+      <c r="C70" t="s">
         <v>178</v>
       </c>
-      <c r="B70">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71">
+        <v>1338</v>
+      </c>
+      <c r="C71" t="s">
         <v>181</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B72">
-        <v>1128</v>
+        <v>1335</v>
       </c>
       <c r="C72" t="s">
+        <v>183</v>
+      </c>
+      <c r="D72" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>185</v>
+      </c>
+      <c r="B73">
+        <v>1186</v>
+      </c>
+      <c r="C73" t="s">
         <v>186</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>188</v>
+      </c>
+      <c r="B74">
+        <v>1134</v>
+      </c>
+      <c r="C74" t="s">
         <v>189</v>
       </c>
-      <c r="B74">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B75">
-        <v>1064</v>
+        <v>1128</v>
       </c>
       <c r="C75" t="s">
+        <v>191</v>
+      </c>
+      <c r="D75" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>193</v>
+      </c>
+      <c r="B76">
+        <v>1121</v>
+      </c>
+      <c r="C76" t="s">
         <v>194</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B77">
-        <v>983</v>
+        <v>1082</v>
       </c>
       <c r="C77" t="s">
         <v>197</v>
       </c>
       <c r="D77" t="s">
         <v>198</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>196</v>
+      </c>
+      <c r="B78">
+        <v>1064</v>
+      </c>
+      <c r="C78" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D78" t="s">
         <v>200</v>
       </c>
-      <c r="E78" t="s">
-        <v>7</v>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>201</v>
       </c>
       <c r="B79">
-        <v>605</v>
+        <v>988</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>203</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>201</v>
       </c>
       <c r="B80">
-        <v>572</v>
+        <v>983</v>
       </c>
       <c r="C80" t="s">
         <v>204</v>
       </c>
       <c r="D80" t="s">
         <v>205</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B81">
-        <v>552</v>
+        <v>707</v>
       </c>
       <c r="C81" t="s">
-        <v>206</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
         <v>207</v>
       </c>
-      <c r="E81" s="2" t="s">
-        <v>9</v>
+      <c r="E81" t="s">
+        <v>13</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>208</v>
       </c>
       <c r="B82">
-        <v>548</v>
+        <v>605</v>
       </c>
       <c r="C82" t="s">
         <v>209</v>
       </c>
       <c r="D82" t="s">
         <v>210</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>208</v>
       </c>
       <c r="B83">
-        <v>547</v>
+        <v>572</v>
       </c>
       <c r="C83" t="s">
         <v>211</v>
       </c>
       <c r="D83" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>208</v>
       </c>
       <c r="B84">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="C84" t="s">
-        <v>7</v>
+        <v>213</v>
       </c>
       <c r="D84" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>214</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B85">
-        <v>353</v>
+        <v>548</v>
       </c>
       <c r="C85" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D85" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B86">
-        <v>332</v>
+        <v>547</v>
       </c>
       <c r="C86" t="s">
         <v>218</v>
       </c>
       <c r="D86" t="s">
         <v>219</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B87">
-        <v>331</v>
+        <v>523</v>
       </c>
       <c r="C87" t="s">
+        <v>13</v>
+      </c>
+      <c r="D87" t="s">
         <v>220</v>
       </c>
-      <c r="D87" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E87" t="s">
+        <v>13</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B88">
-        <v>309</v>
+        <v>353</v>
       </c>
       <c r="C88" t="s">
         <v>222</v>
       </c>
       <c r="D88" t="s">
         <v>223</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>224</v>
       </c>
       <c r="B89">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="C89" t="s">
         <v>225</v>
       </c>
       <c r="D89" t="s">
         <v>226</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>224</v>
+      </c>
+      <c r="B90">
+        <v>331</v>
+      </c>
+      <c r="C90" t="s">
         <v>227</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B91">
-        <v>234</v>
+        <v>309</v>
       </c>
       <c r="C91" t="s">
+        <v>229</v>
+      </c>
+      <c r="D91" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B92">
-        <v>227</v>
+        <v>304</v>
       </c>
       <c r="C92" t="s">
         <v>232</v>
       </c>
       <c r="D92" t="s">
         <v>233</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="B93">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="C93" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D93" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B94">
-        <v>98</v>
+        <v>234</v>
       </c>
       <c r="C94" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D94" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B95">
-        <v>8033</v>
+        <v>227</v>
       </c>
       <c r="C95" t="s">
         <v>239</v>
       </c>
       <c r="D95" t="s">
         <v>240</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B96">
-        <v>8026</v>
+        <v>217</v>
       </c>
       <c r="C96" t="s">
         <v>241</v>
       </c>
       <c r="D96" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>242</v>
+      </c>
+      <c r="B97">
+        <v>98</v>
+      </c>
+      <c r="C97" t="s">
         <v>243</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B98">
-        <v>7968</v>
+        <v>8033</v>
       </c>
       <c r="C98" t="s">
         <v>246</v>
       </c>
       <c r="D98" t="s">
         <v>247</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>245</v>
+      </c>
+      <c r="B99">
+        <v>8026</v>
+      </c>
+      <c r="C99" t="s">
         <v>248</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>250</v>
+      </c>
+      <c r="B100">
+        <v>8015</v>
+      </c>
+      <c r="C100" t="s">
         <v>251</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>250</v>
+      </c>
+      <c r="B101">
+        <v>7968</v>
+      </c>
+      <c r="C101" t="s">
+        <v>253</v>
+      </c>
+      <c r="D101" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B102">
-        <v>7610</v>
+        <v>7849</v>
       </c>
       <c r="C102" t="s">
+        <v>256</v>
+      </c>
+      <c r="D102" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>258</v>
+      </c>
+      <c r="B103">
+        <v>7789</v>
+      </c>
+      <c r="C103" t="s">
         <v>259</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B104">
-        <v>7327</v>
+        <v>7646</v>
       </c>
       <c r="C104" t="s">
         <v>262</v>
       </c>
       <c r="D104" t="s">
         <v>263</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>261</v>
+      </c>
+      <c r="B105">
+        <v>7610</v>
+      </c>
+      <c r="C105" t="s">
         <v>264</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B106">
-        <v>7286</v>
+        <v>7357</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="D106" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>268</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B107">
-        <v>7177</v>
+        <v>7327</v>
       </c>
       <c r="C107" t="s">
         <v>269</v>
       </c>
       <c r="D107" t="s">
         <v>270</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>271</v>
       </c>
       <c r="B108">
-        <v>7092</v>
+        <v>7297</v>
       </c>
       <c r="C108" t="s">
-        <v>7</v>
+        <v>272</v>
       </c>
       <c r="D108" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>273</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B109">
-        <v>6914</v>
+        <v>7286</v>
       </c>
       <c r="C109" t="s">
+        <v>13</v>
+      </c>
+      <c r="D109" t="s">
         <v>274</v>
       </c>
-      <c r="D109" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E109" t="s">
+        <v>13</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B110">
-        <v>6913</v>
+        <v>7177</v>
       </c>
       <c r="C110" t="s">
         <v>276</v>
       </c>
       <c r="D110" t="s">
         <v>277</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>278</v>
       </c>
       <c r="B111">
-        <v>6451</v>
+        <v>7092</v>
       </c>
       <c r="C111" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" t="s">
         <v>279</v>
       </c>
-      <c r="D111" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E111" t="s">
+        <v>13</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>280</v>
+      </c>
+      <c r="B112">
+        <v>6914</v>
+      </c>
+      <c r="C112" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D112" t="s">
         <v>282</v>
       </c>
-      <c r="E112" t="s">
-        <v>7</v>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>280</v>
+      </c>
+      <c r="B113">
+        <v>6913</v>
+      </c>
+      <c r="C113" t="s">
         <v>283</v>
       </c>
-      <c r="B113">
+      <c r="D113" t="s">
+        <v>284</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>285</v>
+      </c>
+      <c r="B114">
+        <v>6451</v>
+      </c>
+      <c r="C114" t="s">
+        <v>286</v>
+      </c>
+      <c r="D114" t="s">
+        <v>287</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>288</v>
+      </c>
+      <c r="B115">
+        <v>5906</v>
+      </c>
+      <c r="C115" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" t="s">
+        <v>289</v>
+      </c>
+      <c r="E115" t="s">
+        <v>13</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>290</v>
+      </c>
+      <c r="B116">
         <v>5882</v>
       </c>
-      <c r="C113" t="s">
-[...8 lines deleted...]
-      <c r="F113" s="2" t="s">
+      <c r="C116" t="s">
+        <v>291</v>
+      </c>
+      <c r="D116" t="s">
+        <v>292</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="E5" r:id="rId5"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
     <hyperlink ref="F5" r:id="rId6"/>
-    <hyperlink ref="E6" r:id="rId7"/>
-[...4 lines deleted...]
-    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="E8" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
     <hyperlink ref="F9" r:id="rId13"/>
     <hyperlink ref="E10" r:id="rId14"/>
     <hyperlink ref="F10" r:id="rId15"/>
-    <hyperlink ref="F11" r:id="rId16"/>
-    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
     <hyperlink ref="F12" r:id="rId18"/>
     <hyperlink ref="E13" r:id="rId19"/>
     <hyperlink ref="F13" r:id="rId20"/>
     <hyperlink ref="F14" r:id="rId21"/>
-    <hyperlink ref="F15" r:id="rId22"/>
-[...6 lines deleted...]
-    <hyperlink ref="E21" r:id="rId29"/>
+    <hyperlink ref="E15" r:id="rId22"/>
+    <hyperlink ref="F15" r:id="rId23"/>
+    <hyperlink ref="E16" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="F17" r:id="rId26"/>
+    <hyperlink ref="F18" r:id="rId27"/>
+    <hyperlink ref="F19" r:id="rId28"/>
+    <hyperlink ref="F20" r:id="rId29"/>
     <hyperlink ref="F21" r:id="rId30"/>
-    <hyperlink ref="E22" r:id="rId31"/>
-[...110 lines deleted...]
-    <hyperlink ref="F77" r:id="rId142"/>
+    <hyperlink ref="F22" r:id="rId31"/>
+    <hyperlink ref="E23" r:id="rId32"/>
+    <hyperlink ref="F23" r:id="rId33"/>
+    <hyperlink ref="E24" r:id="rId34"/>
+    <hyperlink ref="F24" r:id="rId35"/>
+    <hyperlink ref="E25" r:id="rId36"/>
+    <hyperlink ref="F25" r:id="rId37"/>
+    <hyperlink ref="E26" r:id="rId38"/>
+    <hyperlink ref="F26" r:id="rId39"/>
+    <hyperlink ref="E27" r:id="rId40"/>
+    <hyperlink ref="F27" r:id="rId41"/>
+    <hyperlink ref="E28" r:id="rId42"/>
+    <hyperlink ref="F28" r:id="rId43"/>
+    <hyperlink ref="E29" r:id="rId44"/>
+    <hyperlink ref="F29" r:id="rId45"/>
+    <hyperlink ref="E30" r:id="rId46"/>
+    <hyperlink ref="F30" r:id="rId47"/>
+    <hyperlink ref="E31" r:id="rId48"/>
+    <hyperlink ref="F31" r:id="rId49"/>
+    <hyperlink ref="E32" r:id="rId50"/>
+    <hyperlink ref="F32" r:id="rId51"/>
+    <hyperlink ref="E33" r:id="rId52"/>
+    <hyperlink ref="F33" r:id="rId53"/>
+    <hyperlink ref="E34" r:id="rId54"/>
+    <hyperlink ref="F34" r:id="rId55"/>
+    <hyperlink ref="E35" r:id="rId56"/>
+    <hyperlink ref="F35" r:id="rId57"/>
+    <hyperlink ref="E36" r:id="rId58"/>
+    <hyperlink ref="F36" r:id="rId59"/>
+    <hyperlink ref="E37" r:id="rId60"/>
+    <hyperlink ref="F37" r:id="rId61"/>
+    <hyperlink ref="E38" r:id="rId62"/>
+    <hyperlink ref="F38" r:id="rId63"/>
+    <hyperlink ref="E39" r:id="rId64"/>
+    <hyperlink ref="F39" r:id="rId65"/>
+    <hyperlink ref="E40" r:id="rId66"/>
+    <hyperlink ref="F40" r:id="rId67"/>
+    <hyperlink ref="E41" r:id="rId68"/>
+    <hyperlink ref="F41" r:id="rId69"/>
+    <hyperlink ref="E42" r:id="rId70"/>
+    <hyperlink ref="F42" r:id="rId71"/>
+    <hyperlink ref="E43" r:id="rId72"/>
+    <hyperlink ref="F43" r:id="rId73"/>
+    <hyperlink ref="E44" r:id="rId74"/>
+    <hyperlink ref="F44" r:id="rId75"/>
+    <hyperlink ref="E45" r:id="rId76"/>
+    <hyperlink ref="F45" r:id="rId77"/>
+    <hyperlink ref="E46" r:id="rId78"/>
+    <hyperlink ref="F46" r:id="rId79"/>
+    <hyperlink ref="E47" r:id="rId80"/>
+    <hyperlink ref="F47" r:id="rId81"/>
+    <hyperlink ref="E48" r:id="rId82"/>
+    <hyperlink ref="F48" r:id="rId83"/>
+    <hyperlink ref="E49" r:id="rId84"/>
+    <hyperlink ref="F49" r:id="rId85"/>
+    <hyperlink ref="E50" r:id="rId86"/>
+    <hyperlink ref="F50" r:id="rId87"/>
+    <hyperlink ref="E51" r:id="rId88"/>
+    <hyperlink ref="F51" r:id="rId89"/>
+    <hyperlink ref="E52" r:id="rId90"/>
+    <hyperlink ref="F52" r:id="rId91"/>
+    <hyperlink ref="E53" r:id="rId92"/>
+    <hyperlink ref="F53" r:id="rId93"/>
+    <hyperlink ref="E54" r:id="rId94"/>
+    <hyperlink ref="F54" r:id="rId95"/>
+    <hyperlink ref="E55" r:id="rId96"/>
+    <hyperlink ref="F55" r:id="rId97"/>
+    <hyperlink ref="E56" r:id="rId98"/>
+    <hyperlink ref="F56" r:id="rId99"/>
+    <hyperlink ref="E57" r:id="rId100"/>
+    <hyperlink ref="F57" r:id="rId101"/>
+    <hyperlink ref="E58" r:id="rId102"/>
+    <hyperlink ref="F58" r:id="rId103"/>
+    <hyperlink ref="E59" r:id="rId104"/>
+    <hyperlink ref="F59" r:id="rId105"/>
+    <hyperlink ref="E60" r:id="rId106"/>
+    <hyperlink ref="F60" r:id="rId107"/>
+    <hyperlink ref="E61" r:id="rId108"/>
+    <hyperlink ref="F61" r:id="rId109"/>
+    <hyperlink ref="E62" r:id="rId110"/>
+    <hyperlink ref="F62" r:id="rId111"/>
+    <hyperlink ref="E63" r:id="rId112"/>
+    <hyperlink ref="F63" r:id="rId113"/>
+    <hyperlink ref="E64" r:id="rId114"/>
+    <hyperlink ref="F64" r:id="rId115"/>
+    <hyperlink ref="E65" r:id="rId116"/>
+    <hyperlink ref="F65" r:id="rId117"/>
+    <hyperlink ref="E66" r:id="rId118"/>
+    <hyperlink ref="F66" r:id="rId119"/>
+    <hyperlink ref="E67" r:id="rId120"/>
+    <hyperlink ref="F67" r:id="rId121"/>
+    <hyperlink ref="E68" r:id="rId122"/>
+    <hyperlink ref="F68" r:id="rId123"/>
+    <hyperlink ref="E69" r:id="rId124"/>
+    <hyperlink ref="F69" r:id="rId125"/>
+    <hyperlink ref="E70" r:id="rId126"/>
+    <hyperlink ref="F70" r:id="rId127"/>
+    <hyperlink ref="E71" r:id="rId128"/>
+    <hyperlink ref="F71" r:id="rId129"/>
+    <hyperlink ref="E72" r:id="rId130"/>
+    <hyperlink ref="F72" r:id="rId131"/>
+    <hyperlink ref="E73" r:id="rId132"/>
+    <hyperlink ref="F73" r:id="rId133"/>
+    <hyperlink ref="E74" r:id="rId134"/>
+    <hyperlink ref="F74" r:id="rId135"/>
+    <hyperlink ref="E75" r:id="rId136"/>
+    <hyperlink ref="F75" r:id="rId137"/>
+    <hyperlink ref="E76" r:id="rId138"/>
+    <hyperlink ref="F76" r:id="rId139"/>
+    <hyperlink ref="E77" r:id="rId140"/>
+    <hyperlink ref="F77" r:id="rId141"/>
+    <hyperlink ref="E78" r:id="rId142"/>
     <hyperlink ref="F78" r:id="rId143"/>
     <hyperlink ref="E79" r:id="rId144"/>
     <hyperlink ref="F79" r:id="rId145"/>
     <hyperlink ref="E80" r:id="rId146"/>
     <hyperlink ref="F80" r:id="rId147"/>
-    <hyperlink ref="E81" r:id="rId148"/>
-[...4 lines deleted...]
-    <hyperlink ref="F83" r:id="rId153"/>
+    <hyperlink ref="F81" r:id="rId148"/>
+    <hyperlink ref="E82" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="E83" r:id="rId151"/>
+    <hyperlink ref="F83" r:id="rId152"/>
+    <hyperlink ref="E84" r:id="rId153"/>
     <hyperlink ref="F84" r:id="rId154"/>
     <hyperlink ref="E85" r:id="rId155"/>
     <hyperlink ref="F85" r:id="rId156"/>
     <hyperlink ref="E86" r:id="rId157"/>
     <hyperlink ref="F86" r:id="rId158"/>
-    <hyperlink ref="E87" r:id="rId159"/>
-[...36 lines deleted...]
-    <hyperlink ref="F105" r:id="rId196"/>
+    <hyperlink ref="F87" r:id="rId159"/>
+    <hyperlink ref="E88" r:id="rId160"/>
+    <hyperlink ref="F88" r:id="rId161"/>
+    <hyperlink ref="E89" r:id="rId162"/>
+    <hyperlink ref="F89" r:id="rId163"/>
+    <hyperlink ref="E90" r:id="rId164"/>
+    <hyperlink ref="F90" r:id="rId165"/>
+    <hyperlink ref="E91" r:id="rId166"/>
+    <hyperlink ref="F91" r:id="rId167"/>
+    <hyperlink ref="E92" r:id="rId168"/>
+    <hyperlink ref="F92" r:id="rId169"/>
+    <hyperlink ref="E93" r:id="rId170"/>
+    <hyperlink ref="F93" r:id="rId171"/>
+    <hyperlink ref="E94" r:id="rId172"/>
+    <hyperlink ref="F94" r:id="rId173"/>
+    <hyperlink ref="E95" r:id="rId174"/>
+    <hyperlink ref="F95" r:id="rId175"/>
+    <hyperlink ref="E96" r:id="rId176"/>
+    <hyperlink ref="F96" r:id="rId177"/>
+    <hyperlink ref="E97" r:id="rId178"/>
+    <hyperlink ref="F97" r:id="rId179"/>
+    <hyperlink ref="E98" r:id="rId180"/>
+    <hyperlink ref="F98" r:id="rId181"/>
+    <hyperlink ref="E99" r:id="rId182"/>
+    <hyperlink ref="F99" r:id="rId183"/>
+    <hyperlink ref="E100" r:id="rId184"/>
+    <hyperlink ref="F100" r:id="rId185"/>
+    <hyperlink ref="E101" r:id="rId186"/>
+    <hyperlink ref="F101" r:id="rId187"/>
+    <hyperlink ref="E102" r:id="rId188"/>
+    <hyperlink ref="F102" r:id="rId189"/>
+    <hyperlink ref="E103" r:id="rId190"/>
+    <hyperlink ref="F103" r:id="rId191"/>
+    <hyperlink ref="E104" r:id="rId192"/>
+    <hyperlink ref="F104" r:id="rId193"/>
+    <hyperlink ref="E105" r:id="rId194"/>
+    <hyperlink ref="F105" r:id="rId195"/>
+    <hyperlink ref="E106" r:id="rId196"/>
     <hyperlink ref="F106" r:id="rId197"/>
     <hyperlink ref="E107" r:id="rId198"/>
     <hyperlink ref="F107" r:id="rId199"/>
-    <hyperlink ref="F108" r:id="rId200"/>
-    <hyperlink ref="E109" r:id="rId201"/>
+    <hyperlink ref="E108" r:id="rId200"/>
+    <hyperlink ref="F108" r:id="rId201"/>
     <hyperlink ref="F109" r:id="rId202"/>
     <hyperlink ref="E110" r:id="rId203"/>
     <hyperlink ref="F110" r:id="rId204"/>
-    <hyperlink ref="E111" r:id="rId205"/>
-    <hyperlink ref="F111" r:id="rId206"/>
+    <hyperlink ref="F111" r:id="rId205"/>
+    <hyperlink ref="E112" r:id="rId206"/>
     <hyperlink ref="F112" r:id="rId207"/>
     <hyperlink ref="E113" r:id="rId208"/>
     <hyperlink ref="F113" r:id="rId209"/>
+    <hyperlink ref="E114" r:id="rId210"/>
+    <hyperlink ref="F114" r:id="rId211"/>
+    <hyperlink ref="F115" r:id="rId212"/>
+    <hyperlink ref="E116" r:id="rId213"/>
+    <hyperlink ref="F116" r:id="rId214"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>