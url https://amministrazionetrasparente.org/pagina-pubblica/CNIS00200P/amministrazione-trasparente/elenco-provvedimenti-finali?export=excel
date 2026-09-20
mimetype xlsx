--- v0 (2026-08-06)
+++ v1 (2026-09-20)
@@ -8,399 +8,306 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="109">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Decreto conferimento incarico progetto: “Nuove metodologie per la didattica” - ESO4.5.A2.B-FSEPNPI-2026-261 C.U.P. G44D26003030007 </t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCF7959709</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - dispositivi digitali Codice progetto: 10.8.6A-FDRPOC-PI-2026-305 – Dispositivi digitali  CUP G44D26002620007</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCF7C158B1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 200 ore di assistenza specialistica per mantenere continuità casi - operatori</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BC99967EB9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - armadietti e utensili per l'indirizzo manutenzione e assistenza tecnica</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>BCAEDD7ED4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Avviso d'indagine per l'aggiudicazione del servizio di assistenza specialistica per l'integrazione degli studenti con disabilità</t>
+  </si>
+  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC35231EBE</t>
   </si>
   <si>
     <t>Decisione a contrarre - assicurazione furto incendio elettronica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC35231EBE</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC08CF141A</t>
   </si>
   <si>
     <t>Decisione a contrarre - affitto sala Croisa Neira per collegio docenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC08CF141A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BBFF268D52</t>
   </si>
   <si>
     <t>Decisione a contrarre - pulizia sensori fotocamere</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBFF268D52</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFF10DEF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - assistenza sofware anno 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBFF10DEF7</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFEF0C7A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - registri presenze personale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBFEF0C7A2</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFEDC3822</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale cancelleria per esami</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBFEDC3822</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">POC LABORATORI -  Codice identificativo 10.8.1.B2-FDRPOC-PI-2025-39  CUP: G44D25002800001- Decreto di conferimento incarico  </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9735FC09</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N.5 TONER PER STAMPANTE HP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9735FC09</t>
-[...4 lines deleted...]
-  <si>
     <t>BB972474FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA MANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB972474FB</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9709F715</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto con conducente per uscita didattica a Milano del 13.05</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9709F715</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BBA078E4FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affitto sala crosa' neira per collegio docenti in data 14.05.26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA078E4FF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB858894B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita al museo nazionale scienze e tecnologie del 13.05 a Milano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB858894B9</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB78654CD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso sicurezza preposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB78654CD2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di 1 incarico individuale aventi ad oggetto attività di potenziamento e motivazione (ICDL) </t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB798C116D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura prodotti primo soccorso</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3875aad2-c26f-4705-a821-43d208cea4ca</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto per il conferimento di 3 incarichi individuali aventi ad oggetto attività di potenziamento e
 motivazione (IMPROVE YOUR ENGLISH e MINDFULNESS)</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB68741E61</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Manuale Bergantini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68741E61</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB543D7A9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Salone del Libro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB543D7A9D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB38230A03</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38230A03</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB5454CE6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno Savigliano - Busto Arsizio nord a/r (14/04 e 16/04) ed Hotel</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5454CE6B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3767C1A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Gadget Progetto Erasmus.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3767C1A5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB37CEC19E</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata alla pinacoteca di Brera del 24/04</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37CEC19E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BAE9AA2C2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - arredi aula magna</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAE9AA2C2F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2D881306</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dominio hosting sito web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D881306</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB2768CCD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso Sicurezza - Formazione ASPP</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3a5c98a3-223d-4cc6-b67c-5a44be219287</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di 5 incarichi individuali aventi ad oggetto attività di potenziamento e motivazione (L2-PREPARARSI PER L’UNIVERSITA’-METTIAMOCI IN GIOCO NEI LABORATORI-ARTE SENSORIALE-TECNOLOGIA INCLUSIVA E FACILITATA) </t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di 5 incarichi individuali aventi ad oggetto attività di potenziamento delle competenze di base umanistiche </t>
   </si>
   <si>
     <t xml:space="preserve">Secondo decreto per il conferimento di 1 incarico individuale aventi ad oggetto attività di potenziamento delle competenze di base stem </t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto conferimento incarico competenze STEM DM176 </t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
@@ -435,81 +342,92 @@
     <t>06/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di 2 incarichi individuali aventi ad oggetto attività per il potenziamento delle competenze stem, digitali e di innovazione Titolo del Progetto “Le competenze digitali del future” </t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 2 incarichi individuali aventi ad oggetto corsi di lingua inglese per studenti (1 docente e 1 tutor) Titolo del Progetto “Le competenze digitali del futuro” </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di 2 incarichi individuali aventi ad oggetto attività per il potenziamento delle competenze stem, digitali e di innovazione Titolo del Progetto “Le competenze digitali del future” M4C1I3.1-2023-1143-P-41514 C.U.P. G44D23005990006 </t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PNRR D.M. 65/2023 - DECRETO CONFERIMENTO INCARICO STEM </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -807,839 +725,1014 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF7959709" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/8882c7d5-864a-4afa-aa4a-f7594351b485" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF7C158B1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/9f41d9d1-dadb-499d-910b-b7312ec33ad5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC99967EB9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/b33a0136-eed9-426e-809a-2aa19899ffd4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAEDD7ED4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/84bb5e47-c127-450a-8ccd-cbe9ce35a1dc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35231EBE" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/4a07038f-71c1-4b4f-8561-564b5031dcd1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC08CF141A" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/913d261d-5288-4041-9414-878a1d723311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFF268D52" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/e3237b1e-e940-4d09-8f3c-44783131da0d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFF10DEF7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3f86d9b0-d368-46a5-b16a-79a09f29b393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFEF0C7A2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/baa65743-9a26-473c-827c-4a61b35738d3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFEDC3822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/25429273-bb55-49ba-bd0d-acd41e4f993c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9735FC09" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/21262eda-9e19-494d-abbb-6db744abf696" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB972474FB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/8598659e-bafb-4520-88aa-d005eb597a9d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9709F715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/1f15328a-e483-43bc-8a89-6a1dcdaffe1f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA078E4FF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/94db7335-31ce-40af-b8a2-43580ad613e7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB858894B9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/c5763d8f-a11e-4192-8917-415e841792c8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB78654CD2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/62f25e48-ffb9-4d02-b0fd-11e67d435c12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB798C116D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3875aad2-c26f-4705-a821-43d208cea4ca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68741E61" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/6f597f9c-83b4-4299-bb9b-8317b55c6507" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB543D7A9D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/27731232-0ccb-4caf-b384-58dc063a0829" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38230A03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/bc8325d9-b52d-4e35-a02e-6097fb5d0839" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5454CE6B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/ace9d4fe-4332-4700-92d3-bdc92ed13a57" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3767C1A5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/452e150e-4aea-4f9f-8315-d1d02d8b46de" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37CEC19E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/beb4198c-2a6c-41ee-9968-fd3d465c9e9d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE9AA2C2F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/69e10c54-3055-45c4-b37a-53ba89621416" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D881306" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/0f419386-c90b-42e8-bc5c-c91732cc0594" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2768CCD1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3a5c98a3-223d-4cc6-b67c-5a44be219287" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F39"/>
+  <dimension ref="A1:F44"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6744</v>
+        <v>8541</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>7</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>8467</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>6356</v>
+        <v>8362</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>7668</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>6354</v>
+        <v>7498</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>6353</v>
+        <v>6744</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>5715</v>
+        <v>6467</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>5214</v>
+        <v>6356</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>5212</v>
+        <v>6355</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>5211</v>
+        <v>6354</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="B12">
-        <v>5005</v>
+        <v>6353</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>4998</v>
+        <v>5715</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>7</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>4875</v>
+        <v>5214</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="B15">
-        <v>4772</v>
+        <v>5212</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>42</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>4729</v>
+        <v>5211</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>44</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>4623</v>
+        <v>5005</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>47</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="B18">
-        <v>4394</v>
+        <v>4998</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>49</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>4296</v>
+        <v>4875</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>4036</v>
+        <v>4772</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>7</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>4013</v>
+        <v>4729</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>57</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>4006</v>
+        <v>4623</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="E22" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>7</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>4005</v>
+        <v>4394</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>62</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>3964</v>
+        <v>4296</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>65</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>3875</v>
+        <v>4036</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>68</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>3794</v>
+        <v>4013</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>71</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>3731</v>
+        <v>4006</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="B28">
-        <v>2801</v>
+        <v>4005</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>75</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="B29">
-        <v>2800</v>
+        <v>3964</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>78</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>2663</v>
+        <v>3875</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>81</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>2551</v>
+        <v>3794</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>84</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="B32">
-        <v>1009</v>
+        <v>3731</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="E32" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>3561</v>
+        <v>2801</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="E33" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B34">
-        <v>2922</v>
+        <v>2800</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>89</v>
       </c>
       <c r="E34" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>2095</v>
+        <v>2663</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="E35" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="B36">
-        <v>1433</v>
+        <v>2551</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="E36" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="B37">
-        <v>1087</v>
+        <v>1009</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="E37" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>1086</v>
+        <v>3561</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="E38" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="B39">
+        <v>2922</v>
+      </c>
+      <c r="C39" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40">
+        <v>2095</v>
+      </c>
+      <c r="C40" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" t="s">
+        <v>101</v>
+      </c>
+      <c r="E40" t="s">
+        <v>7</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41">
+        <v>1433</v>
+      </c>
+      <c r="C41" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" t="s">
+        <v>103</v>
+      </c>
+      <c r="E41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B42">
+        <v>1087</v>
+      </c>
+      <c r="C42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" t="s">
+        <v>105</v>
+      </c>
+      <c r="E42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>104</v>
+      </c>
+      <c r="B43">
+        <v>1086</v>
+      </c>
+      <c r="C43" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" t="s">
+        <v>106</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B44">
         <v>614</v>
       </c>
-      <c r="C39" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="C44" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" t="s">
+        <v>108</v>
+      </c>
+      <c r="E44" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="F33" r:id="rId58"/>
+    <hyperlink ref="F34" r:id="rId59"/>
+    <hyperlink ref="F35" r:id="rId60"/>
+    <hyperlink ref="F36" r:id="rId61"/>
+    <hyperlink ref="F37" r:id="rId62"/>
+    <hyperlink ref="F38" r:id="rId63"/>
+    <hyperlink ref="F39" r:id="rId64"/>
+    <hyperlink ref="F40" r:id="rId65"/>
+    <hyperlink ref="F41" r:id="rId66"/>
+    <hyperlink ref="F42" r:id="rId67"/>
+    <hyperlink ref="F43" r:id="rId68"/>
+    <hyperlink ref="F44" r:id="rId69"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>