--- v1 (2026-09-20)
+++ v2 (2026-11-04)
@@ -8,95 +8,192 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="141">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>BD749BFEF7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - protezione muraria plesso Marconi</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD67134C8F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto prodotti di pulizia</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6747A01D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti ferroviari</t>
+  </si>
+  <si>
+    <t>BD673AB549</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Badge</t>
+  </si>
+  <si>
+    <t>BD672112F2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale sportivo</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4ED5ABDC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Carta mani e Carta Igienica</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD49FEA496</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - assicurazione integrativa studenti e personale</t>
+  </si>
+  <si>
+    <t>BD46C1E616</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di adeguamento alla normativa europea privacy e nomina del DPO per l’a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2E9F1768</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - medico competente a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD1F94F3D5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">acquisto di targhe pubblicitarie 10.8.6A-FDRPOC-PI-2026-305 – Dispositivi digitali 
+CUP: G44D26002620007</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0DAAFC08</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - approvazione capitolato e lettera di invito per procedura negoziata per aggiudicazione servizio assistenza specialistica e avvio RDO evoluta</t>
+  </si>
+  <si>
     <t>17/09/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto conferimento incarico progetto: “Nuove metodologie per la didattica” - ESO4.5.A2.B-FSEPNPI-2026-261 C.U.P. G44D26003030007 </t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BCF7959709</t>
   </si>
   <si>
     <t>Decisione a contrarre - dispositivi digitali Codice progetto: 10.8.6A-FDRPOC-PI-2026-305 – Dispositivi digitali  CUP G44D26002620007</t>
   </si>
   <si>
     <t>16/09/2026</t>
   </si>
   <si>
     <t>BCF7C158B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - 200 ore di assistenza specialistica per mantenere continuità casi - operatori</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - RSPP a.s. 2026/2027</t>
   </si>
   <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>BC99967EB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - armadietti e utensili per l'indirizzo manutenzione e assistenza tecnica</t>
   </si>
   <si>
     <t>10/08/2026</t>
   </si>
   <si>
     <t>BCAEDD7ED4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avviso d'indagine per l'aggiudicazione del servizio di assistenza specialistica per l'integrazione degli studenti con disabilità</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC35231EBE</t>
   </si>
@@ -726,1012 +823,1275 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF7959709" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/8882c7d5-864a-4afa-aa4a-f7594351b485" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF7C158B1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/9f41d9d1-dadb-499d-910b-b7312ec33ad5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC99967EB9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/b33a0136-eed9-426e-809a-2aa19899ffd4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAEDD7ED4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/84bb5e47-c127-450a-8ccd-cbe9ce35a1dc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35231EBE" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/4a07038f-71c1-4b4f-8561-564b5031dcd1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC08CF141A" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/913d261d-5288-4041-9414-878a1d723311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFF268D52" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/e3237b1e-e940-4d09-8f3c-44783131da0d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFF10DEF7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3f86d9b0-d368-46a5-b16a-79a09f29b393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFEF0C7A2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/baa65743-9a26-473c-827c-4a61b35738d3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFEDC3822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/25429273-bb55-49ba-bd0d-acd41e4f993c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9735FC09" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/21262eda-9e19-494d-abbb-6db744abf696" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB972474FB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/8598659e-bafb-4520-88aa-d005eb597a9d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9709F715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/1f15328a-e483-43bc-8a89-6a1dcdaffe1f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA078E4FF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/94db7335-31ce-40af-b8a2-43580ad613e7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB858894B9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/c5763d8f-a11e-4192-8917-415e841792c8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB78654CD2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/62f25e48-ffb9-4d02-b0fd-11e67d435c12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB798C116D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3875aad2-c26f-4705-a821-43d208cea4ca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68741E61" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/6f597f9c-83b4-4299-bb9b-8317b55c6507" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB543D7A9D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/27731232-0ccb-4caf-b384-58dc063a0829" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38230A03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/bc8325d9-b52d-4e35-a02e-6097fb5d0839" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5454CE6B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/ace9d4fe-4332-4700-92d3-bdc92ed13a57" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3767C1A5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/452e150e-4aea-4f9f-8315-d1d02d8b46de" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37CEC19E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/beb4198c-2a6c-41ee-9968-fd3d465c9e9d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE9AA2C2F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/69e10c54-3055-45c4-b37a-53ba89621416" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D881306" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/0f419386-c90b-42e8-bc5c-c91732cc0594" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2768CCD1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3a5c98a3-223d-4cc6-b67c-5a44be219287" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD749BFEF7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/ca0b8761-6e1f-4ba5-bfae-89dd260ee4dc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD67134C8F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/80fec5e5-f603-41dc-8882-15836482c499" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6747A01D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/053f5202-f189-4597-b7a5-720bf576a58c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD673AB549" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/10b0e74e-9460-471d-b678-6d193bb8ecde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD672112F2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/8ab1214f-76c3-498f-85be-afa6a56b9976" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4ED5ABDC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/96f34a38-3801-443c-8007-dc6b6c121e56" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD49FEA496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/55d0e5cb-3462-495d-8948-9e855a330795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD46C1E616" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/8064a71b-b2a5-440e-aaad-9775e16d92be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2E9F1768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/2d98bcab-5140-4210-8509-957a61a3ca46" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1F94F3D5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/31f9b1d2-660a-42a2-95b3-535d524b4be7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0DAAFC08" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/12668fec-cac5-4c3e-a56a-54d5778eab8f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF7959709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/8882c7d5-864a-4afa-aa4a-f7594351b485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF7C158B1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/9f41d9d1-dadb-499d-910b-b7312ec33ad5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC99967EB9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/b33a0136-eed9-426e-809a-2aa19899ffd4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAEDD7ED4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/84bb5e47-c127-450a-8ccd-cbe9ce35a1dc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35231EBE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/4a07038f-71c1-4b4f-8561-564b5031dcd1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC08CF141A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/913d261d-5288-4041-9414-878a1d723311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFF268D52" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/e3237b1e-e940-4d09-8f3c-44783131da0d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFF10DEF7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3f86d9b0-d368-46a5-b16a-79a09f29b393" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFEF0C7A2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/baa65743-9a26-473c-827c-4a61b35738d3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFEDC3822" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/25429273-bb55-49ba-bd0d-acd41e4f993c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9735FC09" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/21262eda-9e19-494d-abbb-6db744abf696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB972474FB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/8598659e-bafb-4520-88aa-d005eb597a9d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9709F715" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/1f15328a-e483-43bc-8a89-6a1dcdaffe1f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA078E4FF" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/94db7335-31ce-40af-b8a2-43580ad613e7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB858894B9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/c5763d8f-a11e-4192-8917-415e841792c8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB78654CD2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/62f25e48-ffb9-4d02-b0fd-11e67d435c12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB798C116D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3875aad2-c26f-4705-a821-43d208cea4ca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68741E61" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/6f597f9c-83b4-4299-bb9b-8317b55c6507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB543D7A9D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/27731232-0ccb-4caf-b384-58dc063a0829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38230A03" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/bc8325d9-b52d-4e35-a02e-6097fb5d0839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5454CE6B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/ace9d4fe-4332-4700-92d3-bdc92ed13a57" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3767C1A5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/452e150e-4aea-4f9f-8315-d1d02d8b46de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37CEC19E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/beb4198c-2a6c-41ee-9968-fd3d465c9e9d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE9AA2C2F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/69e10c54-3055-45c4-b37a-53ba89621416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D881306" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/0f419386-c90b-42e8-bc5c-c91732cc0594" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2768CCD1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/atti-amministrazioni-enti/3a5c98a3-223d-4cc6-b67c-5a44be219287" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIS00200P/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F44"/>
+  <dimension ref="A1:F56"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8541</v>
+        <v>10536</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>8467</v>
+        <v>10141</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8362</v>
+        <v>10087</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>7668</v>
+        <v>10061</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6">
+        <v>10056</v>
+      </c>
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>9687</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>9611</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9">
+        <v>9546</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>6355</v>
+        <v>92192026</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>6354</v>
+        <v>9136</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>6353</v>
+        <v>8731</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>5715</v>
+        <v>8541</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>5214</v>
+        <v>8467</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>5212</v>
+        <v>8362</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>5211</v>
+        <v>8182</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46</v>
+      </c>
+      <c r="E16" t="s">
+        <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>5005</v>
+        <v>7668</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>4998</v>
+        <v>7498</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>4875</v>
+        <v>6744</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>4772</v>
+        <v>6467</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>4729</v>
+        <v>6356</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>4623</v>
+        <v>6355</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B23">
-        <v>4394</v>
+        <v>6354</v>
       </c>
       <c r="C23" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B24">
-        <v>4296</v>
+        <v>6353</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>4036</v>
+        <v>5715</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>69</v>
+      </c>
+      <c r="E25" t="s">
+        <v>38</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>4013</v>
+        <v>5214</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>4006</v>
+        <v>5212</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>4005</v>
+        <v>5211</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>3964</v>
+        <v>5005</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>3875</v>
+        <v>4998</v>
       </c>
       <c r="C30" t="s">
         <v>80</v>
       </c>
       <c r="D30" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31">
-        <v>3794</v>
+        <v>4875</v>
       </c>
       <c r="C31" t="s">
         <v>83</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>85</v>
       </c>
       <c r="B32">
-        <v>3731</v>
+        <v>4772</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D32" t="s">
         <v>86</v>
       </c>
       <c r="E32" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>87</v>
       </c>
       <c r="B33">
-        <v>2801</v>
+        <v>4729</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>2800</v>
+        <v>4623</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E34" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B35">
-        <v>2663</v>
+        <v>4394</v>
       </c>
       <c r="C35" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>2551</v>
+        <v>4296</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>1009</v>
+        <v>4036</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>100</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B38">
-        <v>3561</v>
+        <v>4013</v>
       </c>
       <c r="C38" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>103</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B39">
-        <v>2922</v>
+        <v>4006</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B40">
-        <v>2095</v>
+        <v>4005</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>107</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>1433</v>
+        <v>3964</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>110</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B42">
-        <v>1087</v>
+        <v>3875</v>
       </c>
       <c r="C42" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="D42" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>113</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="B43">
-        <v>1086</v>
+        <v>3794</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>116</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="B44">
+        <v>3731</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" t="s">
+        <v>38</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45">
+        <v>2801</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45" t="s">
+        <v>120</v>
+      </c>
+      <c r="E45" t="s">
+        <v>38</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46">
+        <v>2800</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46" t="s">
+        <v>121</v>
+      </c>
+      <c r="E46" t="s">
+        <v>38</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47">
+        <v>2663</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" t="s">
+        <v>123</v>
+      </c>
+      <c r="E47" t="s">
+        <v>38</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48">
+        <v>2551</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48" t="s">
+        <v>125</v>
+      </c>
+      <c r="E48" t="s">
+        <v>38</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49">
+        <v>1009</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49" t="s">
+        <v>127</v>
+      </c>
+      <c r="E49" t="s">
+        <v>38</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50">
+        <v>3561</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" t="s">
+        <v>129</v>
+      </c>
+      <c r="E50" t="s">
+        <v>38</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51">
+        <v>2922</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" t="s">
+        <v>131</v>
+      </c>
+      <c r="E51" t="s">
+        <v>38</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52">
+        <v>2095</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52" t="s">
+        <v>133</v>
+      </c>
+      <c r="E52" t="s">
+        <v>38</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53">
+        <v>1433</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" t="s">
+        <v>135</v>
+      </c>
+      <c r="E53" t="s">
+        <v>38</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54">
+        <v>1087</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54" t="s">
+        <v>137</v>
+      </c>
+      <c r="E54" t="s">
+        <v>38</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55">
+        <v>1086</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55" t="s">
+        <v>138</v>
+      </c>
+      <c r="E55" t="s">
+        <v>38</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56">
         <v>614</v>
       </c>
-      <c r="C44" t="s">
-[...8 lines deleted...]
-      <c r="F44" s="2" t="s">
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56" t="s">
+        <v>140</v>
+      </c>
+      <c r="E56" t="s">
+        <v>38</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...25 lines deleted...]
-    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
     <hyperlink ref="F16" r:id="rId28"/>
     <hyperlink ref="E17" r:id="rId29"/>
     <hyperlink ref="F17" r:id="rId30"/>
     <hyperlink ref="E18" r:id="rId31"/>
     <hyperlink ref="F18" r:id="rId32"/>
     <hyperlink ref="E19" r:id="rId33"/>
     <hyperlink ref="F19" r:id="rId34"/>
-    <hyperlink ref="F20" r:id="rId35"/>
-[...33 lines deleted...]
-    <hyperlink ref="F44" r:id="rId69"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="F44" r:id="rId80"/>
+    <hyperlink ref="F45" r:id="rId81"/>
+    <hyperlink ref="F46" r:id="rId82"/>
+    <hyperlink ref="F47" r:id="rId83"/>
+    <hyperlink ref="F48" r:id="rId84"/>
+    <hyperlink ref="F49" r:id="rId85"/>
+    <hyperlink ref="F50" r:id="rId86"/>
+    <hyperlink ref="F51" r:id="rId87"/>
+    <hyperlink ref="F52" r:id="rId88"/>
+    <hyperlink ref="F53" r:id="rId89"/>
+    <hyperlink ref="F54" r:id="rId90"/>
+    <hyperlink ref="F55" r:id="rId91"/>
+    <hyperlink ref="F56" r:id="rId92"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>