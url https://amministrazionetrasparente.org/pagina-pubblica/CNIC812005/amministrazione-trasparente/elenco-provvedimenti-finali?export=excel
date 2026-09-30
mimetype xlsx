--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -8,87 +8,120 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="926" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="951" uniqueCount="487">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di conferimento dell’incarico di Esperto e Tutor nell’ambito del modulo n. 149074 «Radio futuro: voci, storie e diritti» – Progetto “CITTADINI DEL FUTURO” – Programma Nazionale “Scuola e Competenze” 2021-2027 – Codice ESO4.6.A4.A-FSEPNPI-2025-408</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCEC9032AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto della spesa per l’acquisto di firma digitale massiva remota, con validità 3 anni, ai sensi dell’art. 50, comma 1, lettera b) del D.Lgs. 36/2023 per un importo contrattuale pari a € 150 + IVA</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCAFE97BD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio di formazione DM 219</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC674ED41</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura, installazione e configurazione di apparati di rete.</t>
   </si>
   <si>
     <t>13/08/2026</t>
   </si>
   <si>
     <t>BCB541A270</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio per la realizzazione dei Laboratori di formazione
 sul campo nell’ambito del progetto “Io, noi e l’algoritmo”</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>22/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina -Conferimento incarico di Direzione amministrativa al DSGA – Progetto PNRR "Io, noi e l'algoritmo" – Codice progetto M4C1I2.1-2026-1745-P-64796.</t>
   </si>
   <si>
     <t>12/07/2026</t>
   </si>
   <si>
     <t>BC6CFC455A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura, posa e configurazione di apparati e materiali per il
 potenziamento della rete dati della scuola secondaria di primo grado</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>Decreto di conferimento degli incarichi di supporto tecnico al Dirigente scolastico e al DSGA – Progetto PNRR "Io, noi e l'algoritmo"</t>
   </si>
   <si>
     <t>04/07/2026</t>
   </si>
   <si>
     <t>Decreto di conferimento dell'incarico di Direzione e Coordinamento (Project Manager) nell'ambito del progetto PNRR "Io, noi e l'algoritmo" – M4C1I2.1-2026-1745-P-64796</t>
@@ -1444,50 +1477,59 @@
     <t>Decisione a contrarre - Fornitura corsi formazione DM65'</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B4939EC16C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre uscita didattica Cuneo teatro Toselli 20/12/2024</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Aggiudicazione incarico esperti per docenza corso di formazione “La sfida dell’educazione all’etica. Progettualità per la scuola” nell’ambito del progetto "Io, noi e l’algoritmo: etica delle virtù nel XXI secolo” – Bando “Facciamoci delle domande 2024” finanziato dalla Fondazione CRC </t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B440F8AD9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FIRMA DIGITALE</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>B202AD1786</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale didattico per i plessi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1834,4111 +1876,4220 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB541A270" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ddbeebb0-514e-4da7-b41a-9644e0a20d38" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6CFC455A" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8c07e53d-66e6-4163-aed8-85fe655fd9af" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1AD40F8D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/312d7448-b878-4c68-a500-84930287f41f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC09998502" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2c37498a-1608-4586-b38d-1129bbb2e5fc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC098D0FF3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/91c9110d-1545-419e-ae95-1d0ad9e59238" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC096D1A44" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0a73d7ec-69d6-4662-8843-c21e4281d7ce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0290C498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a5c3de97-714c-49f1-aeb8-e45d7162987d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0283A74B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/812375ad-3c2a-4c1d-988f-7fe9c98accf6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC46E2B97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6ebb97f0-7401-44c9-81c1-097815da6b9d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB6CD522" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d7adfa4d-c7c7-47b6-aff5-f414a9150700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96E8C0E5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/808a538e-8e1c-4ff9-8768-5dc34ca41915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FBB9D57" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c79c5b41-ba63-4639-bb06-35e2014576c1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79F629D3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/59c294b0-cc12-412b-88f9-f8ccf406fa3f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67A76FC3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6006919f-d286-4f0f-95f4-58445755abd2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59020E73" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/dcb80a3c-66a4-406d-9bf3-a6f291f15112" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58F6EB90" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/eca258be-b7c9-4a0c-b1dc-92edd511fb84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46B34468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/56dc9ccd-417f-4b72-9d47-905e62be4324" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C7CFE03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ceaee467-2720-4d6e-be18-a9f941a98c5a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EA04682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5662ffda-8014-4e1c-a76f-a8c5a891fa9d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25D0C1C1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3d71b79e-9759-478c-b814-48a989dc436d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F8E8C3A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f7d6b5d7-2e79-4e79-84c3-37036e5f673f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB290073C7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ad302f50-41a7-4926-a38a-0d75cc352713" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB28B0FA15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/433d5d9c-63e4-4786-b2d7-d4edc2aea8cc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F7D6A1E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a0156372-5b3f-4072-8f8f-44cbd89a7ba7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAA64F29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/465dbc8c-3c24-4d97-843d-283a9b0e719c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC761B2B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e9c02418-34ba-4c68-b9f6-06280295a96c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC772933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/caa00c69-985a-4731-b3af-d799d012bb7e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA416B40" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d509126b-1cae-4b26-8e4d-99eedec036e4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF582E776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/33a8b606-aa19-4934-8f5e-b7bb264bd3fd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE940249C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/005d73c0-15a2-4d45-848a-11fde24e4b5a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE66790F4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/511ddb76-1490-4f16-9003-582fe3d4dcbf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACFE8FE41" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e6a35e4c-280c-4eb4-879d-8fdf1cac9756" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAFC772193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/058b5d99-15ec-4f30-9b6e-23b50a1fe8d8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC4EFA92C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1f5ce85c-bc7c-46d3-a844-0686bc3dc761" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB294593F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bebeb784-51f4-4bbd-88a9-c15126dc2121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC564912E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/02bafae6-58cd-44fe-90db-32d96edfafa3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2A057B1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f2556029-90ad-4929-8fa8-2fe755960589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2899B4E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d58f5457-74c6-4826-aad0-30406321ddf7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96F523FF" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/71e48eca-42f5-47fb-89aa-ecffc202016f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA977C2A7A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a9a66890-4857-4e4a-86c6-743297ce9aae" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA628407C6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e794948c-2818-48e5-835c-15effc30671f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA73775666" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/31e661f0-bb8d-450b-b5e9-2cb2203321a0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA629A6F32" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d4795147-9fde-4dfc-b35c-f264662bb1f7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA628EC5B7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/76cdbc66-ef0f-471c-bfb5-a03c720ad10e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62939542" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9f42bda4-ec4e-4544-aba0-0b153be8b323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62882E3B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2a34966d-05e1-4fc5-ac28-4379b615e56d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA247ACDD0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a3b44376-d5e6-4db9-971f-eb9c6ef3cc3b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFCB2A64" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3e0521c6-ac40-427a-ac34-e4ca283df3c4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2188EBF0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f186a370-9509-4152-9e80-c0c3c0d3b642" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7B1B984" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/fa4e71c8-c4a4-4878-980f-536e2e46adff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0DF74AB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/50a9766d-a4ab-4b04-a72a-6ee8e875bbee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0D16AFC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/627a5787-0092-4e90-a089-8b284231bf52" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0BFC248" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0e581ca8-afe1-4f4f-89a9-6c51470e0474" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0ACF9E1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c3f2625d-b685-4d32-8556-b9dbc6481668" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFF9C7EC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bb97bc6e-2ae6-40f3-9847-27575108e90c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B975BAA721" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/81e03e94-4323-4159-8729-6b86f0f358e5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E1C01E2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/99d6230e-2b71-4443-8616-c8d3ca3ad558" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E107935" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0a5597fc-dc5c-44e1-bccd-85b964de7d9b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9526EEE88" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c7fe6eba-a41f-4b9a-9604-9cddd1ff13cd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B1C5D82" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/daa63b5b-c248-40a0-9452-ec7dc323613e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9235F9270" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/02e50ba1-0806-42a4-814d-87169ef2f133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCE3C2DF" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/139907e3-d212-4350-9d02-61e2521e160d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0EADA90" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bd0bf368-4fcf-428a-a223-38921fa8eab0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BB53860C" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1771cb39-a6cf-4ca1-9e34-a74c4efd2321" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C79470FA" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1ec7d965-077b-4849-b0d4-566d38a13527" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BADFEF5E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/b55f94ee-9956-4a68-b638-01c50985f910" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BB6AFB80" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/fff5ae5a-4325-44ab-a755-6e52649b8f32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8815D9B96" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0fc847bb-1cdc-439a-aefc-dc01d37f815d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EF050DA" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ccc217b9-575a-417a-af30-70891cfc39d3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872A858AB" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9a2a4251-3ae9-4daf-8212-781e43b9c2a0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872A75B76" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3d7375f2-2daa-4833-bb3f-3f731699c99e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8449FEB75" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bcd02bf1-6865-4ba0-ac73-796b59b55338" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B817AC77A8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/52e9f6d3-857a-460a-8bfe-c233e1218f06" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EF74D42A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3d3697ae-9891-4894-9450-fd93c2ac0a8b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B771A7570D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8a6b6ebb-48ec-442e-a4d4-b9366711b977" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B758735151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6aeba840-07ce-4776-b0ea-49958db81203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72ED9BBBA" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bbe5e5f8-f383-4ffe-a227-0a7554a68b20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72524C193" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5935ca85-8ac8-4be4-99cc-0ef442e142a6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D9DBB59" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5385dff0-f4da-4df0-9b51-8ba7424f7404" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503461C8A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/aef5504f-4944-425b-b358-000d76f2328a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5024877C7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/b25b6546-5d36-4f77-9159-81dfa4789402" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F3C625FF" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9925d3db-7bc6-4403-91b4-ae72e304e40c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA86457B" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d779f4ef-abeb-4e49-90b5-f1ab26a6c4a2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E0A7B5B7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/87b9af1d-6d56-4f12-96ec-e03c291394a6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DECADD3B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f4f0edb3-a882-4bb9-8d03-f9d24121ad59" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB19CEFC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9084c22e-f75c-44f5-8a01-1a4af2eee948" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F0884810" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9cf3625b-2a08-4f93-87e6-f14a0e94054c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F0922A72" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/52864557-f21c-4d6c-b177-498fc9b9fa03" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37A47FFB9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/47581292-ada7-441e-99c3-7a41219070b2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C99586AC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/276c2985-a503-4a29-b2aa-90e45d915e5b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB41682B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f2f44fa3-2215-4e53-abe3-10e71638d276" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B508A7011C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/7467b5f9-a41e-4ec1-9743-8f4671ca56e2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5089FD235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ca59d309-7db1-43e7-8aed-04f6a0a84dde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C70D476D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bce4074e-93b4-42ff-af0f-e2b78989fdca" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F08EEF87" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/795eaafd-9fb0-4e13-b8a0-221e7681e2c2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F090E9F1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/781808d4-8934-421a-8941-c5c3ca92d00b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B12852" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c50aebdf-1ee6-46ac-aec1-489c287ad005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683ACC8D3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d9d6ef81-5198-495a-90dc-4ba94e07ccf2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69631F1A9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2bbe249b-ee70-4cfc-859e-39f1bd92710f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69628B785" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d36b7d1d-f2e4-48a8-9925-cf2510dab094" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6963CD140" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/46188589-8207-4dc6-b72c-ea92c189670e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F08D7C8D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a5950a37-e7f0-4fe1-ad4e-036706898924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F08C3C0C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/82e671e7-5acd-4bca-ae8d-27378ad97b53" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F08AD9E5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/7b814879-f2aa-4eef-9b3b-8ba84d319250" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503BFF5BD" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/11c8113a-bc85-437f-9664-f21d5690fa14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5023F5F49" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e8b5ce43-6530-4631-80ce-b254e1ed9445" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F080E6BO" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2a90d9ab-416b-4a5d-944c-eab717c3b27d" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682B96B64" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/899bd5e1-11a2-41be-86c1-bab26ed36381" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68299433C" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0a68be8d-2fe3-480c-97aa-592e7b9fd41f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682791A3C" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/405df6f8-438e-41ef-a035-df8d41b8a500" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683086E79" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/7ab6be12-0a67-458d-a9ef-6b923415e944" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681DA3883" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1f37d534-b6e3-42a1-91d5-8d35e5a54191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680C7E29A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d9b40621-944c-4abf-87ad-258a086c68bc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A67922C" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/90f2a141-638d-4f45-84ce-2a54f09b20b7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CB21218" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e5756222-1907-4c6a-96d0-34fbe4e19c9f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C2268E4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/254ab6eb-89c4-4551-ac45-1ad41a9aac45" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B325733" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/24f266bb-a06f-4dab-aac1-48bdaca31dfe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A4BF56B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c0834675-048b-4238-bc34-1de9981b678a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678D790BA" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e36f38cc-83fe-4231-b7ee-23967bf7d405" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678B38491" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/664f2e57-04c3-47e7-a1b9-bca70cfc0ecd" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B54CBE0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5349e7c4-2ae1-4b45-926d-74da1ef98242" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6660AD702" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d3f7ed31-6c2d-49e6-bc6b-fb4ea0735691" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665FB9DA5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a816fa01-3f76-43b1-8494-bd748a4452b7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661202BC6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/77cd1874-71f9-4db9-b84e-df82da434ee1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651B0598E" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/aedf78ff-cac6-49ed-8ad6-759bc5a8fead" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6526AC735" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/07d140c4-8fb2-4fa7-bee3-3c6abeb093aa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6533B69CF" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/03e4af49-7f99-4ea3-8071-dcd10785b7e7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651571F20" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9a628005-7367-44cc-bcfa-e6414a048b51" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B057E9B" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6dd41d55-5ed7-4f4c-b6c4-18cba109f303" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F085A568" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/de02da82-cedc-444a-81d1-b5209d68338e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63D087E78" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/953a68ea-e651-469d-864f-ba385b8a59e6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B0FC6C7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2153967f-c33e-4317-938c-a7aa4e3a386b" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633B7495F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3486b19a-8c49-4d26-9bff-5f427524e34b" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636C07F0D" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8312b439-b1d3-43b0-acb8-7032af8d4169" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633C80689" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/830827c6-e57a-405b-bc02-04a01ea999f6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E39DC82" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/edd27b65-bdd4-42dc-bec8-f653d6b0e280" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61FDBA722" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c3a4abe7-06d7-4a11-b755-a6d063f44de6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618564937" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/110d4e56-e2b3-45ae-a346-3330e1d0f579" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1FD0FAF" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6a38a44c-9bca-46ac-aa9c-a24046dc4143" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E255F5FE" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e1622eb2-deb2-4d9f-9a1c-a13e2fec600d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F4489B7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2360f32e-945e-46f2-b306-f594a94ad307" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F230F63" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/52bb37d8-510c-4560-ad86-82c751e0dd13" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD554C9A" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/09f7f6c0-520e-45de-affb-de3fa5d2099e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F4B210F1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/b8f92677-a956-4e2d-90d5-c98124a3148d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F07A4F34" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/32a2537c-2f35-4f9c-afe7-d0b904de48c4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F42E87D5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2f068f4a-3305-4c86-a766-f739a108b362" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E28DF964" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8c926574-b1e3-4592-a4c1-52726552b1f6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D684CEDA" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0814295c-19fe-448f-bbe2-32aa41637c24" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C526CF91" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1f57f769-a635-4e41-ba05-ae8285b0e7d8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C42B0392" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/87d46b09-e75a-4d3f-bac8-3578c273f1ff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF4FA286" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8049f959-48b4-464a-b87b-cdfc27760cd5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4F88CE7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bac46895-793d-47df-b7d3-19c0b3f85e91" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B571CBD3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/69e1227b-414e-45a0-b3f6-0524d9321901" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEA8C526" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6c5efd8a-fb04-4f6c-b078-3c18959a8e89" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C61686E" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/44a033a1-2cb7-467d-a52e-b4ec5d5dbaab" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5588BB293" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/b4d7e12e-99e2-438d-802e-fc4d73146c0e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DEFE40F" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/89285c95-9429-4031-89ab-35db5e3688c9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E16C052C" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d030eaab-4b70-4345-99ab-106b94d921da" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B444A2C046" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e35a2cc7-f812-45e2-a378-b6cc206fa1af" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D58F66BC" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/525ee1d4-1bc1-4502-b40e-cbd5ddfa6c81" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B88754A0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5bdfad63-f76a-4a81-bc8d-22f63ad4201d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AC50E457" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/12d516a8-da23-4bb7-8399-9495fd22c897" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4939EC16C" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3386260d-b1c5-4858-b62d-8a4787105d7e" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B440F8AD9D" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/be38df04-7716-4ac3-8cfa-85cfcf3c1f5c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC9032AF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/26dce190-7e7d-4eb3-b0f6-7c582bbcb98f" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCAFE97BD" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c2a66a15-04c0-4369-9d20-392c583ca46b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC674ED41" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9e73753b-45e5-417b-aecb-c42f1c177d72" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB541A270" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ddbeebb0-514e-4da7-b41a-9644e0a20d38" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6CFC455A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8c07e53d-66e6-4163-aed8-85fe655fd9af" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1AD40F8D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/312d7448-b878-4c68-a500-84930287f41f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC09998502" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2c37498a-1608-4586-b38d-1129bbb2e5fc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC098D0FF3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/91c9110d-1545-419e-ae95-1d0ad9e59238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC096D1A44" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0a73d7ec-69d6-4662-8843-c21e4281d7ce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0290C498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a5c3de97-714c-49f1-aeb8-e45d7162987d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0283A74B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/812375ad-3c2a-4c1d-988f-7fe9c98accf6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC46E2B97" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6ebb97f0-7401-44c9-81c1-097815da6b9d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB6CD522" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d7adfa4d-c7c7-47b6-aff5-f414a9150700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96E8C0E5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/808a538e-8e1c-4ff9-8768-5dc34ca41915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FBB9D57" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c79c5b41-ba63-4639-bb06-35e2014576c1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79F629D3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/59c294b0-cc12-412b-88f9-f8ccf406fa3f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67A76FC3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6006919f-d286-4f0f-95f4-58445755abd2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59020E73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/dcb80a3c-66a4-406d-9bf3-a6f291f15112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58F6EB90" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/eca258be-b7c9-4a0c-b1dc-92edd511fb84" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46B34468" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/56dc9ccd-417f-4b72-9d47-905e62be4324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C7CFE03" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ceaee467-2720-4d6e-be18-a9f941a98c5a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EA04682" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5662ffda-8014-4e1c-a76f-a8c5a891fa9d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25D0C1C1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3d71b79e-9759-478c-b814-48a989dc436d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F8E8C3A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f7d6b5d7-2e79-4e79-84c3-37036e5f673f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB290073C7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ad302f50-41a7-4926-a38a-0d75cc352713" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB28B0FA15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/433d5d9c-63e4-4786-b2d7-d4edc2aea8cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F7D6A1E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a0156372-5b3f-4072-8f8f-44cbd89a7ba7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAA64F29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/465dbc8c-3c24-4d97-843d-283a9b0e719c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC761B2B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e9c02418-34ba-4c68-b9f6-06280295a96c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC772933" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/caa00c69-985a-4731-b3af-d799d012bb7e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA416B40" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d509126b-1cae-4b26-8e4d-99eedec036e4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF582E776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/33a8b606-aa19-4934-8f5e-b7bb264bd3fd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE940249C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/005d73c0-15a2-4d45-848a-11fde24e4b5a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE66790F4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/511ddb76-1490-4f16-9003-582fe3d4dcbf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACFE8FE41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e6a35e4c-280c-4eb4-879d-8fdf1cac9756" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAFC772193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/058b5d99-15ec-4f30-9b6e-23b50a1fe8d8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC4EFA92C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1f5ce85c-bc7c-46d3-a844-0686bc3dc761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB294593F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bebeb784-51f4-4bbd-88a9-c15126dc2121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC564912E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/02bafae6-58cd-44fe-90db-32d96edfafa3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2A057B1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f2556029-90ad-4929-8fa8-2fe755960589" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2899B4E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d58f5457-74c6-4826-aad0-30406321ddf7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96F523FF" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/71e48eca-42f5-47fb-89aa-ecffc202016f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA977C2A7A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a9a66890-4857-4e4a-86c6-743297ce9aae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA628407C6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e794948c-2818-48e5-835c-15effc30671f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA73775666" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/31e661f0-bb8d-450b-b5e9-2cb2203321a0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA629A6F32" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d4795147-9fde-4dfc-b35c-f264662bb1f7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA628EC5B7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/76cdbc66-ef0f-471c-bfb5-a03c720ad10e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62939542" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9f42bda4-ec4e-4544-aba0-0b153be8b323" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62882E3B" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2a34966d-05e1-4fc5-ac28-4379b615e56d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA247ACDD0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a3b44376-d5e6-4db9-971f-eb9c6ef3cc3b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFCB2A64" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3e0521c6-ac40-427a-ac34-e4ca283df3c4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2188EBF0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f186a370-9509-4152-9e80-c0c3c0d3b642" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7B1B984" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/fa4e71c8-c4a4-4878-980f-536e2e46adff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0DF74AB" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/50a9766d-a4ab-4b04-a72a-6ee8e875bbee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0D16AFC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/627a5787-0092-4e90-a089-8b284231bf52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0BFC248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0e581ca8-afe1-4f4f-89a9-6c51470e0474" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0ACF9E1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c3f2625d-b685-4d32-8556-b9dbc6481668" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFF9C7EC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bb97bc6e-2ae6-40f3-9847-27575108e90c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B975BAA721" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/81e03e94-4323-4159-8729-6b86f0f358e5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E1C01E2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/99d6230e-2b71-4443-8616-c8d3ca3ad558" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E107935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0a5597fc-dc5c-44e1-bccd-85b964de7d9b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9526EEE88" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c7fe6eba-a41f-4b9a-9604-9cddd1ff13cd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B1C5D82" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/daa63b5b-c248-40a0-9452-ec7dc323613e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9235F9270" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/02e50ba1-0806-42a4-814d-87169ef2f133" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCE3C2DF" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/139907e3-d212-4350-9d02-61e2521e160d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0EADA90" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bd0bf368-4fcf-428a-a223-38921fa8eab0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BB53860C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1771cb39-a6cf-4ca1-9e34-a74c4efd2321" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C79470FA" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1ec7d965-077b-4849-b0d4-566d38a13527" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BADFEF5E" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/b55f94ee-9956-4a68-b638-01c50985f910" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BB6AFB80" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/fff5ae5a-4325-44ab-a755-6e52649b8f32" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8815D9B96" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0fc847bb-1cdc-439a-aefc-dc01d37f815d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EF050DA" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ccc217b9-575a-417a-af30-70891cfc39d3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872A858AB" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9a2a4251-3ae9-4daf-8212-781e43b9c2a0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872A75B76" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3d7375f2-2daa-4833-bb3f-3f731699c99e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8449FEB75" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bcd02bf1-6865-4ba0-ac73-796b59b55338" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B817AC77A8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/52e9f6d3-857a-460a-8bfe-c233e1218f06" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EF74D42A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3d3697ae-9891-4894-9450-fd93c2ac0a8b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B771A7570D" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8a6b6ebb-48ec-442e-a4d4-b9366711b977" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B758735151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6aeba840-07ce-4776-b0ea-49958db81203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72ED9BBBA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bbe5e5f8-f383-4ffe-a227-0a7554a68b20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72524C193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5935ca85-8ac8-4be4-99cc-0ef442e142a6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D9DBB59" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5385dff0-f4da-4df0-9b51-8ba7424f7404" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503461C8A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/aef5504f-4944-425b-b358-000d76f2328a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5024877C7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/b25b6546-5d36-4f77-9159-81dfa4789402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F3C625FF" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9925d3db-7bc6-4403-91b4-ae72e304e40c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA86457B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d779f4ef-abeb-4e49-90b5-f1ab26a6c4a2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E0A7B5B7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/87b9af1d-6d56-4f12-96ec-e03c291394a6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DECADD3B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f4f0edb3-a882-4bb9-8d03-f9d24121ad59" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB19CEFC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9084c22e-f75c-44f5-8a01-1a4af2eee948" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F0884810" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9cf3625b-2a08-4f93-87e6-f14a0e94054c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F0922A72" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/52864557-f21c-4d6c-b177-498fc9b9fa03" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37A47FFB9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/47581292-ada7-441e-99c3-7a41219070b2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C99586AC" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/276c2985-a503-4a29-b2aa-90e45d915e5b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB41682B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/f2f44fa3-2215-4e53-abe3-10e71638d276" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B508A7011C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/7467b5f9-a41e-4ec1-9743-8f4671ca56e2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5089FD235" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/ca59d309-7db1-43e7-8aed-04f6a0a84dde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C70D476D" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bce4074e-93b4-42ff-af0f-e2b78989fdca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F08EEF87" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/795eaafd-9fb0-4e13-b8a0-221e7681e2c2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F090E9F1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/781808d4-8934-421a-8941-c5c3ca92d00b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B12852" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c50aebdf-1ee6-46ac-aec1-489c287ad005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683ACC8D3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d9d6ef81-5198-495a-90dc-4ba94e07ccf2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69631F1A9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2bbe249b-ee70-4cfc-859e-39f1bd92710f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69628B785" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d36b7d1d-f2e4-48a8-9925-cf2510dab094" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6963CD140" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/46188589-8207-4dc6-b72c-ea92c189670e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F08D7C8D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a5950a37-e7f0-4fe1-ad4e-036706898924" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F08C3C0C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/82e671e7-5acd-4bca-ae8d-27378ad97b53" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F08AD9E5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/7b814879-f2aa-4eef-9b3b-8ba84d319250" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503BFF5BD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/11c8113a-bc85-437f-9664-f21d5690fa14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5023F5F49" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e8b5ce43-6530-4631-80ce-b254e1ed9445" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F080E6BO" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2a90d9ab-416b-4a5d-944c-eab717c3b27d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682B96B64" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/899bd5e1-11a2-41be-86c1-bab26ed36381" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68299433C" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0a68be8d-2fe3-480c-97aa-592e7b9fd41f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682791A3C" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/405df6f8-438e-41ef-a035-df8d41b8a500" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683086E79" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/7ab6be12-0a67-458d-a9ef-6b923415e944" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681DA3883" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1f37d534-b6e3-42a1-91d5-8d35e5a54191" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680C7E29A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d9b40621-944c-4abf-87ad-258a086c68bc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A67922C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/90f2a141-638d-4f45-84ce-2a54f09b20b7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CB21218" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e5756222-1907-4c6a-96d0-34fbe4e19c9f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C2268E4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/254ab6eb-89c4-4551-ac45-1ad41a9aac45" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B325733" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/24f266bb-a06f-4dab-aac1-48bdaca31dfe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A4BF56B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c0834675-048b-4238-bc34-1de9981b678a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678D790BA" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e36f38cc-83fe-4231-b7ee-23967bf7d405" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678B38491" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/664f2e57-04c3-47e7-a1b9-bca70cfc0ecd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B54CBE0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5349e7c4-2ae1-4b45-926d-74da1ef98242" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6660AD702" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d3f7ed31-6c2d-49e6-bc6b-fb4ea0735691" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665FB9DA5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/a816fa01-3f76-43b1-8494-bd748a4452b7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661202BC6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/77cd1874-71f9-4db9-b84e-df82da434ee1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651B0598E" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/aedf78ff-cac6-49ed-8ad6-759bc5a8fead" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6526AC735" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/07d140c4-8fb2-4fa7-bee3-3c6abeb093aa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6533B69CF" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/03e4af49-7f99-4ea3-8071-dcd10785b7e7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651571F20" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/9a628005-7367-44cc-bcfa-e6414a048b51" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B057E9B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6dd41d55-5ed7-4f4c-b6c4-18cba109f303" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F085A568" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/de02da82-cedc-444a-81d1-b5209d68338e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63D087E78" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/953a68ea-e651-469d-864f-ba385b8a59e6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B0FC6C7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2153967f-c33e-4317-938c-a7aa4e3a386b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633B7495F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3486b19a-8c49-4d26-9bff-5f427524e34b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636C07F0D" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8312b439-b1d3-43b0-acb8-7032af8d4169" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633C80689" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/830827c6-e57a-405b-bc02-04a01ea999f6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E39DC82" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/edd27b65-bdd4-42dc-bec8-f653d6b0e280" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61FDBA722" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c3a4abe7-06d7-4a11-b755-a6d063f44de6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618564937" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/110d4e56-e2b3-45ae-a346-3330e1d0f579" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1FD0FAF" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6a38a44c-9bca-46ac-aa9c-a24046dc4143" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E255F5FE" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e1622eb2-deb2-4d9f-9a1c-a13e2fec600d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F4489B7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2360f32e-945e-46f2-b306-f594a94ad307" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F230F63" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/52bb37d8-510c-4560-ad86-82c751e0dd13" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD554C9A" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/09f7f6c0-520e-45de-affb-de3fa5d2099e" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F4B210F1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/b8f92677-a956-4e2d-90d5-c98124a3148d" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F07A4F34" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/32a2537c-2f35-4f9c-afe7-d0b904de48c4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F42E87D5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/2f068f4a-3305-4c86-a766-f739a108b362" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E28DF964" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8c926574-b1e3-4592-a4c1-52726552b1f6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D684CEDA" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/0814295c-19fe-448f-bbe2-32aa41637c24" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C526CF91" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/1f57f769-a635-4e41-ba05-ae8285b0e7d8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C42B0392" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/87d46b09-e75a-4d3f-bac8-3578c273f1ff" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF4FA286" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/8049f959-48b4-464a-b87b-cdfc27760cd5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4F88CE7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/bac46895-793d-47df-b7d3-19c0b3f85e91" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B571CBD3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/69e1227b-414e-45a0-b3f6-0524d9321901" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEA8C526" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/6c5efd8a-fb04-4f6c-b078-3c18959a8e89" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C61686E" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/44a033a1-2cb7-467d-a52e-b4ec5d5dbaab" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5588BB293" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/b4d7e12e-99e2-438d-802e-fc4d73146c0e" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DEFE40F" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/89285c95-9429-4031-89ab-35db5e3688c9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E16C052C" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/d030eaab-4b70-4345-99ab-106b94d921da" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B444A2C046" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/e35a2cc7-f812-45e2-a378-b6cc206fa1af" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D58F66BC" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/525ee1d4-1bc1-4502-b40e-cbd5ddfa6c81" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B88754A0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/5bdfad63-f76a-4a81-bc8d-22f63ad4201d" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AC50E457" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/12d516a8-da23-4bb7-8399-9495fd22c897" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4939EC16C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/3386260d-b1c5-4858-b62d-8a4787105d7e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B440F8AD9D" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/be38df04-7716-4ac3-8cfa-85cfcf3c1f5c" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B202AD1786" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CNIC812005/amministrazione-trasparente/atti-amministrazioni-enti/c81f3192-4099-4074-859d-4c31da404b57" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F185"/>
+  <dimension ref="A1:F190"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12948</v>
+        <v>13808</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>12521</v>
+        <v>13746</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-        <v>11</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>12463</v>
+        <v>13142</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>10671</v>
+        <v>13102</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>10664</v>
+        <v>12948</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>10436</v>
+        <v>12521</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>1032</v>
+        <v>12463</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>9932</v>
+        <v>10671</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>9920</v>
+        <v>10664</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>9853</v>
+        <v>10436</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>9806</v>
+        <v>1032</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>9620</v>
+        <v>9932</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>9615</v>
+        <v>9920</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B15">
-        <v>8489</v>
+        <v>9853</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B16">
-        <v>8398</v>
+        <v>9806</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17">
-        <v>7701</v>
+        <v>9620</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18">
+        <v>9615</v>
+      </c>
+      <c r="C18" t="s">
         <v>47</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19">
+        <v>8489</v>
+      </c>
+      <c r="C19" t="s">
         <v>50</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20">
+        <v>8398</v>
+      </c>
+      <c r="C20" t="s">
         <v>53</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21">
+        <v>7701</v>
+      </c>
+      <c r="C21" t="s">
         <v>56</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>5331</v>
+        <v>7319</v>
       </c>
       <c r="C22" t="s">
         <v>59</v>
       </c>
       <c r="D22" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>61</v>
       </c>
       <c r="B23">
-        <v>5108</v>
+        <v>7239</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24">
-        <v>4982</v>
+        <v>6016</v>
       </c>
       <c r="C24" t="s">
         <v>65</v>
       </c>
       <c r="D24" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>67</v>
       </c>
       <c r="B25">
-        <v>4736</v>
+        <v>5334</v>
       </c>
       <c r="C25" t="s">
         <v>68</v>
       </c>
       <c r="D25" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26">
+        <v>5331</v>
+      </c>
+      <c r="C26" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>71</v>
       </c>
-      <c r="E26" t="s">
-        <v>11</v>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>72</v>
       </c>
       <c r="B27">
-        <v>4599</v>
+        <v>5108</v>
       </c>
       <c r="C27" t="s">
         <v>73</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>75</v>
       </c>
       <c r="B28">
-        <v>4438</v>
+        <v>4982</v>
       </c>
       <c r="C28" t="s">
         <v>76</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29">
-        <v>4396</v>
+        <v>4736</v>
       </c>
       <c r="C29" t="s">
         <v>79</v>
       </c>
       <c r="D29" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B30">
-        <v>4391</v>
+        <v>4654</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
         <v>82</v>
       </c>
-      <c r="E30" s="2" t="s">
-        <v>9</v>
+      <c r="E30" t="s">
+        <v>7</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>4388</v>
+        <v>4599</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B32">
-        <v>4326</v>
+        <v>4438</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B33">
-        <v>4325</v>
+        <v>4396</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>4324</v>
+        <v>4391</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B35">
-        <v>4149</v>
+        <v>4388</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B36">
-        <v>4134</v>
+        <v>4326</v>
       </c>
       <c r="C36" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B37">
-        <v>4041</v>
+        <v>4325</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>100</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>3692</v>
+        <v>4324</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>3625</v>
+        <v>4149</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B40">
-        <v>3622</v>
+        <v>4134</v>
       </c>
       <c r="C40" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>3581</v>
+        <v>4041</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>109</v>
+      </c>
+      <c r="E41" t="s">
+        <v>7</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>3248</v>
+        <v>3692</v>
       </c>
       <c r="C42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>3136</v>
+        <v>3625</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B44">
-        <v>3131</v>
+        <v>3622</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B45">
-        <v>3078</v>
+        <v>3581</v>
       </c>
       <c r="C45" t="s">
         <v>118</v>
       </c>
       <c r="D45" t="s">
         <v>119</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>3058</v>
+        <v>3248</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B47">
-        <v>2978</v>
+        <v>3136</v>
       </c>
       <c r="C47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B48">
-        <v>2524</v>
+        <v>3131</v>
       </c>
       <c r="C48" t="s">
         <v>126</v>
       </c>
       <c r="D48" t="s">
         <v>127</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49">
-        <v>2196</v>
+        <v>3078</v>
       </c>
       <c r="C49" t="s">
         <v>129</v>
       </c>
       <c r="D49" t="s">
         <v>130</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50">
+        <v>3058</v>
+      </c>
+      <c r="C50" t="s">
         <v>131</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51">
+        <v>2978</v>
+      </c>
+      <c r="C51" t="s">
         <v>134</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B52">
-        <v>1914</v>
+        <v>2524</v>
       </c>
       <c r="C52" t="s">
         <v>137</v>
       </c>
       <c r="D52" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B53">
-        <v>1910</v>
+        <v>2196</v>
       </c>
       <c r="C53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B54">
-        <v>1908</v>
+        <v>1953</v>
       </c>
       <c r="C54" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B55">
-        <v>995</v>
+        <v>1916</v>
       </c>
       <c r="C55" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D55" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B56">
-        <v>682</v>
+        <v>1914</v>
       </c>
       <c r="C56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D56" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B57">
-        <v>635</v>
+        <v>1910</v>
       </c>
       <c r="C57" t="s">
         <v>150</v>
       </c>
       <c r="D57" t="s">
         <v>151</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58">
+        <v>1908</v>
+      </c>
+      <c r="C58" t="s">
         <v>152</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59">
+        <v>995</v>
+      </c>
+      <c r="C59" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D59" t="s">
         <v>156</v>
       </c>
-      <c r="E59" t="s">
-        <v>11</v>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60">
-        <v>14548</v>
+        <v>682</v>
       </c>
       <c r="C60" t="s">
         <v>158</v>
       </c>
       <c r="D60" t="s">
         <v>159</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B61">
-        <v>14546</v>
+        <v>635</v>
       </c>
       <c r="C61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>14544</v>
+        <v>408</v>
       </c>
       <c r="C62" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="B63">
-        <v>14542</v>
+        <v>380</v>
       </c>
       <c r="C63" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="D63" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>167</v>
+      </c>
+      <c r="E63" t="s">
+        <v>7</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>14538</v>
+        <v>14548</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>169</v>
       </c>
       <c r="D64" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>170</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>14432</v>
+        <v>14546</v>
       </c>
       <c r="C65" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B66">
-        <v>14282</v>
+        <v>14544</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D66" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B67">
-        <v>14278</v>
+        <v>14542</v>
       </c>
       <c r="C67" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="B68">
-        <v>14004</v>
+        <v>14538</v>
       </c>
       <c r="C68" t="s">
-        <v>176</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
         <v>177</v>
       </c>
-      <c r="E68" s="2" t="s">
-        <v>9</v>
+      <c r="E68" t="s">
+        <v>7</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>178</v>
       </c>
       <c r="B69">
-        <v>12485</v>
+        <v>14432</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
       <c r="D69" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>180</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B70">
-        <v>13481</v>
+        <v>14282</v>
       </c>
       <c r="C70" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D70" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B71">
-        <v>13307</v>
+        <v>14278</v>
       </c>
       <c r="C71" t="s">
         <v>184</v>
       </c>
       <c r="D71" t="s">
         <v>185</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>186</v>
       </c>
       <c r="B72">
-        <v>12909</v>
+        <v>14004</v>
       </c>
       <c r="C72" t="s">
         <v>187</v>
       </c>
       <c r="D72" t="s">
         <v>188</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>189</v>
       </c>
       <c r="B73">
-        <v>12326</v>
+        <v>12485</v>
       </c>
       <c r="C73" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" t="s">
         <v>190</v>
       </c>
-      <c r="D73" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E73" t="s">
+        <v>7</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>191</v>
+      </c>
+      <c r="B74">
+        <v>13481</v>
+      </c>
+      <c r="C74" t="s">
         <v>192</v>
       </c>
-      <c r="B74">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>194</v>
+      </c>
+      <c r="B75">
+        <v>13307</v>
+      </c>
+      <c r="C75" t="s">
         <v>195</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>197</v>
+      </c>
+      <c r="B76">
+        <v>12909</v>
+      </c>
+      <c r="C76" t="s">
         <v>198</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>200</v>
+      </c>
+      <c r="B77">
+        <v>12326</v>
+      </c>
+      <c r="C77" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>202</v>
       </c>
-      <c r="E77" t="s">
-        <v>11</v>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B78">
-        <v>11481</v>
+        <v>11740</v>
       </c>
       <c r="C78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D78" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B79">
-        <v>11471</v>
+        <v>11657</v>
       </c>
       <c r="C79" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D79" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B80">
-        <v>10573</v>
+        <v>11637</v>
       </c>
       <c r="C80" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D80" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B81">
-        <v>10525</v>
+        <v>11490</v>
       </c>
       <c r="C81" t="s">
-        <v>211</v>
+        <v>7</v>
       </c>
       <c r="D81" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>213</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B82">
-        <v>10407</v>
+        <v>11481</v>
       </c>
       <c r="C82" t="s">
         <v>214</v>
       </c>
       <c r="D82" t="s">
         <v>215</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>212</v>
+      </c>
+      <c r="B83">
+        <v>11471</v>
+      </c>
+      <c r="C83" t="s">
         <v>216</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>218</v>
+      </c>
+      <c r="B84">
+        <v>10573</v>
+      </c>
+      <c r="C84" t="s">
         <v>219</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>221</v>
+      </c>
+      <c r="B85">
+        <v>10525</v>
+      </c>
+      <c r="C85" t="s">
         <v>222</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>224</v>
+      </c>
+      <c r="B86">
+        <v>10407</v>
+      </c>
+      <c r="C86" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>226</v>
       </c>
-      <c r="E86" t="s">
-        <v>11</v>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B87">
-        <v>8622</v>
+        <v>10354</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="D87" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>229</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B88">
-        <v>8455</v>
+        <v>9609</v>
       </c>
       <c r="C88" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D88" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B89">
-        <v>7661</v>
+        <v>8939</v>
       </c>
       <c r="C89" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D89" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B90">
-        <v>7428</v>
+        <v>8624</v>
       </c>
       <c r="C90" t="s">
-        <v>235</v>
+        <v>7</v>
       </c>
       <c r="D90" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>237</v>
+      </c>
+      <c r="E90" t="s">
+        <v>7</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B91">
-        <v>6836</v>
+        <v>8622</v>
       </c>
       <c r="C91" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" t="s">
         <v>238</v>
       </c>
-      <c r="D91" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E91" t="s">
+        <v>7</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>239</v>
+      </c>
+      <c r="B92">
+        <v>8455</v>
+      </c>
+      <c r="C92" t="s">
         <v>240</v>
       </c>
-      <c r="B92">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>242</v>
+      </c>
+      <c r="B93">
+        <v>7661</v>
+      </c>
+      <c r="C93" t="s">
         <v>243</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>245</v>
+      </c>
+      <c r="B94">
+        <v>7428</v>
+      </c>
+      <c r="C94" t="s">
         <v>246</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B95">
-        <v>5924</v>
+        <v>6836</v>
       </c>
       <c r="C95" t="s">
         <v>249</v>
       </c>
       <c r="D95" t="s">
         <v>250</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>251</v>
       </c>
       <c r="B96">
-        <v>5831</v>
+        <v>6580</v>
       </c>
       <c r="C96" t="s">
         <v>252</v>
       </c>
       <c r="D96" t="s">
         <v>253</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>254</v>
       </c>
       <c r="B97">
-        <v>5788</v>
+        <v>6181</v>
       </c>
       <c r="C97" t="s">
         <v>255</v>
       </c>
       <c r="D97" t="s">
         <v>256</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>257</v>
       </c>
       <c r="B98">
-        <v>5600</v>
+        <v>5929</v>
       </c>
       <c r="C98" t="s">
         <v>258</v>
       </c>
       <c r="D98" t="s">
         <v>259</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>257</v>
       </c>
       <c r="B99">
-        <v>5581</v>
+        <v>5924</v>
       </c>
       <c r="C99" t="s">
         <v>260</v>
       </c>
       <c r="D99" t="s">
         <v>261</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>262</v>
       </c>
       <c r="B100">
-        <v>5510</v>
+        <v>5831</v>
       </c>
       <c r="C100" t="s">
         <v>263</v>
       </c>
       <c r="D100" t="s">
         <v>264</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B101">
-        <v>5484</v>
+        <v>5788</v>
       </c>
       <c r="C101" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D101" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B102">
-        <v>5483</v>
+        <v>5600</v>
       </c>
       <c r="C102" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B103">
-        <v>5481</v>
+        <v>5581</v>
       </c>
       <c r="C103" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D103" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B104">
-        <v>5305</v>
+        <v>5510</v>
       </c>
       <c r="C104" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D104" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B105">
-        <v>5301</v>
+        <v>5484</v>
       </c>
       <c r="C105" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D105" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B106">
-        <v>5222</v>
+        <v>5483</v>
       </c>
       <c r="C106" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D106" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B107">
-        <v>5220</v>
+        <v>5481</v>
       </c>
       <c r="C107" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D107" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B108">
-        <v>5214</v>
+        <v>5305</v>
       </c>
       <c r="C108" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B109">
-        <v>5101</v>
+        <v>5301</v>
       </c>
       <c r="C109" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D109" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B110">
-        <v>5093</v>
+        <v>5222</v>
       </c>
       <c r="C110" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D110" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B111">
-        <v>5045</v>
+        <v>5220</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>290</v>
       </c>
       <c r="D111" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>291</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B112">
-        <v>5044</v>
+        <v>5214</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="D112" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>293</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B113">
-        <v>4967</v>
+        <v>5101</v>
       </c>
       <c r="C113" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D113" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>294</v>
       </c>
       <c r="B114">
-        <v>4665</v>
+        <v>5093</v>
       </c>
       <c r="C114" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D114" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B115">
-        <v>4659</v>
+        <v>5045</v>
       </c>
       <c r="C115" t="s">
-        <v>297</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>300</v>
+      </c>
+      <c r="E115" t="s">
+        <v>7</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B116">
-        <v>4658</v>
+        <v>5044</v>
       </c>
       <c r="C116" t="s">
-        <v>299</v>
+        <v>7</v>
       </c>
       <c r="D116" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>301</v>
+      </c>
+      <c r="E116" t="s">
+        <v>7</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="B117">
-        <v>4657</v>
+        <v>4967</v>
       </c>
       <c r="C117" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D117" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B118">
-        <v>4609</v>
+        <v>4665</v>
       </c>
       <c r="C118" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D118" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B119">
-        <v>4608</v>
+        <v>4659</v>
       </c>
       <c r="C119" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D119" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B120">
-        <v>4607</v>
+        <v>4658</v>
       </c>
       <c r="C120" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D120" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B121">
-        <v>4564</v>
+        <v>4657</v>
       </c>
       <c r="C121" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D121" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B122">
-        <v>4562</v>
+        <v>4609</v>
       </c>
       <c r="C122" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D122" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B123">
-        <v>4557</v>
+        <v>4608</v>
       </c>
       <c r="C123" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D123" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B124">
-        <v>4482</v>
+        <v>4607</v>
       </c>
       <c r="C124" t="s">
         <v>319</v>
       </c>
       <c r="D124" t="s">
         <v>320</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B125">
-        <v>4480</v>
+        <v>4564</v>
       </c>
       <c r="C125" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D125" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B126">
-        <v>4478</v>
+        <v>4562</v>
       </c>
       <c r="C126" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D126" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B127">
-        <v>4476</v>
+        <v>4557</v>
       </c>
       <c r="C127" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D127" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="B128">
-        <v>4474</v>
+        <v>4482</v>
       </c>
       <c r="C128" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D128" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="B129">
-        <v>4472</v>
+        <v>4480</v>
       </c>
       <c r="C129" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D129" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B130">
-        <v>4409</v>
+        <v>4478</v>
       </c>
       <c r="C130" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D130" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B131">
-        <v>4387</v>
+        <v>4476</v>
       </c>
       <c r="C131" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D131" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B132">
-        <v>4384</v>
+        <v>4474</v>
       </c>
       <c r="C132" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D132" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B133">
-        <v>4380</v>
+        <v>4472</v>
       </c>
       <c r="C133" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D133" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="B134">
-        <v>4378</v>
+        <v>4409</v>
       </c>
       <c r="C134" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D134" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>342</v>
       </c>
       <c r="B135">
-        <v>4336</v>
+        <v>4387</v>
       </c>
       <c r="C135" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D135" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>342</v>
       </c>
       <c r="B136">
-        <v>4333</v>
+        <v>4384</v>
       </c>
       <c r="C136" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D136" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B137">
-        <v>4233</v>
+        <v>4380</v>
       </c>
       <c r="C137" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D137" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="B138">
-        <v>4203</v>
+        <v>4378</v>
       </c>
       <c r="C138" t="s">
         <v>351</v>
       </c>
       <c r="D138" t="s">
         <v>352</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B139">
-        <v>4202</v>
+        <v>4336</v>
       </c>
       <c r="C139" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D139" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B140">
-        <v>4185</v>
+        <v>4333</v>
       </c>
       <c r="C140" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D140" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B141">
-        <v>4026</v>
+        <v>4233</v>
       </c>
       <c r="C141" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D141" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B142">
-        <v>4009</v>
+        <v>4203</v>
       </c>
       <c r="C142" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D142" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B143">
-        <v>3998</v>
+        <v>4202</v>
       </c>
       <c r="C143" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D143" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B144">
-        <v>3994</v>
+        <v>4185</v>
       </c>
       <c r="C144" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D144" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="B145">
-        <v>3988</v>
+        <v>4026</v>
       </c>
       <c r="C145" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D145" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B146">
-        <v>3773</v>
+        <v>4009</v>
       </c>
       <c r="C146" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D146" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B147">
-        <v>3767</v>
+        <v>3998</v>
       </c>
       <c r="C147" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D147" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B148">
-        <v>3735</v>
+        <v>3994</v>
       </c>
       <c r="C148" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D148" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B149">
-        <v>3691</v>
+        <v>3988</v>
       </c>
       <c r="C149" t="s">
         <v>378</v>
       </c>
       <c r="D149" t="s">
         <v>379</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B150">
-        <v>3673</v>
+        <v>3773</v>
       </c>
       <c r="C150" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D150" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B151">
-        <v>3666</v>
+        <v>3767</v>
       </c>
       <c r="C151" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D151" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B152">
-        <v>3562</v>
+        <v>3735</v>
       </c>
       <c r="C152" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D152" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B153">
-        <v>3337</v>
+        <v>3691</v>
       </c>
       <c r="C153" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D153" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B154">
-        <v>3270</v>
+        <v>3673</v>
       </c>
       <c r="C154" t="s">
         <v>391</v>
       </c>
       <c r="D154" t="s">
         <v>392</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>388</v>
+      </c>
+      <c r="B155">
+        <v>3666</v>
+      </c>
+      <c r="C155" t="s">
         <v>393</v>
       </c>
-      <c r="B155">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B156">
-        <v>3219</v>
+        <v>3562</v>
       </c>
       <c r="C156" t="s">
         <v>396</v>
       </c>
       <c r="D156" t="s">
         <v>397</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="B157">
-        <v>3208</v>
+        <v>3337</v>
       </c>
       <c r="C157" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D157" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B158">
-        <v>3162</v>
+        <v>3270</v>
       </c>
       <c r="C158" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D158" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B159">
-        <v>3001</v>
+        <v>3221</v>
       </c>
       <c r="C159" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D159" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B160">
-        <v>2854</v>
+        <v>3219</v>
       </c>
       <c r="C160" t="s">
         <v>407</v>
       </c>
       <c r="D160" t="s">
         <v>408</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B161">
-        <v>2851</v>
+        <v>3208</v>
       </c>
       <c r="C161" t="s">
         <v>409</v>
       </c>
       <c r="D161" t="s">
         <v>410</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="B162">
-        <v>2845</v>
+        <v>3162</v>
       </c>
       <c r="C162" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D162" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B163">
-        <v>2837</v>
+        <v>3001</v>
       </c>
       <c r="C163" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D163" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B164">
-        <v>2556</v>
+        <v>2854</v>
       </c>
       <c r="C164" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D164" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B165">
-        <v>2367</v>
+        <v>2851</v>
       </c>
       <c r="C165" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D165" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B166">
-        <v>2336</v>
+        <v>2845</v>
       </c>
       <c r="C166" t="s">
         <v>422</v>
       </c>
       <c r="D166" t="s">
         <v>423</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
+        <v>417</v>
+      </c>
+      <c r="B167">
+        <v>2837</v>
+      </c>
+      <c r="C167" t="s">
         <v>424</v>
       </c>
-      <c r="B167">
-[...2 lines deleted...]
-      <c r="C167" t="s">
+      <c r="D167" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B168">
-        <v>2236</v>
+        <v>2556</v>
       </c>
       <c r="C168" t="s">
         <v>427</v>
       </c>
       <c r="D168" t="s">
         <v>428</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>429</v>
       </c>
       <c r="B169">
-        <v>2058</v>
+        <v>2367</v>
       </c>
       <c r="C169" t="s">
         <v>430</v>
       </c>
       <c r="D169" t="s">
         <v>431</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>432</v>
       </c>
       <c r="B170">
-        <v>1819</v>
+        <v>2336</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>433</v>
       </c>
       <c r="D170" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>434</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B171">
-        <v>1719</v>
+        <v>2250</v>
       </c>
       <c r="C171" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D171" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B172">
-        <v>1373</v>
+        <v>2236</v>
       </c>
       <c r="C172" t="s">
         <v>438</v>
       </c>
       <c r="D172" t="s">
         <v>439</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>440</v>
       </c>
       <c r="B173">
-        <v>1158</v>
+        <v>2058</v>
       </c>
       <c r="C173" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="D173" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>442</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B174">
-        <v>742</v>
+        <v>1819</v>
       </c>
       <c r="C174" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D174" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E174" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B175">
-        <v>720</v>
+        <v>1719</v>
       </c>
       <c r="C175" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D175" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B176">
-        <v>561</v>
+        <v>1373</v>
       </c>
       <c r="C176" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D176" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B177">
-        <v>455</v>
+        <v>1158</v>
       </c>
       <c r="C177" t="s">
-        <v>450</v>
+        <v>7</v>
       </c>
       <c r="D177" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>452</v>
+      </c>
+      <c r="E177" t="s">
+        <v>7</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B178">
-        <v>13154</v>
+        <v>742</v>
       </c>
       <c r="C178" t="s">
-        <v>453</v>
+        <v>7</v>
       </c>
       <c r="D178" t="s">
         <v>454</v>
       </c>
-      <c r="E178" s="2" t="s">
-        <v>9</v>
+      <c r="E178" t="s">
+        <v>7</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
+        <v>453</v>
+      </c>
+      <c r="B179">
+        <v>720</v>
+      </c>
+      <c r="C179" t="s">
         <v>455</v>
       </c>
-      <c r="B179">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="D179" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
+        <v>457</v>
+      </c>
+      <c r="B180">
+        <v>561</v>
+      </c>
+      <c r="C180" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D180" t="s">
         <v>459</v>
       </c>
-      <c r="E180" t="s">
-        <v>11</v>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B181">
-        <v>12699</v>
+        <v>455</v>
       </c>
       <c r="C181" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D181" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B182">
-        <v>12587</v>
+        <v>13154</v>
       </c>
       <c r="C182" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D182" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B183">
-        <v>12316</v>
+        <v>12970</v>
       </c>
       <c r="C183" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D183" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B184">
-        <v>11852</v>
+        <v>12716</v>
       </c>
       <c r="C184" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D184" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E184" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B185">
-        <v>11770</v>
+        <v>12699</v>
       </c>
       <c r="C185" t="s">
         <v>471</v>
       </c>
       <c r="D185" t="s">
         <v>472</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>473</v>
+      </c>
+      <c r="B186">
+        <v>12587</v>
+      </c>
+      <c r="C186" t="s">
+        <v>474</v>
+      </c>
+      <c r="D186" t="s">
+        <v>475</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>476</v>
+      </c>
+      <c r="B187">
+        <v>12316</v>
+      </c>
+      <c r="C187" t="s">
+        <v>477</v>
+      </c>
+      <c r="D187" t="s">
+        <v>478</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>479</v>
+      </c>
+      <c r="B188">
+        <v>11852</v>
+      </c>
+      <c r="C188" t="s">
+        <v>7</v>
+      </c>
+      <c r="D188" t="s">
+        <v>480</v>
+      </c>
+      <c r="E188" t="s">
+        <v>7</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>481</v>
+      </c>
+      <c r="B189">
+        <v>11770</v>
+      </c>
+      <c r="C189" t="s">
+        <v>482</v>
+      </c>
+      <c r="D189" t="s">
+        <v>483</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>484</v>
+      </c>
+      <c r="B190">
+        <v>7242</v>
+      </c>
+      <c r="C190" t="s">
+        <v>485</v>
+      </c>
+      <c r="D190" t="s">
+        <v>486</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="E4" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
-    <hyperlink ref="F5" r:id="rId6"/>
-[...7 lines deleted...]
-    <hyperlink ref="E11" r:id="rId14"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
     <hyperlink ref="F11" r:id="rId15"/>
     <hyperlink ref="E12" r:id="rId16"/>
     <hyperlink ref="F12" r:id="rId17"/>
-    <hyperlink ref="E13" r:id="rId18"/>
-[...24 lines deleted...]
-    <hyperlink ref="F25" r:id="rId43"/>
+    <hyperlink ref="F13" r:id="rId18"/>
+    <hyperlink ref="E14" r:id="rId19"/>
+    <hyperlink ref="F14" r:id="rId20"/>
+    <hyperlink ref="E15" r:id="rId21"/>
+    <hyperlink ref="F15" r:id="rId22"/>
+    <hyperlink ref="E16" r:id="rId23"/>
+    <hyperlink ref="F16" r:id="rId24"/>
+    <hyperlink ref="E17" r:id="rId25"/>
+    <hyperlink ref="F17" r:id="rId26"/>
+    <hyperlink ref="E18" r:id="rId27"/>
+    <hyperlink ref="F18" r:id="rId28"/>
+    <hyperlink ref="E19" r:id="rId29"/>
+    <hyperlink ref="F19" r:id="rId30"/>
+    <hyperlink ref="E20" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="E21" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="E22" r:id="rId35"/>
+    <hyperlink ref="F22" r:id="rId36"/>
+    <hyperlink ref="E23" r:id="rId37"/>
+    <hyperlink ref="F23" r:id="rId38"/>
+    <hyperlink ref="E24" r:id="rId39"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="E25" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="E26" r:id="rId43"/>
     <hyperlink ref="F26" r:id="rId44"/>
     <hyperlink ref="E27" r:id="rId45"/>
     <hyperlink ref="F27" r:id="rId46"/>
     <hyperlink ref="E28" r:id="rId47"/>
     <hyperlink ref="F28" r:id="rId48"/>
     <hyperlink ref="E29" r:id="rId49"/>
     <hyperlink ref="F29" r:id="rId50"/>
-    <hyperlink ref="E30" r:id="rId51"/>
-[...12 lines deleted...]
-    <hyperlink ref="F36" r:id="rId64"/>
+    <hyperlink ref="F30" r:id="rId51"/>
+    <hyperlink ref="E31" r:id="rId52"/>
+    <hyperlink ref="F31" r:id="rId53"/>
+    <hyperlink ref="E32" r:id="rId54"/>
+    <hyperlink ref="F32" r:id="rId55"/>
+    <hyperlink ref="E33" r:id="rId56"/>
+    <hyperlink ref="F33" r:id="rId57"/>
+    <hyperlink ref="E34" r:id="rId58"/>
+    <hyperlink ref="F34" r:id="rId59"/>
+    <hyperlink ref="E35" r:id="rId60"/>
+    <hyperlink ref="F35" r:id="rId61"/>
+    <hyperlink ref="E36" r:id="rId62"/>
+    <hyperlink ref="F36" r:id="rId63"/>
+    <hyperlink ref="E37" r:id="rId64"/>
     <hyperlink ref="F37" r:id="rId65"/>
     <hyperlink ref="E38" r:id="rId66"/>
     <hyperlink ref="F38" r:id="rId67"/>
     <hyperlink ref="E39" r:id="rId68"/>
     <hyperlink ref="F39" r:id="rId69"/>
     <hyperlink ref="E40" r:id="rId70"/>
     <hyperlink ref="F40" r:id="rId71"/>
-    <hyperlink ref="E41" r:id="rId72"/>
-[...34 lines deleted...]
-    <hyperlink ref="F58" r:id="rId107"/>
+    <hyperlink ref="F41" r:id="rId72"/>
+    <hyperlink ref="E42" r:id="rId73"/>
+    <hyperlink ref="F42" r:id="rId74"/>
+    <hyperlink ref="E43" r:id="rId75"/>
+    <hyperlink ref="F43" r:id="rId76"/>
+    <hyperlink ref="E44" r:id="rId77"/>
+    <hyperlink ref="F44" r:id="rId78"/>
+    <hyperlink ref="E45" r:id="rId79"/>
+    <hyperlink ref="F45" r:id="rId80"/>
+    <hyperlink ref="E46" r:id="rId81"/>
+    <hyperlink ref="F46" r:id="rId82"/>
+    <hyperlink ref="E47" r:id="rId83"/>
+    <hyperlink ref="F47" r:id="rId84"/>
+    <hyperlink ref="E48" r:id="rId85"/>
+    <hyperlink ref="F48" r:id="rId86"/>
+    <hyperlink ref="E49" r:id="rId87"/>
+    <hyperlink ref="F49" r:id="rId88"/>
+    <hyperlink ref="E50" r:id="rId89"/>
+    <hyperlink ref="F50" r:id="rId90"/>
+    <hyperlink ref="E51" r:id="rId91"/>
+    <hyperlink ref="F51" r:id="rId92"/>
+    <hyperlink ref="E52" r:id="rId93"/>
+    <hyperlink ref="F52" r:id="rId94"/>
+    <hyperlink ref="E53" r:id="rId95"/>
+    <hyperlink ref="F53" r:id="rId96"/>
+    <hyperlink ref="E54" r:id="rId97"/>
+    <hyperlink ref="F54" r:id="rId98"/>
+    <hyperlink ref="E55" r:id="rId99"/>
+    <hyperlink ref="F55" r:id="rId100"/>
+    <hyperlink ref="E56" r:id="rId101"/>
+    <hyperlink ref="F56" r:id="rId102"/>
+    <hyperlink ref="E57" r:id="rId103"/>
+    <hyperlink ref="F57" r:id="rId104"/>
+    <hyperlink ref="E58" r:id="rId105"/>
+    <hyperlink ref="F58" r:id="rId106"/>
+    <hyperlink ref="E59" r:id="rId107"/>
     <hyperlink ref="F59" r:id="rId108"/>
     <hyperlink ref="E60" r:id="rId109"/>
     <hyperlink ref="F60" r:id="rId110"/>
     <hyperlink ref="E61" r:id="rId111"/>
     <hyperlink ref="F61" r:id="rId112"/>
     <hyperlink ref="E62" r:id="rId113"/>
     <hyperlink ref="F62" r:id="rId114"/>
-    <hyperlink ref="E63" r:id="rId115"/>
-    <hyperlink ref="F63" r:id="rId116"/>
+    <hyperlink ref="F63" r:id="rId115"/>
+    <hyperlink ref="E64" r:id="rId116"/>
     <hyperlink ref="F64" r:id="rId117"/>
     <hyperlink ref="E65" r:id="rId118"/>
     <hyperlink ref="F65" r:id="rId119"/>
     <hyperlink ref="E66" r:id="rId120"/>
     <hyperlink ref="F66" r:id="rId121"/>
     <hyperlink ref="E67" r:id="rId122"/>
     <hyperlink ref="F67" r:id="rId123"/>
-    <hyperlink ref="E68" r:id="rId124"/>
-    <hyperlink ref="F68" r:id="rId125"/>
+    <hyperlink ref="F68" r:id="rId124"/>
+    <hyperlink ref="E69" r:id="rId125"/>
     <hyperlink ref="F69" r:id="rId126"/>
     <hyperlink ref="E70" r:id="rId127"/>
     <hyperlink ref="F70" r:id="rId128"/>
     <hyperlink ref="E71" r:id="rId129"/>
     <hyperlink ref="F71" r:id="rId130"/>
     <hyperlink ref="E72" r:id="rId131"/>
     <hyperlink ref="F72" r:id="rId132"/>
-    <hyperlink ref="E73" r:id="rId133"/>
-[...6 lines deleted...]
-    <hyperlink ref="F76" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId133"/>
+    <hyperlink ref="E74" r:id="rId134"/>
+    <hyperlink ref="F74" r:id="rId135"/>
+    <hyperlink ref="E75" r:id="rId136"/>
+    <hyperlink ref="F75" r:id="rId137"/>
+    <hyperlink ref="E76" r:id="rId138"/>
+    <hyperlink ref="F76" r:id="rId139"/>
+    <hyperlink ref="E77" r:id="rId140"/>
     <hyperlink ref="F77" r:id="rId141"/>
     <hyperlink ref="E78" r:id="rId142"/>
     <hyperlink ref="F78" r:id="rId143"/>
     <hyperlink ref="E79" r:id="rId144"/>
     <hyperlink ref="F79" r:id="rId145"/>
     <hyperlink ref="E80" r:id="rId146"/>
     <hyperlink ref="F80" r:id="rId147"/>
-    <hyperlink ref="E81" r:id="rId148"/>
-[...8 lines deleted...]
-    <hyperlink ref="F85" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId148"/>
+    <hyperlink ref="E82" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="E83" r:id="rId151"/>
+    <hyperlink ref="F83" r:id="rId152"/>
+    <hyperlink ref="E84" r:id="rId153"/>
+    <hyperlink ref="F84" r:id="rId154"/>
+    <hyperlink ref="E85" r:id="rId155"/>
+    <hyperlink ref="F85" r:id="rId156"/>
+    <hyperlink ref="E86" r:id="rId157"/>
     <hyperlink ref="F86" r:id="rId158"/>
-    <hyperlink ref="F87" r:id="rId159"/>
-[...4 lines deleted...]
-    <hyperlink ref="E90" r:id="rId164"/>
+    <hyperlink ref="E87" r:id="rId159"/>
+    <hyperlink ref="F87" r:id="rId160"/>
+    <hyperlink ref="E88" r:id="rId161"/>
+    <hyperlink ref="F88" r:id="rId162"/>
+    <hyperlink ref="E89" r:id="rId163"/>
+    <hyperlink ref="F89" r:id="rId164"/>
     <hyperlink ref="F90" r:id="rId165"/>
-    <hyperlink ref="E91" r:id="rId166"/>
-[...38 lines deleted...]
-    <hyperlink ref="F110" r:id="rId205"/>
+    <hyperlink ref="F91" r:id="rId166"/>
+    <hyperlink ref="E92" r:id="rId167"/>
+    <hyperlink ref="F92" r:id="rId168"/>
+    <hyperlink ref="E93" r:id="rId169"/>
+    <hyperlink ref="F93" r:id="rId170"/>
+    <hyperlink ref="E94" r:id="rId171"/>
+    <hyperlink ref="F94" r:id="rId172"/>
+    <hyperlink ref="E95" r:id="rId173"/>
+    <hyperlink ref="F95" r:id="rId174"/>
+    <hyperlink ref="E96" r:id="rId175"/>
+    <hyperlink ref="F96" r:id="rId176"/>
+    <hyperlink ref="E97" r:id="rId177"/>
+    <hyperlink ref="F97" r:id="rId178"/>
+    <hyperlink ref="E98" r:id="rId179"/>
+    <hyperlink ref="F98" r:id="rId180"/>
+    <hyperlink ref="E99" r:id="rId181"/>
+    <hyperlink ref="F99" r:id="rId182"/>
+    <hyperlink ref="E100" r:id="rId183"/>
+    <hyperlink ref="F100" r:id="rId184"/>
+    <hyperlink ref="E101" r:id="rId185"/>
+    <hyperlink ref="F101" r:id="rId186"/>
+    <hyperlink ref="E102" r:id="rId187"/>
+    <hyperlink ref="F102" r:id="rId188"/>
+    <hyperlink ref="E103" r:id="rId189"/>
+    <hyperlink ref="F103" r:id="rId190"/>
+    <hyperlink ref="E104" r:id="rId191"/>
+    <hyperlink ref="F104" r:id="rId192"/>
+    <hyperlink ref="E105" r:id="rId193"/>
+    <hyperlink ref="F105" r:id="rId194"/>
+    <hyperlink ref="E106" r:id="rId195"/>
+    <hyperlink ref="F106" r:id="rId196"/>
+    <hyperlink ref="E107" r:id="rId197"/>
+    <hyperlink ref="F107" r:id="rId198"/>
+    <hyperlink ref="E108" r:id="rId199"/>
+    <hyperlink ref="F108" r:id="rId200"/>
+    <hyperlink ref="E109" r:id="rId201"/>
+    <hyperlink ref="F109" r:id="rId202"/>
+    <hyperlink ref="E110" r:id="rId203"/>
+    <hyperlink ref="F110" r:id="rId204"/>
+    <hyperlink ref="E111" r:id="rId205"/>
     <hyperlink ref="F111" r:id="rId206"/>
-    <hyperlink ref="F112" r:id="rId207"/>
-[...4 lines deleted...]
-    <hyperlink ref="E115" r:id="rId212"/>
+    <hyperlink ref="E112" r:id="rId207"/>
+    <hyperlink ref="F112" r:id="rId208"/>
+    <hyperlink ref="E113" r:id="rId209"/>
+    <hyperlink ref="F113" r:id="rId210"/>
+    <hyperlink ref="E114" r:id="rId211"/>
+    <hyperlink ref="F114" r:id="rId212"/>
     <hyperlink ref="F115" r:id="rId213"/>
-    <hyperlink ref="E116" r:id="rId214"/>
-[...106 lines deleted...]
-    <hyperlink ref="F169" r:id="rId321"/>
+    <hyperlink ref="F116" r:id="rId214"/>
+    <hyperlink ref="E117" r:id="rId215"/>
+    <hyperlink ref="F117" r:id="rId216"/>
+    <hyperlink ref="E118" r:id="rId217"/>
+    <hyperlink ref="F118" r:id="rId218"/>
+    <hyperlink ref="E119" r:id="rId219"/>
+    <hyperlink ref="F119" r:id="rId220"/>
+    <hyperlink ref="E120" r:id="rId221"/>
+    <hyperlink ref="F120" r:id="rId222"/>
+    <hyperlink ref="E121" r:id="rId223"/>
+    <hyperlink ref="F121" r:id="rId224"/>
+    <hyperlink ref="E122" r:id="rId225"/>
+    <hyperlink ref="F122" r:id="rId226"/>
+    <hyperlink ref="E123" r:id="rId227"/>
+    <hyperlink ref="F123" r:id="rId228"/>
+    <hyperlink ref="E124" r:id="rId229"/>
+    <hyperlink ref="F124" r:id="rId230"/>
+    <hyperlink ref="E125" r:id="rId231"/>
+    <hyperlink ref="F125" r:id="rId232"/>
+    <hyperlink ref="E126" r:id="rId233"/>
+    <hyperlink ref="F126" r:id="rId234"/>
+    <hyperlink ref="E127" r:id="rId235"/>
+    <hyperlink ref="F127" r:id="rId236"/>
+    <hyperlink ref="E128" r:id="rId237"/>
+    <hyperlink ref="F128" r:id="rId238"/>
+    <hyperlink ref="E129" r:id="rId239"/>
+    <hyperlink ref="F129" r:id="rId240"/>
+    <hyperlink ref="E130" r:id="rId241"/>
+    <hyperlink ref="F130" r:id="rId242"/>
+    <hyperlink ref="E131" r:id="rId243"/>
+    <hyperlink ref="F131" r:id="rId244"/>
+    <hyperlink ref="E132" r:id="rId245"/>
+    <hyperlink ref="F132" r:id="rId246"/>
+    <hyperlink ref="E133" r:id="rId247"/>
+    <hyperlink ref="F133" r:id="rId248"/>
+    <hyperlink ref="E134" r:id="rId249"/>
+    <hyperlink ref="F134" r:id="rId250"/>
+    <hyperlink ref="E135" r:id="rId251"/>
+    <hyperlink ref="F135" r:id="rId252"/>
+    <hyperlink ref="E136" r:id="rId253"/>
+    <hyperlink ref="F136" r:id="rId254"/>
+    <hyperlink ref="E137" r:id="rId255"/>
+    <hyperlink ref="F137" r:id="rId256"/>
+    <hyperlink ref="E138" r:id="rId257"/>
+    <hyperlink ref="F138" r:id="rId258"/>
+    <hyperlink ref="E139" r:id="rId259"/>
+    <hyperlink ref="F139" r:id="rId260"/>
+    <hyperlink ref="E140" r:id="rId261"/>
+    <hyperlink ref="F140" r:id="rId262"/>
+    <hyperlink ref="E141" r:id="rId263"/>
+    <hyperlink ref="F141" r:id="rId264"/>
+    <hyperlink ref="E142" r:id="rId265"/>
+    <hyperlink ref="F142" r:id="rId266"/>
+    <hyperlink ref="E143" r:id="rId267"/>
+    <hyperlink ref="F143" r:id="rId268"/>
+    <hyperlink ref="E144" r:id="rId269"/>
+    <hyperlink ref="F144" r:id="rId270"/>
+    <hyperlink ref="E145" r:id="rId271"/>
+    <hyperlink ref="F145" r:id="rId272"/>
+    <hyperlink ref="E146" r:id="rId273"/>
+    <hyperlink ref="F146" r:id="rId274"/>
+    <hyperlink ref="E147" r:id="rId275"/>
+    <hyperlink ref="F147" r:id="rId276"/>
+    <hyperlink ref="E148" r:id="rId277"/>
+    <hyperlink ref="F148" r:id="rId278"/>
+    <hyperlink ref="E149" r:id="rId279"/>
+    <hyperlink ref="F149" r:id="rId280"/>
+    <hyperlink ref="E150" r:id="rId281"/>
+    <hyperlink ref="F150" r:id="rId282"/>
+    <hyperlink ref="E151" r:id="rId283"/>
+    <hyperlink ref="F151" r:id="rId284"/>
+    <hyperlink ref="E152" r:id="rId285"/>
+    <hyperlink ref="F152" r:id="rId286"/>
+    <hyperlink ref="E153" r:id="rId287"/>
+    <hyperlink ref="F153" r:id="rId288"/>
+    <hyperlink ref="E154" r:id="rId289"/>
+    <hyperlink ref="F154" r:id="rId290"/>
+    <hyperlink ref="E155" r:id="rId291"/>
+    <hyperlink ref="F155" r:id="rId292"/>
+    <hyperlink ref="E156" r:id="rId293"/>
+    <hyperlink ref="F156" r:id="rId294"/>
+    <hyperlink ref="E157" r:id="rId295"/>
+    <hyperlink ref="F157" r:id="rId296"/>
+    <hyperlink ref="E158" r:id="rId297"/>
+    <hyperlink ref="F158" r:id="rId298"/>
+    <hyperlink ref="E159" r:id="rId299"/>
+    <hyperlink ref="F159" r:id="rId300"/>
+    <hyperlink ref="E160" r:id="rId301"/>
+    <hyperlink ref="F160" r:id="rId302"/>
+    <hyperlink ref="E161" r:id="rId303"/>
+    <hyperlink ref="F161" r:id="rId304"/>
+    <hyperlink ref="E162" r:id="rId305"/>
+    <hyperlink ref="F162" r:id="rId306"/>
+    <hyperlink ref="E163" r:id="rId307"/>
+    <hyperlink ref="F163" r:id="rId308"/>
+    <hyperlink ref="E164" r:id="rId309"/>
+    <hyperlink ref="F164" r:id="rId310"/>
+    <hyperlink ref="E165" r:id="rId311"/>
+    <hyperlink ref="F165" r:id="rId312"/>
+    <hyperlink ref="E166" r:id="rId313"/>
+    <hyperlink ref="F166" r:id="rId314"/>
+    <hyperlink ref="E167" r:id="rId315"/>
+    <hyperlink ref="F167" r:id="rId316"/>
+    <hyperlink ref="E168" r:id="rId317"/>
+    <hyperlink ref="F168" r:id="rId318"/>
+    <hyperlink ref="E169" r:id="rId319"/>
+    <hyperlink ref="F169" r:id="rId320"/>
+    <hyperlink ref="E170" r:id="rId321"/>
     <hyperlink ref="F170" r:id="rId322"/>
     <hyperlink ref="E171" r:id="rId323"/>
     <hyperlink ref="F171" r:id="rId324"/>
     <hyperlink ref="E172" r:id="rId325"/>
     <hyperlink ref="F172" r:id="rId326"/>
-    <hyperlink ref="F173" r:id="rId327"/>
-[...5 lines deleted...]
-    <hyperlink ref="E177" r:id="rId333"/>
+    <hyperlink ref="E173" r:id="rId327"/>
+    <hyperlink ref="F173" r:id="rId328"/>
+    <hyperlink ref="F174" r:id="rId329"/>
+    <hyperlink ref="E175" r:id="rId330"/>
+    <hyperlink ref="F175" r:id="rId331"/>
+    <hyperlink ref="E176" r:id="rId332"/>
+    <hyperlink ref="F176" r:id="rId333"/>
     <hyperlink ref="F177" r:id="rId334"/>
-    <hyperlink ref="E178" r:id="rId335"/>
-[...2 lines deleted...]
-    <hyperlink ref="F179" r:id="rId338"/>
+    <hyperlink ref="F178" r:id="rId335"/>
+    <hyperlink ref="E179" r:id="rId336"/>
+    <hyperlink ref="F179" r:id="rId337"/>
+    <hyperlink ref="E180" r:id="rId338"/>
     <hyperlink ref="F180" r:id="rId339"/>
     <hyperlink ref="E181" r:id="rId340"/>
     <hyperlink ref="F181" r:id="rId341"/>
     <hyperlink ref="E182" r:id="rId342"/>
     <hyperlink ref="F182" r:id="rId343"/>
     <hyperlink ref="E183" r:id="rId344"/>
     <hyperlink ref="F183" r:id="rId345"/>
     <hyperlink ref="F184" r:id="rId346"/>
     <hyperlink ref="E185" r:id="rId347"/>
     <hyperlink ref="F185" r:id="rId348"/>
+    <hyperlink ref="E186" r:id="rId349"/>
+    <hyperlink ref="F186" r:id="rId350"/>
+    <hyperlink ref="E187" r:id="rId351"/>
+    <hyperlink ref="F187" r:id="rId352"/>
+    <hyperlink ref="F188" r:id="rId353"/>
+    <hyperlink ref="E189" r:id="rId354"/>
+    <hyperlink ref="F189" r:id="rId355"/>
+    <hyperlink ref="E190" r:id="rId356"/>
+    <hyperlink ref="F190" r:id="rId357"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>