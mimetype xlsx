--- v0 (2026-08-26)
+++ v1 (2026-10-22)
@@ -8,88 +8,127 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="47">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>REDESIGNING OUR DIGITAL LEARNING</t>
+  </si>
+  <si>
+    <t>E94D23005320006</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>THINKING OUTSIDE THE BOX</t>
+  </si>
+  <si>
+    <t>E94D23004270006</t>
+  </si>
+  <si>
+    <t>NON UNO DI MENO. SECONDA EDIZIONE.</t>
+  </si>
+  <si>
+    <t>E94D21000230006</t>
+  </si>
+  <si>
+    <t>NON UNO DI MENO.</t>
+  </si>
+  <si>
+    <t>E94D22005580006</t>
+  </si>
+  <si>
+    <t>AVVISO PROT. 59369, 19/04/2024, FSE +, PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI NEGLI ANNI SCOLASTICI 2023-2024 E 2024-2025</t>
+  </si>
+  <si>
+    <t>E94D24001950007</t>
+  </si>
+  <si>
     <t>POC “PER LA SCUOLA” 2014-2020 – ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D'USO GRATUITO AL PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
     <t>E94D26002140007</t>
   </si>
   <si>
     <t>€ 15.755,00</t>
   </si>
   <si>
     <t>Finanziamenti dello Stato</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>AVVISO PROT. 88927 DEL 03/06/2025, “REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI PER LO SVILUPPO DI SPECIFICHE COMPETENZE TECNICHE E PROFESSIONALI CONNESSE CON I RELATIVI INDIRIZZI DI STUDIO”</t>
   </si>
   <si>
     <t>E54D25005930007</t>
   </si>
   <si>
     <t>€ 201.000,00</t>
   </si>
   <si>
     <t>Finanziamenti dall'Unione Europea</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E L’ORIENTAMENTO (PCTO) SULLE DISCIPLINE STEM E SUL MULTILINGUISMO PER GLI ISTITUTI TECNICI E PROFESSIONALI TRAMITE ESPERIENZE DI ORIENTAMENTO IN ITALIA E ALL’ESTERO (D.M. 88/2025)</t>
   </si>
   <si>
     <t>E94D23005750006</t>
   </si>
   <si>
     <t>€ 149.936,00</t>
   </si>
   <si>
     <t>REALIZZAZIONE DI SCAMBI ED ESPERIENZE FORMATIVE ALL’ESTERO PER STUDENTI E PER IL PERSONALE SCOLASTICO ATTRAVERSO UN POTENZIAMENTO DEL PROGRAMMA ERASMUS+ 2021-2027, NELL’AMBITO DEL PNRR – PIANO NAZIONALE DI RIPRESA E RESILIENZA (PNRR), FINANZIATO DALL’UNIO</t>
@@ -110,86 +149,50 @@
     <t>AVVISO PUBBLICO PROT. N. 81652 DEL 23/05/2025 – “PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI” (C.D. PIANO ESTATE)</t>
   </si>
   <si>
     <t>E54D25002780007</t>
   </si>
   <si>
     <t>€ 51.997,00</t>
   </si>
   <si>
     <t>Finanziamenti dallUnione Europea</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>AVVISO PROT. 64310 DEL 23/04/2025 – “PERCORSI DI ORIENTAMENTO RIVOLTI ALLE CLASSI TERZE, QUARTE E QUINTE DELLE ISTITUZIONI SCOLASTICHE SECONDARIE DI SECONDO GRADO CON IL COORDINAMENTO DEL DOCENTE TUTOR</t>
   </si>
   <si>
     <t>E94D25001420001</t>
   </si>
   <si>
     <t>€ 50.503,00</t>
   </si>
   <si>
     <t>19/06/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>E94D24001950007</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -543,389 +546,399 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/74ef4801-f8f8-4fe2-b274-cba56103b6ad" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/669a07ac-514d-4abd-8d32-f0ad24eafd4c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/aee177ba-be6f-438c-9d35-e5c4686218cd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/ba51cfe3-9214-4d95-bd2c-2c601b06d55c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/ba467341-fa28-4906-84b8-1b6e0adc3b94" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/c34d7d4c-aa88-49cb-b839-f6c28afa0ef1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/106fcf11-8a7e-49fa-a575-c7d699d805cc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/857f2b85-829b-468a-9782-d87325635d54" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/95bf722d-2388-4ede-aebe-f9d6d70e66a4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/ac56e6ac-0972-4d3d-97ec-724fd48f3442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/f28536f1-fb83-444f-b0c9-debf5908daa3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/106fcf11-8a7e-49fa-a575-c7d699d805cc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/857f2b85-829b-468a-9782-d87325635d54" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/95bf722d-2388-4ede-aebe-f9d6d70e66a4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/ac56e6ac-0972-4d3d-97ec-724fd48f3442" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/f28536f1-fb83-444f-b0c9-debf5908daa3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/74ef4801-f8f8-4fe2-b274-cba56103b6ad" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/669a07ac-514d-4abd-8d32-f0ad24eafd4c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/aee177ba-be6f-438c-9d35-e5c4686218cd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/ba51cfe3-9214-4d95-bd2c-2c601b06d55c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/ba467341-fa28-4906-84b8-1b6e0adc3b94" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/progetto/c34d7d4c-aa88-49cb-b839-f6c28afa0ef1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:G16"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="1">
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
         <v>2025</v>
       </c>
-      <c r="B5" s="1"/>
-[...6 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="D9" t="s">
+      <c r="G11" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
         <v>23</v>
       </c>
-      <c r="E9" t="s">
-[...108 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>37</v>
-[...61 lines deleted...]
-      <c r="F19" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A13:F13"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A10:G10"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...9 lines deleted...]
-    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G12" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>