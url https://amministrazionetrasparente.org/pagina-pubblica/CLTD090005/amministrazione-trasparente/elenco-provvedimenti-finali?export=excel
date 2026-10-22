--- v0 (2026-08-26)
+++ v1 (2026-10-22)
@@ -8,80 +8,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="806" uniqueCount="403">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD51023083</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura etichette di inventario</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>BCA803DCA3</t>
   </si>
   <si>
     <t xml:space="preserve">Determina indizione procedura negoziata senza bando - FESR laboratori innovativi e avanzati </t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCAB67177B</t>
   </si>
   <si>
     <t>Decreto di avvio di trattativa diretta MEPA per acquisizione di beni ai sensi dell’art. 50 del D.Lgs. 36/2023 PROGETTO POC “Per la Scuola” 2014-2020 – Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gratuito al personale della scuola</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB92991439</t>
   </si>
   <si>
     <t>Decisione a contrarre - Adesione Accordo quadro Buoni pasto 11</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAD89466DE</t>
   </si>
@@ -1599,3294 +1608,3314 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA803DCA3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0bb42513-bc56-4780-9d6c-2d7a71da0142" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB67177B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/5ffd2284-f004-4acf-b3e8-6269c7de1bbd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92991439" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/c94a2caa-35c3-42aa-9462-a20c95d5d3c7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD89466DE" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/927f4616-60ff-47d6-83ac-141c35af2190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD88236BA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0a6fde59-0857-4a24-b91f-be46e1fb33ff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA90B57256" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/13291b6d-6544-49da-a57c-a7b53d113cc4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E500EBA" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0ab9d4ad-885b-4094-971d-d4327a95cee9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97DA3473" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/349e394f-840a-46a5-874f-b0236cb913f7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA879BA860" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/fd9b3a89-d47d-4fc9-b819-faffed553fbf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBD6716D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9959baa6-0918-4aae-a3ea-91e636ca9667" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA784AF120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/38c29d8e-3b16-447a-b240-7ae270837006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74134158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/3f70226d-224f-4de0-8c25-6ceb5055eebe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA790B5D28" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/5ca82494-aa58-4a12-99e2-32f0ac366007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7C86AFB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9c4482e7-8d2d-411f-9980-5606d8b56bc6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7F45F1C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7e1b3cc1-5558-4609-b52c-554f44040139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96C99BF41" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/6ec82a24-e0eb-4d5c-9d4e-0546e1dd69af" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910497FE5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/1ac986de-edb7-47d9-8c34-74c442be956a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BE23C1F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/37049b07-beb2-417e-b195-0080147a9a6c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5D2293B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2be7192c-65cf-414f-b3b5-7849774c7c58" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896555550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/edf72c0c-5a4a-4df1-893d-f34f6388f747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884AE2FAD" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d6382f17-b9ae-42da-bd68-9f81dbaa27e2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A1C3C4EO" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/068efcae-cf0b-4bc4-b1a2-b339b62b02d5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A4C24D70" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/15db3ea4-18b2-4f84-9096-eb5efa74aebe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ACD5AE44" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/b64365ed-2d38-44aa-bcbf-45049a13ba20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A1659941" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2b28a80b-a180-463d-b837-7f2f5ad86a70" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B898D36E09" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7d696694-2e7b-4c73-9e6b-ccbdefd9737a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87F7DDD26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/51de7b1b-ee45-4c96-a61f-3be3dc6d581d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87407A744" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e9b6c1b5-1dc6-45c9-93c6-da60d30560e2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F5EAF57" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/23dbe27e-e53e-45df-98d5-72dbcffe1923" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B868B8B79E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/4eff45f4-0de3-421b-a7f0-ba89d661a12f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867A18157" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/07ea0a85-d2b5-4928-95de-d160dc0d1176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8534A0B7D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/a1d4258c-fadb-44c0-ad1f-784be5f624a4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D302B12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2d1d3f4e-4b8a-41e0-ae90-2e7634116605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CB5FDC0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/757c03f0-48de-43ba-8a6d-24e4fedb937b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CC6AA17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/53892c8f-3e3f-4484-b334-eb7d324e8279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C4B09CB" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/662820ae-d002-44fb-ba0b-3b8c535b864a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82FB51C8F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/44b55d23-fae8-4159-b11f-2a4508136811" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CB1DF48F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d24ca1be-47ec-4659-9334-c635e74b2548" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C5CD35BC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/3ece8be2-e3a1-472d-a548-665979e8b53b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCF4445E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/8db63a31-a691-4c05-a636-090efd6db0ac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD5A4722" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/1e91133e-9a89-413e-86fd-4ad6ed798b07" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7946F433E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/3cb0b27f-2b49-4cb7-b8e6-df3661cdb716" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B787C5C3B7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/de1196de-d125-47fc-a3ae-78407df8d6be" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7712595E2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/310428c3-b26c-4e84-ae3c-46f9bbee2740" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75EBA752D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/22b78c44-e4ea-4b48-b525-2e1c9b7de4f1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7559771ED" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/8d968980-f126-4c2c-8b2b-b6c28e15fa6e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74C73B4C0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9885958e-843c-4cef-ac98-6bf9bd704437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7044F4A8E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/fff84b48-8af4-4e26-93dc-d7ecbc1bc37a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7035FF2C6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/000eea07-57f5-4af9-967b-8cdb1b8f80fe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703FB23CF" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/aeb24ca1-472e-4c61-bbd6-2098e0939436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9314112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/5bbe1918-612c-4151-a44a-83bea146cc51" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F03C1AB0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d5666336-bb45-45c0-a7e0-593f3653d22b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F5C91509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/21617364-860c-4c92-8f70-43ec3d3e82a2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0D4EC5D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/998a2745-b915-4c8c-88cb-710246732402" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFC7552C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ccc13792-b6e1-4d8f-8862-39a81d0817ec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6547F39" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0fd3aed8-b77a-4013-939c-36f977bb2c35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C50750C9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/51b9e48f-f003-4381-9285-3f545424a29b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3CA89B4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/b11fc639-dd37-4853-8c66-2c55332f9392" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB6987F2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ba7e5e11-8b97-4698-9e73-6b504a2d27c6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DCE8DAF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/6d472566-8bf3-4b0b-9430-f8250b90d7cb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B325A6BE" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7c53baec-bae3-44ac-b56c-c7bc9a41fff7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A23A51C1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7b889c5d-45b7-4648-8c87-4f1c4fdac817" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6850B4CB0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/cf2ccf9e-4766-47fb-8626-578e009f964a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6849BBBA9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/833bd566-7c1d-47c6-a641-f395d6b0e0dc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A961822" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/4f327752-2319-480b-9211-72a8990edcbf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67BDC2956" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2c883657-1dda-446e-b00e-03e92e2ff544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AB770D0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/33ca74bd-1d2a-4772-ad4b-11e06f9be3b9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AD4F650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/00c1120d-2a7e-4430-971f-5b44a19b3e42" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67BED4B72" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/60cc3909-1025-4b59-8759-33ecc8ccc127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C392547" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d6819f75-f1f0-42a1-ab0a-2241afeb4c07" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65FF3AC16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d316a687-cd6e-4435-ad5a-1f9e1df86e12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B622E2F411" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/21276919-fe6a-45f1-9255-26d368728337" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6222A3CB0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ec2bf9fa-3fd2-4421-a09b-93dc6b91f625" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62370B3AE" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/dce2bc28-51a7-46cc-b75d-c9bcb50c1896" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B622B28484" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/4368198c-26ad-4763-b175-1ca6c87818e3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60897FA82" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/468bff33-64c4-4adb-bb49-734ff4cc17f0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6049B45BF" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/1ba1d057-5220-4780-a9cc-f140ac809682" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F77B171D" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/b889184d-4dee-40c8-a7b0-9f4ee91978c4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F74A85EA" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/197dda0e-06f0-4076-bbc0-edc431eb5e5b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDC15B62" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9582f265-7b32-4fad-9347-b1cffbadfe61" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDE85E52" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ab1cf08f-0b2f-48ae-9aaa-52aa294e8c61" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA0EC752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/db228f0d-9df8-4b9b-a203-9f7bacad95b2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C9510DED" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9f9069cf-f1c3-4655-a7fc-12924b303352" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C97C48FD" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e680980a-5a79-4fff-82ab-c2b30235cb22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3A4B628" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/8c844a37-e6f7-415c-9acc-166aee817e86" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3634625" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/58237088-7524-4ec7-94b4-0dccb9b07f47" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C324FF62" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/a3eba641-e084-4bef-952b-835727fa1a24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B13F408D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/bc1d3861-321e-463f-bc05-e694ecc09a4b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB0047F5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0ed150da-adcf-4c36-a735-616ba260dbec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB2F120F" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2704d4ac-4581-45e8-9aad-2cf6e4a8fbed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA943525" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/47c7594f-11c8-4165-a466-857dd5f8f9cd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA511382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/eddeda91-300c-4846-af44-8a4a90592db5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A20E6D51" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e4662e55-5cf4-42a2-8070-eb77f6889ab4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A183E89F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/20b45ba9-53b7-425a-a2ab-9f75434d1bfd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A23DBE03" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9c2e27e1-634b-4885-82d3-138f19b11da0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A0C3E189" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d7551f5f-4f17-450a-bf51-7372aa19cb9f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A076D806" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/522953f8-5e85-4c91-9549-8c28df0c2128" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B1E61B0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/00e49361-a90d-4889-b421-c52cd4c695aa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5739BC60F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/c6c7f380-fb51-4cbc-a5ce-34b729906cf6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FD55F98" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/535a6ec9-c698-4d32-819f-fe94b7fd136c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580030AD7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/3373c8e6-9a42-4eb1-8500-fcf1a0b29f93" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CBAC482" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/beb42db0-fbdc-4d91-948c-ad1820707849" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C7A1E63" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d38d3ef1-a128-4423-a10e-fe10ac148640" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C01433D" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/896e345a-1419-4b16-ac5b-9be64aa31730" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57545F148" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/33fb5132-8041-42aa-99c7-f6e2f7b9f0da" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AAD58CF" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2147ae7c-6ca7-4b7d-a977-01bafd28dbe5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57090EA16" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/72155388-2c1a-40fd-94e8-f1d0ea2c934a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570CE87C3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/1c21a901-6d15-42db-a1fe-f93b62c2571b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C0B8689" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e0048a0a-2cdf-44af-9341-867422dfdb3a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55BC4C063" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/723127fb-7883-4116-9d1f-738407fcf882" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B537E07969" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/dd8e0b7f-ca08-42fa-94d6-a13015f0a28d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5384F7305" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9c7c82d0-7847-4e11-845d-b5dcd3437e29" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBF207B7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9e6d1ad5-9f61-442a-ac62-a28e3f95576c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBD35289" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2a2e9a6e-4f0d-4927-aa90-08bd7ad9b557" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E3120918" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/a2419918-9a72-40de-8600-5a903a8384c9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DCFDD5CB" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/93ebc8d7-b3d2-4251-b731-949329f94145" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DCA6FAB9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/75bfd9af-0381-4fe2-b764-6be9b2e59582" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C79A6E33" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e2566b0f-6829-4488-ac4a-5a650fdd8cde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A24A86E7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e57f3825-af24-4cef-9571-fa726f65a302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49CE3A3FA" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/dec7f22e-21ec-4099-b410-9b9ccf60251f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49C99D55C" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7f309714-6004-42db-b523-0b89dcf964aa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D295C12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/06cd9c97-5913-49f3-ac2c-1bc1ae53501d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47FC016BD" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/32897e9e-2fbe-406c-8084-4e7393f12d8d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47FD19DCB" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/f07d31fa-80d6-4fd9-b0a0-cdf098fd3fd3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D24FC40" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e4a1b767-e144-45b6-87e0-66ec8a26f9a0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4616CCEE" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ff9d845e-e2d2-4195-afc9-28e9b610c07d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4611BB09E" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/cd08850b-c77b-4a97-8a7a-6ec188361f2e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A8FBD52" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/6b7e0b39-b73a-4732-9928-47329329b283" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A6CE1AF" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/6748d1b9-bbbc-40dd-9c2e-f3e0abfdf6c0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44238E216" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9bc2997b-8dce-4251-bef7-6136a6f438d6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B6837E9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/a4046de1-9a3f-462a-97d1-fb96b3e6bed5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B446009B0D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/48d49fc3-2c88-4092-adb7-230ac4c1d742" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2C2E617" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/96b69c68-b1c3-4062-bf93-898b6f13f7e1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B380D38B37" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/76a7ff87-c4c2-41d4-a147-ac487a529efc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A836B931" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/f2fc12eb-bf3d-470f-87e7-2e9797116418" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD51023083" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/19a5cea8-9726-4d1f-8cf6-3b0c8f78b938" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA803DCA3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0bb42513-bc56-4780-9d6c-2d7a71da0142" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB67177B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/5ffd2284-f004-4acf-b3e8-6269c7de1bbd" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92991439" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/c94a2caa-35c3-42aa-9462-a20c95d5d3c7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD89466DE" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/927f4616-60ff-47d6-83ac-141c35af2190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD88236BA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0a6fde59-0857-4a24-b91f-be46e1fb33ff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA90B57256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/13291b6d-6544-49da-a57c-a7b53d113cc4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E500EBA" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0ab9d4ad-885b-4094-971d-d4327a95cee9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97DA3473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/349e394f-840a-46a5-874f-b0236cb913f7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA879BA860" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/fd9b3a89-d47d-4fc9-b819-faffed553fbf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBD6716D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9959baa6-0918-4aae-a3ea-91e636ca9667" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA784AF120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/38c29d8e-3b16-447a-b240-7ae270837006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74134158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/3f70226d-224f-4de0-8c25-6ceb5055eebe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA790B5D28" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/5ca82494-aa58-4a12-99e2-32f0ac366007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7C86AFB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9c4482e7-8d2d-411f-9980-5606d8b56bc6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7F45F1C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7e1b3cc1-5558-4609-b52c-554f44040139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96C99BF41" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/6ec82a24-e0eb-4d5c-9d4e-0546e1dd69af" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910497FE5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/1ac986de-edb7-47d9-8c34-74c442be956a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BE23C1F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/37049b07-beb2-417e-b195-0080147a9a6c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5D2293B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2be7192c-65cf-414f-b3b5-7849774c7c58" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896555550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/edf72c0c-5a4a-4df1-893d-f34f6388f747" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884AE2FAD" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d6382f17-b9ae-42da-bd68-9f81dbaa27e2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A1C3C4EO" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/068efcae-cf0b-4bc4-b1a2-b339b62b02d5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A4C24D70" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/15db3ea4-18b2-4f84-9096-eb5efa74aebe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ACD5AE44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/b64365ed-2d38-44aa-bcbf-45049a13ba20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A1659941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2b28a80b-a180-463d-b837-7f2f5ad86a70" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B898D36E09" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7d696694-2e7b-4c73-9e6b-ccbdefd9737a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87F7DDD26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/51de7b1b-ee45-4c96-a61f-3be3dc6d581d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87407A744" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e9b6c1b5-1dc6-45c9-93c6-da60d30560e2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F5EAF57" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/23dbe27e-e53e-45df-98d5-72dbcffe1923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B868B8B79E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/4eff45f4-0de3-421b-a7f0-ba89d661a12f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867A18157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/07ea0a85-d2b5-4928-95de-d160dc0d1176" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8534A0B7D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/a1d4258c-fadb-44c0-ad1f-784be5f624a4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D302B12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2d1d3f4e-4b8a-41e0-ae90-2e7634116605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CB5FDC0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/757c03f0-48de-43ba-8a6d-24e4fedb937b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CC6AA17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/53892c8f-3e3f-4484-b334-eb7d324e8279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C4B09CB" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/662820ae-d002-44fb-ba0b-3b8c535b864a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82FB51C8F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/44b55d23-fae8-4159-b11f-2a4508136811" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CB1DF48F" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d24ca1be-47ec-4659-9334-c635e74b2548" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C5CD35BC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/3ece8be2-e3a1-472d-a548-665979e8b53b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCF4445E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/8db63a31-a691-4c05-a636-090efd6db0ac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD5A4722" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/1e91133e-9a89-413e-86fd-4ad6ed798b07" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7946F433E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/3cb0b27f-2b49-4cb7-b8e6-df3661cdb716" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B787C5C3B7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/de1196de-d125-47fc-a3ae-78407df8d6be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7712595E2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/310428c3-b26c-4e84-ae3c-46f9bbee2740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75EBA752D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/22b78c44-e4ea-4b48-b525-2e1c9b7de4f1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7559771ED" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/8d968980-f126-4c2c-8b2b-b6c28e15fa6e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74C73B4C0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9885958e-843c-4cef-ac98-6bf9bd704437" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7044F4A8E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/fff84b48-8af4-4e26-93dc-d7ecbc1bc37a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7035FF2C6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/000eea07-57f5-4af9-967b-8cdb1b8f80fe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703FB23CF" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/aeb24ca1-472e-4c61-bbd6-2098e0939436" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9314112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/5bbe1918-612c-4151-a44a-83bea146cc51" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F03C1AB0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d5666336-bb45-45c0-a7e0-593f3653d22b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F5C91509" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/21617364-860c-4c92-8f70-43ec3d3e82a2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0D4EC5D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/998a2745-b915-4c8c-88cb-710246732402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFC7552C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ccc13792-b6e1-4d8f-8862-39a81d0817ec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6547F39" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0fd3aed8-b77a-4013-939c-36f977bb2c35" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C50750C9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/51b9e48f-f003-4381-9285-3f545424a29b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3CA89B4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/b11fc639-dd37-4853-8c66-2c55332f9392" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB6987F2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ba7e5e11-8b97-4698-9e73-6b504a2d27c6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DCE8DAF" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/6d472566-8bf3-4b0b-9430-f8250b90d7cb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B325A6BE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7c53baec-bae3-44ac-b56c-c7bc9a41fff7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A23A51C1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7b889c5d-45b7-4648-8c87-4f1c4fdac817" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6850B4CB0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/cf2ccf9e-4766-47fb-8626-578e009f964a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6849BBBA9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/833bd566-7c1d-47c6-a641-f395d6b0e0dc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A961822" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/4f327752-2319-480b-9211-72a8990edcbf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67BDC2956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2c883657-1dda-446e-b00e-03e92e2ff544" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AB770D0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/33ca74bd-1d2a-4772-ad4b-11e06f9be3b9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AD4F650" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/00c1120d-2a7e-4430-971f-5b44a19b3e42" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67BED4B72" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/60cc3909-1025-4b59-8759-33ecc8ccc127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C392547" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d6819f75-f1f0-42a1-ab0a-2241afeb4c07" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65FF3AC16" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d316a687-cd6e-4435-ad5a-1f9e1df86e12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B622E2F411" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/21276919-fe6a-45f1-9255-26d368728337" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6222A3CB0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ec2bf9fa-3fd2-4421-a09b-93dc6b91f625" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62370B3AE" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/dce2bc28-51a7-46cc-b75d-c9bcb50c1896" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B622B28484" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/4368198c-26ad-4763-b175-1ca6c87818e3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60897FA82" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/468bff33-64c4-4adb-bb49-734ff4cc17f0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6049B45BF" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/1ba1d057-5220-4780-a9cc-f140ac809682" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F77B171D" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/b889184d-4dee-40c8-a7b0-9f4ee91978c4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F74A85EA" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/197dda0e-06f0-4076-bbc0-edc431eb5e5b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDC15B62" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9582f265-7b32-4fad-9347-b1cffbadfe61" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDE85E52" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ab1cf08f-0b2f-48ae-9aaa-52aa294e8c61" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA0EC752" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/db228f0d-9df8-4b9b-a203-9f7bacad95b2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C9510DED" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9f9069cf-f1c3-4655-a7fc-12924b303352" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C97C48FD" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e680980a-5a79-4fff-82ab-c2b30235cb22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3A4B628" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/8c844a37-e6f7-415c-9acc-166aee817e86" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3634625" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/58237088-7524-4ec7-94b4-0dccb9b07f47" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C324FF62" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/a3eba641-e084-4bef-952b-835727fa1a24" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B13F408D" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/bc1d3861-321e-463f-bc05-e694ecc09a4b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB0047F5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/0ed150da-adcf-4c36-a735-616ba260dbec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB2F120F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2704d4ac-4581-45e8-9aad-2cf6e4a8fbed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA943525" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/47c7594f-11c8-4165-a466-857dd5f8f9cd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA511382" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/eddeda91-300c-4846-af44-8a4a90592db5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A20E6D51" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e4662e55-5cf4-42a2-8070-eb77f6889ab4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A183E89F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/20b45ba9-53b7-425a-a2ab-9f75434d1bfd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A23DBE03" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9c2e27e1-634b-4885-82d3-138f19b11da0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A0C3E189" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d7551f5f-4f17-450a-bf51-7372aa19cb9f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A076D806" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/522953f8-5e85-4c91-9549-8c28df0c2128" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B1E61B0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/00e49361-a90d-4889-b421-c52cd4c695aa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5739BC60F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/c6c7f380-fb51-4cbc-a5ce-34b729906cf6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FD55F98" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/535a6ec9-c698-4d32-819f-fe94b7fd136c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580030AD7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/3373c8e6-9a42-4eb1-8500-fcf1a0b29f93" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CBAC482" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/beb42db0-fbdc-4d91-948c-ad1820707849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C7A1E63" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/d38d3ef1-a128-4423-a10e-fe10ac148640" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C01433D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/896e345a-1419-4b16-ac5b-9be64aa31730" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57545F148" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/33fb5132-8041-42aa-99c7-f6e2f7b9f0da" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AAD58CF" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2147ae7c-6ca7-4b7d-a977-01bafd28dbe5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57090EA16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/72155388-2c1a-40fd-94e8-f1d0ea2c934a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570CE87C3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/1c21a901-6d15-42db-a1fe-f93b62c2571b" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C0B8689" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e0048a0a-2cdf-44af-9341-867422dfdb3a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55BC4C063" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/723127fb-7883-4116-9d1f-738407fcf882" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B537E07969" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/dd8e0b7f-ca08-42fa-94d6-a13015f0a28d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5384F7305" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9c7c82d0-7847-4e11-845d-b5dcd3437e29" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBF207B7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9e6d1ad5-9f61-442a-ac62-a28e3f95576c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBD35289" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/2a2e9a6e-4f0d-4927-aa90-08bd7ad9b557" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E3120918" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/a2419918-9a72-40de-8600-5a903a8384c9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DCFDD5CB" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/93ebc8d7-b3d2-4251-b731-949329f94145" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DCA6FAB9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/75bfd9af-0381-4fe2-b764-6be9b2e59582" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C79A6E33" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e2566b0f-6829-4488-ac4a-5a650fdd8cde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A24A86E7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e57f3825-af24-4cef-9571-fa726f65a302" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49CE3A3FA" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/dec7f22e-21ec-4099-b410-9b9ccf60251f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49C99D55C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/7f309714-6004-42db-b523-0b89dcf964aa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D295C12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/06cd9c97-5913-49f3-ac2c-1bc1ae53501d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47FC016BD" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/32897e9e-2fbe-406c-8084-4e7393f12d8d" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47FD19DCB" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/f07d31fa-80d6-4fd9-b0a0-cdf098fd3fd3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D24FC40" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/e4a1b767-e144-45b6-87e0-66ec8a26f9a0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4616CCEE" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/ff9d845e-e2d2-4195-afc9-28e9b610c07d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4611BB09E" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/cd08850b-c77b-4a97-8a7a-6ec188361f2e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A8FBD52" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/6b7e0b39-b73a-4732-9928-47329329b283" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A6CE1AF" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/6748d1b9-bbbc-40dd-9c2e-f3e0abfdf6c0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44238E216" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/9bc2997b-8dce-4251-bef7-6136a6f438d6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B6837E9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/a4046de1-9a3f-462a-97d1-fb96b3e6bed5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B446009B0D" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/48d49fc3-2c88-4092-adb7-230ac4c1d742" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2C2E617" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/96b69c68-b1c3-4062-bf93-898b6f13f7e1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B380D38B37" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/76a7ff87-c4c2-41d4-a147-ac487a529efc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A836B931" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/atti-amministrazioni-enti/f2fc12eb-bf3d-470f-87e7-2e9797116418" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLTD090005/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F160"/>
+  <dimension ref="A1:F161"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4244</v>
+        <v>6180</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>4226</v>
+        <v>4244</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>2591</v>
+        <v>4226</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>1449</v>
+        <v>2591</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>1313</v>
+        <v>1447</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
-      <c r="E7" t="s">
-        <v>22</v>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>1300</v>
+        <v>1313</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="2" t="s">
-        <v>9</v>
+      <c r="E8" t="s">
+        <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9">
-        <v>1096</v>
+        <v>1300</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>1063</v>
+        <v>1094</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>1032</v>
+        <v>1063</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>993</v>
+        <v>1032</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>917</v>
+        <v>993</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B16">
-        <v>8337</v>
+        <v>914</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17">
-        <v>8305</v>
+        <v>8337</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>8304</v>
+        <v>8305</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="E18" t="s">
+        <v>25</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>8080</v>
+        <v>8304</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20">
-        <v>7459</v>
+        <v>8080</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21">
-        <v>7324</v>
+        <v>7459</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>61</v>
       </c>
       <c r="B22">
-        <v>6955</v>
+        <v>7324</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>64</v>
       </c>
       <c r="B23">
-        <v>6797</v>
+        <v>6955</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>6790</v>
+        <v>6797</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>6733</v>
+        <v>6790</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>6732</v>
+        <v>6733</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B27">
-        <v>6730</v>
+        <v>6732</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B28">
-        <v>6729</v>
+        <v>6730</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B29">
-        <v>6552</v>
+        <v>6729</v>
       </c>
       <c r="C29" t="s">
         <v>79</v>
       </c>
       <c r="D29" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30">
-        <v>6509</v>
+        <v>6552</v>
       </c>
       <c r="C30" t="s">
         <v>82</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31">
-        <v>6471</v>
+        <v>6509</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>87</v>
       </c>
       <c r="B32">
-        <v>6299</v>
+        <v>6471</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33">
-        <v>6248</v>
+        <v>6299</v>
       </c>
       <c r="C33" t="s">
         <v>91</v>
       </c>
       <c r="D33" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34">
-        <v>6202</v>
+        <v>6248</v>
       </c>
       <c r="C34" t="s">
         <v>94</v>
       </c>
       <c r="D34" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35">
-        <v>6001</v>
+        <v>6202</v>
       </c>
       <c r="C35" t="s">
         <v>97</v>
       </c>
       <c r="D35" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36">
-        <v>5826</v>
+        <v>6001</v>
       </c>
       <c r="C36" t="s">
         <v>100</v>
       </c>
       <c r="D36" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37">
-        <v>5703</v>
+        <v>5826</v>
       </c>
       <c r="C37" t="s">
         <v>103</v>
       </c>
       <c r="D37" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>5689</v>
+        <v>5703</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>5664</v>
+        <v>5689</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
       <c r="D39" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40">
-        <v>5605</v>
+        <v>5664</v>
       </c>
       <c r="C40" t="s">
         <v>111</v>
       </c>
       <c r="D40" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>113</v>
       </c>
       <c r="B41">
-        <v>5053</v>
+        <v>5605</v>
       </c>
       <c r="C41" t="s">
         <v>114</v>
       </c>
       <c r="D41" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42">
-        <v>5017</v>
+        <v>5053</v>
       </c>
       <c r="C42" t="s">
         <v>117</v>
       </c>
       <c r="D42" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43">
-        <v>4985</v>
+        <v>5017</v>
       </c>
       <c r="C43" t="s">
         <v>120</v>
       </c>
       <c r="D43" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B44">
-        <v>4984</v>
+        <v>4985</v>
       </c>
       <c r="C44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>4777</v>
+        <v>4984</v>
       </c>
       <c r="C45" t="s">
         <v>125</v>
       </c>
       <c r="D45" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46">
-        <v>4719</v>
+        <v>4777</v>
       </c>
       <c r="C46" t="s">
         <v>128</v>
       </c>
       <c r="D46" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>130</v>
       </c>
       <c r="B47">
-        <v>4615</v>
+        <v>4719</v>
       </c>
       <c r="C47" t="s">
         <v>131</v>
       </c>
       <c r="D47" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48">
-        <v>4504</v>
+        <v>4615</v>
       </c>
       <c r="C48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>136</v>
       </c>
       <c r="B49">
-        <v>4421</v>
+        <v>4504</v>
       </c>
       <c r="C49" t="s">
         <v>137</v>
       </c>
       <c r="D49" t="s">
         <v>138</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>139</v>
       </c>
       <c r="B50">
-        <v>4365</v>
+        <v>4421</v>
       </c>
       <c r="C50" t="s">
         <v>140</v>
       </c>
       <c r="D50" t="s">
         <v>141</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>142</v>
       </c>
       <c r="B51">
-        <v>3901</v>
+        <v>4365</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>144</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>145</v>
       </c>
       <c r="B52">
-        <v>3835</v>
+        <v>3901</v>
       </c>
       <c r="C52" t="s">
         <v>146</v>
       </c>
       <c r="D52" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>148</v>
       </c>
       <c r="B53">
-        <v>3792</v>
+        <v>3835</v>
       </c>
       <c r="C53" t="s">
         <v>149</v>
       </c>
       <c r="D53" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>151</v>
       </c>
       <c r="B54">
-        <v>3730</v>
+        <v>3792</v>
       </c>
       <c r="C54" t="s">
         <v>152</v>
       </c>
       <c r="D54" t="s">
         <v>153</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>154</v>
       </c>
       <c r="B55">
-        <v>3725</v>
+        <v>3730</v>
       </c>
       <c r="C55" t="s">
         <v>155</v>
       </c>
       <c r="D55" t="s">
         <v>156</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B56">
-        <v>3718</v>
+        <v>3725</v>
       </c>
       <c r="C56" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>3684</v>
+        <v>3718</v>
       </c>
       <c r="C57" t="s">
         <v>160</v>
       </c>
       <c r="D57" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>162</v>
       </c>
       <c r="B58">
-        <v>3665</v>
+        <v>3684</v>
       </c>
       <c r="C58" t="s">
         <v>163</v>
       </c>
       <c r="D58" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>165</v>
       </c>
       <c r="B59">
-        <v>3439</v>
+        <v>3665</v>
       </c>
       <c r="C59" t="s">
         <v>166</v>
       </c>
       <c r="D59" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>168</v>
       </c>
       <c r="B60">
-        <v>3398</v>
+        <v>3439</v>
       </c>
       <c r="C60" t="s">
         <v>169</v>
       </c>
       <c r="D60" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>171</v>
       </c>
       <c r="B61">
-        <v>3360</v>
+        <v>3398</v>
       </c>
       <c r="C61" t="s">
         <v>172</v>
       </c>
       <c r="D61" t="s">
         <v>173</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>174</v>
       </c>
       <c r="B62">
-        <v>3317</v>
+        <v>3360</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>177</v>
       </c>
       <c r="B63">
-        <v>3299</v>
+        <v>3317</v>
       </c>
       <c r="C63" t="s">
         <v>178</v>
       </c>
       <c r="D63" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>180</v>
       </c>
       <c r="B64">
-        <v>3246</v>
+        <v>3299</v>
       </c>
       <c r="C64" t="s">
         <v>181</v>
       </c>
       <c r="D64" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>183</v>
       </c>
       <c r="B65">
-        <v>3066</v>
+        <v>3246</v>
       </c>
       <c r="C65" t="s">
         <v>184</v>
       </c>
       <c r="D65" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>186</v>
       </c>
       <c r="B66">
-        <v>2954</v>
+        <v>3066</v>
       </c>
       <c r="C66" t="s">
         <v>187</v>
       </c>
       <c r="D66" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>189</v>
       </c>
       <c r="B67">
-        <v>2939</v>
+        <v>2954</v>
       </c>
       <c r="C67" t="s">
         <v>190</v>
       </c>
       <c r="D67" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B68">
-        <v>2937</v>
+        <v>2939</v>
       </c>
       <c r="C68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D68" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B69">
-        <v>2933</v>
+        <v>2937</v>
       </c>
       <c r="C69" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D69" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B70">
-        <v>2927</v>
+        <v>2933</v>
       </c>
       <c r="C70" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D70" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B71">
-        <v>2924</v>
+        <v>2927</v>
       </c>
       <c r="C71" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D71" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B72">
-        <v>2913</v>
+        <v>2924</v>
       </c>
       <c r="C72" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D72" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B73">
-        <v>2911</v>
+        <v>2913</v>
       </c>
       <c r="C73" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D73" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="B74">
-        <v>2760</v>
+        <v>2911</v>
       </c>
       <c r="C74" t="s">
         <v>205</v>
       </c>
       <c r="D74" t="s">
         <v>206</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>207</v>
       </c>
       <c r="B75">
-        <v>2222</v>
+        <v>2760</v>
       </c>
       <c r="C75" t="s">
         <v>208</v>
       </c>
       <c r="D75" t="s">
         <v>209</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B76">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="C76" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D76" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B77">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="C77" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D77" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B78">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="C78" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D78" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B79">
-        <v>2121</v>
+        <v>2217</v>
       </c>
       <c r="C79" t="s">
         <v>217</v>
       </c>
       <c r="D79" t="s">
         <v>218</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>219</v>
       </c>
       <c r="B80">
-        <v>1975</v>
+        <v>2121</v>
       </c>
       <c r="C80" t="s">
         <v>220</v>
       </c>
       <c r="D80" t="s">
         <v>221</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>222</v>
       </c>
       <c r="B81">
-        <v>1936</v>
+        <v>1975</v>
       </c>
       <c r="C81" t="s">
         <v>223</v>
       </c>
       <c r="D81" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B82">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="C82" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D82" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B83">
-        <v>1637</v>
+        <v>1934</v>
       </c>
       <c r="C83" t="s">
         <v>228</v>
       </c>
       <c r="D83" t="s">
         <v>229</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B84">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="C84" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D84" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B85">
-        <v>1473</v>
+        <v>1636</v>
       </c>
       <c r="C85" t="s">
         <v>233</v>
       </c>
       <c r="D85" t="s">
         <v>234</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B86">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C86" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D86" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B87">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="C87" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D87" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B88">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C88" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D88" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B89">
-        <v>1397</v>
+        <v>1466</v>
       </c>
       <c r="C89" t="s">
         <v>242</v>
       </c>
       <c r="D89" t="s">
         <v>243</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B90">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="C90" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D90" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B91">
-        <v>1286</v>
+        <v>1394</v>
       </c>
       <c r="C91" t="s">
         <v>247</v>
       </c>
       <c r="D91" t="s">
         <v>248</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>249</v>
       </c>
       <c r="B92">
-        <v>1228</v>
+        <v>1286</v>
       </c>
       <c r="C92" t="s">
         <v>250</v>
       </c>
       <c r="D92" t="s">
         <v>251</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B93">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="C93" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D93" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B94">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C94" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D94" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B95">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C95" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D95" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B96">
-        <v>1212</v>
+        <v>1224</v>
       </c>
       <c r="C96" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D96" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="B97">
-        <v>1142</v>
+        <v>1212</v>
       </c>
       <c r="C97" t="s">
         <v>261</v>
       </c>
       <c r="D97" t="s">
         <v>262</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B98">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="C98" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D98" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B99">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="C99" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D99" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B100">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C100" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D100" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B101">
-        <v>929</v>
+        <v>1137</v>
       </c>
       <c r="C101" t="s">
         <v>270</v>
       </c>
       <c r="D101" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B102">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="C102" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D102" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B103">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C103" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D103" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B104">
-        <v>864</v>
+        <v>920</v>
       </c>
       <c r="C104" t="s">
-        <v>22</v>
+        <v>277</v>
       </c>
       <c r="D104" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>278</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B105">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C105" t="s">
-        <v>278</v>
+        <v>25</v>
       </c>
       <c r="D105" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>280</v>
+      </c>
+      <c r="E105" t="s">
+        <v>25</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B106">
-        <v>833</v>
+        <v>863</v>
       </c>
       <c r="C106" t="s">
         <v>281</v>
       </c>
       <c r="D106" t="s">
         <v>282</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B107">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C107" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D107" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B108">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C108" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D108" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B109">
-        <v>816</v>
+        <v>831</v>
       </c>
       <c r="C109" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D109" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B110">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C110" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D110" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="B111">
-        <v>740</v>
+        <v>814</v>
       </c>
       <c r="C111" t="s">
         <v>292</v>
       </c>
       <c r="D111" t="s">
         <v>293</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B112">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C112" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D112" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B113">
-        <v>698</v>
+        <v>737</v>
       </c>
       <c r="C113" t="s">
-        <v>22</v>
+        <v>297</v>
       </c>
       <c r="D113" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>298</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B114">
-        <v>595</v>
+        <v>698</v>
       </c>
       <c r="C114" t="s">
-        <v>299</v>
+        <v>25</v>
       </c>
       <c r="D114" t="s">
         <v>300</v>
       </c>
-      <c r="E114" s="2" t="s">
-        <v>9</v>
+      <c r="E114" t="s">
+        <v>25</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B115">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C115" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B116">
-        <v>425</v>
+        <v>593</v>
       </c>
       <c r="C116" t="s">
         <v>304</v>
       </c>
       <c r="D116" t="s">
         <v>305</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>306</v>
       </c>
       <c r="B117">
-        <v>357</v>
+        <v>425</v>
       </c>
       <c r="C117" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="D117" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>308</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B118">
-        <v>296</v>
+        <v>357</v>
       </c>
       <c r="C118" t="s">
-        <v>309</v>
+        <v>25</v>
       </c>
       <c r="D118" t="s">
         <v>310</v>
       </c>
-      <c r="E118" s="2" t="s">
-        <v>9</v>
+      <c r="E118" t="s">
+        <v>25</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>311</v>
       </c>
       <c r="B119">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="C119" t="s">
-        <v>22</v>
+        <v>312</v>
       </c>
       <c r="D119" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>313</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B120">
-        <v>180</v>
+        <v>247</v>
       </c>
       <c r="C120" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D120" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E120" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B121">
-        <v>9626</v>
+        <v>180</v>
       </c>
       <c r="C121" t="s">
-        <v>314</v>
+        <v>25</v>
       </c>
       <c r="D121" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>300</v>
+      </c>
+      <c r="E121" t="s">
+        <v>25</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B122">
-        <v>9624</v>
+        <v>9626</v>
       </c>
       <c r="C122" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D122" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B123">
-        <v>9585</v>
+        <v>9624</v>
       </c>
       <c r="C123" t="s">
         <v>319</v>
       </c>
       <c r="D123" t="s">
         <v>320</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B124">
-        <v>9580</v>
+        <v>9585</v>
       </c>
       <c r="C124" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D124" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B125">
-        <v>9552</v>
+        <v>9580</v>
       </c>
       <c r="C125" t="s">
         <v>324</v>
       </c>
       <c r="D125" t="s">
         <v>325</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>326</v>
       </c>
       <c r="B126">
-        <v>9471</v>
+        <v>9552</v>
       </c>
       <c r="C126" t="s">
         <v>327</v>
       </c>
       <c r="D126" t="s">
         <v>328</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>329</v>
       </c>
       <c r="B127">
-        <v>9423</v>
+        <v>9471</v>
       </c>
       <c r="C127" t="s">
-        <v>22</v>
+        <v>330</v>
       </c>
       <c r="D127" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>331</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B128">
-        <v>9246</v>
+        <v>9423</v>
       </c>
       <c r="C128" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D128" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E128" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B129">
-        <v>9184</v>
+        <v>9246</v>
       </c>
       <c r="C129" t="s">
-        <v>334</v>
+        <v>25</v>
       </c>
       <c r="D129" t="s">
         <v>335</v>
       </c>
-      <c r="E129" s="2" t="s">
-        <v>9</v>
+      <c r="E129" t="s">
+        <v>25</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>336</v>
       </c>
       <c r="B130">
-        <v>9139</v>
+        <v>9184</v>
       </c>
       <c r="C130" t="s">
         <v>337</v>
       </c>
       <c r="D130" t="s">
         <v>338</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B131">
-        <v>9137</v>
+        <v>9139</v>
       </c>
       <c r="C131" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D131" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B132">
-        <v>9110</v>
+        <v>9137</v>
       </c>
       <c r="C132" t="s">
         <v>342</v>
       </c>
       <c r="D132" t="s">
         <v>343</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>344</v>
       </c>
       <c r="B133">
-        <v>8939</v>
+        <v>9110</v>
       </c>
       <c r="C133" t="s">
         <v>345</v>
       </c>
       <c r="D133" t="s">
         <v>346</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>347</v>
       </c>
       <c r="B134">
-        <v>8912</v>
+        <v>8939</v>
       </c>
       <c r="C134" t="s">
         <v>348</v>
       </c>
       <c r="D134" t="s">
         <v>349</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>350</v>
       </c>
       <c r="B135">
-        <v>8855</v>
+        <v>8912</v>
       </c>
       <c r="C135" t="s">
         <v>351</v>
       </c>
       <c r="D135" t="s">
         <v>352</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B136">
-        <v>8833</v>
+        <v>8855</v>
       </c>
       <c r="C136" t="s">
-        <v>22</v>
+        <v>354</v>
       </c>
       <c r="D136" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>355</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B137">
-        <v>8801</v>
+        <v>8833</v>
       </c>
       <c r="C137" t="s">
-        <v>355</v>
+        <v>25</v>
       </c>
       <c r="D137" t="s">
         <v>356</v>
       </c>
-      <c r="E137" s="2" t="s">
-        <v>9</v>
+      <c r="E137" t="s">
+        <v>25</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B138">
-        <v>8799</v>
+        <v>8801</v>
       </c>
       <c r="C138" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D138" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B139">
-        <v>8628</v>
+        <v>8799</v>
       </c>
       <c r="C139" t="s">
         <v>360</v>
       </c>
       <c r="D139" t="s">
-        <v>138</v>
+        <v>361</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B140">
-        <v>8492</v>
+        <v>8628</v>
       </c>
       <c r="C140" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D140" t="s">
-        <v>363</v>
+        <v>141</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B141">
-        <v>8489</v>
+        <v>8492</v>
       </c>
       <c r="C141" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D141" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B142">
-        <v>8322</v>
+        <v>8489</v>
       </c>
       <c r="C142" t="s">
-        <v>22</v>
+        <v>367</v>
       </c>
       <c r="D142" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>368</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B143">
-        <v>8296</v>
+        <v>8322</v>
       </c>
       <c r="C143" t="s">
-        <v>368</v>
+        <v>25</v>
       </c>
       <c r="D143" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>356</v>
+      </c>
+      <c r="E143" t="s">
+        <v>25</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B144">
-        <v>8280</v>
+        <v>8296</v>
       </c>
       <c r="C144" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D144" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B145">
-        <v>7814</v>
+        <v>8280</v>
       </c>
       <c r="C145" t="s">
         <v>373</v>
       </c>
       <c r="D145" t="s">
         <v>374</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>375</v>
       </c>
       <c r="B146">
-        <v>744</v>
+        <v>7814</v>
       </c>
       <c r="C146" t="s">
         <v>376</v>
       </c>
       <c r="D146" t="s">
         <v>377</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>378</v>
       </c>
       <c r="B147">
-        <v>6855</v>
+        <v>744</v>
       </c>
       <c r="C147" t="s">
-        <v>22</v>
+        <v>379</v>
       </c>
       <c r="D147" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>380</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B148">
-        <v>6297</v>
+        <v>6855</v>
       </c>
       <c r="C148" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D148" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E148" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B149">
-        <v>4574</v>
+        <v>6297</v>
       </c>
       <c r="C149" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D149" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E149" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B150">
-        <v>3977</v>
+        <v>4574</v>
       </c>
       <c r="C150" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="D150" t="s">
         <v>386</v>
       </c>
-      <c r="E150" s="2" t="s">
-        <v>9</v>
+      <c r="E150" t="s">
+        <v>25</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>387</v>
       </c>
       <c r="B151">
-        <v>2017</v>
+        <v>3977</v>
       </c>
       <c r="C151" t="s">
-        <v>22</v>
+        <v>388</v>
       </c>
       <c r="D151" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>389</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B152">
-        <v>1857</v>
+        <v>2017</v>
       </c>
       <c r="C152" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D152" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="E152" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B153">
-        <v>1696</v>
+        <v>1857</v>
       </c>
       <c r="C153" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D153" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E153" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B154">
-        <v>1620</v>
+        <v>1696</v>
       </c>
       <c r="C154" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D154" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E154" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B155">
-        <v>650</v>
+        <v>1620</v>
       </c>
       <c r="C155" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D155" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E155" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B156">
-        <v>603</v>
+        <v>650</v>
       </c>
       <c r="C156" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D156" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E156" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B157">
-        <v>517</v>
+        <v>603</v>
       </c>
       <c r="C157" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D157" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E157" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B158">
-        <v>459</v>
+        <v>517</v>
       </c>
       <c r="C158" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D158" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E158" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B159">
-        <v>226</v>
+        <v>459</v>
       </c>
       <c r="C159" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D159" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="E159" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B160">
+        <v>226</v>
+      </c>
+      <c r="C160" t="s">
+        <v>25</v>
+      </c>
+      <c r="D160" t="s">
+        <v>400</v>
+      </c>
+      <c r="E160" t="s">
+        <v>25</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>401</v>
+      </c>
+      <c r="B161">
         <v>7581</v>
       </c>
-      <c r="C160" t="s">
-[...8 lines deleted...]
-      <c r="F160" s="2" t="s">
+      <c r="C161" t="s">
+        <v>25</v>
+      </c>
+      <c r="D161" t="s">
+        <v>402</v>
+      </c>
+      <c r="E161" t="s">
+        <v>25</v>
+      </c>
+      <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
-    <hyperlink ref="F7" r:id="rId11"/>
-    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="F8" r:id="rId13"/>
     <hyperlink ref="E9" r:id="rId14"/>
     <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="E10" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
     <hyperlink ref="E12" r:id="rId20"/>
     <hyperlink ref="F12" r:id="rId21"/>
     <hyperlink ref="E13" r:id="rId22"/>
     <hyperlink ref="F13" r:id="rId23"/>
     <hyperlink ref="E14" r:id="rId24"/>
     <hyperlink ref="F14" r:id="rId25"/>
     <hyperlink ref="E15" r:id="rId26"/>
     <hyperlink ref="F15" r:id="rId27"/>
     <hyperlink ref="E16" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
-    <hyperlink ref="F17" r:id="rId30"/>
-    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
     <hyperlink ref="F18" r:id="rId32"/>
     <hyperlink ref="E19" r:id="rId33"/>
     <hyperlink ref="F19" r:id="rId34"/>
     <hyperlink ref="E20" r:id="rId35"/>
     <hyperlink ref="F20" r:id="rId36"/>
     <hyperlink ref="E21" r:id="rId37"/>
     <hyperlink ref="F21" r:id="rId38"/>
     <hyperlink ref="E22" r:id="rId39"/>
     <hyperlink ref="F22" r:id="rId40"/>
     <hyperlink ref="E23" r:id="rId41"/>
     <hyperlink ref="F23" r:id="rId42"/>
     <hyperlink ref="E24" r:id="rId43"/>
     <hyperlink ref="F24" r:id="rId44"/>
     <hyperlink ref="E25" r:id="rId45"/>
     <hyperlink ref="F25" r:id="rId46"/>
     <hyperlink ref="E26" r:id="rId47"/>
     <hyperlink ref="F26" r:id="rId48"/>
     <hyperlink ref="E27" r:id="rId49"/>
     <hyperlink ref="F27" r:id="rId50"/>
     <hyperlink ref="E28" r:id="rId51"/>
     <hyperlink ref="F28" r:id="rId52"/>
     <hyperlink ref="E29" r:id="rId53"/>
     <hyperlink ref="F29" r:id="rId54"/>
     <hyperlink ref="E30" r:id="rId55"/>
     <hyperlink ref="F30" r:id="rId56"/>
@@ -5014,142 +5043,144 @@
     <hyperlink ref="F91" r:id="rId178"/>
     <hyperlink ref="E92" r:id="rId179"/>
     <hyperlink ref="F92" r:id="rId180"/>
     <hyperlink ref="E93" r:id="rId181"/>
     <hyperlink ref="F93" r:id="rId182"/>
     <hyperlink ref="E94" r:id="rId183"/>
     <hyperlink ref="F94" r:id="rId184"/>
     <hyperlink ref="E95" r:id="rId185"/>
     <hyperlink ref="F95" r:id="rId186"/>
     <hyperlink ref="E96" r:id="rId187"/>
     <hyperlink ref="F96" r:id="rId188"/>
     <hyperlink ref="E97" r:id="rId189"/>
     <hyperlink ref="F97" r:id="rId190"/>
     <hyperlink ref="E98" r:id="rId191"/>
     <hyperlink ref="F98" r:id="rId192"/>
     <hyperlink ref="E99" r:id="rId193"/>
     <hyperlink ref="F99" r:id="rId194"/>
     <hyperlink ref="E100" r:id="rId195"/>
     <hyperlink ref="F100" r:id="rId196"/>
     <hyperlink ref="E101" r:id="rId197"/>
     <hyperlink ref="F101" r:id="rId198"/>
     <hyperlink ref="E102" r:id="rId199"/>
     <hyperlink ref="F102" r:id="rId200"/>
     <hyperlink ref="E103" r:id="rId201"/>
     <hyperlink ref="F103" r:id="rId202"/>
-    <hyperlink ref="F104" r:id="rId203"/>
-    <hyperlink ref="E105" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId203"/>
+    <hyperlink ref="F104" r:id="rId204"/>
     <hyperlink ref="F105" r:id="rId205"/>
     <hyperlink ref="E106" r:id="rId206"/>
     <hyperlink ref="F106" r:id="rId207"/>
     <hyperlink ref="E107" r:id="rId208"/>
     <hyperlink ref="F107" r:id="rId209"/>
     <hyperlink ref="E108" r:id="rId210"/>
     <hyperlink ref="F108" r:id="rId211"/>
     <hyperlink ref="E109" r:id="rId212"/>
     <hyperlink ref="F109" r:id="rId213"/>
     <hyperlink ref="E110" r:id="rId214"/>
     <hyperlink ref="F110" r:id="rId215"/>
     <hyperlink ref="E111" r:id="rId216"/>
     <hyperlink ref="F111" r:id="rId217"/>
     <hyperlink ref="E112" r:id="rId218"/>
     <hyperlink ref="F112" r:id="rId219"/>
-    <hyperlink ref="F113" r:id="rId220"/>
-    <hyperlink ref="E114" r:id="rId221"/>
+    <hyperlink ref="E113" r:id="rId220"/>
+    <hyperlink ref="F113" r:id="rId221"/>
     <hyperlink ref="F114" r:id="rId222"/>
     <hyperlink ref="E115" r:id="rId223"/>
     <hyperlink ref="F115" r:id="rId224"/>
     <hyperlink ref="E116" r:id="rId225"/>
     <hyperlink ref="F116" r:id="rId226"/>
-    <hyperlink ref="F117" r:id="rId227"/>
-    <hyperlink ref="E118" r:id="rId228"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
     <hyperlink ref="F118" r:id="rId229"/>
-    <hyperlink ref="F119" r:id="rId230"/>
-[...1 lines deleted...]
-    <hyperlink ref="E121" r:id="rId232"/>
+    <hyperlink ref="E119" r:id="rId230"/>
+    <hyperlink ref="F119" r:id="rId231"/>
+    <hyperlink ref="F120" r:id="rId232"/>
     <hyperlink ref="F121" r:id="rId233"/>
     <hyperlink ref="E122" r:id="rId234"/>
     <hyperlink ref="F122" r:id="rId235"/>
     <hyperlink ref="E123" r:id="rId236"/>
     <hyperlink ref="F123" r:id="rId237"/>
     <hyperlink ref="E124" r:id="rId238"/>
     <hyperlink ref="F124" r:id="rId239"/>
     <hyperlink ref="E125" r:id="rId240"/>
     <hyperlink ref="F125" r:id="rId241"/>
     <hyperlink ref="E126" r:id="rId242"/>
     <hyperlink ref="F126" r:id="rId243"/>
-    <hyperlink ref="F127" r:id="rId244"/>
-[...1 lines deleted...]
-    <hyperlink ref="E129" r:id="rId246"/>
+    <hyperlink ref="E127" r:id="rId244"/>
+    <hyperlink ref="F127" r:id="rId245"/>
+    <hyperlink ref="F128" r:id="rId246"/>
     <hyperlink ref="F129" r:id="rId247"/>
     <hyperlink ref="E130" r:id="rId248"/>
     <hyperlink ref="F130" r:id="rId249"/>
     <hyperlink ref="E131" r:id="rId250"/>
     <hyperlink ref="F131" r:id="rId251"/>
     <hyperlink ref="E132" r:id="rId252"/>
     <hyperlink ref="F132" r:id="rId253"/>
     <hyperlink ref="E133" r:id="rId254"/>
     <hyperlink ref="F133" r:id="rId255"/>
     <hyperlink ref="E134" r:id="rId256"/>
     <hyperlink ref="F134" r:id="rId257"/>
     <hyperlink ref="E135" r:id="rId258"/>
     <hyperlink ref="F135" r:id="rId259"/>
-    <hyperlink ref="F136" r:id="rId260"/>
-    <hyperlink ref="E137" r:id="rId261"/>
+    <hyperlink ref="E136" r:id="rId260"/>
+    <hyperlink ref="F136" r:id="rId261"/>
     <hyperlink ref="F137" r:id="rId262"/>
     <hyperlink ref="E138" r:id="rId263"/>
     <hyperlink ref="F138" r:id="rId264"/>
     <hyperlink ref="E139" r:id="rId265"/>
     <hyperlink ref="F139" r:id="rId266"/>
     <hyperlink ref="E140" r:id="rId267"/>
     <hyperlink ref="F140" r:id="rId268"/>
     <hyperlink ref="E141" r:id="rId269"/>
     <hyperlink ref="F141" r:id="rId270"/>
-    <hyperlink ref="F142" r:id="rId271"/>
-    <hyperlink ref="E143" r:id="rId272"/>
+    <hyperlink ref="E142" r:id="rId271"/>
+    <hyperlink ref="F142" r:id="rId272"/>
     <hyperlink ref="F143" r:id="rId273"/>
     <hyperlink ref="E144" r:id="rId274"/>
     <hyperlink ref="F144" r:id="rId275"/>
     <hyperlink ref="E145" r:id="rId276"/>
     <hyperlink ref="F145" r:id="rId277"/>
     <hyperlink ref="E146" r:id="rId278"/>
     <hyperlink ref="F146" r:id="rId279"/>
-    <hyperlink ref="F147" r:id="rId280"/>
-[...2 lines deleted...]
-    <hyperlink ref="E150" r:id="rId283"/>
+    <hyperlink ref="E147" r:id="rId280"/>
+    <hyperlink ref="F147" r:id="rId281"/>
+    <hyperlink ref="F148" r:id="rId282"/>
+    <hyperlink ref="F149" r:id="rId283"/>
     <hyperlink ref="F150" r:id="rId284"/>
-    <hyperlink ref="F151" r:id="rId285"/>
-[...8 lines deleted...]
-    <hyperlink ref="F160" r:id="rId294"/>
+    <hyperlink ref="E151" r:id="rId285"/>
+    <hyperlink ref="F151" r:id="rId286"/>
+    <hyperlink ref="F152" r:id="rId287"/>
+    <hyperlink ref="F153" r:id="rId288"/>
+    <hyperlink ref="F154" r:id="rId289"/>
+    <hyperlink ref="F155" r:id="rId290"/>
+    <hyperlink ref="F156" r:id="rId291"/>
+    <hyperlink ref="F157" r:id="rId292"/>
+    <hyperlink ref="F158" r:id="rId293"/>
+    <hyperlink ref="F159" r:id="rId294"/>
+    <hyperlink ref="F160" r:id="rId295"/>
+    <hyperlink ref="F161" r:id="rId296"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>