--- v0 (2026-08-11)
+++ v1 (2026-09-27)
@@ -8,1092 +8,737 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="213">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC2406791</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO PER RINNOVO ANNUALE INVENTARIO  WEB ARGO SRL - Ditta SI.MI. &amp; C. SRL -</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCC1FDB70D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio per rinnovo annuale emolumenti web Argo Srl - Ditta SI.MI. &amp; C. SRL -</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BCC712A024</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio per rinnovo contratto annuale  manutenzione antincendio Ditta VISA ESTINTORI SRL</t>
+  </si>
+  <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC9323DC81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di hosting formativo Progetto Erasmus KA1 - SPAGNA -</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC9323DC81</t>
-[...4 lines deleted...]
-  <si>
     <t>BC89C99FBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria sede Manzoni Cl Progetto "Non solo Mizzica" Ditta ECART Srl</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC89C99FBD</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC8A27A9B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di edilizia e idraulica sedi Manzoni-Juvara Ditta Marziano SRL</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8A27A9B6</t>
-[...4 lines deleted...]
-  <si>
     <t>BC8A1E9210</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale idraulico sede Manzoni CL Ditta HydroTecnoSystem Srl</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8A1E9210</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Nomina RUP</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Nomina Dsga</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC67BOAA31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria Progetto "Gessi trai Passi" sede Juvara San Cataldo Ditta Bartolozzi Alberto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC67BOAA31</t>
-[...4 lines deleted...]
-  <si>
     <t>BC682845AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizie Progetto "Gessi trai Passi" sede Juvara San Cataldo Ditta Bartolozzi Alberto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC682845AE</t>
-[...4 lines deleted...]
-  <si>
     <t>BC67A27EDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di informatica Progetto "Gessi trai Passi" sede Juvara San Cataldo Ditta Bartolozzi Alberto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC67A27EDC</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DS Snodi formativi</t>
   </si>
   <si>
     <t>Decreto di nomina - Dsga Snodi formativi per la transizione digitale</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC586613DO</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale d'igiene e pulizia sede Manzoni CL Ditta Ecart srls</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC586613DO</t>
-[...4 lines deleted...]
-  <si>
     <t>BC585928FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  di stoffe Progetto "Gessi tra i Passi" sede Juvara San Cataldo Ditta Ecart srls</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC585928FC</t>
-[...4 lines deleted...]
-  <si>
     <t>BC584FAB8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria sede Manzoni Cl e sede Juvara San Cataldo Ditta Ecart srls</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC584FAB8C</t>
-[...4 lines deleted...]
-  <si>
     <t>BC58446703</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura attrezzatura minuta per uffici Progetto "Gessi tra i Passi" Ditta Ecart srls</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC58446703</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC524AD342</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di smaltimento di rifiuti speciali Toner Ditta ECOSAL di Daniele Salvaggio</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC524AD342</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC4678BF72</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pacchetto 2000 SMS Ditta Codebase  Srl</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4678BF72</t>
-[...4 lines deleted...]
-  <si>
     <t>BC3EF07B93</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura maniglione antipanico e maniglia Ditta VISA ESTINTORI Srl</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3EF07B93</t>
-[...4 lines deleted...]
-  <si>
     <t>BC3EB30064</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri e buoni libri Progetto "Non solo Mizzica" Ditta Libreria Lachina Lucio</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3EB30064</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC3E91211E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto buoni pasti Agenda sud</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3E91211E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBD25C16DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 80 sedie FRILL in PP con braccioli Aula Magna sede Manzoni Ditta CHISARI ASCENZIO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD25C16DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCE59A62F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di pulizia aiuole sede Manzoni - ditta Green Service di Gallina Angelo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE59A62F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAD4BA52C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura cancelleria Pon Orientamento Ditta Ecart SRLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD4BA52C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBAD3483D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 01 Kit firma Elettronica Ditta CodeBase Srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD3483D7</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BBADDC5B90</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi per visita guidata Rappresentazioni Classiche Teatro Greco a Siracusa per il giorno 25/05/2026 Ditta Ausonia Viaggi Srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADDC5B90</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB89DDEB6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 02 Pullman visita guidata Palermo per i gg. 14 e 28 Maggio Ditta Argento Tour Srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89DDEB6E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB7E7667B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di prodotti alimentari progetto ERASMUS Polonia Ditta Tentazioni e Sapori srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E7667B2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB85B50F72</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico annuale medico competente Dlgs 81/2008 Dott. Matraxia Francesco</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85B50F72</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB74227A27</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 02 Pullman per visita guidata Agrigento per il 7 e l' 08/05/2026 Ditta Argento Tour</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74227A27</t>
-[...4 lines deleted...]
-  <si>
     <t>BB61AFC599</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi impianto elettrico con fornitura e posa materiale sede Manzoni Ditta TecnoService &amp; Impianti di Antinoro A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61AFC599</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB5DFB8D42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi a terra transfer e treno Madrid per il giorno28/04/2026 e il 12/05/2026 mobilità ERASMUS Ditta Top Of The Tour di Cammarata Domenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DFB8D42</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5E306768</t>
   </si>
   <si>
     <t>Decisione a contrarre - Voli Palermo/Madrid/ il 28/04/2026 e Madrid/Palermo il 12/05/2026 mobilità Erasmus Madrid Ditta Top Of The Tour di Cammarata Domenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E306768</t>
-[...4 lines deleted...]
-  <si>
     <t>BB56B8E0B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto cornici di legno e servizio stampa Ditta Foto Curatolo srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56B8E0B3</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB4DF7B8E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione corso di formazione per n. 5 docenti dal 19.04.2026 al 25.04.2026+organizzazione di job shadowing per 4 docenti dal 19.04.2026 al 25.04.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DF7B8E8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB56561802</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione Rif. RDO 5845873 - Progetti Europei Erasmus PROMIMPRESA -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56561802</t>
-[...4 lines deleted...]
-  <si>
     <t>BB49328CCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Transfer San Cataldo/Caltanissetta/Aeroporto Catania n. 02 vetture per il giorno 19/04/2026 Erasmus Promimpresa -Polonia -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49328CCF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB487CCD0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Voli da Catania Aeroporto di Varsavia-Polonia Erasmus Promimpresa dal 19/04/2026 al 25/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB487CCD0D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>Nomine docenti esperti Mentoring</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB2D86C1B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 02 Pullman visita guidata Catania per il 07 e l'08 Aprile 2026  Ditta ARGENTO TOUR srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D86C1B2</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB2D30F4A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  e riparazione tasti pianoforte digitale Yamaha Ditta Liceum di Palmeri Marcello M. &amp; C. sas</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D30F4A8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2D666639</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione adempimenti iniziali IA personale A.T.A. Ditta NetSense SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D666639</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB2D537C2C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio prelievi semestrali di n. 8 campioni di legionella sedi Manzoni-Juvara Ditta CHI.MIC.AL sas </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D537C2C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAFC9044F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione PC sede Juvara San Cataldo Ditta New Generation Solution di Calogero Lipani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC9044F2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAEA202239</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pannello multistrato e tela con listello "Progetto Arte di ogni genere"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA202239</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEB586DOA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale edile e idraulico sedi Manzoni-Juvara</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB586DOA</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAD10CFDB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Verifica impianti elettrici di messa a terra sedi Manzoni-Juvara</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD10CFDB6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>Incarico ass.amm.vo</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAC42C0239</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico sedi Manzoni-Juvara</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC42C0239</t>
-[...4 lines deleted...]
-  <si>
     <t>Lettera di incarico docente Mandra Marilena</t>
   </si>
   <si>
     <t>Lettera di incarico docente Armatore Aurelia</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAB99FAB7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di colori per pittura artistica Progetto "Arte di ogni genere"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB99FAB7E</t>
-[...4 lines deleted...]
-  <si>
     <t>DECRETO DI NOMINA ESPERTI INTERNI - ESTERI</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BAA4DD100E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di N. 1390 Buoni Pasto cartacei dal valore nominale di Euro 7,00</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4DD100E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO GRUPPO DI PROGETTO "LA SCUOLA PER TUTTI"</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA997E7146</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di riparazione impianto elettrico ed illuminazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA997E7146</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8994A435</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione sulla sicurezza RSPP Ditta CER.MED. SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8994A435</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA89BF7470</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Toner e cartucce Ditta SA.DI. di Salvatore Di Bella</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89BF7470</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>Nomina coll-scol</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA6451D95E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di sicurezza sul lavoro RSPP Ditta CRE:MED. S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6451D95E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6427DECF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura cartelline tre lembi con stampa 1000 pezzi Ditta B.F. Soluzioni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6427DECF</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA67F49AA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 01 pullman del 18-02-2025 Progetto Nissa Jazz Ditta Alinissa Viaggi Srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F49AA2</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8215130A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio Barcellona Costa Brava dal 17/03/2026 al 22/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8215130A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>Incarico Modella vivente 2025-26</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - assistenti ammistrativi</t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA49FC445C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura, ripristino e aggiornamento videosorveglianza sede Juvara San Cataldo Ditta MASTER MEDIA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49FC445C</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA4A42B663</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura scarpe antinfortunistiche Ditta VISA ESTINTORI SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A42B663</t>
-[...4 lines deleted...]
-  <si>
     <t>Nomina Dsga</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA3E0B6A8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 01 pullman PCTO Teatro Massimo Palermo per il 06-02-2026 Ditta ARGENTO TOUR SRLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E0B6A8B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BAC411FA18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico per alunni disabili sedi Manzoni-Juvara</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC411FA18</t>
-[...4 lines deleted...]
-  <si>
     <t>BA64080AC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura rime di carta e cartelle con finestra Progetto Poc Orientamento Ditta ECART SRLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64080AC6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9E4047B97</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Contratto per servizi adeguamento UE 679/2016 (G.D.P.R.)  - Ditta NetSense Srl -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E4047B97</t>
-[...4 lines deleted...]
-  <si>
     <t>B9EF33C9AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto di n. 01 pianoforte dalla sede Manzoni all'ospedale Sant'Elia CL -Ditta Traslochi SPINELLO SOC. COOP. -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF33C9AD</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Collaboratori scolastici</t>
   </si>
   <si>
     <t>Decreto di nomina - Assistente tecnico</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>B9068F5141</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio visita guidata Palermo del 12-11-2025 Ditta Argento Tour</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9068F5141</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9DF66D9DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pacchetto n. 500 SMS - Ditta CODEBASE -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF66D9DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E73DABOD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Service Audio-luci spettacolo Auditorium Seminario CL -Ditta M.T. VISION SRLS -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E73DABOD</t>
-[...4 lines deleted...]
-  <si>
     <t>B9DF46A0E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e collocazione di linea vita Ditta S.E.R. ITALIA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF46A0E3</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B9AFAA1BC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura stelle di Natale e Ciclamini per Open Day sede Manzoni-Juvara - Ditta Amico Giovanni Luca -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFAA1BC1</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B91AAED3BO</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91AAED3BO</t>
-[...4 lines deleted...]
-  <si>
     <t>B93408BD81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Asciugamano elettrico sede Manzoni - Ditta Gieffe Srls -</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/605e1d2c-d35c-4267-9743-879b937f3da3</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperti e tutor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1391,1719 +1036,1938 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2406791" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/14d92abc-6269-457e-a476-39f5ccc2b66b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC1FDB70D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/4c6c49ba-34c3-4e9e-9470-6a95494f5240" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC712A024" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/0c068022-2053-4fe5-90f0-a5875351e4c8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9323DC81" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/868ea757-be22-4665-8b0c-8e6a45eb61e4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89C99FBD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/cd4f3206-fcc2-4e60-ae09-9d83351f0d29" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A27A9B6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/62a8a28c-0e54-4330-bf88-51d6d8a3a1a3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A1E9210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/29389f86-1254-4c3c-a0ba-e157d8404d32" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67BOAA31" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/c5c5db54-f70a-4f0f-aea0-7f5dc22885fe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC682845AE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/3a257331-b047-4360-9726-5cdc2690be28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67A27EDC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/9ad40e7f-efdb-496f-95b2-728177964334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC586613DO" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/5a8f7184-9204-4304-b20c-1ab3d19e9286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC585928FC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/4f5c76de-7501-49d0-acdb-b0f33c86119d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC584FAB8C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/08612383-5c6a-4581-822f-65e2985cf6a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58446703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/18fbf44d-8c29-465b-90f5-56b3554b3923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC524AD342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/3e4cbc1a-dd79-44d8-ac85-352dc48b454a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4678BF72" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/2f4bd413-a7a9-41d2-b38e-b1d53ced7e55" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EF07B93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/861ec508-8c5a-4886-93d2-f5e020ebad23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EB30064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/45890d7a-622f-498f-8bdd-7681aaa180f2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3E91211E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/ed86cf5b-0261-4c78-9d10-bb5ecdbed6f0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD25C16DF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/06635d4b-a48d-4ced-851f-ea51ddfc2d01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE59A62F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/93c79049-ef3f-4e28-80b0-29128a6693fc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD4BA52C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/0b3ff8d2-a8a8-4834-83ea-020a0d1daa95" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD3483D7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/603d1fad-08ba-4ea7-9dbf-0f8504c45b24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADDC5B90" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/5a85877c-87cb-4dd2-b3e6-bbefae027a62" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89DDEB6E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/713ac5ed-44ce-4f5d-9e97-236e112170b0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E7667B2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/c2d22682-e23e-4318-9624-890193fe037a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85B50F72" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/36fad771-b027-4d9b-bf96-7250fffa0617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74227A27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/c0cf99dc-6033-4e73-a1df-aa42cba4fe46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61AFC599" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/a8de2979-e37a-4aa8-ad89-fad8b9413e6a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DFB8D42" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/e7dc09f3-cd41-44bc-aff7-e2475ebf60ae" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E306768" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/3946cab3-3987-4d4c-adfc-e66f11b741e1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56B8E0B3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/b227c2b7-8d21-42c5-a37d-351731a03417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DF7B8E8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/c4eac939-8de5-46d3-a9e3-8df738d4d6d6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56561802" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/665c73bf-6ff3-4f32-abc3-919a5815ad76" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49328CCF" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/7edeb521-c215-44d1-8aeb-5b6ab6c18e09" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB487CCD0D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/d4e7ede1-1159-48a5-b712-870b71713b92" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D86C1B2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/ef5e8832-3811-4b3d-818b-abc6e7e474ad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D30F4A8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/b41ee166-6180-4666-af60-3c7a46ad450e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D666639" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/528f746a-d131-430e-96ab-bb6066ee1103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D537C2C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/95a084cb-698b-468b-9078-512d956386d6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC9044F2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/eb64d08c-c49a-464d-bfc4-4172e506e235" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA202239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/897b15fe-ed86-40bb-8ff7-cb1acd833581" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB586DOA" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/06a42b88-a93b-4ad0-b72d-19325e8016b2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD10CFDB6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/cacb6960-d1e7-4222-88c2-0f8dde745586" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC42C0239" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/a7f2d7de-a342-417c-8887-a5c38c50a134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB99FAB7E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/db315364-9b9b-436a-8497-523455cd3c00" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4DD100E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/7cb6c174-e4d2-40c8-a99a-ce578e2417ba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA997E7146" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/fbb29404-fccd-4cec-ba33-0674de67f29b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8994A435" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/b4fda8ef-5458-4de6-a460-bcf884b53a2c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89BF7470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/f274aebf-559b-4085-b8df-bc292ad7da9e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6451D95E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/d2ac5897-c7ff-4cd9-a1b0-45fb7635ac54" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6427DECF" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/4a73edd9-f55c-424a-b024-f76ad459cd85" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F49AA2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/daa65b03-d4d1-4072-b625-893f9af275fa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8215130A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/bf93f5e1-3d55-4a15-b389-29faf62cf5ba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49FC445C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/4072d97b-93ef-4acc-bcad-3f2c32fd7af0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A42B663" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/395cdcb1-54ef-4974-90d7-c0fe9615e207" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E0B6A8B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/fa7afe07-fc19-4b1a-b448-ac0cdb0dbfe1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC411FA18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/2f6936b6-05e6-401d-9919-a5a94218721a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64080AC6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/43f1dc3d-8318-4420-b8de-302c717343a7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E4047B97" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/80b930ae-8d5f-4887-9d7d-2795a3f62dab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF33C9AD" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/2e229f47-4a18-4045-a047-3ea6ccc86cae" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9068F5141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/578f1649-334b-4b00-9971-9f24177a9430" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF66D9DE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/4eedf6f5-9087-4fab-b68e-940904bfe1a6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E73DABOD" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/c7c93383-0eaf-4417-bc94-3423fc87b64d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF46A0E3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/de83e54b-3538-430e-833e-304889addf69" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFAA1BC1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/3e9ffdd8-fadc-44cc-9980-892bea1da53c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91AAED3BO" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/ba898f79-6b32-4388-b5c1-4d0902ffddf0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93408BD81" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/atti-amministrazioni-enti/605e1d2c-d35c-4267-9743-879b937f3da3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIS01400A/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F83"/>
+  <dimension ref="A1:F86"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6821</v>
+        <v>7058</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>6820</v>
+        <v>7056</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>6787</v>
+        <v>6903</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>6786</v>
+        <v>6821</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>6620</v>
+        <v>6820</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>6620</v>
+        <v>6787</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>6608</v>
+        <v>6786</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>6607</v>
+        <v>6620</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>26</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>6606</v>
+        <v>6620</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>26</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>6583</v>
+        <v>6608</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="B12">
-        <v>6579</v>
+        <v>6607</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>33</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>6508</v>
+        <v>6606</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>6507</v>
+        <v>6583</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>26</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B15">
-        <v>6506</v>
+        <v>6579</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>6502</v>
+        <v>6508</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>41</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="B17">
-        <v>6362</v>
+        <v>6507</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>43</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="B18">
-        <v>6104</v>
+        <v>6506</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>45</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="B19">
-        <v>6103</v>
+        <v>6502</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>47</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="B20">
-        <v>6102</v>
+        <v>6362</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>50</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="B21">
-        <v>6361</v>
+        <v>6104</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>53</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="B22">
-        <v>5216</v>
+        <v>6103</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>55</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="B23">
-        <v>5215</v>
+        <v>6102</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>57</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="B24">
-        <v>4865</v>
+        <v>6361</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>60</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="B25">
-        <v>4815</v>
+        <v>5216</v>
       </c>
       <c r="C25" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="D25" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>63</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="B26">
-        <v>4710</v>
+        <v>5215</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>65</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="B27">
-        <v>4493</v>
+        <v>4865</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="D27" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>68</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B28">
-        <v>4360</v>
+        <v>4815</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>71</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="B29">
-        <v>4326</v>
+        <v>4710</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>74</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="B30">
-        <v>4180</v>
+        <v>4493</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>77</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="B31">
-        <v>4178</v>
+        <v>4360</v>
       </c>
       <c r="C31" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>80</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>78</v>
       </c>
       <c r="B32">
-        <v>4073</v>
+        <v>4326</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="D32" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>82</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="B33">
-        <v>4072</v>
+        <v>4180</v>
       </c>
       <c r="C33" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>85</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="B34">
-        <v>4071</v>
+        <v>4178</v>
       </c>
       <c r="C34" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>87</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="B35">
-        <v>3940</v>
+        <v>4073</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>90</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="B36">
-        <v>3939</v>
+        <v>4072</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>92</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="B37">
-        <v>3934</v>
+        <v>4071</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>94</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>3932</v>
+        <v>3940</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="D38" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>97</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="B39">
-        <v>3569</v>
+        <v>3939</v>
       </c>
       <c r="C39" t="s">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>100</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>98</v>
       </c>
       <c r="B40">
-        <v>3427</v>
+        <v>3934</v>
       </c>
       <c r="C40" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>102</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>98</v>
       </c>
       <c r="B41">
-        <v>3379</v>
+        <v>3932</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="D41" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>104</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="B42">
-        <v>3372</v>
+        <v>3569</v>
       </c>
       <c r="C42" t="s">
-        <v>175</v>
+        <v>26</v>
       </c>
       <c r="D42" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="E42" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>26</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>107</v>
       </c>
       <c r="B43">
-        <v>3267</v>
+        <v>3427</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>109</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="B44">
-        <v>3021</v>
+        <v>3379</v>
       </c>
       <c r="C44" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>112</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>189</v>
+        <v>110</v>
       </c>
       <c r="B45">
-        <v>2826</v>
+        <v>3372</v>
       </c>
       <c r="C45" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>114</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="B46">
-        <v>2825</v>
+        <v>3267</v>
       </c>
       <c r="C46" t="s">
-        <v>194</v>
+        <v>116</v>
       </c>
       <c r="D46" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>117</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>198</v>
+        <v>118</v>
       </c>
       <c r="B47">
-        <v>2782</v>
+        <v>3021</v>
       </c>
       <c r="C47" t="s">
-        <v>199</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>120</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="B48">
-        <v>2455</v>
+        <v>2826</v>
       </c>
       <c r="C48" t="s">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>123</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>121</v>
       </c>
       <c r="B49">
-        <v>2302</v>
+        <v>2825</v>
       </c>
       <c r="C49" t="s">
-        <v>206</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>125</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>2291</v>
+        <v>2782</v>
       </c>
       <c r="C50" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>128</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>129</v>
       </c>
       <c r="B51">
-        <v>2290</v>
+        <v>2455</v>
       </c>
       <c r="C51" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D51" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="E51" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="B52">
-        <v>2217</v>
+        <v>2302</v>
       </c>
       <c r="C52" t="s">
-        <v>213</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>133</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="B53">
-        <v>2203</v>
+        <v>2291</v>
       </c>
       <c r="C53" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D53" t="s">
-        <v>217</v>
+        <v>134</v>
       </c>
       <c r="E53" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>131</v>
       </c>
       <c r="B54">
-        <v>2154</v>
+        <v>2290</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>26</v>
       </c>
       <c r="D54" t="s">
-        <v>220</v>
+        <v>135</v>
       </c>
       <c r="E54" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>26</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>136</v>
       </c>
       <c r="B55">
-        <v>1676</v>
+        <v>2217</v>
       </c>
       <c r="C55" t="s">
-        <v>25</v>
+        <v>137</v>
       </c>
       <c r="D55" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>138</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>225</v>
+        <v>136</v>
       </c>
       <c r="B56">
-        <v>2006</v>
+        <v>2203</v>
       </c>
       <c r="C56" t="s">
-        <v>226</v>
+        <v>26</v>
       </c>
       <c r="D56" t="s">
-        <v>227</v>
+        <v>139</v>
       </c>
       <c r="E56" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>26</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>140</v>
       </c>
       <c r="B57">
-        <v>1959</v>
+        <v>2154</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>141</v>
       </c>
       <c r="D57" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>142</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="B58">
-        <v>1775</v>
+        <v>1676</v>
       </c>
       <c r="C58" t="s">
-        <v>236</v>
+        <v>26</v>
       </c>
       <c r="D58" t="s">
-        <v>237</v>
+        <v>144</v>
       </c>
       <c r="E58" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>26</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>240</v>
+        <v>145</v>
       </c>
       <c r="B59">
-        <v>1580</v>
+        <v>2006</v>
       </c>
       <c r="C59" t="s">
-        <v>25</v>
+        <v>146</v>
       </c>
       <c r="D59" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>147</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>242</v>
+        <v>148</v>
       </c>
       <c r="B60">
-        <v>1474</v>
+        <v>1959</v>
       </c>
       <c r="C60" t="s">
-        <v>243</v>
+        <v>149</v>
       </c>
       <c r="D60" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>150</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>242</v>
+        <v>151</v>
       </c>
       <c r="B61">
-        <v>1467</v>
+        <v>1775</v>
       </c>
       <c r="C61" t="s">
-        <v>247</v>
+        <v>152</v>
       </c>
       <c r="D61" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>153</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="B62">
-        <v>1443</v>
+        <v>1580</v>
       </c>
       <c r="C62" t="s">
-        <v>252</v>
+        <v>26</v>
       </c>
       <c r="D62" t="s">
-        <v>253</v>
+        <v>155</v>
       </c>
       <c r="E62" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>26</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>251</v>
+        <v>156</v>
       </c>
       <c r="B63">
-        <v>1421</v>
+        <v>1474</v>
       </c>
       <c r="C63" t="s">
-        <v>256</v>
+        <v>157</v>
       </c>
       <c r="D63" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>158</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
       <c r="B64">
-        <v>1278</v>
+        <v>1467</v>
       </c>
       <c r="C64" t="s">
-        <v>25</v>
+        <v>159</v>
       </c>
       <c r="D64" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>160</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>262</v>
+        <v>161</v>
       </c>
       <c r="B65">
-        <v>1221</v>
+        <v>1443</v>
       </c>
       <c r="C65" t="s">
-        <v>25</v>
+        <v>162</v>
       </c>
       <c r="D65" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>163</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>264</v>
+        <v>161</v>
       </c>
       <c r="B66">
-        <v>1173</v>
+        <v>1421</v>
       </c>
       <c r="C66" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="D66" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>165</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>166</v>
       </c>
       <c r="B67">
-        <v>1095</v>
+        <v>1278</v>
       </c>
       <c r="C67" t="s">
-        <v>270</v>
+        <v>26</v>
       </c>
       <c r="D67" t="s">
-        <v>271</v>
+        <v>167</v>
       </c>
       <c r="E67" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>26</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>269</v>
+        <v>168</v>
       </c>
       <c r="B68">
-        <v>1082</v>
+        <v>1221</v>
       </c>
       <c r="C68" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D68" t="s">
-        <v>274</v>
+        <v>169</v>
       </c>
       <c r="E68" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>275</v>
+        <v>170</v>
       </c>
       <c r="B69">
-        <v>938</v>
+        <v>1173</v>
       </c>
       <c r="C69" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="D69" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>172</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>280</v>
+        <v>173</v>
       </c>
       <c r="B70">
-        <v>754</v>
+        <v>1095</v>
       </c>
       <c r="C70" t="s">
-        <v>281</v>
+        <v>174</v>
       </c>
       <c r="D70" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>175</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>280</v>
+        <v>173</v>
       </c>
       <c r="B71">
-        <v>753</v>
+        <v>1082</v>
       </c>
       <c r="C71" t="s">
-        <v>285</v>
+        <v>26</v>
       </c>
       <c r="D71" t="s">
-        <v>286</v>
+        <v>176</v>
       </c>
       <c r="E71" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>26</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>177</v>
       </c>
       <c r="B72">
-        <v>333</v>
+        <v>938</v>
       </c>
       <c r="C72" t="s">
-        <v>290</v>
+        <v>178</v>
       </c>
       <c r="D72" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>179</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>289</v>
+        <v>180</v>
       </c>
       <c r="B73">
-        <v>330</v>
+        <v>754</v>
       </c>
       <c r="C73" t="s">
-        <v>294</v>
+        <v>181</v>
       </c>
       <c r="D73" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>182</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>298</v>
+        <v>180</v>
       </c>
       <c r="B74">
-        <v>285</v>
+        <v>753</v>
       </c>
       <c r="C74" t="s">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="D74" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>184</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>298</v>
+        <v>185</v>
       </c>
       <c r="B75">
-        <v>285</v>
+        <v>333</v>
       </c>
       <c r="C75" t="s">
-        <v>25</v>
+        <v>186</v>
       </c>
       <c r="D75" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>187</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>185</v>
       </c>
       <c r="B76">
-        <v>12097</v>
+        <v>330</v>
       </c>
       <c r="C76" t="s">
-        <v>302</v>
+        <v>188</v>
       </c>
       <c r="D76" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>189</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>306</v>
+        <v>190</v>
       </c>
       <c r="B77">
-        <v>12062</v>
+        <v>285</v>
       </c>
       <c r="C77" t="s">
-        <v>307</v>
+        <v>26</v>
       </c>
       <c r="D77" t="s">
-        <v>308</v>
+        <v>191</v>
       </c>
       <c r="E77" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>26</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>306</v>
+        <v>190</v>
       </c>
       <c r="B78">
-        <v>12061</v>
+        <v>285</v>
       </c>
       <c r="C78" t="s">
-        <v>311</v>
+        <v>26</v>
       </c>
       <c r="D78" t="s">
-        <v>312</v>
+        <v>192</v>
       </c>
       <c r="E78" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>26</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>306</v>
+        <v>193</v>
       </c>
       <c r="B79">
-        <v>12060</v>
+        <v>12097</v>
       </c>
       <c r="C79" t="s">
-        <v>315</v>
+        <v>194</v>
       </c>
       <c r="D79" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>195</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>319</v>
+        <v>196</v>
       </c>
       <c r="B80">
-        <v>11890</v>
+        <v>12062</v>
       </c>
       <c r="C80" t="s">
-        <v>320</v>
+        <v>197</v>
       </c>
       <c r="D80" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>198</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>324</v>
+        <v>196</v>
       </c>
       <c r="B81">
-        <v>11276</v>
+        <v>12061</v>
       </c>
       <c r="C81" t="s">
-        <v>325</v>
+        <v>199</v>
       </c>
       <c r="D81" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>200</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>324</v>
+        <v>196</v>
       </c>
       <c r="B82">
-        <v>11275</v>
+        <v>12060</v>
       </c>
       <c r="C82" t="s">
-        <v>329</v>
+        <v>201</v>
       </c>
       <c r="D82" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>202</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>333</v>
+        <v>203</v>
       </c>
       <c r="B83">
+        <v>11890</v>
+      </c>
+      <c r="C83" t="s">
+        <v>204</v>
+      </c>
+      <c r="D83" t="s">
+        <v>205</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>206</v>
+      </c>
+      <c r="B84">
+        <v>11276</v>
+      </c>
+      <c r="C84" t="s">
+        <v>207</v>
+      </c>
+      <c r="D84" t="s">
+        <v>208</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>206</v>
+      </c>
+      <c r="B85">
+        <v>11275</v>
+      </c>
+      <c r="C85" t="s">
+        <v>209</v>
+      </c>
+      <c r="D85" t="s">
+        <v>210</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>211</v>
+      </c>
+      <c r="B86">
         <v>10876</v>
       </c>
-      <c r="C83" t="s">
-[...9 lines deleted...]
-        <v>27</v>
+      <c r="C86" t="s">
+        <v>26</v>
+      </c>
+      <c r="D86" t="s">
+        <v>212</v>
+      </c>
+      <c r="E86" t="s">
+        <v>26</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="E16" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="E17" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="E18" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
+    <hyperlink ref="E48" r:id="rId88"/>
+    <hyperlink ref="F48" r:id="rId89"/>
+    <hyperlink ref="E49" r:id="rId90"/>
+    <hyperlink ref="F49" r:id="rId91"/>
+    <hyperlink ref="E50" r:id="rId92"/>
+    <hyperlink ref="F50" r:id="rId93"/>
+    <hyperlink ref="F51" r:id="rId94"/>
+    <hyperlink ref="E52" r:id="rId95"/>
+    <hyperlink ref="F52" r:id="rId96"/>
+    <hyperlink ref="F53" r:id="rId97"/>
+    <hyperlink ref="F54" r:id="rId98"/>
+    <hyperlink ref="E55" r:id="rId99"/>
+    <hyperlink ref="F55" r:id="rId100"/>
+    <hyperlink ref="F56" r:id="rId101"/>
+    <hyperlink ref="E57" r:id="rId102"/>
+    <hyperlink ref="F57" r:id="rId103"/>
+    <hyperlink ref="F58" r:id="rId104"/>
+    <hyperlink ref="E59" r:id="rId105"/>
+    <hyperlink ref="F59" r:id="rId106"/>
+    <hyperlink ref="E60" r:id="rId107"/>
+    <hyperlink ref="F60" r:id="rId108"/>
+    <hyperlink ref="E61" r:id="rId109"/>
+    <hyperlink ref="F61" r:id="rId110"/>
+    <hyperlink ref="F62" r:id="rId111"/>
+    <hyperlink ref="E63" r:id="rId112"/>
+    <hyperlink ref="F63" r:id="rId113"/>
+    <hyperlink ref="E64" r:id="rId114"/>
+    <hyperlink ref="F64" r:id="rId115"/>
+    <hyperlink ref="E65" r:id="rId116"/>
+    <hyperlink ref="F65" r:id="rId117"/>
+    <hyperlink ref="E66" r:id="rId118"/>
+    <hyperlink ref="F66" r:id="rId119"/>
+    <hyperlink ref="F67" r:id="rId120"/>
+    <hyperlink ref="F68" r:id="rId121"/>
+    <hyperlink ref="E69" r:id="rId122"/>
+    <hyperlink ref="F69" r:id="rId123"/>
+    <hyperlink ref="E70" r:id="rId124"/>
+    <hyperlink ref="F70" r:id="rId125"/>
+    <hyperlink ref="F71" r:id="rId126"/>
+    <hyperlink ref="E72" r:id="rId127"/>
+    <hyperlink ref="F72" r:id="rId128"/>
+    <hyperlink ref="E73" r:id="rId129"/>
+    <hyperlink ref="F73" r:id="rId130"/>
+    <hyperlink ref="E74" r:id="rId131"/>
+    <hyperlink ref="F74" r:id="rId132"/>
+    <hyperlink ref="E75" r:id="rId133"/>
+    <hyperlink ref="F75" r:id="rId134"/>
+    <hyperlink ref="E76" r:id="rId135"/>
+    <hyperlink ref="F76" r:id="rId136"/>
+    <hyperlink ref="F77" r:id="rId137"/>
+    <hyperlink ref="F78" r:id="rId138"/>
+    <hyperlink ref="E79" r:id="rId139"/>
+    <hyperlink ref="F79" r:id="rId140"/>
+    <hyperlink ref="E80" r:id="rId141"/>
+    <hyperlink ref="F80" r:id="rId142"/>
+    <hyperlink ref="E81" r:id="rId143"/>
+    <hyperlink ref="F81" r:id="rId144"/>
+    <hyperlink ref="E82" r:id="rId145"/>
+    <hyperlink ref="F82" r:id="rId146"/>
+    <hyperlink ref="E83" r:id="rId147"/>
+    <hyperlink ref="F83" r:id="rId148"/>
+    <hyperlink ref="E84" r:id="rId149"/>
+    <hyperlink ref="F84" r:id="rId150"/>
+    <hyperlink ref="E85" r:id="rId151"/>
+    <hyperlink ref="F85" r:id="rId152"/>
+    <hyperlink ref="F86" r:id="rId153"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>