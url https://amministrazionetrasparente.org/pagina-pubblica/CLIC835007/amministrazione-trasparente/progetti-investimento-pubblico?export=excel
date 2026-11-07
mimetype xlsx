--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -8,113 +8,296 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="82">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
-    <t>DIDATTICA DIGITALE INTEGRATA E FORMAZIONE SULLA TRANSIZIONE DIGITALE DEL PERSONALE SCOLASTICO</t>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>CLIC835007_COMFORT MICROCLIMATICO DEGLI AMBIENTI DIDATTICI, A FAVORE DELLE ISTITUZIONI SCOLASTICHE STATALI</t>
+  </si>
+  <si>
+    <t>C31I26000540001</t>
+  </si>
+  <si>
+    <t>€ 3.153,27</t>
+  </si>
+  <si>
+    <t>MIM</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>Attivo</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>COMPETENZE IN CRESCITA FONDI STRUTTURALI EUROPEI – PN  – FSE (FSE+). OBIETTIVO SPECIFICO ESO4.6 - 593</t>
+  </si>
+  <si>
+    <t>C34D25002830007</t>
+  </si>
+  <si>
+    <t>€ 149.826,00</t>
+  </si>
+  <si>
+    <t>Fondi europei</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>PIANO ESTATE SPAZI DI CRESCITA</t>
+  </si>
+  <si>
+    <t>C84D25001780007</t>
+  </si>
+  <si>
+    <t>€ 51.480,00</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>SNODI FORMATIVI PER LA TRANSIZIONE DIGITALE</t>
   </si>
   <si>
     <t>C34D25003140006</t>
   </si>
   <si>
     <t>€ 49.644,00</t>
   </si>
   <si>
+    <t>Fondi PNRR</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>PR FSE+ SICILIA 2021-2027 “SCUOLE APERTE PER IL TERRITORIO”</t>
+  </si>
+  <si>
+    <t>G35E23000230006</t>
+  </si>
+  <si>
+    <t>€ 38.770,00</t>
+  </si>
+  <si>
+    <t>Fondi regionali - Regione Siciliana</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>Chiuso</t>
+  </si>
+  <si>
+    <t>OLTRE GLI STEREOTIPI: EDUCARE ALLA PARITÀ DI GENERE</t>
+  </si>
+  <si>
+    <t>G32J25000230002</t>
+  </si>
+  <si>
+    <t>€ 10.000,00</t>
+  </si>
+  <si>
+    <t>Fondi Regionali Regione Siciliana</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>“MIGLIORARE LE COMPETENZE IN ITALIANO, MATEMATICA, INGLESE”</t>
+  </si>
+  <si>
+    <t>C34D25000320007</t>
+  </si>
+  <si>
+    <t>€ 69.660,00</t>
+  </si>
+  <si>
     <t>Fondi Europei</t>
   </si>
   <si>
-    <t>07/09/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>27/12/2025</t>
   </si>
   <si>
+    <t>DIDATTICA IMMERSIVA II EDIZIONE - CIRCOLARE 6/2025 REGIONE SICILIANA</t>
+  </si>
+  <si>
+    <t>G39I25001610002</t>
+  </si>
+  <si>
+    <t>€ 55.000,00</t>
+  </si>
+  <si>
+    <t>Fondi Regione Siciliana</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>“SCELTE CONSAPEVOLI”</t>
+  </si>
+  <si>
+    <t>C54D25000790007</t>
+  </si>
+  <si>
+    <t>€ 44.820,00</t>
+  </si>
+  <si>
+    <t>Fondi Comunitari</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>SCUOLA, AMICIZIA E COMPETENZE</t>
+  </si>
+  <si>
+    <t>H34D24001170007</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>FORMAZIONE PER LA TRANSIZIONE DIGITALE - FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE NELLE SCUOLE STATALI (D.M.66/2023)</t>
+  </si>
+  <si>
+    <t>H34D23003790006</t>
+  </si>
+  <si>
+    <t>€ 52.796,44</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>“COMPETENZE E METODI PER UNA SCUOLA INNOVATIVA”  -  (D.M. 65/2023)</t>
+  </si>
+  <si>
+    <t>H34D23003600006</t>
+  </si>
+  <si>
+    <t>€ 91.448,66</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
     <t>DA CONOSCENZE A COMPETENZE: ITALIANO, MATEMATIMATICA E INGLESE</t>
   </si>
   <si>
     <t>H31I23001970006</t>
   </si>
   <si>
     <t>€ 69.898,80</t>
   </si>
   <si>
-    <t>FONDI EUROPEI</t>
-[...1 lines deleted...]
-  <si>
     <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>ARTE DI OGNI GENERE - CIRCOLARE N. 20/2023</t>
+  </si>
+  <si>
+    <t>G39I23001620002</t>
+  </si>
+  <si>
+    <t>€ 15.000,00</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA MISSIONE 4: ISTRUZIONE E RICERCA INVESTIMENTO 3.2: SCUOLA 4.0</t>
+  </si>
+  <si>
+    <t>H34D22004310006</t>
+  </si>
+  <si>
+    <t>€ 129.792,66</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>P.N.R.R. – MISSIONE 1 COMPONENTE 1 INVESTIMENTO 1.2 ABILITAZIONE AL CLOUD PER LE PA LOCALI</t>
+  </si>
+  <si>
+    <t>H31C23000160006</t>
+  </si>
+  <si>
+    <t>€ 9.954,00</t>
+  </si>
+  <si>
+    <t>Finanziato dall'Unione europea Next Generation EU</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -468,221 +651,589 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/7033809e-e092-4fa6-a904-a265143e0e98" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/5a4c196d-6e2f-4279-ab58-ee20d9218845" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/13a2ed3f-4991-4c65-8f81-a5b9e65edcbb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/f61538f6-c09b-4bc7-bf7f-b962f9898e66" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/043df576-69c0-4e21-b3db-1cf25f66dba9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/46eba0d3-36c0-452d-860d-12bbe4fb6430" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/8134c3af-5015-4238-9d58-2249dc917dd1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/49ee0b59-fda5-4b2c-ba77-031fd66b59e6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/43cff5fa-b475-4c33-8fd8-189c4b685793" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/5a4c196d-6e2f-4279-ab58-ee20d9218845" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/8ba0dcb9-2d64-4908-a040-077123bbda1b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/38150b60-814d-4a3e-b58b-109ea5a6f5b3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/fab05520-d527-45f3-ace7-cc868ad63ab7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/32d632fa-e4e1-4d28-839f-57956198a47e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/3b5653b2-86a0-4a9b-bad4-f0bfaa13758c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/13a2ed3f-4991-4c65-8f81-a5b9e65edcbb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/0769f4a8-6124-451d-9978-e09a43b35c08" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/ecbf7453-90d4-4fa5-9c6f-a54c094f2f6d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/progetto/94d456d4-8958-412e-b7ce-a96b8ed9168a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:G27"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...26 lines deleted...]
-      <c r="A6" s="2" t="s">
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B17" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="G17" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
+        <v>59</v>
+      </c>
+      <c r="D19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" t="s">
+        <v>33</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>68</v>
+      </c>
+      <c r="F21" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" t="s">
+        <v>33</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" t="s">
+        <v>81</v>
+      </c>
+      <c r="F27" t="s">
         <v>12</v>
       </c>
-      <c r="B7" t="s">
-[...62 lines deleted...]
-        <v>11</v>
+      <c r="G27" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A9:F9"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A16:G16"/>
+    <mergeCell ref="A24:G24"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="F11" r:id="rId3"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G12" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G18" r:id="rId10"/>
+    <hyperlink ref="G19" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G26" r:id="rId15"/>
+    <hyperlink ref="G27" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>