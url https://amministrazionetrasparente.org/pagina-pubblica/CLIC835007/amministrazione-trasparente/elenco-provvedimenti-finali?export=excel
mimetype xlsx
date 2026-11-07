--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -8,80 +8,203 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="124">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Incarichi conferiti - Snodi formativi per la transizione digitale sull'utilizzo dell'intelligenza artificiale a scuola</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mastrosimone Giusmery -Conferimento incarico individuale per lo svolgimento di attività aggiuntive in
+qualità di DELEGATO ALLA GESTIONE DELLA PIATTAFORMA MINISTERIALE SIF2127 –
+FIGURA A – Progetto Agenda SUD – Codice progetto ESO4.6.A1.B-FSEPN-SI-2026-593 </t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD6D5147F2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - serrature con cilindro per armadi docenti</t>
+  </si>
+  <si>
+    <t>BD6D94E4D8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale idraulico per manutenzione plessi</t>
+  </si>
+  <si>
+    <t>BD7F641A9B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di facile consumo</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Pnrr Snodi Intelligenti e creativi - Decreto_affidamento collaboratori scolstici</t>
+  </si>
+  <si>
+    <t>BD6D39A005</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ripristino funzionamento cancello scorrevole</t>
+  </si>
+  <si>
+    <t>BD6DED548A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - registri rilascio diplomi</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6D1E24EA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale per la manutenzione ordinaria degli edifici scolastici</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD6E4C2867</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TENDA A BANDE VERTICALI PER UFFICIO SEGRETERIA</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di Conferimento dell’incarico di “Tutor” del progetto “Snodi intelligenti e
+creativi” – Snodi formativi per la transizione digitale sull’utilizzo dell’Intelligenza Artificiale nella
+scuola </t>
+  </si>
+  <si>
+    <t>Decreto di Conferimento dell'incarico di Tutor - Snodi Intelligenti e Creativi - Snodi formativi per la transizione digitale sull'utilizzo dell'Intelligenza Artificiale nella Scuola</t>
+  </si>
+  <si>
+    <t>A.A. Emma Claudio - LETTERA DI INCARICO - PNRR Snodi Intelligenti e Creativi</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD52452872</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corso formazione e consulenza PASSWEB</t>
+  </si>
+  <si>
+    <t>A.A. Bancheri Calogero Maria - LETTERA DI INCARICO - PNRR Snodi Intelligenti e Creativi</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>A.A. Vullo Rita - LETTERA DI INCARICO PER COLLABORAZIONE PLURIMA - PNRR Snodi Intelligenti e Creativi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di conferimento degli incarichi individuali al personale Assistente
+Amministrativo per i Profili A, B e C – Progetto “Snodi intelligenti e creativi"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Attestazione di valutazione del Dirigente Scolastico_RUP - Reclutamento di n.3 Assistenti Amministrativi (Profili A,B e C) - Snodi Intelligenti e Creativi</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Decreto di Conferimento dell’incarico di “Referente/organizzatore” del progetto
+“Snodi intelligenti e creativi”</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD378A9DDC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - POLIZZA R.C INFORTUNI PER ALUNNI E OPERATORI SCOLASTICI A.S 2026/2027</t>
+  </si>
+  <si>
     <t>15/09/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...5 lines deleted...]
-    <t>Link</t>
+    <t xml:space="preserve">INCARICHI CONFERITI - Fondo Sociale Europeo (FSE+). Obiettivo Specifico ESO4.6 – Sotto Azione ESO4.6.A.4.A-FSEPN-SI-2025-794 – Avviso pubblico prot. n. 81652“ CUP C84D25001780007 Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni” </t>
   </si>
   <si>
     <t>14/09/2026</t>
   </si>
   <si>
     <t>BCF6CAB05C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto targa progetto ARTE DI OGNI GENERE SECONDA EDIZIONE</t>
   </si>
   <si>
     <t>09/09/2026</t>
   </si>
   <si>
     <t>Decreto di nomina  dei Coordinatori e dei Segretari dei Consigli di Classe - Scuola Secondaria di primo grado - Anno scolastico 2026/2027</t>
   </si>
   <si>
     <t>Decreto di nomina dei Fiduciari di Plesso - Anno Scolastico 2026/2027</t>
   </si>
   <si>
     <t>25/08/2026</t>
   </si>
   <si>
     <t>BCC4550027</t>
   </si>
@@ -91,80 +214,83 @@
   <si>
     <t>BCC4E1C28F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STRUMENTI MUSICALI PN PIANO ESTATE AVVISO 81652 DEL 23/05/2025</t>
   </si>
   <si>
     <t>BCC47CFF74</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI CONSULENZA A.T + SUPPORTO MONITORAGGIO OIV+ FORMAZIONE PER LA PUBBLICAZIONE DEGLI ATTI SU A.T</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BCC3ED4645</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di pulizia dei locali scolastici</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Incarichi conferiti - Avviso di adesione prot. 57173 del 14/04/2025. CUP C54D25000790007 Titolo progetto “SCELTE
+    <t xml:space="preserve">INCARICHI CONFERITI - Avviso di adesione prot. 57173 del 14/04/2025. CUP C54D25000790007 Titolo progetto “SCELTE
 CONSAPEVOLI” codice progetto ESO4.6.A4.D – FSEPN – SI – 2025 – 68
 </t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
-    <t>Incarichi conferiti - Titolo progetto: Migliorare le competenze in italiano, matematica</t>
+    <t xml:space="preserve">INCARICHI CONFERITI - Avviso Prot. 9507, 22/01/2025, “Agenda SUD”. codice progetto
+ESO4.6.A1.B-FSEPN-SI2025-135 Migliorare le competenze in italiano, matematica,
+inglese CUP C34d25000320007
+</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B4AB683406</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio fotocopiatore, stampanti e materiali di consumo incluse le risme di carta</t>
   </si>
   <si>
     <t>B4A9B44811</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto racchette PON PIANO ESTATE</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
-    <t>Decreto di nomina - INCARICHI CONFERITI ARTE DI OGNI GENERE</t>
+    <t xml:space="preserve">INCARICHI CONFERITI ARTE DI OGNI GENERE Circolare 20/2023 </t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B4744ABB92</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto abbonamento annuale italiascuola.it</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B47C708FD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale facile consumo</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>B35DA96E98</t>
   </si>
@@ -192,51 +318,52 @@
   <si>
     <t>B2AB87B35C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO PROGETTO ARTE DI OGNI GENERE</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>B29D178051</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA PUBBLICITARIA ARTE DI OGNI GENERE</t>
   </si>
   <si>
     <t>B29C546FF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale pubblicitario PON AGENDA SUD 10.2.2A – FSEPON-SI-2024-375</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
-    <t>Decreto di nomina - INCARICHI CONFERITI</t>
+    <t xml:space="preserve">INCARICHI CONFERITI - “Agenda SUD”. CUP H31I23001970006. Titolo progetto DA CONOSCENZE A COMPETENZE:
+ITALIANO, MATEMATIMATICA E INGLESE codice progetto 10.2.2A-FSEPON-SI-2024-375</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>B2246B3E04</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per la manutenzione ordinaria degli edifici scolastici</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>B1DCB546D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto laboratorio e visita espositiva presso farm Cultural Park Arte di ogni genere</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>B1AE6100A3</t>
   </si>
@@ -655,736 +782,1165 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6CAB05C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/34073afa-83ef-4992-aaba-da38cccb237e" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4550027" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/9f8cee2b-0162-48ab-8a87-5b83de4804a6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4E1C28F" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/64f8a0ab-1198-4676-aec1-2fe8c9904fac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC47CFF74" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/1b0cfc5e-007c-4dec-965b-4c40744fe055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3ED4645" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/6c8001bb-1a7c-4fd9-80a4-e62094d32ceb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4AB683406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/2ca798c8-3cfc-4ef7-b942-a491fd24a24b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4A9B44811" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/4d0fcd4c-9e01-4bde-9e2e-cca288beaeea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4744ABB92" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/b6cc17a4-edd7-4562-bf00-82f480f1b345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47C708FD6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/eadac125-3612-47b9-a684-b493c86a0c89" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B35DA96E98" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/5d6275a2-b938-4793-a160-13aef2d53d42" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B35DD78F9C" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/c48524a0-cb34-4a4a-8e8f-18a62bbf86d8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2BEC2F013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/1c43ab1e-6b21-4984-95e2-33dc7ee18d24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2AB87B35C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/7faa2cbf-5568-4a2b-979a-de38305d1941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B29D178051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/1adead34-ada9-4852-af37-896e1c73f020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B29C546FF1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/55754098-6698-4bf9-8368-368dd78f1337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2246B3E04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/16d093c5-a335-4526-999b-3a215820cca9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1DCB546D6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/a560e61b-03d3-4917-956a-626ef0f86d95" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1AE6100A3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/a7b350e2-736a-4a56-aabc-55c8e9260148" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1521158DC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/c21b14b0-6bf7-41b1-bf56-70e30fba6be0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B144F5B679" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/526a8fa0-4b25-45b2-bef2-eab7af93e46a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0BFD45906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/6ff5f6f9-b70a-4fd1-8b07-8cdfd4274b49" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0ABBDDDAB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/cb13c1e3-6976-4214-b88a-81bd8518e612" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B03D8811DC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/b03306b1-2fce-4b93-bb57-5fe00555175d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6D5147F2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/7a341d5c-b300-4cd0-be7e-c42e8336c4db" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6D94E4D8" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/fdf61cb1-7826-4188-9b43-6b223bff3705" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7F641A9B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/c3af834d-60c2-441a-9ad1-be65fcae5a9c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6D39A005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/26d473e5-cad2-4367-98e8-f3399e062bbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6DED548A" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/bb02870b-04ff-45de-88c5-bb8ad3305607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6D1E24EA" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/cd7c8901-71e2-4aa3-8a4a-8547925cde19" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6E4C2867" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/1c5841d8-9213-46c2-8b08-5b8a2d153c7e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52452872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/5751610b-4465-42ae-8f5e-46fb2f1ca9b6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD378A9DDC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/a5b6d8a1-cdb8-4514-af84-e543ac7743d8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6CAB05C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/34073afa-83ef-4992-aaba-da38cccb237e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4550027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/9f8cee2b-0162-48ab-8a87-5b83de4804a6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4E1C28F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/64f8a0ab-1198-4676-aec1-2fe8c9904fac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC47CFF74" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/1b0cfc5e-007c-4dec-965b-4c40744fe055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3ED4645" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/6c8001bb-1a7c-4fd9-80a4-e62094d32ceb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4AB683406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/2ca798c8-3cfc-4ef7-b942-a491fd24a24b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4A9B44811" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/4d0fcd4c-9e01-4bde-9e2e-cca288beaeea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4744ABB92" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/b6cc17a4-edd7-4562-bf00-82f480f1b345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47C708FD6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/eadac125-3612-47b9-a684-b493c86a0c89" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B35DA96E98" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/5d6275a2-b938-4793-a160-13aef2d53d42" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B35DD78F9C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/c48524a0-cb34-4a4a-8e8f-18a62bbf86d8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2BEC2F013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/1c43ab1e-6b21-4984-95e2-33dc7ee18d24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2AB87B35C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/7faa2cbf-5568-4a2b-979a-de38305d1941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B29D178051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/1adead34-ada9-4852-af37-896e1c73f020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B29C546FF1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/55754098-6698-4bf9-8368-368dd78f1337" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2246B3E04" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/16d093c5-a335-4526-999b-3a215820cca9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1DCB546D6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/a560e61b-03d3-4917-956a-626ef0f86d95" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1AE6100A3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/a7b350e2-736a-4a56-aabc-55c8e9260148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1521158DC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/c21b14b0-6bf7-41b1-bf56-70e30fba6be0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B144F5B679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/526a8fa0-4b25-45b2-bef2-eab7af93e46a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0BFD45906" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/6ff5f6f9-b70a-4fd1-8b07-8cdfd4274b49" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0ABBDDDAB" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/cb13c1e3-6976-4214-b88a-81bd8518e612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B03D8811DC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC835007/amministrazione-trasparente/atti-amministrazioni-enti/b03306b1-2fce-4b93-bb57-5fe00555175d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:F51"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9846</v>
+        <v>12178</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>12108</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4">
+        <v>11582</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B5">
-        <v>9504</v>
+        <v>11571</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" t="s">
-        <v>7</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6">
+        <v>11568</v>
+      </c>
+      <c r="C6" t="s">
         <v>16</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>9038</v>
+        <v>11510</v>
       </c>
       <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E7" t="s">
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B8">
-        <v>9034</v>
+        <v>11504</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9">
+        <v>11502</v>
+      </c>
+      <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10">
+        <v>11412</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
         <v>26</v>
       </c>
-      <c r="B10">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11">
+        <v>11214</v>
+      </c>
+      <c r="C11" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
-      <c r="E11" t="s">
-        <v>7</v>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
-        <v>13608</v>
+        <v>11080</v>
       </c>
       <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
-        <v>13592</v>
+        <v>11077</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B14">
-        <v>12948</v>
+        <v>10973</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B15">
-        <v>12782</v>
+        <v>11006</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B16">
-        <v>12493</v>
+        <v>10975</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B17">
-        <v>9432</v>
+        <v>10932</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>39</v>
+      </c>
+      <c r="E17" t="s">
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B18">
-        <v>9052</v>
+        <v>10928</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>40</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="B19">
-        <v>7391</v>
+        <v>10917</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>41</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B20">
-        <v>7380</v>
+        <v>10567</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>43</v>
+      </c>
+      <c r="E20" t="s">
+        <v>7</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="B21">
-        <v>7334</v>
+        <v>10117</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>7325</v>
+        <v>9846</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>48</v>
+      </c>
+      <c r="E22" t="s">
+        <v>7</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="B23">
-        <v>7006</v>
+        <v>9750</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>51</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="B24">
-        <v>6195</v>
+        <v>9521</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>53</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="B25">
-        <v>5444</v>
+        <v>9504</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>54</v>
+      </c>
+      <c r="E25" t="s">
+        <v>7</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="B26">
-        <v>4983</v>
+        <v>9038</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="B27">
-        <v>4041</v>
+        <v>9038</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="B28">
-        <v>3909</v>
+        <v>9034</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="B29">
-        <v>2527</v>
+        <v>8753</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="B30">
-        <v>2417</v>
+        <v>4372</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>66</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31">
+        <v>15685</v>
+      </c>
+      <c r="C31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32">
+        <v>13608</v>
+      </c>
+      <c r="C32" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33">
+        <v>13592</v>
+      </c>
+      <c r="C33" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34">
+        <v>12948</v>
+      </c>
+      <c r="C34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" t="s">
+        <v>75</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35">
+        <v>12782</v>
+      </c>
+      <c r="C35" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36">
+        <v>12493</v>
+      </c>
+      <c r="C36" t="s">
+        <v>80</v>
+      </c>
+      <c r="D36" t="s">
+        <v>81</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
         <v>82</v>
       </c>
-      <c r="B31">
+      <c r="B37">
+        <v>9432</v>
+      </c>
+      <c r="C37" t="s">
+        <v>83</v>
+      </c>
+      <c r="D37" t="s">
+        <v>84</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38">
+        <v>9052</v>
+      </c>
+      <c r="C38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" t="s">
+        <v>87</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39">
+        <v>7391</v>
+      </c>
+      <c r="C39" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" t="s">
+        <v>90</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40">
+        <v>7380</v>
+      </c>
+      <c r="C40" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41">
+        <v>7334</v>
+      </c>
+      <c r="C41" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" t="s">
+        <v>95</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42">
+        <v>7325</v>
+      </c>
+      <c r="C42" t="s">
+        <v>96</v>
+      </c>
+      <c r="D42" t="s">
+        <v>97</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43">
+        <v>7006</v>
+      </c>
+      <c r="C43" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" t="s">
+        <v>99</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B44">
+        <v>6195</v>
+      </c>
+      <c r="C44" t="s">
+        <v>101</v>
+      </c>
+      <c r="D44" t="s">
+        <v>102</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45">
+        <v>5444</v>
+      </c>
+      <c r="C45" t="s">
+        <v>104</v>
+      </c>
+      <c r="D45" t="s">
+        <v>105</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>106</v>
+      </c>
+      <c r="B46">
+        <v>4983</v>
+      </c>
+      <c r="C46" t="s">
+        <v>107</v>
+      </c>
+      <c r="D46" t="s">
+        <v>108</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>109</v>
+      </c>
+      <c r="B47">
+        <v>4041</v>
+      </c>
+      <c r="C47" t="s">
+        <v>110</v>
+      </c>
+      <c r="D47" t="s">
+        <v>111</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48">
+        <v>3909</v>
+      </c>
+      <c r="C48" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" t="s">
+        <v>114</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>115</v>
+      </c>
+      <c r="B49">
+        <v>2527</v>
+      </c>
+      <c r="C49" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" t="s">
+        <v>117</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50">
+        <v>2417</v>
+      </c>
+      <c r="C50" t="s">
+        <v>119</v>
+      </c>
+      <c r="D50" t="s">
+        <v>120</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>121</v>
+      </c>
+      <c r="B51">
         <v>1165</v>
       </c>
-      <c r="C31" t="s">
-[...8 lines deleted...]
-      <c r="F31" s="2" t="s">
+      <c r="C51" t="s">
+        <v>122</v>
+      </c>
+      <c r="D51" t="s">
+        <v>123</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
-    <hyperlink ref="E3" r:id="rId2"/>
-    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="E4" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
-    <hyperlink ref="F5" r:id="rId5"/>
-[...2 lines deleted...]
-    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="E5" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
     <hyperlink ref="F7" r:id="rId9"/>
     <hyperlink ref="E8" r:id="rId10"/>
     <hyperlink ref="F8" r:id="rId11"/>
     <hyperlink ref="E9" r:id="rId12"/>
     <hyperlink ref="F9" r:id="rId13"/>
-    <hyperlink ref="F10" r:id="rId14"/>
-[...3 lines deleted...]
-    <hyperlink ref="E13" r:id="rId18"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
     <hyperlink ref="F13" r:id="rId19"/>
     <hyperlink ref="F14" r:id="rId20"/>
     <hyperlink ref="E15" r:id="rId21"/>
     <hyperlink ref="F15" r:id="rId22"/>
-    <hyperlink ref="E16" r:id="rId23"/>
-[...29 lines deleted...]
-    <hyperlink ref="F31" r:id="rId53"/>
+    <hyperlink ref="F16" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="F18" r:id="rId25"/>
+    <hyperlink ref="F19" r:id="rId26"/>
+    <hyperlink ref="F20" r:id="rId27"/>
+    <hyperlink ref="E21" r:id="rId28"/>
+    <hyperlink ref="F21" r:id="rId29"/>
+    <hyperlink ref="F22" r:id="rId30"/>
+    <hyperlink ref="E23" r:id="rId31"/>
+    <hyperlink ref="F23" r:id="rId32"/>
+    <hyperlink ref="F24" r:id="rId33"/>
+    <hyperlink ref="F25" r:id="rId34"/>
+    <hyperlink ref="E26" r:id="rId35"/>
+    <hyperlink ref="F26" r:id="rId36"/>
+    <hyperlink ref="E27" r:id="rId37"/>
+    <hyperlink ref="F27" r:id="rId38"/>
+    <hyperlink ref="E28" r:id="rId39"/>
+    <hyperlink ref="F28" r:id="rId40"/>
+    <hyperlink ref="E29" r:id="rId41"/>
+    <hyperlink ref="F29" r:id="rId42"/>
+    <hyperlink ref="F30" r:id="rId43"/>
+    <hyperlink ref="F31" r:id="rId44"/>
+    <hyperlink ref="E32" r:id="rId45"/>
+    <hyperlink ref="F32" r:id="rId46"/>
+    <hyperlink ref="E33" r:id="rId47"/>
+    <hyperlink ref="F33" r:id="rId48"/>
+    <hyperlink ref="F34" r:id="rId49"/>
+    <hyperlink ref="E35" r:id="rId50"/>
+    <hyperlink ref="F35" r:id="rId51"/>
+    <hyperlink ref="E36" r:id="rId52"/>
+    <hyperlink ref="F36" r:id="rId53"/>
+    <hyperlink ref="E37" r:id="rId54"/>
+    <hyperlink ref="F37" r:id="rId55"/>
+    <hyperlink ref="E38" r:id="rId56"/>
+    <hyperlink ref="F38" r:id="rId57"/>
+    <hyperlink ref="E39" r:id="rId58"/>
+    <hyperlink ref="F39" r:id="rId59"/>
+    <hyperlink ref="E40" r:id="rId60"/>
+    <hyperlink ref="F40" r:id="rId61"/>
+    <hyperlink ref="E41" r:id="rId62"/>
+    <hyperlink ref="F41" r:id="rId63"/>
+    <hyperlink ref="E42" r:id="rId64"/>
+    <hyperlink ref="F42" r:id="rId65"/>
+    <hyperlink ref="F43" r:id="rId66"/>
+    <hyperlink ref="E44" r:id="rId67"/>
+    <hyperlink ref="F44" r:id="rId68"/>
+    <hyperlink ref="E45" r:id="rId69"/>
+    <hyperlink ref="F45" r:id="rId70"/>
+    <hyperlink ref="E46" r:id="rId71"/>
+    <hyperlink ref="F46" r:id="rId72"/>
+    <hyperlink ref="E47" r:id="rId73"/>
+    <hyperlink ref="F47" r:id="rId74"/>
+    <hyperlink ref="E48" r:id="rId75"/>
+    <hyperlink ref="F48" r:id="rId76"/>
+    <hyperlink ref="E49" r:id="rId77"/>
+    <hyperlink ref="F49" r:id="rId78"/>
+    <hyperlink ref="E50" r:id="rId79"/>
+    <hyperlink ref="F50" r:id="rId80"/>
+    <hyperlink ref="E51" r:id="rId81"/>
+    <hyperlink ref="F51" r:id="rId82"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>