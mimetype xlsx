--- v0 (2026-08-17)
+++ v1 (2026-10-24)
@@ -8,86 +8,170 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="126">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>PIANO ESTATE 2026/2027  -</t>
+  </si>
+  <si>
+    <t>B34D26002690007</t>
+  </si>
+  <si>
+    <t>€ 51.939,00</t>
+  </si>
+  <si>
+    <t>UE</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“A SCUOLA CON PASSIONE” -AGENDA SUD </t>
+  </si>
+  <si>
+    <t>B34D25005870007</t>
+  </si>
+  <si>
+    <t>€ 101.982,00</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>AVVISO 95165 DEL 24/04/2026 – FORMAZIONE DOCENTI.</t>
+  </si>
+  <si>
+    <t>B34D26001700007</t>
+  </si>
+  <si>
+    <t>€ 20.980,00</t>
+  </si>
+  <si>
+    <t>DISPOSITIVI DIGITALI  D.M. 38/2026</t>
+  </si>
+  <si>
+    <t>B34D26001870007</t>
+  </si>
+  <si>
+    <t>€ 19.317,00</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>PROGRAMMA ERASMUS + 2026</t>
+  </si>
+  <si>
+    <t>B31I26000330006</t>
+  </si>
+  <si>
+    <t>€ 25.161,00</t>
+  </si>
+  <si>
+    <t>INDIRE</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>Attivo</t>
+  </si>
+  <si>
     <t>L'UTILIZZO ETICO DELLA IA IN AMMINISTRAZIONE E NELLE CLASSI - SNODI FORMATIVI IA - D.M.219/2025</t>
   </si>
   <si>
     <t>B34D25006350006</t>
   </si>
   <si>
     <t>€ 48.182,40</t>
   </si>
   <si>
     <t>PNRR - europa</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
+    <t>“FORMAZIONE E VALORIZZAZIONE DEL PERSONALE ATA”</t>
+  </si>
+  <si>
+    <t>B34D26001690007</t>
+  </si>
+  <si>
+    <t>€ 149.850,00</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
   </si>
   <si>
     <t>DDG 3329 DEL 29/12/2025 - AVVISO PUBBLICO 10/2023 - TERZA FINESTRA - PROGETTO LA SCUOLA È SEMPRE APERTA - CUP G35E23000200006</t>
   </si>
   <si>
     <t>G35E23000200006</t>
   </si>
   <si>
     <t>€ 86.238,00</t>
   </si>
   <si>
     <t>REGIONE SICILIA</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>PROGETTO "ARTE DI OGNI GENERE – RISPETTO DELLA LEGALITÀ PER UN FUTURO DI EQUITÀ” A.S. 2025-2026 – DECRETO DI FINANZIAMENTO D.D.G. N. 3180 DEL 17/12/2025 – CIRC. REG.LE ASS.ISTRUZIONE N.8 DEL 18/06/2025  -</t>
   </si>
   <si>
     <t>G12J25000180002</t>
   </si>
   <si>
     <t>€ 10.000,00</t>
   </si>
@@ -97,53 +181,50 @@
   <si>
     <t>“ NON SOLO MIZZICA. IL SICILIANO LA LINGUA DI UN POPOLO”- CIRCOLARE N.005 /2025 – DEC.14/2026- SERVIZI CULTURALI E DI SPETTACOLO NELL'AMBITO DEL PROGETTO</t>
   </si>
   <si>
     <t>G39I25001600002</t>
   </si>
   <si>
     <t>€ 5.000,00</t>
   </si>
   <si>
     <t>Regione Sicilia</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>CRESCERE A SCUOLA</t>
   </si>
   <si>
     <t>B34D25000420007</t>
   </si>
   <si>
     <t>€ 49.950,00</t>
   </si>
   <si>
-    <t>UE</t>
-[...1 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>UN PONTE PER L'ESTATE ..... ALLA CARDUCCI</t>
   </si>
   <si>
     <t>B54D25004860007</t>
   </si>
   <si>
     <t>€ 79.884,00</t>
   </si>
   <si>
     <t>"SCEGLI BENE IL TUTO FUTURO"</t>
   </si>
   <si>
     <t>B54D25001260007</t>
   </si>
   <si>
     <t>€ 59.805,00</t>
   </si>
   <si>
     <t>PROGRAMMA ERASMUS+ CALL 2025 - AZIONE KA121-</t>
   </si>
   <si>
     <t>B31I25000210006</t>
@@ -200,53 +281,50 @@
     <t>13/12/2024</t>
   </si>
   <si>
     <t>SCUOLAPERTA</t>
   </si>
   <si>
     <t>J34D21001540006</t>
   </si>
   <si>
     <t>€ 104.935,74</t>
   </si>
   <si>
     <t>PNRR  - UE</t>
   </si>
   <si>
     <t>19/10/2024</t>
   </si>
   <si>
     <t>PROGETTO ERASMUS - 2024-1-IT02-KA121- SCH-000203645</t>
   </si>
   <si>
     <t>J31I24000130006</t>
   </si>
   <si>
     <t>€ 26.724,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>INDIRE</t>
   </si>
   <si>
     <t>20/07/2024</t>
   </si>
   <si>
     <t>ERASMUS+ - KA1 SETTORE SCUOLA</t>
   </si>
   <si>
     <t>J31I22000200005</t>
   </si>
   <si>
     <t>€ 10.096,00</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>DIGITAL SCHOOL</t>
   </si>
   <si>
     <t>I34D23003400006</t>
   </si>
   <si>
     <t>€ 42.317,76</t>
   </si>
@@ -705,630 +783,853 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/f68ffcd4-d4b1-4fd4-8271-c3f534259953" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/72a97bf5-76bc-46a2-8d8f-1379e2c16f34" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/7f8ad887-e13f-413b-9c62-f64e7f9f626d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/13ad8449-6528-46c4-a5f9-b048cb7a958f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/993d277b-ac3a-423e-9bbf-81a131fd3659" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/a31723a2-d518-46ee-9af9-fcf10d9e736c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/ec2f5334-b698-460f-b8ec-2c83a6fc3947" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/2ebc1462-6d47-498a-8520-996cc2a08f48" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/1f4d4772-83fd-4717-97be-5fb98c551901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/b4955eaa-73ea-4416-b0a1-8cf763c3a7b5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/23986b13-ece7-4531-9412-c086afc8387a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/7d41cdcb-9cf5-40be-998a-0b2767a68b5b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/23961607-1104-4d3e-bc23-969cbfbe6fab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/44eda440-24b0-4686-bcc1-699ae564f2ce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/36490416-b82c-448f-8e00-d2184d0793ec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/2e9f6ae1-6363-4f6d-afa7-2ee368605985" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/15aab99f-f719-45b5-8984-e4f0d0d68196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/92439ec6-8bd3-47c4-afc8-72bd24c08340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/027b07a9-e7ee-432b-ad1a-1b8e8d0996bc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/3b9e8c8b-6059-49d4-8f37-a3df5a9d023f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/4fc84d18-ae18-44c9-b11f-582edf138238" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/26d2b74c-68c0-46b2-93f0-089124c971e4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/3ba7c3b2-fa6c-4289-a344-fb2b0abf4266" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/b2a4c726-8c5d-4a27-a1a3-2ce901b1ae63" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/fce0dd46-c3ce-4ad0-abce-4654e10e6e3c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/4b915e7f-824b-4419-b172-87a1209b1438" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/f68ffcd4-d4b1-4fd4-8271-c3f534259953" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/23262f2c-860e-47dd-8fdf-954fe3df5b6b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/72a97bf5-76bc-46a2-8d8f-1379e2c16f34" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/7f8ad887-e13f-413b-9c62-f64e7f9f626d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/13ad8449-6528-46c4-a5f9-b048cb7a958f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/993d277b-ac3a-423e-9bbf-81a131fd3659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/a31723a2-d518-46ee-9af9-fcf10d9e736c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/ec2f5334-b698-460f-b8ec-2c83a6fc3947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/2ebc1462-6d47-498a-8520-996cc2a08f48" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/1f4d4772-83fd-4717-97be-5fb98c551901" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/b4955eaa-73ea-4416-b0a1-8cf763c3a7b5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/23986b13-ece7-4531-9412-c086afc8387a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/7d41cdcb-9cf5-40be-998a-0b2767a68b5b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/23961607-1104-4d3e-bc23-969cbfbe6fab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/44eda440-24b0-4686-bcc1-699ae564f2ce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/36490416-b82c-448f-8e00-d2184d0793ec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/2e9f6ae1-6363-4f6d-afa7-2ee368605985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/15aab99f-f719-45b5-8984-e4f0d0d68196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/92439ec6-8bd3-47c4-afc8-72bd24c08340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/027b07a9-e7ee-432b-ad1a-1b8e8d0996bc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/3b9e8c8b-6059-49d4-8f37-a3df5a9d023f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC83400B/amministrazione-trasparente/progetto/4fc84d18-ae18-44c9-b11f-582edf138238" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G38"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...54 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="E16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B24" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C24" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D24" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="E24" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G24" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" t="s">
+        <v>86</v>
+      </c>
+      <c r="E26" t="s">
+        <v>87</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" t="s">
         <v>28</v>
-      </c>
-[...311 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E27" t="s">
         <v>91</v>
       </c>
-      <c r="F27" s="3" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>95</v>
       </c>
-      <c r="F28" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="1">
+      <c r="F28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>99</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" t="s">
+        <v>102</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>103</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" t="s">
+        <v>107</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>108</v>
+      </c>
+      <c r="B32" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" t="s">
+        <v>110</v>
+      </c>
+      <c r="D32" t="s">
+        <v>111</v>
+      </c>
+      <c r="E32" t="s">
+        <v>112</v>
+      </c>
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B33" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>121</v>
+      </c>
+      <c r="F34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
         <v>2023</v>
       </c>
-      <c r="B30" s="1"/>
-[...6 lines deleted...]
-      <c r="A31" s="2" t="s">
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="2" t="s">
+      <c r="B37" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="C37" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D37" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="E37" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F31" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>11</v>
+      <c r="G37" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>122</v>
+      </c>
+      <c r="B38" t="s">
+        <v>123</v>
+      </c>
+      <c r="C38" t="s">
+        <v>124</v>
+      </c>
+      <c r="D38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:F1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A36:G36"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...19 lines deleted...]
-    <hyperlink ref="F32" r:id="rId21"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G11" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G17" r:id="rId12"/>
+    <hyperlink ref="G18" r:id="rId13"/>
+    <hyperlink ref="G19" r:id="rId14"/>
+    <hyperlink ref="G20" r:id="rId15"/>
+    <hyperlink ref="G21" r:id="rId16"/>
+    <hyperlink ref="G25" r:id="rId17"/>
+    <hyperlink ref="G26" r:id="rId18"/>
+    <hyperlink ref="G27" r:id="rId19"/>
+    <hyperlink ref="G28" r:id="rId20"/>
+    <hyperlink ref="G29" r:id="rId21"/>
+    <hyperlink ref="G30" r:id="rId22"/>
+    <hyperlink ref="G31" r:id="rId23"/>
+    <hyperlink ref="G32" r:id="rId24"/>
+    <hyperlink ref="G33" r:id="rId25"/>
+    <hyperlink ref="G34" r:id="rId26"/>
+    <hyperlink ref="G38" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>