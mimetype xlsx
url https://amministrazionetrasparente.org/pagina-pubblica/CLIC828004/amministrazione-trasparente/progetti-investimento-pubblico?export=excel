--- v1 (2026-09-13)
+++ v2 (2026-10-28)
@@ -8,164 +8,212 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="54">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 66/2023) - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE</t>
+  </si>
+  <si>
+    <t>E94D23004640006</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 19/2024) - TITOLO PROGETTO: PROVACI ANCORA E CREDI IN TE STESSO!</t>
+  </si>
+  <si>
+    <t>E94D21000200006</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 65/2023) - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM</t>
+  </si>
+  <si>
+    <t>E94D23003550006</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 41/2024) - TITOLO PROGETTO: OLTRE OGNI BARRIERA</t>
+  </si>
+  <si>
+    <t>E94D21000740006</t>
+  </si>
+  <si>
+    <t>PN “SCUOLA E COMPETENZE” 2021-2027, FONDO FSE+, ADESIONE PIANO “AGENDA SUD” - AVVISO PROT. N. 53338 DEL 09/03/2026 - DECRETO DEL MINISTRO DELL’ISTRUZIONE E DEL MERITO 09 SETTEMBRE 2025, N.175</t>
+  </si>
+  <si>
+    <t>E94D25006810007</t>
+  </si>
+  <si>
+    <t>€ 121.200,00</t>
+  </si>
+  <si>
+    <t>Finanziamento dell’Unione Europea</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>LIBERI DI SCEGLIERE - CIRCOLARE N. 5 DEL 18/02/2026 “LIBERI DI SCEGLIERE” DELLA REGIONE SICILIANA</t>
+  </si>
+  <si>
+    <t>G92J26000430002</t>
+  </si>
+  <si>
+    <t>€ 15.000,00</t>
+  </si>
+  <si>
+    <t>REGIONE SICILIANA</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
     <t>POC PON FESR DISPOSITIVI DIGITALI AVVISO PUBBLICO N. 95450 DEL 24/04/2026 (D.M. 38/2026)</t>
   </si>
   <si>
     <t>E94D26001910007</t>
   </si>
   <si>
-    <t>€ 20,82</t>
-[...2 lines deleted...]
-    <t>Programma Operativo Complementare “Per la Scuola” 2014-2020 finanziato con il Fondo di Rotazione</t>
+    <t>€ 20.823,97</t>
+  </si>
+  <si>
+    <t>Programma Operativo Complementare “Per la Scuola” 2014-2020 finanziato con il Fondo di Rotazione - FINANZIATO DALLO STATO</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 219/2025) - TITOLO PROGETTO: LA RIVOLUZIONE DELL'IA</t>
   </si>
   <si>
     <t>E94D25006860006</t>
   </si>
   <si>
     <t>€ 49.173,60</t>
   </si>
   <si>
     <t>Finanziamento dell’Unione Europea – NextGenerationEU</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>ACQUISIZIONE DI ATTREZZATURE TECNICHE E DI SUSSIDI DIDATTICI DESTINATI AGLI STUDENTI CON DISABILITÀ - LEGGE REGIONALE 5 GENNAIO 2026, N. 1, ART. 17 COMMA 1 - REGIONE SICILIANA D.D.G. N. 1332 DEL 25/03/2026</t>
   </si>
   <si>
     <t>G92J26000200002</t>
   </si>
   <si>
     <t>€ 5.052,29</t>
   </si>
   <si>
-    <t>REGIONE SICILIANA</t>
-[...1 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
-    <t>Senza data</t>
-[...1 lines deleted...]
-  <si>
     <t>DIDATTICA IMMERSIVA CIRC. N 24 DEL 31/10/2024 REGIONE SICILIA DDG N 2707 DEL 30/12/2024 TITOLO PROGETTO: IMPARARE IN TUTTI I SENSI: IMMERSI NEL SAPERE</t>
   </si>
   <si>
     <t>G99I24001680002</t>
   </si>
   <si>
-    <t/>
+    <t>€ 55.000,00</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>PON FSE “AGENDA SUD” - NOTA DI ADESIONE PROT. N. 134894 DEL 21 NOVEMBRE 2023 – DECRETO MIM 30 AGOSTO 2023, N. 17 TITOLO PROGETTO: IMPARIAMO FACENDO.</t>
+  </si>
+  <si>
+    <t>E94D23004010001</t>
+  </si>
+  <si>
+    <t>€ 66.066,00</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
   </si>
   <si>
     <t>1NESSUNO100GIGA - “PROGETTO PILOTA PER LA PREVENZIONE DEL BULLISMO E DEL CYBERBULLISMO NELLA REGIONE SICILIANA”</t>
   </si>
   <si>
     <t>G91J22000690002</t>
   </si>
   <si>
-    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 66/2023) - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE</t>
-[...26 lines deleted...]
-    <t>E94D21000740006</t>
+    <t>€ 107.160,00</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -519,337 +567,493 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/e9252580-8f9b-413a-8c36-596097fde2bd" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/9dd0db10-76e4-4879-aee6-a2dece335a9f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/0b031394-e20d-4055-b111-c9ef65e86733" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/26c802f3-552f-4b94-98de-00575e4a19af" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/33352111-7e6d-4c5e-9b73-08dba90f2c4c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/3bb78a1c-cf28-478d-856c-8f6e888089a9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/6784fd20-0773-4c43-a592-f6870c0165db" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/6f08352b-6535-46fa-bce3-4247f030cdf7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/8eadb29c-9e71-4122-ab14-0d53b88c3d81" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/ed6f3f6d-7d42-48cf-a49f-84cc92707882" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/3bb78a1c-cf28-478d-856c-8f6e888089a9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/6f08352b-6535-46fa-bce3-4247f030cdf7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/8eadb29c-9e71-4122-ab14-0d53b88c3d81" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/ed6f3f6d-7d42-48cf-a49f-84cc92707882" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/f70a3753-7e8e-4a9b-ba79-b07666384ac8" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/089b009b-9cd4-4c04-b62e-d55c90484a28" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/e9252580-8f9b-413a-8c36-596097fde2bd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/9dd0db10-76e4-4879-aee6-a2dece335a9f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/0b031394-e20d-4055-b111-c9ef65e86733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/26c802f3-552f-4b94-98de-00575e4a19af" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/6784fd20-0773-4c43-a592-f6870c0165db" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/progetto/33352111-7e6d-4c5e-9b73-08dba90f2c4c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:G23"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="C7" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="1"/>
-[...6 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D14" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="A10" t="s">
+      <c r="G14" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
-[...107 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="F15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A7:F7"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A21:G21"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...8 lines deleted...]
-    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G11" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G19" r:id="rId11"/>
+    <hyperlink ref="G23" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>