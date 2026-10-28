--- v1 (2026-09-13)
+++ v2 (2026-10-28)
@@ -8,95 +8,224 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1361" uniqueCount="515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1486" uniqueCount="558">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>CONFERIMENTO INCARICO all’Ins. ANNA MARIA CONCETTA REALE di DOCENTE TUTOR per il Modulo English…no panic! - Numero ore 30 – classi quinte di scuola primaria- Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD82DBF5C6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di cartellonistica per la sicurezza e altri materiali accessori – CIG: BD82DBF5C6</t>
+  </si>
+  <si>
+    <t>BD813B372A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto teca e targa in plexiglass per l’inaugurazione dell’istallazione della “panchina della riflessione” in occasione della giornata internazionale contro la violenza sulle donne – 25 novembre 2026</t>
+  </si>
+  <si>
+    <t>CONFERIMENTO INCARICO all’Ins. GLORIA MANDALÀ di DOCENTE ESPERTO per il Modulo English…no panic! - Numero ore 30 – classi quinte di scuola primaria - Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007.</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD70057B52</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto dei servizi di ATTIVITA’ DI FORMAZIONE per la realizzazione di n. 1 PERCORSO FORMATIVO della durata di 20 ORE - PNRR (D.M. 11 novembre 2025, n. 219) – CIG: BD70057B52.</t>
+  </si>
+  <si>
+    <t>CONFERIMENTO INCARICO all’Ins. LOREDANA ANNA PARDO di DOCENTE TUTOR per il Modulo Orientarsi…con le parole - Numero ore 30 - classi prime di scuola secondaria di primo grado - Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>CONFERIMENTO INCARICO all’Ins. GABRIELLA MARRANCA di DOCENTE TUTOR per il Modulo Costruire le basi - Numero ore 30 – classi prime di scuola secondaria di primo grado -  Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007</t>
+  </si>
+  <si>
+    <t>CONFERIMENTO INCARICO all’Ins. CLAUDIA BONIFACIO di DOCENTE ESPERTO per il Modulo Orientarsi…con le parole - Numero ore 30 – classi prime di scuola secondaria di primo grado -  Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONFERIMENTO INCARICO all’Ins. SIMONA CANDURA di DOCENTE ESPERTO per il Modulo Costruire le basi - Numero ore 30 – classi prime di scuola secondaria di primo grado- Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007 </t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CONFERIMENTO INCARICO all’Ins. LOREDANA ANNA PARDO di DOCENTE TUTOR per il Modulo Preparazione alla certificazione Cambridge key for schools - Numero ore 30 – classi seconde di scuola secondaria di primo grado- Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007</t>
+  </si>
+  <si>
+    <t>CONFERIMENTO INCARICO all’Ins. SOFIA ANTINORO di DOCENTE TUTOR per il Modulo Aprender Espanol - Numero ore 30 – classi prime di scuola secondaria di primo grado -  Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007.</t>
+  </si>
+  <si>
+    <t>CONFERIMENTO INCARICO all’Ins. GIUSEPPINA BIVONA di DOCENTE ESPERTO per il Modulo Aprender Espanol - Numero ore 30 – classi prime di scuola secondaria di primo grado - Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007.</t>
+  </si>
+  <si>
+    <t>DECRETO CONFERIMENTO INCARICO all’Ins. LUISA SCARANTINO di DOCENTE ESPERTO per il Modulo Preparazione alla certificazione Cambridge key for schools - Numero ore 30 – classi seconde di scuola secondaria di primo grado-Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  CONFERIMENTO INCARICO all’Ins. ANTONIA LO BELLO di DOCENTE ESPERTO per il Modulo Sfida all’ultimo problema - Numero ore 30 - classi terze di scuola secondaria di primo grado -  Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  CONFERIMENTO INCARICO all’Ins. DANIELA TRENTUNO di DOCENTE TUTOR per il Modulo Sfida all’ultimo problema - Numero ore 30 - classi terze di scuola secondaria di primo grado -  Adesione Piano “AGENDA SUD” Avviso Prot. n. 53338 del 09/03/2026 - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5595BC89</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto del servizio di noleggio pullman per VISITA D’ISTRUZIONE a Favara (AG) il 15 ottobre 2026 e Montedoro (CL) il 20-23 ottobre 2026 per gli alunni delle classi terze e quinte del plesso di Scuola Primaria “Lombardo Radice”</t>
+  </si>
+  <si>
+    <t>BD3F0B6F88</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto del servizio di noleggio pullman per VISITA D’ISTRUZIONE a Montedoro (CL) il 21-22-26 ottobre 2026 per gli alunni delle classi terze del plesso di Scuola Secondaria di Primo Grado “Rosso di San Secondo”</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>Conferimento incarico a titolo non oneroso al Prof. Valerio Passini di VERIFICATORE DELLA CONFORMITÀ per la realizzazione del progetto di cui al POC PON FESR DISPOSITIVI DIGITALI AVVISO PUBBLICO N. 95450 DEL 24/04/2026 (D.M. 38/2026) CODICE IDENTIFICATIVO DEL PROGETTO: 10.8.6A-FDRPOC-SI-2026-436 – CUP: E94D26001910007</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>DECRETO CONFERIMENTO INCARICO all’Ins. VINCENZA BUTTICÈ di DOCENTE TUTOR per la realizzazione di n. 2 PERCORSI - PNRR (D.M. 11 novembre 2025, n. 219) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2026-1745-P-66076 - TITOLO PROGETTO: La rivoluzione dell'IA - CUP: E94D25006860006.</t>
+  </si>
+  <si>
+    <t>DECRETO CONFERIMENTO INCARICO all’Ins. BENEDETTA GIUNTA di DOCENTE TUTOR per la realizzazione di n. 2 PERCORSI - - PNRR (D.M. 11 novembre 2025, n. 219) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2026-1745-P-66076 - TITOLO PROGETTO: La rivoluzione dell'IA - CUP: E94D25006860006.</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD321B9FA0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI TARGA ed ETICHETTE PUBBLICITARIE DI CUI ALL'AVVISO PUBBLICO N. 95450 DEL 24/04/2026 - CODICE IDENTIFICATIVO DEL PROGETTO: 10.8.6A-FDRPOC-SI-2026-436 – CUP: E94D26001910007</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi dell’attività di “gestione amministrativo-contabile” per la realizzazione del progetto di cui all’Avviso Prot. n. 53338 del 09/03/2026 relativo al PN “Scuola e competenze” 2021-2027, fondo FSE+, Adesione Piano “AGENDA SUD” - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarico al Dirigente Scolastico dell’attività di “direzione, coordinamento e organizzazione - Project Manager” per la realizzazione del progetto di cui all’Avviso Prot. n. 53338 del 09/03/2026 relativo al PN “Scuola e competenze” 2021-2027, fondo FSE+, Adesione Piano “AGENDA SUD” - CODICE PROGETTO: ESO4.6.A1.B-FSEPN-SI-2026-589 - CUP: E94D25006810007</t>
+  </si>
+  <si>
+    <t>BD1446CE13</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto del servizio di Medico Competente per l'a.s. 2026-2027</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BCC2444ABA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di FORNITURE di cui all'AVVISO PUBBLICO n. 95450 del 24/04/2026 - CODICE IDENTIFICATIVO DEL PROGETTO: 10.8.6A-FDRPOC-SI-2026-436 – CUP: E94D26001910007</t>
+  </si>
+  <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t>BCC18AA7CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei servizi di ATTIVITA’ DI FORMAZIONE per la realizzazione di n. 4 PERCORSI FORMATIVI della durata di 55 ORE TOTALI - PNRR (D.M. 11 novembre 2025, n. 219) – CIG: BCC18AA7CF.</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>31/08/2026</t>
   </si>
   <si>
     <t>BCD0904FF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di manutenzione, assistenza e rinnovo licenze programmi Codebase s.r.l. A.S. 2026-2027</t>
   </si>
   <si>
     <t>18/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” - PNRR (D.M. 11 novembre 2025, n. 219) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2026-1745-P-66076 - TITOLO PROGETTO: La rivoluzione dell'IA - CUP: E94D25006860006.</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Dirigente Scolastico di “coordinamento generale del progetto e direzione tecnica dei percorsi formativi” - PNRR (D.M. 11 novembre 2025, n. 219) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2026-1745-P-66076 - TITOLO PROGETTO: La rivoluzione dell'IA - CUP: E94D25006860006.</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC505ABC9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di sussidi didattici destinati agli studenti con disabilità per la realizzazione del PROGETTO di cui al D.D.G. n. 1332 del 25/03/2026 della Regione Siciliana</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC2B9FB2FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di forniture informatiche per le esigenze didattiche dei plessi di scuola dell’Infanzia e di scuola Primaria dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
@@ -1948,5883 +2077,6416 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC18AA7CF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4400b4a2-e2d1-465b-a953-9099fe07da92" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0904FF6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/df221dfb-f9c4-4d5d-bf0c-0d80545da51d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC505ABC9A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/35deed16-e89d-40c3-93c1-cc6d7982a76b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2B9FB2FF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a162a174-f73b-4f8e-a699-81a5e8465e93" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC254B1CDF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6f2d5bf4-f6f3-4d7e-9f6e-dbeca72e0b8f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE84182EE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/55ad166d-1b69-413c-95e6-638b3c342412" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8060151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a1785240-40f1-4cb1-8fe5-49556b7f30df" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4303DD3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/810b350a-097f-41dd-921e-476efd16f5a3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA1CF667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c3d9593c-8637-4081-b169-832032106e38" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC55C113D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a984a444-0e88-43d7-a9c3-d2798aaf0f36" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0B5FF44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b2ee7693-8bcf-4b1a-92c0-75f2af16051f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86B01265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/dcfe9ce9-3691-4235-8a96-d1b7b319693f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F04CF8D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7c4cf3e9-b8ca-4da7-b645-753a80a12a06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F08E607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/61147537-30fd-49ff-94d0-fce801b4c132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB850F649C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1af46e45-2cdd-4045-87e3-2e189e897f6f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7686BE10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b7aa3262-6774-4808-b032-c890b8a81344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C065FBB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d87114d0-9a26-4dae-9397-da891c040499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CBC3F1F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bdde795b-5a31-45da-996a-c0d2dea61bf7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE8BC1C9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1d06f256-3bc0-4125-8417-d2b40482009b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9EBCAA3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/638234c0-d60b-433a-aef4-1ca9b5a8c999" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB3F2B9D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c660cd60-0d2f-45f4-9b0a-f69aac8d618e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB26FC40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a9d33177-847d-42f2-90ad-ff61dda92cac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C91B9CB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/0d9dae49-7c9c-42bb-a732-ab238ab6ad7f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C3D7B55" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e73a35e3-c337-45cb-963c-b21bbb04b806" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA547E3145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/55c3105b-2f50-4a23-b8db-07f5ae3e77d8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C843021F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/213f1297-088a-4dde-817d-e1a7097fb6c5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C63A3582" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/74e0a992-8b5a-4e57-9ba7-f3911051852e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7E8F8ED" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/369195f5-7122-416e-8e68-c9055362846c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99328570F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5812e66a-8cb3-46fc-8dba-fe6f1c9829fc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974C7E1F5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a69150d7-3528-4e58-81cb-d9cd6d9b4254" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969AC58A3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b06d3599-d0ea-4213-a393-6f2ff09ec824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969CD4B87" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e7568908-f7cf-48f8-a742-679222da4e75" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94854FECD" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/478ff972-6307-4635-854b-c9b758d1e123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94232D37C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/631f8a4d-510a-4826-bd0f-a42dc33b5bf5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF2BE36F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/82cc1545-f934-49e2-aa6f-a2eb98828436" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEE617A2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c675b170-2074-43fe-a3fa-159cf1f43940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF5DE598" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/934ca225-7b7c-4c6b-98ea-514d2dc8b1be" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF8FD8F2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9265cdca-b2be-4c4f-b409-051ba8987950" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF7EB6D6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ba358b80-6664-42ee-9104-4ea698bc6c6e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D249C437" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/0bde0fa7-40b7-4295-bb62-64369ce7e205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD469177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cdc6fb9c-4dfd-4ee9-82d1-aacd311878b9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E58F42B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9ec914b3-8876-4240-8159-bc46aadd309d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EC32C33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9b32a541-222c-448d-84e7-7f7e6d87daf1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874D99B32" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/07a6936f-ac30-4cd6-adb6-2082659ac71d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8540C0CFD" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8d05e73c-b35d-40f9-8f86-a1519af5bca1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850D591DA" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e58e128f-a9c8-489a-98e6-afeb819522b5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AF1D47F2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d120d718-3460-4901-bcdb-25504eee7536" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795BED1E2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/449267ba-329a-45ee-86c7-c05b8765b157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7724F0D20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/12a48a53-31ee-4bab-81dc-e3638388bb09" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A6EADAE" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8b16e698-a4d9-4a7d-a325-eaf14cab998c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C1825BD" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/65cdae16-0aff-4395-98c7-420857e9f051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718BDAE6C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/51cea95f-df16-4523-ab18-ca0095fd32cd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0A1712E" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/dd4e02e3-e1e8-44b8-ad36-9126c2d94520" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C648819F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bb94ed39-dbd4-4077-9dc6-1bb11bcae784" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5A6DAC0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/abfa8a3e-75da-4890-aceb-32ad8e7966c3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D502915" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/85749b8f-4309-415e-ba3d-4b902cee5730" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6776F7DC2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4e1eb815-323b-48fd-9c08-65ed59aae90b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6046779A1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/839e1577-d3b0-4584-9eb2-2d902e386ae4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612D78B06" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/13c74483-a331-4eb9-ba7c-9015bfd5dd9a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6138AB8F3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f5788a8c-0933-4265-bcba-83271f5c23e8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60DEBC1C7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b1f63aea-d3fb-405e-810c-774abce057fc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C2B1D77" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a9a28670-2e4b-4fbe-93fd-4ad0c43cc290" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2485263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6aaf1302-8b5a-4dae-b613-14032736c683" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C55A4790" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9b58a5d0-f4f6-476a-ae31-53958d843bff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA2BF6AF" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cfedebbb-c36a-4ef1-9126-0c26516467b1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5871A0769" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/2048a5a2-f9f8-440c-bc7e-e9023748dbfc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567823308" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/285279e7-543a-4e0d-b55f-4e49987729e3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A784018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f4cb657c-dcac-4680-8258-5b088cb5519a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA8536DF" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/01038e97-bfa7-4caf-a309-569830943be6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1740ECA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8bf67b9c-03fa-4b1c-897d-1dd8e2542689" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D774D046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a03c7d9c-fb92-4a2a-8dee-4869e28dc3c5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0AC71D7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5743cc18-b06e-4081-8155-9cbd1b317153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC81CBAD" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f20996d1-7157-4348-aea3-f6790b099776" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4443DD1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/05b52009-a046-49ee-b49e-16bcf3d1387c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5F30418" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/40cfd76d-c5ac-4e59-88e5-8c93b9de355a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B473F63FDC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/466aee88-861e-4dd5-87af-2a9a06bb7138" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46829F9A4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d4551fea-a14b-4f9e-81cb-22f7b5044be3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B6BE089" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1029c4ee-1100-4548-90f9-9933e6a58830" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDDA139F" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/25607d10-1556-44ce-871d-11783cca1f5c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36DBC3903" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c31434f3-3936-40cd-92f0-526fc7cf22ea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36C4E4950" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/3469d303-8b08-404e-8816-e6de44f05a00" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358014E1B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8fb4e1ea-3925-4c87-b7bf-7eab2d2e21db" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B341BBDE81" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/46f72187-2887-4915-9580-64a6a56a28fb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B335C2205B" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/fdf89c52-4e53-472a-99de-ab40460b99fb" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329E35508" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/fb620493-de48-449d-b900-184d0d2c7007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303F98B2F" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6d0d9117-9ff8-4748-99f9-8dbc56709253" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22DAE26FA" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ec8e77b9-0f6a-4396-b6cc-1de6aca88a24" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2127132FB" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7c1a6915-fdf6-44a9-b752-b8bf106d22c8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B202CB02D0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7247930e-2186-4715-ae39-562b3c650f93" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D845505C" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bd2d7961-60d3-40c2-90e2-047e8d8ddb22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D87D1076" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/13d68f3d-f01f-404f-9565-fa69ade62afc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B152130F22" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4a062cc5-6d32-461e-b6c3-0f005e415bf7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13C639C14" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d933224c-0fbf-4d80-9d3c-fdb1bf7f9ef5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1661EEE73" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/63502b52-bb64-45e4-89dd-1261344447c6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14733C22E" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9de378d9-e4fa-4ac0-a365-fd8bd113430f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A55018B" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/560462bb-413c-4de5-8cf6-f28da3e33de9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10CBC7B7F" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4116a440-53f9-48b2-b304-f48d3062818e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113EF03FF" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cbdd679d-7f3a-469a-9f08-f68499e9d542" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EE7F36FF" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/edb61896-0bdb-4d7a-85d1-e82162b16a4b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EEBC6EE2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/65ce2ece-4e3a-495a-ab9e-a909a7271a4c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F9A9723E" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/023611eb-3a64-430d-a1f4-4b71b2e7c5ab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB0A6446" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/40222190-bc93-4e6e-aced-a8495fccf91f" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B3DCD7BE" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/eb284a0d-2894-4b40-b114-67501787e564" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0ACF8DC8E" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/43661bc7-f9fc-481c-96f5-31d57c85e1dc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0895BC25C" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5bc88350-fd96-4e4d-b16e-a67805b210bb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13C7EB23D" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b2da835d-41d3-44a7-92cb-cfa909c77ba4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B071E8D5DD" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7b635c73-d604-4293-8011-22e8894ca9d9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05D6D97FE" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/02cd91c7-e769-492a-afc1-bc618f8920cd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD41EBA0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ad6d5f15-4139-4b90-89b4-1e6ba4f6e181" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD82DBF5C6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1afb1a18-57ef-47fc-bbe5-f39a1780c2cf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD813B372A" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/30732cf7-f301-40d0-849e-70fb5e443a2c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD70057B52" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bb9fc72e-b5c8-4363-9a8b-d8e6fdb0fcba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5595BC89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/436ffab7-25ae-4a17-9a90-8b9a49a455f2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3F0B6F88" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/28bbdca0-f76c-4e62-95bf-804906ce55eb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD321B9FA0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f119461d-2455-4b90-aacd-b012694c116e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1446CE13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a208d3a9-9be3-42fd-8be8-9ba22a96d2f6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2444ABA" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/eb8e7912-a89c-41b0-a271-ef13e053912d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC18AA7CF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4400b4a2-e2d1-465b-a953-9099fe07da92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0904FF6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/df221dfb-f9c4-4d5d-bf0c-0d80545da51d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC505ABC9A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/35deed16-e89d-40c3-93c1-cc6d7982a76b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2B9FB2FF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a162a174-f73b-4f8e-a699-81a5e8465e93" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC254B1CDF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6f2d5bf4-f6f3-4d7e-9f6e-dbeca72e0b8f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE84182EE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/55ad166d-1b69-413c-95e6-638b3c342412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8060151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a1785240-40f1-4cb1-8fe5-49556b7f30df" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4303DD3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/810b350a-097f-41dd-921e-476efd16f5a3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA1CF667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c3d9593c-8637-4081-b169-832032106e38" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC55C113D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a984a444-0e88-43d7-a9c3-d2798aaf0f36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0B5FF44" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b2ee7693-8bcf-4b1a-92c0-75f2af16051f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86B01265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/dcfe9ce9-3691-4235-8a96-d1b7b319693f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F04CF8D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7c4cf3e9-b8ca-4da7-b645-753a80a12a06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F08E607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/61147537-30fd-49ff-94d0-fce801b4c132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB850F649C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1af46e45-2cdd-4045-87e3-2e189e897f6f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7686BE10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b7aa3262-6774-4808-b032-c890b8a81344" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C065FBB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d87114d0-9a26-4dae-9397-da891c040499" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CBC3F1F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bdde795b-5a31-45da-996a-c0d2dea61bf7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE8BC1C9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1d06f256-3bc0-4125-8417-d2b40482009b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9EBCAA3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/638234c0-d60b-433a-aef4-1ca9b5a8c999" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB3F2B9D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c660cd60-0d2f-45f4-9b0a-f69aac8d618e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB26FC40" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a9d33177-847d-42f2-90ad-ff61dda92cac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C91B9CB" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/0d9dae49-7c9c-42bb-a732-ab238ab6ad7f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C3D7B55" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e73a35e3-c337-45cb-963c-b21bbb04b806" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA547E3145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/55c3105b-2f50-4a23-b8db-07f5ae3e77d8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C843021F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/213f1297-088a-4dde-817d-e1a7097fb6c5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C63A3582" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/74e0a992-8b5a-4e57-9ba7-f3911051852e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7E8F8ED" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/369195f5-7122-416e-8e68-c9055362846c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99328570F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5812e66a-8cb3-46fc-8dba-fe6f1c9829fc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974C7E1F5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a69150d7-3528-4e58-81cb-d9cd6d9b4254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969AC58A3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b06d3599-d0ea-4213-a393-6f2ff09ec824" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969CD4B87" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e7568908-f7cf-48f8-a742-679222da4e75" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94854FECD" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/478ff972-6307-4635-854b-c9b758d1e123" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94232D37C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/631f8a4d-510a-4826-bd0f-a42dc33b5bf5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF2BE36F" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/82cc1545-f934-49e2-aa6f-a2eb98828436" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEE617A2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c675b170-2074-43fe-a3fa-159cf1f43940" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF5DE598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/934ca225-7b7c-4c6b-98ea-514d2dc8b1be" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF8FD8F2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9265cdca-b2be-4c4f-b409-051ba8987950" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF7EB6D6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ba358b80-6664-42ee-9104-4ea698bc6c6e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D249C437" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/0bde0fa7-40b7-4295-bb62-64369ce7e205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD469177" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cdc6fb9c-4dfd-4ee9-82d1-aacd311878b9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E58F42B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9ec914b3-8876-4240-8159-bc46aadd309d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EC32C33" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9b32a541-222c-448d-84e7-7f7e6d87daf1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874D99B32" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/07a6936f-ac30-4cd6-adb6-2082659ac71d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8540C0CFD" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8d05e73c-b35d-40f9-8f86-a1519af5bca1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850D591DA" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e58e128f-a9c8-489a-98e6-afeb819522b5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AF1D47F2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d120d718-3460-4901-bcdb-25504eee7536" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795BED1E2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/449267ba-329a-45ee-86c7-c05b8765b157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7724F0D20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/12a48a53-31ee-4bab-81dc-e3638388bb09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A6EADAE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8b16e698-a4d9-4a7d-a325-eaf14cab998c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C1825BD" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/65cdae16-0aff-4395-98c7-420857e9f051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718BDAE6C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/51cea95f-df16-4523-ab18-ca0095fd32cd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0A1712E" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/dd4e02e3-e1e8-44b8-ad36-9126c2d94520" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C648819F" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bb94ed39-dbd4-4077-9dc6-1bb11bcae784" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5A6DAC0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/abfa8a3e-75da-4890-aceb-32ad8e7966c3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D502915" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/85749b8f-4309-415e-ba3d-4b902cee5730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6776F7DC2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4e1eb815-323b-48fd-9c08-65ed59aae90b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6046779A1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/839e1577-d3b0-4584-9eb2-2d902e386ae4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612D78B06" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/13c74483-a331-4eb9-ba7c-9015bfd5dd9a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6138AB8F3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f5788a8c-0933-4265-bcba-83271f5c23e8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60DEBC1C7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b1f63aea-d3fb-405e-810c-774abce057fc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C2B1D77" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a9a28670-2e4b-4fbe-93fd-4ad0c43cc290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2485263" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6aaf1302-8b5a-4dae-b613-14032736c683" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C55A4790" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9b58a5d0-f4f6-476a-ae31-53958d843bff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA2BF6AF" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cfedebbb-c36a-4ef1-9126-0c26516467b1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5871A0769" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/2048a5a2-f9f8-440c-bc7e-e9023748dbfc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567823308" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/285279e7-543a-4e0d-b55f-4e49987729e3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A784018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f4cb657c-dcac-4680-8258-5b088cb5519a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA8536DF" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/01038e97-bfa7-4caf-a309-569830943be6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1740ECA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8bf67b9c-03fa-4b1c-897d-1dd8e2542689" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D774D046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a03c7d9c-fb92-4a2a-8dee-4869e28dc3c5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0AC71D7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5743cc18-b06e-4081-8155-9cbd1b317153" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC81CBAD" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f20996d1-7157-4348-aea3-f6790b099776" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4443DD1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/05b52009-a046-49ee-b49e-16bcf3d1387c" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5F30418" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/40cfd76d-c5ac-4e59-88e5-8c93b9de355a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B473F63FDC" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/466aee88-861e-4dd5-87af-2a9a06bb7138" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46829F9A4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d4551fea-a14b-4f9e-81cb-22f7b5044be3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B6BE089" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1029c4ee-1100-4548-90f9-9933e6a58830" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDDA139F" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/25607d10-1556-44ce-871d-11783cca1f5c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36DBC3903" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c31434f3-3936-40cd-92f0-526fc7cf22ea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36C4E4950" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/3469d303-8b08-404e-8816-e6de44f05a00" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358014E1B" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8fb4e1ea-3925-4c87-b7bf-7eab2d2e21db" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B341BBDE81" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/46f72187-2887-4915-9580-64a6a56a28fb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B335C2205B" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/fdf89c52-4e53-472a-99de-ab40460b99fb" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329E35508" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/fb620493-de48-449d-b900-184d0d2c7007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303F98B2F" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6d0d9117-9ff8-4748-99f9-8dbc56709253" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22DAE26FA" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ec8e77b9-0f6a-4396-b6cc-1de6aca88a24" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2127132FB" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7c1a6915-fdf6-44a9-b752-b8bf106d22c8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B202CB02D0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7247930e-2186-4715-ae39-562b3c650f93" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D845505C" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bd2d7961-60d3-40c2-90e2-047e8d8ddb22" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D87D1076" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/13d68f3d-f01f-404f-9565-fa69ade62afc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B152130F22" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4a062cc5-6d32-461e-b6c3-0f005e415bf7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13C639C14" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d933224c-0fbf-4d80-9d3c-fdb1bf7f9ef5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1661EEE73" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/63502b52-bb64-45e4-89dd-1261344447c6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14733C22E" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9de378d9-e4fa-4ac0-a365-fd8bd113430f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A55018B" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/560462bb-413c-4de5-8cf6-f28da3e33de9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10CBC7B7F" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4116a440-53f9-48b2-b304-f48d3062818e" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113EF03FF" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cbdd679d-7f3a-469a-9f08-f68499e9d542" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EE7F36FF" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/edb61896-0bdb-4d7a-85d1-e82162b16a4b" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EEBC6EE2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/65ce2ece-4e3a-495a-ab9e-a909a7271a4c" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F9A9723E" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/023611eb-3a64-430d-a1f4-4b71b2e7c5ab" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB0A6446" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/40222190-bc93-4e6e-aced-a8495fccf91f" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B3DCD7BE" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/eb284a0d-2894-4b40-b114-67501787e564" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0ACF8DC8E" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/43661bc7-f9fc-481c-96f5-31d57c85e1dc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0895BC25C" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5bc88350-fd96-4e4d-b16e-a67805b210bb" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13C7EB23D" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b2da835d-41d3-44a7-92cb-cfa909c77ba4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B071E8D5DD" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7b635c73-d604-4293-8011-22e8894ca9d9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05D6D97FE" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/02cd91c7-e769-492a-afc1-bc618f8920cd" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD41EBA0" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ad6d5f15-4139-4b90-89b4-1e6ba4f6e181" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F272"/>
+  <dimension ref="A1:F297"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7883</v>
+        <v>10276</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>10271</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4">
+        <v>10247</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B5">
-        <v>7289</v>
+        <v>10236</v>
       </c>
       <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6">
+        <v>10060</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B7">
-        <v>6901</v>
+        <v>9990</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>6761</v>
+        <v>9973</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B9">
-        <v>6728</v>
+        <v>9967</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B10">
-        <v>5968</v>
+        <v>9966</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B11">
-        <v>5957</v>
+        <v>9928</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B12">
-        <v>5900</v>
+        <v>9927</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B13">
-        <v>5785</v>
+        <v>9926</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="B14">
-        <v>5539</v>
+        <v>9925</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>27</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="B15">
-        <v>5537</v>
+        <v>9924</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>28</v>
+      </c>
+      <c r="E15" t="s">
+        <v>7</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="B16">
-        <v>4822</v>
+        <v>9923</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>29</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B17">
-        <v>4821</v>
+        <v>9727</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B18">
-        <v>4820</v>
+        <v>9724</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="B19">
-        <v>4728</v>
+        <v>9689</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="B20">
-        <v>4660</v>
+        <v>9286</v>
       </c>
       <c r="C20" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="B21">
-        <v>4659</v>
+        <v>9284</v>
       </c>
       <c r="C21" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B22">
-        <v>4496</v>
+        <v>9175</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B23">
-        <v>4492</v>
+        <v>8710</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>44</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="B24">
-        <v>3891</v>
+        <v>8708</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>45</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="B25">
-        <v>3156</v>
+        <v>8689</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="B26">
-        <v>2551</v>
+        <v>8491</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="B27">
-        <v>2481</v>
+        <v>7883</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="B28">
-        <v>2480</v>
+        <v>7628</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="B29">
-        <v>1828</v>
+        <v>7291</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>58</v>
+      </c>
+      <c r="E29" t="s">
+        <v>7</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="B30">
-        <v>1425</v>
+        <v>7289</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>59</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="B31">
-        <v>1193</v>
+        <v>7138</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="B32">
-        <v>12208</v>
+        <v>6901</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="B33">
-        <v>12184</v>
+        <v>6761</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="B34">
-        <v>12056</v>
+        <v>6728</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>70</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="B35">
-        <v>11888</v>
+        <v>5968</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="B36">
-        <v>11622</v>
+        <v>5957</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="B37">
-        <v>11525</v>
+        <v>5900</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="B38">
-        <v>11520</v>
+        <v>5785</v>
       </c>
       <c r="C38" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="D38" t="s">
-        <v>103</v>
+        <v>81</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="B39">
-        <v>11418</v>
+        <v>5539</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>82</v>
       </c>
       <c r="B40">
-        <v>11227</v>
+        <v>5537</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="B41">
-        <v>10453</v>
+        <v>4822</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>89</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="B42">
-        <v>10291</v>
+        <v>4821</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="B43">
-        <v>10290</v>
+        <v>4820</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="B44">
-        <v>10289</v>
+        <v>4728</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="B45">
-        <v>10288</v>
+        <v>4660</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>98</v>
+      </c>
+      <c r="E45" t="s">
+        <v>7</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="B46">
-        <v>9901</v>
+        <v>4659</v>
       </c>
       <c r="C46" t="s">
-        <v>123</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>99</v>
+      </c>
+      <c r="E46" t="s">
+        <v>7</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="B47">
-        <v>9897</v>
+        <v>4496</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="B48">
-        <v>9896</v>
+        <v>4492</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="D48" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>104</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="B49">
-        <v>9895</v>
+        <v>3891</v>
       </c>
       <c r="C49" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>107</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="B50">
-        <v>9560</v>
+        <v>3156</v>
       </c>
       <c r="C50" t="s">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="D50" t="s">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="B51">
-        <v>9061</v>
+        <v>2551</v>
       </c>
       <c r="C51" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="D51" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="B52">
-        <v>8778</v>
+        <v>2481</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="B53">
-        <v>8615</v>
+        <v>2480</v>
       </c>
       <c r="C53" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="B54">
-        <v>8143</v>
+        <v>1828</v>
       </c>
       <c r="C54" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>121</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="B55">
-        <v>8085</v>
+        <v>1425</v>
       </c>
       <c r="C55" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="D55" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="B56">
-        <v>7534</v>
+        <v>1193</v>
       </c>
       <c r="C56" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="D56" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>127</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="B57">
-        <v>6846</v>
+        <v>12208</v>
       </c>
       <c r="C57" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="D57" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>128</v>
       </c>
       <c r="B58">
-        <v>6629</v>
+        <v>12184</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="D58" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="B59">
-        <v>6356</v>
+        <v>12056</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="D59" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>136</v>
       </c>
       <c r="B60">
-        <v>6305</v>
+        <v>11888</v>
       </c>
       <c r="C60" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="D60" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="B61">
-        <v>5473</v>
+        <v>11622</v>
       </c>
       <c r="C61" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="D61" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="B62">
-        <v>5435</v>
+        <v>11525</v>
       </c>
       <c r="C62" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="D62" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="B63">
-        <v>5206</v>
+        <v>11520</v>
       </c>
       <c r="C63" t="s">
-        <v>14</v>
+        <v>145</v>
       </c>
       <c r="D63" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>146</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="B64">
-        <v>5205</v>
+        <v>11418</v>
       </c>
       <c r="C64" t="s">
-        <v>14</v>
+        <v>148</v>
       </c>
       <c r="D64" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>149</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="B65">
-        <v>5204</v>
+        <v>11227</v>
       </c>
       <c r="C65" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>152</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="B66">
-        <v>5077</v>
+        <v>10453</v>
       </c>
       <c r="C66" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="D66" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>155</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="B67">
-        <v>5076</v>
+        <v>10291</v>
       </c>
       <c r="C67" t="s">
-        <v>14</v>
+        <v>157</v>
       </c>
       <c r="D67" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>158</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="B68">
-        <v>5075</v>
+        <v>10290</v>
       </c>
       <c r="C68" t="s">
-        <v>14</v>
+        <v>159</v>
       </c>
       <c r="D68" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>160</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="B69">
-        <v>5074</v>
+        <v>10289</v>
       </c>
       <c r="C69" t="s">
-        <v>14</v>
+        <v>161</v>
       </c>
       <c r="D69" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>162</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="B70">
-        <v>5033</v>
+        <v>10288</v>
       </c>
       <c r="C70" t="s">
-        <v>14</v>
+        <v>163</v>
       </c>
       <c r="D70" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>164</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B71">
-        <v>5032</v>
+        <v>9901</v>
       </c>
       <c r="C71" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="D71" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>167</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B72">
-        <v>5029</v>
+        <v>9897</v>
       </c>
       <c r="C72" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="E72" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B73">
-        <v>5028</v>
+        <v>9896</v>
       </c>
       <c r="C73" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="E73" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B74">
-        <v>5027</v>
+        <v>9895</v>
       </c>
       <c r="C74" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B75">
-        <v>5026</v>
+        <v>9560</v>
       </c>
       <c r="C75" t="s">
-        <v>14</v>
+        <v>172</v>
       </c>
       <c r="D75" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>173</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B76">
-        <v>4869</v>
+        <v>9061</v>
       </c>
       <c r="C76" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="D76" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>176</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="B77">
-        <v>4802</v>
+        <v>8778</v>
       </c>
       <c r="C77" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="D77" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B78">
-        <v>4790</v>
+        <v>8615</v>
       </c>
       <c r="C78" t="s">
-        <v>14</v>
+        <v>181</v>
       </c>
       <c r="D78" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>182</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>183</v>
+      </c>
+      <c r="B79">
+        <v>8143</v>
+      </c>
+      <c r="C79" t="s">
         <v>184</v>
       </c>
-      <c r="B79">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>185</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B80">
-        <v>4694</v>
+        <v>8085</v>
       </c>
       <c r="C80" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D80" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B81">
-        <v>4646</v>
+        <v>7534</v>
       </c>
       <c r="C81" t="s">
-        <v>193</v>
+        <v>7</v>
       </c>
       <c r="D81" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>190</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B82">
-        <v>4504</v>
+        <v>6846</v>
       </c>
       <c r="C82" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="D82" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>193</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>194</v>
+      </c>
+      <c r="B83">
+        <v>6629</v>
+      </c>
+      <c r="C83" t="s">
         <v>195</v>
       </c>
-      <c r="B83">
-[...4 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>196</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B84">
-        <v>4502</v>
+        <v>6356</v>
       </c>
       <c r="C84" t="s">
-        <v>14</v>
+        <v>198</v>
       </c>
       <c r="D84" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>199</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B85">
-        <v>4501</v>
+        <v>6305</v>
       </c>
       <c r="C85" t="s">
-        <v>14</v>
+        <v>201</v>
       </c>
       <c r="D85" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>202</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B86">
-        <v>4498</v>
+        <v>5473</v>
       </c>
       <c r="C86" t="s">
-        <v>14</v>
+        <v>204</v>
       </c>
       <c r="D86" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>205</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
       <c r="B87">
-        <v>4497</v>
+        <v>5435</v>
       </c>
       <c r="C87" t="s">
-        <v>14</v>
+        <v>207</v>
       </c>
       <c r="D87" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>208</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="B88">
-        <v>4496</v>
+        <v>5206</v>
       </c>
       <c r="C88" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="B89">
-        <v>4495</v>
+        <v>5205</v>
       </c>
       <c r="C89" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="B90">
-        <v>4494</v>
+        <v>5204</v>
       </c>
       <c r="C90" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D90" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="E90" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="B91">
-        <v>4492</v>
+        <v>5077</v>
       </c>
       <c r="C91" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D91" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E91" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="B92">
-        <v>4491</v>
+        <v>5076</v>
       </c>
       <c r="C92" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="E92" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="B93">
-        <v>4490</v>
+        <v>5075</v>
       </c>
       <c r="C93" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D93" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E93" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="B94">
-        <v>4489</v>
+        <v>5074</v>
       </c>
       <c r="C94" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="B95">
-        <v>4488</v>
+        <v>5033</v>
       </c>
       <c r="C95" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E95" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="B96">
-        <v>4487</v>
+        <v>5032</v>
       </c>
       <c r="C96" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D96" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="E96" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="B97">
-        <v>4486</v>
+        <v>5029</v>
       </c>
       <c r="C97" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="E97" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B98">
-        <v>4439</v>
+        <v>5028</v>
       </c>
       <c r="C98" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E98" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B99">
-        <v>4438</v>
+        <v>5027</v>
       </c>
       <c r="C99" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E99" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B100">
-        <v>4437</v>
+        <v>5026</v>
       </c>
       <c r="C100" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D100" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="B101">
-        <v>4053</v>
+        <v>4869</v>
       </c>
       <c r="C101" t="s">
-        <v>217</v>
+        <v>7</v>
       </c>
       <c r="D101" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>226</v>
+      </c>
+      <c r="E101" t="s">
+        <v>7</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="B102">
-        <v>3980</v>
+        <v>4802</v>
       </c>
       <c r="C102" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="D102" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B103">
-        <v>3818</v>
+        <v>4790</v>
       </c>
       <c r="C103" t="s">
-        <v>223</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>230</v>
+      </c>
+      <c r="E103" t="s">
+        <v>7</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B104">
-        <v>3662</v>
+        <v>4789</v>
       </c>
       <c r="C104" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D104" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E104" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="B105">
-        <v>3661</v>
+        <v>4694</v>
       </c>
       <c r="C105" t="s">
-        <v>14</v>
+        <v>233</v>
       </c>
       <c r="D105" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>234</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="B106">
-        <v>3660</v>
+        <v>4646</v>
       </c>
       <c r="C106" t="s">
-        <v>14</v>
+        <v>236</v>
       </c>
       <c r="D106" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B107">
-        <v>3659</v>
+        <v>4504</v>
       </c>
       <c r="C107" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E107" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B108">
-        <v>3658</v>
+        <v>4503</v>
       </c>
       <c r="C108" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="E108" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B109">
-        <v>3657</v>
+        <v>4502</v>
       </c>
       <c r="C109" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="E109" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B110">
-        <v>3656</v>
+        <v>4501</v>
       </c>
       <c r="C110" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E110" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B111">
-        <v>3653</v>
+        <v>4498</v>
       </c>
       <c r="C111" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="E111" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B112">
-        <v>3652</v>
+        <v>4497</v>
       </c>
       <c r="C112" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="E112" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B113">
-        <v>2996</v>
+        <v>4496</v>
       </c>
       <c r="C113" t="s">
-        <v>236</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>245</v>
+      </c>
+      <c r="E113" t="s">
+        <v>7</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B114">
-        <v>2988</v>
+        <v>4495</v>
       </c>
       <c r="C114" t="s">
-        <v>238</v>
+        <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>246</v>
+      </c>
+      <c r="E114" t="s">
+        <v>7</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B115">
-        <v>2709</v>
+        <v>4494</v>
       </c>
       <c r="C115" t="s">
-        <v>241</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>247</v>
+      </c>
+      <c r="E115" t="s">
+        <v>7</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B116">
-        <v>2690</v>
+        <v>4492</v>
       </c>
       <c r="C116" t="s">
-        <v>243</v>
+        <v>7</v>
       </c>
       <c r="D116" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>248</v>
+      </c>
+      <c r="E116" t="s">
+        <v>7</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="B117">
-        <v>2610</v>
+        <v>4491</v>
       </c>
       <c r="C117" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E117" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B118">
-        <v>2397</v>
+        <v>4490</v>
       </c>
       <c r="C118" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E118" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B119">
-        <v>2392</v>
+        <v>4489</v>
       </c>
       <c r="C119" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E119" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="B120">
-        <v>2270</v>
+        <v>4488</v>
       </c>
       <c r="C120" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D120" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E120" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="B121">
-        <v>2142</v>
+        <v>4487</v>
       </c>
       <c r="C121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" t="s">
         <v>253</v>
       </c>
-      <c r="D121" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E121" t="s">
+        <v>7</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="B122">
-        <v>1913</v>
+        <v>4486</v>
       </c>
       <c r="C122" t="s">
-        <v>256</v>
+        <v>7</v>
       </c>
       <c r="D122" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>254</v>
+      </c>
+      <c r="E122" t="s">
+        <v>7</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B123">
-        <v>1795</v>
+        <v>4439</v>
       </c>
       <c r="C123" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D123" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="E123" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B124">
-        <v>1787</v>
+        <v>4438</v>
       </c>
       <c r="C124" t="s">
-        <v>260</v>
+        <v>7</v>
       </c>
       <c r="D124" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>257</v>
+      </c>
+      <c r="E124" t="s">
+        <v>7</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B125">
-        <v>1755</v>
+        <v>4437</v>
       </c>
       <c r="C125" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D125" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="E125" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B126">
-        <v>1754</v>
+        <v>4053</v>
       </c>
       <c r="C126" t="s">
-        <v>14</v>
+        <v>260</v>
       </c>
       <c r="D126" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>261</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>262</v>
       </c>
       <c r="B127">
-        <v>1753</v>
+        <v>3980</v>
       </c>
       <c r="C127" t="s">
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="D127" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>264</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B128">
-        <v>1752</v>
+        <v>3818</v>
       </c>
       <c r="C128" t="s">
-        <v>14</v>
+        <v>266</v>
       </c>
       <c r="D128" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>267</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B129">
-        <v>1751</v>
+        <v>3662</v>
       </c>
       <c r="C129" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D129" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E129" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B130">
-        <v>1750</v>
+        <v>3661</v>
       </c>
       <c r="C130" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D130" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E130" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B131">
-        <v>1387</v>
+        <v>3660</v>
       </c>
       <c r="C131" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D131" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E131" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B132">
-        <v>1197</v>
+        <v>3659</v>
       </c>
       <c r="C132" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" t="s">
         <v>272</v>
       </c>
-      <c r="D132" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E132" t="s">
+        <v>7</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="B133">
-        <v>1024</v>
+        <v>3658</v>
       </c>
       <c r="C133" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E133" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="B134">
-        <v>873</v>
+        <v>3657</v>
       </c>
       <c r="C134" t="s">
-        <v>277</v>
+        <v>7</v>
       </c>
       <c r="D134" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>274</v>
+      </c>
+      <c r="E134" t="s">
+        <v>7</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="B135">
-        <v>666</v>
+        <v>3656</v>
       </c>
       <c r="C135" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D135" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E135" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="B136">
-        <v>665</v>
+        <v>3653</v>
       </c>
       <c r="C136" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="E136" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="B137">
-        <v>296</v>
+        <v>3652</v>
       </c>
       <c r="C137" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D137" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E137" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B138">
-        <v>295</v>
+        <v>2996</v>
       </c>
       <c r="C138" t="s">
-        <v>14</v>
+        <v>279</v>
       </c>
       <c r="D138" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>280</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
+        <v>278</v>
+      </c>
+      <c r="B139">
+        <v>2988</v>
+      </c>
+      <c r="C139" t="s">
+        <v>281</v>
+      </c>
+      <c r="D139" t="s">
         <v>282</v>
       </c>
-      <c r="B139">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B140">
-        <v>293</v>
+        <v>2709</v>
       </c>
       <c r="C140" t="s">
-        <v>14</v>
+        <v>284</v>
       </c>
       <c r="D140" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>285</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B141">
-        <v>292</v>
+        <v>2690</v>
       </c>
       <c r="C141" t="s">
-        <v>14</v>
+        <v>286</v>
       </c>
       <c r="D141" t="s">
         <v>287</v>
       </c>
-      <c r="E141" t="s">
-        <v>14</v>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B142">
-        <v>290</v>
+        <v>2610</v>
       </c>
       <c r="C142" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E142" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="B143">
-        <v>289</v>
+        <v>2397</v>
       </c>
       <c r="C143" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D143" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E143" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="B144">
-        <v>287</v>
+        <v>2392</v>
       </c>
       <c r="C144" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D144" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E144" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="B145">
-        <v>286</v>
+        <v>2270</v>
       </c>
       <c r="C145" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D145" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E145" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="B146">
-        <v>285</v>
+        <v>2142</v>
       </c>
       <c r="C146" t="s">
-        <v>14</v>
+        <v>296</v>
       </c>
       <c r="D146" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>297</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B147">
-        <v>276</v>
+        <v>1913</v>
       </c>
       <c r="C147" t="s">
-        <v>14</v>
+        <v>299</v>
       </c>
       <c r="D147" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>300</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B148">
-        <v>275</v>
+        <v>1795</v>
       </c>
       <c r="C148" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D148" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="E148" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B149">
-        <v>274</v>
+        <v>1787</v>
       </c>
       <c r="C149" t="s">
-        <v>14</v>
+        <v>303</v>
       </c>
       <c r="D149" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>304</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B150">
-        <v>273</v>
+        <v>1755</v>
       </c>
       <c r="C150" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D150" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E150" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B151">
-        <v>11138</v>
+        <v>1754</v>
       </c>
       <c r="C151" t="s">
-        <v>299</v>
+        <v>7</v>
       </c>
       <c r="D151" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>307</v>
+      </c>
+      <c r="E151" t="s">
+        <v>7</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B152">
-        <v>10957</v>
+        <v>1753</v>
       </c>
       <c r="C152" t="s">
-        <v>302</v>
+        <v>7</v>
       </c>
       <c r="D152" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>308</v>
+      </c>
+      <c r="E152" t="s">
+        <v>7</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B153">
-        <v>10894</v>
+        <v>1752</v>
       </c>
       <c r="C153" t="s">
-        <v>305</v>
+        <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>309</v>
+      </c>
+      <c r="E153" t="s">
+        <v>7</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B154">
-        <v>10843</v>
+        <v>1751</v>
       </c>
       <c r="C154" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="D154" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>310</v>
+      </c>
+      <c r="E154" t="s">
+        <v>7</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B155">
-        <v>10802</v>
+        <v>1750</v>
       </c>
       <c r="C155" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" t="s">
         <v>311</v>
       </c>
-      <c r="D155" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E155" t="s">
+        <v>7</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
+        <v>312</v>
+      </c>
+      <c r="B156">
+        <v>1387</v>
+      </c>
+      <c r="C156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" t="s">
         <v>313</v>
       </c>
-      <c r="B156">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E156" t="s">
+        <v>7</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B157">
-        <v>10631</v>
+        <v>1197</v>
       </c>
       <c r="C157" t="s">
-        <v>14</v>
+        <v>315</v>
       </c>
       <c r="D157" t="s">
         <v>316</v>
       </c>
-      <c r="E157" t="s">
-        <v>14</v>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B158">
-        <v>10630</v>
+        <v>1024</v>
       </c>
       <c r="C158" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D158" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E158" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B159">
-        <v>10599</v>
+        <v>873</v>
       </c>
       <c r="C159" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D159" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B160">
-        <v>10424</v>
+        <v>666</v>
       </c>
       <c r="C160" t="s">
-        <v>321</v>
+        <v>7</v>
       </c>
       <c r="D160" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>323</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B161">
-        <v>10388</v>
+        <v>665</v>
       </c>
       <c r="C161" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D161" t="s">
         <v>324</v>
       </c>
       <c r="E161" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B162">
-        <v>10386</v>
+        <v>296</v>
       </c>
       <c r="C162" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D162" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E162" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B163">
-        <v>10066</v>
+        <v>295</v>
       </c>
       <c r="C163" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" t="s">
         <v>327</v>
       </c>
-      <c r="D163" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E163" t="s">
+        <v>7</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B164">
-        <v>10055</v>
+        <v>294</v>
       </c>
       <c r="C164" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D164" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="E164" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B165">
-        <v>9950</v>
+        <v>293</v>
       </c>
       <c r="C165" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D165" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="E165" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
+        <v>325</v>
+      </c>
+      <c r="B166">
+        <v>292</v>
+      </c>
+      <c r="C166" t="s">
+        <v>7</v>
+      </c>
+      <c r="D166" t="s">
         <v>330</v>
       </c>
-      <c r="B166">
-[...7 lines deleted...]
-      </c>
       <c r="E166" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B167">
-        <v>9948</v>
+        <v>290</v>
       </c>
       <c r="C167" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D167" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="E167" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B168">
-        <v>9946</v>
+        <v>289</v>
       </c>
       <c r="C168" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D168" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E168" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B169">
-        <v>9945</v>
+        <v>287</v>
       </c>
       <c r="C169" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D169" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="E169" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B170">
-        <v>9944</v>
+        <v>286</v>
       </c>
       <c r="C170" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D170" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="E170" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B171">
-        <v>9933</v>
+        <v>285</v>
       </c>
       <c r="C171" t="s">
-        <v>337</v>
+        <v>7</v>
       </c>
       <c r="D171" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>335</v>
+      </c>
+      <c r="E171" t="s">
+        <v>7</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B172">
-        <v>9847</v>
+        <v>276</v>
       </c>
       <c r="C172" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D172" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="E172" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B173">
-        <v>9846</v>
+        <v>275</v>
       </c>
       <c r="C173" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D173" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="E173" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
+        <v>336</v>
+      </c>
+      <c r="B174">
+        <v>274</v>
+      </c>
+      <c r="C174" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" t="s">
         <v>339</v>
       </c>
-      <c r="B174">
-[...7 lines deleted...]
-      </c>
       <c r="E174" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B175">
-        <v>9844</v>
+        <v>273</v>
       </c>
       <c r="C175" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D175" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="E175" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B176">
-        <v>9843</v>
+        <v>11138</v>
       </c>
       <c r="C176" t="s">
-        <v>14</v>
+        <v>342</v>
       </c>
       <c r="D176" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>343</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B177">
-        <v>9842</v>
+        <v>10957</v>
       </c>
       <c r="C177" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="D177" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>346</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B178">
-        <v>9841</v>
+        <v>10894</v>
       </c>
       <c r="C178" t="s">
-        <v>14</v>
+        <v>348</v>
       </c>
       <c r="D178" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>349</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="B179">
-        <v>9840</v>
+        <v>10843</v>
       </c>
       <c r="C179" t="s">
-        <v>14</v>
+        <v>351</v>
       </c>
       <c r="D179" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>352</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="B180">
-        <v>9839</v>
+        <v>10802</v>
       </c>
       <c r="C180" t="s">
-        <v>14</v>
+        <v>354</v>
       </c>
       <c r="D180" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>355</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="B181">
-        <v>9838</v>
+        <v>10701</v>
       </c>
       <c r="C181" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D181" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>358</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="B182">
-        <v>9837</v>
+        <v>10631</v>
       </c>
       <c r="C182" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D182" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="E182" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="B183">
-        <v>9836</v>
+        <v>10630</v>
       </c>
       <c r="C183" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D183" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="E183" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="B184">
-        <v>9835</v>
+        <v>10599</v>
       </c>
       <c r="C184" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="D184" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>362</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>339</v>
+        <v>363</v>
       </c>
       <c r="B185">
-        <v>9834</v>
+        <v>10424</v>
       </c>
       <c r="C185" t="s">
-        <v>14</v>
+        <v>364</v>
       </c>
       <c r="D185" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>365</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>339</v>
+        <v>366</v>
       </c>
       <c r="B186">
-        <v>9833</v>
+        <v>10388</v>
       </c>
       <c r="C186" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D186" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="E186" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>339</v>
+        <v>366</v>
       </c>
       <c r="B187">
-        <v>9832</v>
+        <v>10386</v>
       </c>
       <c r="C187" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D187" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="E187" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>339</v>
+        <v>369</v>
       </c>
       <c r="B188">
-        <v>9831</v>
+        <v>10066</v>
       </c>
       <c r="C188" t="s">
-        <v>14</v>
+        <v>370</v>
       </c>
       <c r="D188" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>371</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>339</v>
+        <v>369</v>
       </c>
       <c r="B189">
-        <v>9830</v>
+        <v>10055</v>
       </c>
       <c r="C189" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D189" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="E189" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="B190">
-        <v>9684</v>
+        <v>9950</v>
       </c>
       <c r="C190" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D190" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="E190" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="B191">
-        <v>9683</v>
+        <v>9949</v>
       </c>
       <c r="C191" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D191" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="E191" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="B192">
-        <v>9084</v>
+        <v>9948</v>
       </c>
       <c r="C192" t="s">
-        <v>362</v>
+        <v>7</v>
       </c>
       <c r="D192" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>376</v>
+      </c>
+      <c r="E192" t="s">
+        <v>7</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="B193">
-        <v>8722</v>
+        <v>9946</v>
       </c>
       <c r="C193" t="s">
-        <v>365</v>
+        <v>7</v>
       </c>
       <c r="D193" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>377</v>
+      </c>
+      <c r="E193" t="s">
+        <v>7</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B194">
-        <v>8570</v>
+        <v>9945</v>
       </c>
       <c r="C194" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D194" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="E194" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B195">
-        <v>8569</v>
+        <v>9944</v>
       </c>
       <c r="C195" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D195" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="E195" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B196">
-        <v>8460</v>
+        <v>9933</v>
       </c>
       <c r="C196" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="D196" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="B197">
-        <v>8387</v>
+        <v>9847</v>
       </c>
       <c r="C197" t="s">
-        <v>374</v>
+        <v>7</v>
       </c>
       <c r="D197" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>383</v>
+      </c>
+      <c r="E197" t="s">
+        <v>7</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B198">
-        <v>8305</v>
+        <v>9846</v>
       </c>
       <c r="C198" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D198" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="E198" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B199">
-        <v>8201</v>
+        <v>9845</v>
       </c>
       <c r="C199" t="s">
-        <v>379</v>
+        <v>7</v>
       </c>
       <c r="D199" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>385</v>
+      </c>
+      <c r="E199" t="s">
+        <v>7</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B200">
-        <v>7954</v>
+        <v>9844</v>
       </c>
       <c r="C200" t="s">
-        <v>382</v>
+        <v>7</v>
       </c>
       <c r="D200" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>386</v>
+      </c>
+      <c r="E200" t="s">
+        <v>7</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B201">
-        <v>7733</v>
+        <v>9843</v>
       </c>
       <c r="C201" t="s">
-        <v>385</v>
+        <v>7</v>
       </c>
       <c r="D201" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>387</v>
+      </c>
+      <c r="E201" t="s">
+        <v>7</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B202">
-        <v>7604</v>
+        <v>9842</v>
       </c>
       <c r="C202" t="s">
+        <v>7</v>
+      </c>
+      <c r="D202" t="s">
         <v>388</v>
       </c>
-      <c r="D202" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E202" t="s">
+        <v>7</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B203">
-        <v>7239</v>
+        <v>9841</v>
       </c>
       <c r="C203" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D203" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E203" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
+        <v>382</v>
+      </c>
+      <c r="B204">
+        <v>9840</v>
+      </c>
+      <c r="C204" t="s">
+        <v>7</v>
+      </c>
+      <c r="D204" t="s">
         <v>390</v>
       </c>
-      <c r="B204">
-[...7 lines deleted...]
-      </c>
       <c r="E204" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B205">
-        <v>7237</v>
+        <v>9839</v>
       </c>
       <c r="C205" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D205" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E205" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B206">
-        <v>7236</v>
+        <v>9838</v>
       </c>
       <c r="C206" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D206" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="E206" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="B207">
-        <v>7181</v>
+        <v>9837</v>
       </c>
       <c r="C207" t="s">
-        <v>396</v>
+        <v>7</v>
       </c>
       <c r="D207" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>393</v>
+      </c>
+      <c r="E207" t="s">
+        <v>7</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="B208">
-        <v>5670</v>
+        <v>9836</v>
       </c>
       <c r="C208" t="s">
-        <v>399</v>
+        <v>7</v>
       </c>
       <c r="D208" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>394</v>
+      </c>
+      <c r="E208" t="s">
+        <v>7</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="B209">
-        <v>5515</v>
+        <v>9835</v>
       </c>
       <c r="C209" t="s">
-        <v>402</v>
+        <v>7</v>
       </c>
       <c r="D209" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>395</v>
+      </c>
+      <c r="E209" t="s">
+        <v>7</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>404</v>
+        <v>382</v>
       </c>
       <c r="B210">
-        <v>5069</v>
+        <v>9834</v>
       </c>
       <c r="C210" t="s">
-        <v>405</v>
+        <v>7</v>
       </c>
       <c r="D210" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>396</v>
+      </c>
+      <c r="E210" t="s">
+        <v>7</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>407</v>
+        <v>382</v>
       </c>
       <c r="B211">
-        <v>4736</v>
+        <v>9833</v>
       </c>
       <c r="C211" t="s">
-        <v>408</v>
+        <v>7</v>
       </c>
       <c r="D211" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>397</v>
+      </c>
+      <c r="E211" t="s">
+        <v>7</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>410</v>
+        <v>382</v>
       </c>
       <c r="B212">
-        <v>4673</v>
+        <v>9832</v>
       </c>
       <c r="C212" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D212" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="E212" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>412</v>
+        <v>382</v>
       </c>
       <c r="B213">
-        <v>4634</v>
+        <v>9831</v>
       </c>
       <c r="C213" t="s">
-        <v>413</v>
+        <v>7</v>
       </c>
       <c r="D213" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>399</v>
+      </c>
+      <c r="E213" t="s">
+        <v>7</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>415</v>
+        <v>382</v>
       </c>
       <c r="B214">
-        <v>3606</v>
+        <v>9830</v>
       </c>
       <c r="C214" t="s">
-        <v>416</v>
+        <v>7</v>
       </c>
       <c r="D214" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>400</v>
+      </c>
+      <c r="E214" t="s">
+        <v>7</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="B215">
-        <v>3595</v>
+        <v>9684</v>
       </c>
       <c r="C215" t="s">
-        <v>418</v>
+        <v>7</v>
       </c>
       <c r="D215" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>402</v>
+      </c>
+      <c r="E215" t="s">
+        <v>7</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>420</v>
+        <v>401</v>
       </c>
       <c r="B216">
-        <v>3574</v>
+        <v>9683</v>
       </c>
       <c r="C216" t="s">
-        <v>421</v>
+        <v>7</v>
       </c>
       <c r="D216" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>403</v>
+      </c>
+      <c r="E216" t="s">
+        <v>7</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>423</v>
+        <v>404</v>
       </c>
       <c r="B217">
-        <v>3488</v>
+        <v>9084</v>
       </c>
       <c r="C217" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="D217" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>426</v>
+        <v>407</v>
       </c>
       <c r="B218">
-        <v>3348</v>
+        <v>8722</v>
       </c>
       <c r="C218" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="D218" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>429</v>
+        <v>410</v>
       </c>
       <c r="B219">
-        <v>3284</v>
+        <v>8570</v>
       </c>
       <c r="C219" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D219" t="s">
-        <v>430</v>
+        <v>411</v>
       </c>
       <c r="E219" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>429</v>
+        <v>410</v>
       </c>
       <c r="B220">
-        <v>3283</v>
+        <v>8569</v>
       </c>
       <c r="C220" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D220" t="s">
-        <v>431</v>
+        <v>412</v>
       </c>
       <c r="E220" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="B221">
-        <v>3282</v>
+        <v>8460</v>
       </c>
       <c r="C221" t="s">
-        <v>14</v>
+        <v>414</v>
       </c>
       <c r="D221" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>415</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="B222">
-        <v>3281</v>
+        <v>8387</v>
       </c>
       <c r="C222" t="s">
-        <v>14</v>
+        <v>417</v>
       </c>
       <c r="D222" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>418</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="B223">
-        <v>3280</v>
+        <v>8305</v>
       </c>
       <c r="C223" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D223" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="E223" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
       <c r="B224">
-        <v>2956</v>
+        <v>8201</v>
       </c>
       <c r="C224" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="D224" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="B225">
-        <v>2956</v>
+        <v>7954</v>
       </c>
       <c r="C225" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="D225" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="B226">
-        <v>2877</v>
+        <v>7733</v>
       </c>
       <c r="C226" t="s">
-        <v>14</v>
+        <v>428</v>
       </c>
       <c r="D226" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>429</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="B227">
-        <v>2876</v>
+        <v>7604</v>
       </c>
       <c r="C227" t="s">
-        <v>14</v>
+        <v>431</v>
       </c>
       <c r="D227" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>432</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="B228">
-        <v>2831</v>
+        <v>7239</v>
       </c>
       <c r="C228" t="s">
-        <v>444</v>
+        <v>7</v>
       </c>
       <c r="D228" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>434</v>
+      </c>
+      <c r="E228" t="s">
+        <v>7</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="B229">
-        <v>2830</v>
+        <v>7238</v>
       </c>
       <c r="C229" t="s">
-        <v>446</v>
+        <v>7</v>
       </c>
       <c r="D229" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>435</v>
+      </c>
+      <c r="E229" t="s">
+        <v>7</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="B230">
-        <v>2805</v>
+        <v>7237</v>
       </c>
       <c r="C230" t="s">
-        <v>448</v>
+        <v>7</v>
       </c>
       <c r="D230" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>436</v>
+      </c>
+      <c r="E230" t="s">
+        <v>7</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="B231">
-        <v>2748</v>
+        <v>7236</v>
       </c>
       <c r="C231" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D231" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
       <c r="E231" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="B232">
-        <v>2747</v>
+        <v>7181</v>
       </c>
       <c r="C232" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="D232" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>440</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="B233">
-        <v>2746</v>
+        <v>5670</v>
       </c>
       <c r="C233" t="s">
-        <v>14</v>
+        <v>442</v>
       </c>
       <c r="D233" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>443</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="B234">
-        <v>2745</v>
+        <v>5515</v>
       </c>
       <c r="C234" t="s">
-        <v>14</v>
+        <v>445</v>
       </c>
       <c r="D234" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>446</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B235">
-        <v>2744</v>
+        <v>5069</v>
       </c>
       <c r="C235" t="s">
-        <v>14</v>
+        <v>448</v>
       </c>
       <c r="D235" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>449</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>450</v>
       </c>
       <c r="B236">
-        <v>2743</v>
+        <v>4736</v>
       </c>
       <c r="C236" t="s">
-        <v>14</v>
+        <v>451</v>
       </c>
       <c r="D236" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>452</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B237">
-        <v>2664</v>
+        <v>4673</v>
       </c>
       <c r="C237" t="s">
-        <v>458</v>
+        <v>7</v>
       </c>
       <c r="D237" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>454</v>
+      </c>
+      <c r="E237" t="s">
+        <v>7</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B238">
-        <v>2428</v>
+        <v>4634</v>
       </c>
       <c r="C238" t="s">
-        <v>14</v>
+        <v>456</v>
       </c>
       <c r="D238" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>457</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
+        <v>458</v>
+      </c>
+      <c r="B239">
+        <v>3606</v>
+      </c>
+      <c r="C239" t="s">
+        <v>459</v>
+      </c>
+      <c r="D239" t="s">
         <v>460</v>
       </c>
-      <c r="B239">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B240">
-        <v>2280</v>
+        <v>3595</v>
       </c>
       <c r="C240" t="s">
-        <v>14</v>
+        <v>461</v>
       </c>
       <c r="D240" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>462</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
+        <v>463</v>
+      </c>
+      <c r="B241">
+        <v>3574</v>
+      </c>
+      <c r="C241" t="s">
+        <v>464</v>
+      </c>
+      <c r="D241" t="s">
         <v>465</v>
       </c>
-      <c r="B241">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B242">
-        <v>2240</v>
+        <v>3488</v>
       </c>
       <c r="C242" t="s">
-        <v>14</v>
+        <v>467</v>
       </c>
       <c r="D242" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>468</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B243">
-        <v>2227</v>
+        <v>3348</v>
       </c>
       <c r="C243" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D243" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="B244">
-        <v>2213</v>
+        <v>3284</v>
       </c>
       <c r="C244" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D244" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="E244" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="B245">
-        <v>2212</v>
+        <v>3283</v>
       </c>
       <c r="C245" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D245" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="E245" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>472</v>
       </c>
       <c r="B246">
-        <v>2123</v>
+        <v>3282</v>
       </c>
       <c r="C246" t="s">
-        <v>473</v>
+        <v>7</v>
       </c>
       <c r="D246" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>475</v>
+      </c>
+      <c r="E246" t="s">
+        <v>7</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B247">
-        <v>1995</v>
+        <v>3281</v>
       </c>
       <c r="C247" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D247" t="s">
         <v>476</v>
       </c>
       <c r="E247" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B248">
-        <v>1994</v>
+        <v>3280</v>
       </c>
       <c r="C248" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D248" t="s">
         <v>477</v>
       </c>
       <c r="E248" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B249">
-        <v>1993</v>
+        <v>2956</v>
       </c>
       <c r="C249" t="s">
-        <v>14</v>
+        <v>479</v>
       </c>
       <c r="D249" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>480</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B250">
-        <v>1992</v>
+        <v>2956</v>
       </c>
       <c r="C250" t="s">
-        <v>14</v>
+        <v>481</v>
       </c>
       <c r="D250" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>482</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B251">
-        <v>1840</v>
+        <v>2877</v>
       </c>
       <c r="C251" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D251" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E251" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B252">
-        <v>1839</v>
+        <v>2876</v>
       </c>
       <c r="C252" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D252" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E252" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="B253">
-        <v>1838</v>
+        <v>2831</v>
       </c>
       <c r="C253" t="s">
-        <v>14</v>
+        <v>487</v>
       </c>
       <c r="D253" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>488</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="B254">
-        <v>1836</v>
+        <v>2830</v>
       </c>
       <c r="C254" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="D254" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>490</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="B255">
-        <v>1831</v>
+        <v>2805</v>
       </c>
       <c r="C255" t="s">
-        <v>14</v>
+        <v>491</v>
       </c>
       <c r="D255" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>492</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="B256">
-        <v>1828</v>
+        <v>2748</v>
       </c>
       <c r="C256" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D256" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="E256" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="B257">
-        <v>1824</v>
+        <v>2747</v>
       </c>
       <c r="C257" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D257" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="E257" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="B258">
-        <v>1822</v>
+        <v>2746</v>
       </c>
       <c r="C258" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D258" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="E258" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="B259">
-        <v>1821</v>
+        <v>2745</v>
       </c>
       <c r="C259" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D259" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="E259" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B260">
-        <v>1472</v>
+        <v>2744</v>
       </c>
       <c r="C260" t="s">
-        <v>491</v>
+        <v>7</v>
       </c>
       <c r="D260" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>498</v>
+      </c>
+      <c r="E260" t="s">
+        <v>7</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>493</v>
       </c>
       <c r="B261">
-        <v>3592</v>
+        <v>2743</v>
       </c>
       <c r="C261" t="s">
-        <v>494</v>
+        <v>7</v>
       </c>
       <c r="D261" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>499</v>
+      </c>
+      <c r="E261" t="s">
+        <v>7</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B262">
-        <v>1287</v>
+        <v>2664</v>
       </c>
       <c r="C262" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="D262" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B263">
-        <v>1249</v>
+        <v>2428</v>
       </c>
       <c r="C263" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D263" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="E263" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B264">
-        <v>1248</v>
+        <v>2426</v>
       </c>
       <c r="C264" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D264" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="E264" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B265">
-        <v>1247</v>
+        <v>2280</v>
       </c>
       <c r="C265" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D265" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E265" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B266">
-        <v>1205</v>
+        <v>2241</v>
       </c>
       <c r="C266" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D266" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="E266" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B267">
-        <v>1204</v>
+        <v>2240</v>
       </c>
       <c r="C267" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D267" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="E267" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B268">
-        <v>1201</v>
+        <v>2227</v>
       </c>
       <c r="C268" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="D268" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>508</v>
       </c>
       <c r="B269">
-        <v>1064</v>
+        <v>2213</v>
       </c>
       <c r="C269" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D269" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E269" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>508</v>
       </c>
       <c r="B270">
-        <v>1063</v>
+        <v>2212</v>
       </c>
       <c r="C270" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D270" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="E270" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="B271">
-        <v>1054</v>
+        <v>2123</v>
       </c>
       <c r="C271" t="s">
-        <v>14</v>
+        <v>516</v>
       </c>
       <c r="D271" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>517</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="B272">
+        <v>1995</v>
+      </c>
+      <c r="C272" t="s">
+        <v>7</v>
+      </c>
+      <c r="D272" t="s">
+        <v>519</v>
+      </c>
+      <c r="E272" t="s">
+        <v>7</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>518</v>
+      </c>
+      <c r="B273">
+        <v>1994</v>
+      </c>
+      <c r="C273" t="s">
+        <v>7</v>
+      </c>
+      <c r="D273" t="s">
+        <v>520</v>
+      </c>
+      <c r="E273" t="s">
+        <v>7</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>518</v>
+      </c>
+      <c r="B274">
+        <v>1993</v>
+      </c>
+      <c r="C274" t="s">
+        <v>7</v>
+      </c>
+      <c r="D274" t="s">
+        <v>521</v>
+      </c>
+      <c r="E274" t="s">
+        <v>7</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>518</v>
+      </c>
+      <c r="B275">
+        <v>1992</v>
+      </c>
+      <c r="C275" t="s">
+        <v>7</v>
+      </c>
+      <c r="D275" t="s">
+        <v>522</v>
+      </c>
+      <c r="E275" t="s">
+        <v>7</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>523</v>
+      </c>
+      <c r="B276">
+        <v>1840</v>
+      </c>
+      <c r="C276" t="s">
+        <v>7</v>
+      </c>
+      <c r="D276" t="s">
+        <v>524</v>
+      </c>
+      <c r="E276" t="s">
+        <v>7</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>523</v>
+      </c>
+      <c r="B277">
+        <v>1839</v>
+      </c>
+      <c r="C277" t="s">
+        <v>7</v>
+      </c>
+      <c r="D277" t="s">
+        <v>525</v>
+      </c>
+      <c r="E277" t="s">
+        <v>7</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>523</v>
+      </c>
+      <c r="B278">
+        <v>1838</v>
+      </c>
+      <c r="C278" t="s">
+        <v>7</v>
+      </c>
+      <c r="D278" t="s">
+        <v>526</v>
+      </c>
+      <c r="E278" t="s">
+        <v>7</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>523</v>
+      </c>
+      <c r="B279">
+        <v>1836</v>
+      </c>
+      <c r="C279" t="s">
+        <v>7</v>
+      </c>
+      <c r="D279" t="s">
+        <v>527</v>
+      </c>
+      <c r="E279" t="s">
+        <v>7</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>523</v>
+      </c>
+      <c r="B280">
+        <v>1831</v>
+      </c>
+      <c r="C280" t="s">
+        <v>7</v>
+      </c>
+      <c r="D280" t="s">
+        <v>528</v>
+      </c>
+      <c r="E280" t="s">
+        <v>7</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>523</v>
+      </c>
+      <c r="B281">
+        <v>1828</v>
+      </c>
+      <c r="C281" t="s">
+        <v>7</v>
+      </c>
+      <c r="D281" t="s">
+        <v>529</v>
+      </c>
+      <c r="E281" t="s">
+        <v>7</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>523</v>
+      </c>
+      <c r="B282">
+        <v>1824</v>
+      </c>
+      <c r="C282" t="s">
+        <v>7</v>
+      </c>
+      <c r="D282" t="s">
+        <v>530</v>
+      </c>
+      <c r="E282" t="s">
+        <v>7</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>523</v>
+      </c>
+      <c r="B283">
+        <v>1822</v>
+      </c>
+      <c r="C283" t="s">
+        <v>7</v>
+      </c>
+      <c r="D283" t="s">
+        <v>531</v>
+      </c>
+      <c r="E283" t="s">
+        <v>7</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>523</v>
+      </c>
+      <c r="B284">
+        <v>1821</v>
+      </c>
+      <c r="C284" t="s">
+        <v>7</v>
+      </c>
+      <c r="D284" t="s">
+        <v>532</v>
+      </c>
+      <c r="E284" t="s">
+        <v>7</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>533</v>
+      </c>
+      <c r="B285">
+        <v>1472</v>
+      </c>
+      <c r="C285" t="s">
+        <v>534</v>
+      </c>
+      <c r="D285" t="s">
+        <v>535</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>536</v>
+      </c>
+      <c r="B286">
+        <v>3592</v>
+      </c>
+      <c r="C286" t="s">
+        <v>537</v>
+      </c>
+      <c r="D286" t="s">
+        <v>538</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>539</v>
+      </c>
+      <c r="B287">
+        <v>1287</v>
+      </c>
+      <c r="C287" t="s">
+        <v>540</v>
+      </c>
+      <c r="D287" t="s">
+        <v>541</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>542</v>
+      </c>
+      <c r="B288">
+        <v>1249</v>
+      </c>
+      <c r="C288" t="s">
+        <v>7</v>
+      </c>
+      <c r="D288" t="s">
+        <v>543</v>
+      </c>
+      <c r="E288" t="s">
+        <v>7</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>542</v>
+      </c>
+      <c r="B289">
+        <v>1248</v>
+      </c>
+      <c r="C289" t="s">
+        <v>7</v>
+      </c>
+      <c r="D289" t="s">
+        <v>544</v>
+      </c>
+      <c r="E289" t="s">
+        <v>7</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>542</v>
+      </c>
+      <c r="B290">
+        <v>1247</v>
+      </c>
+      <c r="C290" t="s">
+        <v>7</v>
+      </c>
+      <c r="D290" t="s">
+        <v>545</v>
+      </c>
+      <c r="E290" t="s">
+        <v>7</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>546</v>
+      </c>
+      <c r="B291">
+        <v>1205</v>
+      </c>
+      <c r="C291" t="s">
+        <v>7</v>
+      </c>
+      <c r="D291" t="s">
+        <v>547</v>
+      </c>
+      <c r="E291" t="s">
+        <v>7</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>546</v>
+      </c>
+      <c r="B292">
+        <v>1204</v>
+      </c>
+      <c r="C292" t="s">
+        <v>7</v>
+      </c>
+      <c r="D292" t="s">
+        <v>548</v>
+      </c>
+      <c r="E292" t="s">
+        <v>7</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>546</v>
+      </c>
+      <c r="B293">
+        <v>1201</v>
+      </c>
+      <c r="C293" t="s">
+        <v>549</v>
+      </c>
+      <c r="D293" t="s">
+        <v>550</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>551</v>
+      </c>
+      <c r="B294">
+        <v>1064</v>
+      </c>
+      <c r="C294" t="s">
+        <v>7</v>
+      </c>
+      <c r="D294" t="s">
+        <v>552</v>
+      </c>
+      <c r="E294" t="s">
+        <v>7</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>551</v>
+      </c>
+      <c r="B295">
+        <v>1063</v>
+      </c>
+      <c r="C295" t="s">
+        <v>7</v>
+      </c>
+      <c r="D295" t="s">
+        <v>553</v>
+      </c>
+      <c r="E295" t="s">
+        <v>7</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>551</v>
+      </c>
+      <c r="B296">
+        <v>1054</v>
+      </c>
+      <c r="C296" t="s">
+        <v>7</v>
+      </c>
+      <c r="D296" t="s">
+        <v>554</v>
+      </c>
+      <c r="E296" t="s">
+        <v>7</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>555</v>
+      </c>
+      <c r="B297">
         <v>5061</v>
       </c>
-      <c r="C272" t="s">
-[...8 lines deleted...]
-      <c r="F272" s="2" t="s">
+      <c r="C297" t="s">
+        <v>556</v>
+      </c>
+      <c r="D297" t="s">
+        <v>557</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
     <hyperlink ref="F5" r:id="rId6"/>
     <hyperlink ref="E6" r:id="rId7"/>
     <hyperlink ref="F6" r:id="rId8"/>
-    <hyperlink ref="E7" r:id="rId9"/>
-[...120 lines deleted...]
-    <hyperlink ref="F78" r:id="rId130"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="F9" r:id="rId11"/>
+    <hyperlink ref="F10" r:id="rId12"/>
+    <hyperlink ref="F11" r:id="rId13"/>
+    <hyperlink ref="F12" r:id="rId14"/>
+    <hyperlink ref="F13" r:id="rId15"/>
+    <hyperlink ref="F14" r:id="rId16"/>
+    <hyperlink ref="F15" r:id="rId17"/>
+    <hyperlink ref="F16" r:id="rId18"/>
+    <hyperlink ref="E17" r:id="rId19"/>
+    <hyperlink ref="F17" r:id="rId20"/>
+    <hyperlink ref="E18" r:id="rId21"/>
+    <hyperlink ref="F18" r:id="rId22"/>
+    <hyperlink ref="F19" r:id="rId23"/>
+    <hyperlink ref="F20" r:id="rId24"/>
+    <hyperlink ref="F21" r:id="rId25"/>
+    <hyperlink ref="E22" r:id="rId26"/>
+    <hyperlink ref="F22" r:id="rId27"/>
+    <hyperlink ref="F23" r:id="rId28"/>
+    <hyperlink ref="F24" r:id="rId29"/>
+    <hyperlink ref="E25" r:id="rId30"/>
+    <hyperlink ref="F25" r:id="rId31"/>
+    <hyperlink ref="E26" r:id="rId32"/>
+    <hyperlink ref="F26" r:id="rId33"/>
+    <hyperlink ref="E27" r:id="rId34"/>
+    <hyperlink ref="F27" r:id="rId35"/>
+    <hyperlink ref="E28" r:id="rId36"/>
+    <hyperlink ref="F28" r:id="rId37"/>
+    <hyperlink ref="F29" r:id="rId38"/>
+    <hyperlink ref="F30" r:id="rId39"/>
+    <hyperlink ref="E31" r:id="rId40"/>
+    <hyperlink ref="F31" r:id="rId41"/>
+    <hyperlink ref="E32" r:id="rId42"/>
+    <hyperlink ref="F32" r:id="rId43"/>
+    <hyperlink ref="E33" r:id="rId44"/>
+    <hyperlink ref="F33" r:id="rId45"/>
+    <hyperlink ref="F34" r:id="rId46"/>
+    <hyperlink ref="E35" r:id="rId47"/>
+    <hyperlink ref="F35" r:id="rId48"/>
+    <hyperlink ref="E36" r:id="rId49"/>
+    <hyperlink ref="F36" r:id="rId50"/>
+    <hyperlink ref="E37" r:id="rId51"/>
+    <hyperlink ref="F37" r:id="rId52"/>
+    <hyperlink ref="E38" r:id="rId53"/>
+    <hyperlink ref="F38" r:id="rId54"/>
+    <hyperlink ref="E39" r:id="rId55"/>
+    <hyperlink ref="F39" r:id="rId56"/>
+    <hyperlink ref="E40" r:id="rId57"/>
+    <hyperlink ref="F40" r:id="rId58"/>
+    <hyperlink ref="E41" r:id="rId59"/>
+    <hyperlink ref="F41" r:id="rId60"/>
+    <hyperlink ref="E42" r:id="rId61"/>
+    <hyperlink ref="F42" r:id="rId62"/>
+    <hyperlink ref="E43" r:id="rId63"/>
+    <hyperlink ref="F43" r:id="rId64"/>
+    <hyperlink ref="E44" r:id="rId65"/>
+    <hyperlink ref="F44" r:id="rId66"/>
+    <hyperlink ref="F45" r:id="rId67"/>
+    <hyperlink ref="F46" r:id="rId68"/>
+    <hyperlink ref="E47" r:id="rId69"/>
+    <hyperlink ref="F47" r:id="rId70"/>
+    <hyperlink ref="E48" r:id="rId71"/>
+    <hyperlink ref="F48" r:id="rId72"/>
+    <hyperlink ref="E49" r:id="rId73"/>
+    <hyperlink ref="F49" r:id="rId74"/>
+    <hyperlink ref="E50" r:id="rId75"/>
+    <hyperlink ref="F50" r:id="rId76"/>
+    <hyperlink ref="E51" r:id="rId77"/>
+    <hyperlink ref="F51" r:id="rId78"/>
+    <hyperlink ref="E52" r:id="rId79"/>
+    <hyperlink ref="F52" r:id="rId80"/>
+    <hyperlink ref="E53" r:id="rId81"/>
+    <hyperlink ref="F53" r:id="rId82"/>
+    <hyperlink ref="E54" r:id="rId83"/>
+    <hyperlink ref="F54" r:id="rId84"/>
+    <hyperlink ref="E55" r:id="rId85"/>
+    <hyperlink ref="F55" r:id="rId86"/>
+    <hyperlink ref="E56" r:id="rId87"/>
+    <hyperlink ref="F56" r:id="rId88"/>
+    <hyperlink ref="E57" r:id="rId89"/>
+    <hyperlink ref="F57" r:id="rId90"/>
+    <hyperlink ref="E58" r:id="rId91"/>
+    <hyperlink ref="F58" r:id="rId92"/>
+    <hyperlink ref="E59" r:id="rId93"/>
+    <hyperlink ref="F59" r:id="rId94"/>
+    <hyperlink ref="E60" r:id="rId95"/>
+    <hyperlink ref="F60" r:id="rId96"/>
+    <hyperlink ref="E61" r:id="rId97"/>
+    <hyperlink ref="F61" r:id="rId98"/>
+    <hyperlink ref="E62" r:id="rId99"/>
+    <hyperlink ref="F62" r:id="rId100"/>
+    <hyperlink ref="E63" r:id="rId101"/>
+    <hyperlink ref="F63" r:id="rId102"/>
+    <hyperlink ref="E64" r:id="rId103"/>
+    <hyperlink ref="F64" r:id="rId104"/>
+    <hyperlink ref="E65" r:id="rId105"/>
+    <hyperlink ref="F65" r:id="rId106"/>
+    <hyperlink ref="E66" r:id="rId107"/>
+    <hyperlink ref="F66" r:id="rId108"/>
+    <hyperlink ref="E67" r:id="rId109"/>
+    <hyperlink ref="F67" r:id="rId110"/>
+    <hyperlink ref="E68" r:id="rId111"/>
+    <hyperlink ref="F68" r:id="rId112"/>
+    <hyperlink ref="E69" r:id="rId113"/>
+    <hyperlink ref="F69" r:id="rId114"/>
+    <hyperlink ref="E70" r:id="rId115"/>
+    <hyperlink ref="F70" r:id="rId116"/>
+    <hyperlink ref="E71" r:id="rId117"/>
+    <hyperlink ref="F71" r:id="rId118"/>
+    <hyperlink ref="F72" r:id="rId119"/>
+    <hyperlink ref="F73" r:id="rId120"/>
+    <hyperlink ref="F74" r:id="rId121"/>
+    <hyperlink ref="E75" r:id="rId122"/>
+    <hyperlink ref="F75" r:id="rId123"/>
+    <hyperlink ref="E76" r:id="rId124"/>
+    <hyperlink ref="F76" r:id="rId125"/>
+    <hyperlink ref="E77" r:id="rId126"/>
+    <hyperlink ref="F77" r:id="rId127"/>
+    <hyperlink ref="E78" r:id="rId128"/>
+    <hyperlink ref="F78" r:id="rId129"/>
+    <hyperlink ref="E79" r:id="rId130"/>
     <hyperlink ref="F79" r:id="rId131"/>
     <hyperlink ref="E80" r:id="rId132"/>
     <hyperlink ref="F80" r:id="rId133"/>
-    <hyperlink ref="E81" r:id="rId134"/>
-    <hyperlink ref="F81" r:id="rId135"/>
+    <hyperlink ref="F81" r:id="rId134"/>
+    <hyperlink ref="E82" r:id="rId135"/>
     <hyperlink ref="F82" r:id="rId136"/>
-    <hyperlink ref="F83" r:id="rId137"/>
-[...44 lines deleted...]
-    <hyperlink ref="E121" r:id="rId182"/>
+    <hyperlink ref="E83" r:id="rId137"/>
+    <hyperlink ref="F83" r:id="rId138"/>
+    <hyperlink ref="E84" r:id="rId139"/>
+    <hyperlink ref="F84" r:id="rId140"/>
+    <hyperlink ref="E85" r:id="rId141"/>
+    <hyperlink ref="F85" r:id="rId142"/>
+    <hyperlink ref="E86" r:id="rId143"/>
+    <hyperlink ref="F86" r:id="rId144"/>
+    <hyperlink ref="E87" r:id="rId145"/>
+    <hyperlink ref="F87" r:id="rId146"/>
+    <hyperlink ref="F88" r:id="rId147"/>
+    <hyperlink ref="F89" r:id="rId148"/>
+    <hyperlink ref="F90" r:id="rId149"/>
+    <hyperlink ref="F91" r:id="rId150"/>
+    <hyperlink ref="F92" r:id="rId151"/>
+    <hyperlink ref="F93" r:id="rId152"/>
+    <hyperlink ref="F94" r:id="rId153"/>
+    <hyperlink ref="F95" r:id="rId154"/>
+    <hyperlink ref="F96" r:id="rId155"/>
+    <hyperlink ref="F97" r:id="rId156"/>
+    <hyperlink ref="F98" r:id="rId157"/>
+    <hyperlink ref="F99" r:id="rId158"/>
+    <hyperlink ref="F100" r:id="rId159"/>
+    <hyperlink ref="F101" r:id="rId160"/>
+    <hyperlink ref="E102" r:id="rId161"/>
+    <hyperlink ref="F102" r:id="rId162"/>
+    <hyperlink ref="F103" r:id="rId163"/>
+    <hyperlink ref="F104" r:id="rId164"/>
+    <hyperlink ref="E105" r:id="rId165"/>
+    <hyperlink ref="F105" r:id="rId166"/>
+    <hyperlink ref="E106" r:id="rId167"/>
+    <hyperlink ref="F106" r:id="rId168"/>
+    <hyperlink ref="F107" r:id="rId169"/>
+    <hyperlink ref="F108" r:id="rId170"/>
+    <hyperlink ref="F109" r:id="rId171"/>
+    <hyperlink ref="F110" r:id="rId172"/>
+    <hyperlink ref="F111" r:id="rId173"/>
+    <hyperlink ref="F112" r:id="rId174"/>
+    <hyperlink ref="F113" r:id="rId175"/>
+    <hyperlink ref="F114" r:id="rId176"/>
+    <hyperlink ref="F115" r:id="rId177"/>
+    <hyperlink ref="F116" r:id="rId178"/>
+    <hyperlink ref="F117" r:id="rId179"/>
+    <hyperlink ref="F118" r:id="rId180"/>
+    <hyperlink ref="F119" r:id="rId181"/>
+    <hyperlink ref="F120" r:id="rId182"/>
     <hyperlink ref="F121" r:id="rId183"/>
-    <hyperlink ref="E122" r:id="rId184"/>
-[...5 lines deleted...]
-    <hyperlink ref="F126" r:id="rId190"/>
+    <hyperlink ref="F122" r:id="rId184"/>
+    <hyperlink ref="F123" r:id="rId185"/>
+    <hyperlink ref="F124" r:id="rId186"/>
+    <hyperlink ref="F125" r:id="rId187"/>
+    <hyperlink ref="E126" r:id="rId188"/>
+    <hyperlink ref="F126" r:id="rId189"/>
+    <hyperlink ref="E127" r:id="rId190"/>
     <hyperlink ref="F127" r:id="rId191"/>
-    <hyperlink ref="F128" r:id="rId192"/>
-[...3 lines deleted...]
-    <hyperlink ref="E132" r:id="rId196"/>
+    <hyperlink ref="E128" r:id="rId192"/>
+    <hyperlink ref="F128" r:id="rId193"/>
+    <hyperlink ref="F129" r:id="rId194"/>
+    <hyperlink ref="F130" r:id="rId195"/>
+    <hyperlink ref="F131" r:id="rId196"/>
     <hyperlink ref="F132" r:id="rId197"/>
     <hyperlink ref="F133" r:id="rId198"/>
-    <hyperlink ref="E134" r:id="rId199"/>
-[...3 lines deleted...]
-    <hyperlink ref="F137" r:id="rId203"/>
+    <hyperlink ref="F134" r:id="rId199"/>
+    <hyperlink ref="F135" r:id="rId200"/>
+    <hyperlink ref="F136" r:id="rId201"/>
+    <hyperlink ref="F137" r:id="rId202"/>
+    <hyperlink ref="E138" r:id="rId203"/>
     <hyperlink ref="F138" r:id="rId204"/>
-    <hyperlink ref="F139" r:id="rId205"/>
-[...21 lines deleted...]
-    <hyperlink ref="E156" r:id="rId227"/>
+    <hyperlink ref="E139" r:id="rId205"/>
+    <hyperlink ref="F139" r:id="rId206"/>
+    <hyperlink ref="E140" r:id="rId207"/>
+    <hyperlink ref="F140" r:id="rId208"/>
+    <hyperlink ref="E141" r:id="rId209"/>
+    <hyperlink ref="F141" r:id="rId210"/>
+    <hyperlink ref="F142" r:id="rId211"/>
+    <hyperlink ref="F143" r:id="rId212"/>
+    <hyperlink ref="F144" r:id="rId213"/>
+    <hyperlink ref="F145" r:id="rId214"/>
+    <hyperlink ref="E146" r:id="rId215"/>
+    <hyperlink ref="F146" r:id="rId216"/>
+    <hyperlink ref="E147" r:id="rId217"/>
+    <hyperlink ref="F147" r:id="rId218"/>
+    <hyperlink ref="F148" r:id="rId219"/>
+    <hyperlink ref="E149" r:id="rId220"/>
+    <hyperlink ref="F149" r:id="rId221"/>
+    <hyperlink ref="F150" r:id="rId222"/>
+    <hyperlink ref="F151" r:id="rId223"/>
+    <hyperlink ref="F152" r:id="rId224"/>
+    <hyperlink ref="F153" r:id="rId225"/>
+    <hyperlink ref="F154" r:id="rId226"/>
+    <hyperlink ref="F155" r:id="rId227"/>
     <hyperlink ref="F156" r:id="rId228"/>
-    <hyperlink ref="F157" r:id="rId229"/>
-[...3 lines deleted...]
-    <hyperlink ref="E160" r:id="rId233"/>
+    <hyperlink ref="E157" r:id="rId229"/>
+    <hyperlink ref="F157" r:id="rId230"/>
+    <hyperlink ref="F158" r:id="rId231"/>
+    <hyperlink ref="E159" r:id="rId232"/>
+    <hyperlink ref="F159" r:id="rId233"/>
     <hyperlink ref="F160" r:id="rId234"/>
     <hyperlink ref="F161" r:id="rId235"/>
     <hyperlink ref="F162" r:id="rId236"/>
-    <hyperlink ref="E163" r:id="rId237"/>
-[...14 lines deleted...]
-    <hyperlink ref="F176" r:id="rId252"/>
+    <hyperlink ref="F163" r:id="rId237"/>
+    <hyperlink ref="F164" r:id="rId238"/>
+    <hyperlink ref="F165" r:id="rId239"/>
+    <hyperlink ref="F166" r:id="rId240"/>
+    <hyperlink ref="F167" r:id="rId241"/>
+    <hyperlink ref="F168" r:id="rId242"/>
+    <hyperlink ref="F169" r:id="rId243"/>
+    <hyperlink ref="F170" r:id="rId244"/>
+    <hyperlink ref="F171" r:id="rId245"/>
+    <hyperlink ref="F172" r:id="rId246"/>
+    <hyperlink ref="F173" r:id="rId247"/>
+    <hyperlink ref="F174" r:id="rId248"/>
+    <hyperlink ref="F175" r:id="rId249"/>
+    <hyperlink ref="E176" r:id="rId250"/>
+    <hyperlink ref="F176" r:id="rId251"/>
+    <hyperlink ref="E177" r:id="rId252"/>
     <hyperlink ref="F177" r:id="rId253"/>
-    <hyperlink ref="F178" r:id="rId254"/>
-[...30 lines deleted...]
-    <hyperlink ref="E202" r:id="rId285"/>
+    <hyperlink ref="E178" r:id="rId254"/>
+    <hyperlink ref="F178" r:id="rId255"/>
+    <hyperlink ref="E179" r:id="rId256"/>
+    <hyperlink ref="F179" r:id="rId257"/>
+    <hyperlink ref="E180" r:id="rId258"/>
+    <hyperlink ref="F180" r:id="rId259"/>
+    <hyperlink ref="E181" r:id="rId260"/>
+    <hyperlink ref="F181" r:id="rId261"/>
+    <hyperlink ref="F182" r:id="rId262"/>
+    <hyperlink ref="F183" r:id="rId263"/>
+    <hyperlink ref="E184" r:id="rId264"/>
+    <hyperlink ref="F184" r:id="rId265"/>
+    <hyperlink ref="E185" r:id="rId266"/>
+    <hyperlink ref="F185" r:id="rId267"/>
+    <hyperlink ref="F186" r:id="rId268"/>
+    <hyperlink ref="F187" r:id="rId269"/>
+    <hyperlink ref="E188" r:id="rId270"/>
+    <hyperlink ref="F188" r:id="rId271"/>
+    <hyperlink ref="F189" r:id="rId272"/>
+    <hyperlink ref="F190" r:id="rId273"/>
+    <hyperlink ref="F191" r:id="rId274"/>
+    <hyperlink ref="F192" r:id="rId275"/>
+    <hyperlink ref="F193" r:id="rId276"/>
+    <hyperlink ref="F194" r:id="rId277"/>
+    <hyperlink ref="F195" r:id="rId278"/>
+    <hyperlink ref="E196" r:id="rId279"/>
+    <hyperlink ref="F196" r:id="rId280"/>
+    <hyperlink ref="F197" r:id="rId281"/>
+    <hyperlink ref="F198" r:id="rId282"/>
+    <hyperlink ref="F199" r:id="rId283"/>
+    <hyperlink ref="F200" r:id="rId284"/>
+    <hyperlink ref="F201" r:id="rId285"/>
     <hyperlink ref="F202" r:id="rId286"/>
     <hyperlink ref="F203" r:id="rId287"/>
     <hyperlink ref="F204" r:id="rId288"/>
     <hyperlink ref="F205" r:id="rId289"/>
     <hyperlink ref="F206" r:id="rId290"/>
-    <hyperlink ref="E207" r:id="rId291"/>
-[...49 lines deleted...]
-    <hyperlink ref="F240" r:id="rId341"/>
+    <hyperlink ref="F207" r:id="rId291"/>
+    <hyperlink ref="F208" r:id="rId292"/>
+    <hyperlink ref="F209" r:id="rId293"/>
+    <hyperlink ref="F210" r:id="rId294"/>
+    <hyperlink ref="F211" r:id="rId295"/>
+    <hyperlink ref="F212" r:id="rId296"/>
+    <hyperlink ref="F213" r:id="rId297"/>
+    <hyperlink ref="F214" r:id="rId298"/>
+    <hyperlink ref="F215" r:id="rId299"/>
+    <hyperlink ref="F216" r:id="rId300"/>
+    <hyperlink ref="E217" r:id="rId301"/>
+    <hyperlink ref="F217" r:id="rId302"/>
+    <hyperlink ref="E218" r:id="rId303"/>
+    <hyperlink ref="F218" r:id="rId304"/>
+    <hyperlink ref="F219" r:id="rId305"/>
+    <hyperlink ref="F220" r:id="rId306"/>
+    <hyperlink ref="E221" r:id="rId307"/>
+    <hyperlink ref="F221" r:id="rId308"/>
+    <hyperlink ref="E222" r:id="rId309"/>
+    <hyperlink ref="F222" r:id="rId310"/>
+    <hyperlink ref="F223" r:id="rId311"/>
+    <hyperlink ref="E224" r:id="rId312"/>
+    <hyperlink ref="F224" r:id="rId313"/>
+    <hyperlink ref="E225" r:id="rId314"/>
+    <hyperlink ref="F225" r:id="rId315"/>
+    <hyperlink ref="E226" r:id="rId316"/>
+    <hyperlink ref="F226" r:id="rId317"/>
+    <hyperlink ref="E227" r:id="rId318"/>
+    <hyperlink ref="F227" r:id="rId319"/>
+    <hyperlink ref="F228" r:id="rId320"/>
+    <hyperlink ref="F229" r:id="rId321"/>
+    <hyperlink ref="F230" r:id="rId322"/>
+    <hyperlink ref="F231" r:id="rId323"/>
+    <hyperlink ref="E232" r:id="rId324"/>
+    <hyperlink ref="F232" r:id="rId325"/>
+    <hyperlink ref="E233" r:id="rId326"/>
+    <hyperlink ref="F233" r:id="rId327"/>
+    <hyperlink ref="E234" r:id="rId328"/>
+    <hyperlink ref="F234" r:id="rId329"/>
+    <hyperlink ref="E235" r:id="rId330"/>
+    <hyperlink ref="F235" r:id="rId331"/>
+    <hyperlink ref="E236" r:id="rId332"/>
+    <hyperlink ref="F236" r:id="rId333"/>
+    <hyperlink ref="F237" r:id="rId334"/>
+    <hyperlink ref="E238" r:id="rId335"/>
+    <hyperlink ref="F238" r:id="rId336"/>
+    <hyperlink ref="E239" r:id="rId337"/>
+    <hyperlink ref="F239" r:id="rId338"/>
+    <hyperlink ref="E240" r:id="rId339"/>
+    <hyperlink ref="F240" r:id="rId340"/>
+    <hyperlink ref="E241" r:id="rId341"/>
     <hyperlink ref="F241" r:id="rId342"/>
-    <hyperlink ref="F242" r:id="rId343"/>
-[...4 lines deleted...]
-    <hyperlink ref="E246" r:id="rId348"/>
+    <hyperlink ref="E242" r:id="rId343"/>
+    <hyperlink ref="F242" r:id="rId344"/>
+    <hyperlink ref="E243" r:id="rId345"/>
+    <hyperlink ref="F243" r:id="rId346"/>
+    <hyperlink ref="F244" r:id="rId347"/>
+    <hyperlink ref="F245" r:id="rId348"/>
     <hyperlink ref="F246" r:id="rId349"/>
     <hyperlink ref="F247" r:id="rId350"/>
     <hyperlink ref="F248" r:id="rId351"/>
-    <hyperlink ref="F249" r:id="rId352"/>
-[...27 lines deleted...]
-    <hyperlink ref="F272" r:id="rId380"/>
+    <hyperlink ref="E249" r:id="rId352"/>
+    <hyperlink ref="F249" r:id="rId353"/>
+    <hyperlink ref="E250" r:id="rId354"/>
+    <hyperlink ref="F250" r:id="rId355"/>
+    <hyperlink ref="F251" r:id="rId356"/>
+    <hyperlink ref="F252" r:id="rId357"/>
+    <hyperlink ref="E253" r:id="rId358"/>
+    <hyperlink ref="F253" r:id="rId359"/>
+    <hyperlink ref="E254" r:id="rId360"/>
+    <hyperlink ref="F254" r:id="rId361"/>
+    <hyperlink ref="E255" r:id="rId362"/>
+    <hyperlink ref="F255" r:id="rId363"/>
+    <hyperlink ref="F256" r:id="rId364"/>
+    <hyperlink ref="F257" r:id="rId365"/>
+    <hyperlink ref="F258" r:id="rId366"/>
+    <hyperlink ref="F259" r:id="rId367"/>
+    <hyperlink ref="F260" r:id="rId368"/>
+    <hyperlink ref="F261" r:id="rId369"/>
+    <hyperlink ref="E262" r:id="rId370"/>
+    <hyperlink ref="F262" r:id="rId371"/>
+    <hyperlink ref="F263" r:id="rId372"/>
+    <hyperlink ref="F264" r:id="rId373"/>
+    <hyperlink ref="F265" r:id="rId374"/>
+    <hyperlink ref="F266" r:id="rId375"/>
+    <hyperlink ref="F267" r:id="rId376"/>
+    <hyperlink ref="E268" r:id="rId377"/>
+    <hyperlink ref="F268" r:id="rId378"/>
+    <hyperlink ref="F269" r:id="rId379"/>
+    <hyperlink ref="F270" r:id="rId380"/>
+    <hyperlink ref="E271" r:id="rId381"/>
+    <hyperlink ref="F271" r:id="rId382"/>
+    <hyperlink ref="F272" r:id="rId383"/>
+    <hyperlink ref="F273" r:id="rId384"/>
+    <hyperlink ref="F274" r:id="rId385"/>
+    <hyperlink ref="F275" r:id="rId386"/>
+    <hyperlink ref="F276" r:id="rId387"/>
+    <hyperlink ref="F277" r:id="rId388"/>
+    <hyperlink ref="F278" r:id="rId389"/>
+    <hyperlink ref="F279" r:id="rId390"/>
+    <hyperlink ref="F280" r:id="rId391"/>
+    <hyperlink ref="F281" r:id="rId392"/>
+    <hyperlink ref="F282" r:id="rId393"/>
+    <hyperlink ref="F283" r:id="rId394"/>
+    <hyperlink ref="F284" r:id="rId395"/>
+    <hyperlink ref="E285" r:id="rId396"/>
+    <hyperlink ref="F285" r:id="rId397"/>
+    <hyperlink ref="E286" r:id="rId398"/>
+    <hyperlink ref="F286" r:id="rId399"/>
+    <hyperlink ref="E287" r:id="rId400"/>
+    <hyperlink ref="F287" r:id="rId401"/>
+    <hyperlink ref="F288" r:id="rId402"/>
+    <hyperlink ref="F289" r:id="rId403"/>
+    <hyperlink ref="F290" r:id="rId404"/>
+    <hyperlink ref="F291" r:id="rId405"/>
+    <hyperlink ref="F292" r:id="rId406"/>
+    <hyperlink ref="E293" r:id="rId407"/>
+    <hyperlink ref="F293" r:id="rId408"/>
+    <hyperlink ref="F294" r:id="rId409"/>
+    <hyperlink ref="F295" r:id="rId410"/>
+    <hyperlink ref="F296" r:id="rId411"/>
+    <hyperlink ref="E297" r:id="rId412"/>
+    <hyperlink ref="F297" r:id="rId413"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>