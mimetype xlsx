--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -8,832 +8,550 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1351" uniqueCount="723">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1361" uniqueCount="515">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCC18AA7CF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto dei servizi di ATTIVITA’ DI FORMAZIONE per la realizzazione di n. 4 PERCORSI FORMATIVI della durata di 55 ORE TOTALI - PNRR (D.M. 11 novembre 2025, n. 219) – CIG: BCC18AA7CF.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD0904FF6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio di manutenzione, assistenza e rinnovo licenze programmi Codebase s.r.l. A.S. 2026-2027</t>
+  </si>
+  <si>
     <t>18/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” - PNRR (D.M. 11 novembre 2025, n. 219) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2026-1745-P-66076 - TITOLO PROGETTO: La rivoluzione dell'IA - CUP: E94D25006860006.</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto conferimento incarico al Dirigente Scolastico di “coordinamento generale del progetto e direzione tecnica dei percorsi formativi” - PNRR (D.M. 11 novembre 2025, n. 219) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2026-1745-P-66076 - TITOLO PROGETTO: La rivoluzione dell'IA - CUP: E94D25006860006.</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC505ABC9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di sussidi didattici destinati agli studenti con disabilità per la realizzazione del PROGETTO di cui al D.D.G. n. 1332 del 25/03/2026 della Regione Siciliana</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC505ABC9A</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC2B9FB2FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di forniture informatiche per le esigenze didattiche dei plessi di scuola dell’Infanzia e di scuola Primaria dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2B9FB2FF</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC254B1CDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di forniture informatiche e interventi tecnici presso i plessi dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC254B1CDF</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico del ruolo di RUP per la realizzazione del PROGETTO di cui al D.D.G. n. 1332 del 25/03/2026 della Regione Siciliana - Assessorato dell’istruzione e della formazione professionale - Dipartimento dell’istruzione, dell’università e del diritto allo studio - Servizio 1 - Funzionamento scuole statali - “ACQUISIZIONE DI ATTREZZATURE TECNICHE E DI SUSSIDI DIDATTICI DESTINATI AGLI STUDENTI CON DISABILITÀ - Legge regionale 5 gennaio 2026, n. 1, art. 17 comma 1” - CUP: G92J26000200002.</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE84182EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di manutenzione per il funzionamento generale e il decoro degli edifici scolastici – CIG: BBE84182EE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE84182EE</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE8060151</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di formazione per l’attivazione dei sistemi di IA per il personale scolastico dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8060151</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE4303DD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di una carrozzina pieghevole per facilitare le esigenze degli alunni di scuola primaria con mobilità ridotta temporanea</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4303DD3</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDA1CF667</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di un climatizzatore inverter da collocare presso l’ufficio del Dirigente dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA1CF667</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC55C113D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di ambulanza dotata di defibrillatore per la manifestazione del 05 giugno 2026 nell'ambito del progetto “Scuola Attiva Kids 2026”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC55C113D</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC0B5FF44</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di dotazioni elettroniche musicali volti al soddisfacimento delle esigenze didattiche avanzate dai Docenti di Musica del plesso di scuola secondaria di primo grado “Rosso di San Secondo”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0B5FF44</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB86B01265</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE IGIENICO SANITARIO – CIG: BB86B01265.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86B01265</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7F04CF8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE IGIENICO SANITARIO – CIG: BB7F04CF8D.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F04CF8D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7F08E607</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE IGIENICO SANITARIO – CIG: BB7F08E607.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F08E607</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB850F649C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio catering per la giornata del 06 maggio 2026 nell'ambito del progetto di internalizzazione per l'a.s. 2025/2026 per il plesso di Scuola Secondaria di Primo Grado “Rosso di San Secondo” dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB850F649C</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO all’Ins. TARDANICO LOREDANA in qualità di DOCENTE per la realizzazione di n. 1 ATTIVITÀ inerente la didattica con l’utilizzo dell’Aula Immersiva svolta con gli alunni in orario extracurricolare (TITOLO PROGETTO: IMPARARE IN TUTTI I SENSI: IMMERSI NEL SAPERE) - Circolare n. 24 del 31/10/2024 REGIONE SICILIANA - CUP: G99I24001680002.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO all’Ins. SALANITRO MARIA in qualità di DOCENTE per la realizzazione di n. 1 ATTIVITÀ inerente la didattica con l’utilizzo dell’Aula Immersiva svolta con gli alunni in orario extracurricolare (TITOLO PROGETTO: IMPARARE IN TUTTI I SENSI: IMMERSI NEL SAPERE) - Circolare n. 24 del 31/10/2024 REGIONE SICILIANA - CUP: G99I24001680002.</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB7686BE10</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto del servizio di noleggio pullman per USCITE DIDATTICHE a San Cataldo “Miniera di Gabara” per il 4 – 5 – 6 maggio 2026 per gli alunni delle classi 3^ del plesso di Scuola Secondaria di Primo Grado “Rosso di San Secondo” dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7686BE10</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3C065FBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio per Visita Guidata a Palermo per il 4 – 6 – 8 – 11 maggio 2026 per gli alunni delle classi 1 ^ e 2^ del plesso di Scuola Secondaria di Primo Grado “Rosso di San Secondo” dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C065FBB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB2CBC3F1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di cancelleria per la realizzazione del progetto del PTOF a.s. 2025/2026 “Radici e Futuro” per l’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CBC3F1F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BAFE8BC1C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di giardinaggio per la realizzazione del progetto “VERDE ALLA ROSSO” per l’a.s. 2025/2026 per l’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE8BC1C9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAC9EBCAA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio per Viaggi di Istruzione CAMPANIA 16-20 MARZO 2026 per gli alunni delle classi 3^ del plesso di Scuola Secondaria di Primo Grado “Rosso di San Secondo” dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9EBCAA3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACB3F2B9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di noleggio pullman per USCITE DIDATTICHE a Viagrande – Mazzarino nel mese di aprile 2026 per gli alunni delle classi 1^ A-B-C-D-E - 2^ A-B-C-D-E - 3^ C del plesso di Scuola Primaria “Lombardo Radice” dell’Istituto Comprensivo Statal</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB3F2B9D</t>
-[...4 lines deleted...]
-  <si>
     <t>BACB26FC40</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto del servizio di noleggio pullman per USCITE DIDATTICHE ad Agrigento – Canicattì - Zafferana Etnea – Viagrande – nei mesi di aprile e maggio 2026 per gli alunni delle classi 5^ A-B-C-D-E-F - 4^ A-B-C-D - 3^ A-B-D del plesso di Scuola Primaria “L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB26FC40</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA8C91B9CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto dei servizi di corrispondenza postale per l’anno 2026 per l’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C91B9CB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA5C3D7B55</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio per Viaggi di Istruzione MALTA 20-24 APRILE e 26-30 APRILE 2026 per gli alunni delle classi 2^ del plesso di Scuola Secondaria di Primo Grado “Rosso di San Secondo” dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C3D7B55</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA547E3145</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio del “Corso di formazione per la corretta gestione di Bullismo e Cyberbullismo a scuola” per i docenti in servizio presso l’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA547E3145</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C843021F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei servizi ARGO EMOLUMENTI WEB – INVENTARIO WEB per gli Uffici Amministrativi di Segreteria dell’Istituto Comprensivo Statale “Lombardo Radice” per l’anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C843021F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9C63A3582</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di manutenzione, assistenza e rinnovo licenza programmi Argo software in uso agli Uffici Amministrativi di Segreteria dell’Istituto Comprensivo Statale “Lombardo Radice” per l’anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C63A3582</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9A7E8F8ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO Corso di Formazione PRIMO SOCCORSO e Formazione DEFIBRILLATORE AI SENSI DEL DECRETO LEGISLATIVO 9 APRILE 2008, N. 81 – CIG: B9A7E8F8ED.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7E8F8ED</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99328570F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio integrato della Sicurezza sui Luoghi di Lavoro comprendente i compiti di Responsabile del Servizio di Prevenzione e Protezione (R.S.P.P.) per l’anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99328570F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B974C7E1F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale pubblicitario per l’open day a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974C7E1F5</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B969AC58A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale didattico per la realizzazione dei progetti del PTOF - CIG: B969AC58A3.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969AC58A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B969CD4B87</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di noleggio pullman per USCITA DIDATTICA a Borgo Santa Rita (Caltanissetta) il 9 e 12 dicembre 2025 per gli alunni delle classi 4^ A-B-C-D del plesso di Scuola Primaria “Lombardo Radice”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969CD4B87</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B94854FECD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale per la realizzazione di protezioni in spugna per la ringhiera della palestra del plesso di scuola secondaria di primo grado “Rosso di San Secondo” – CIG: B94854FECD.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94854FECD</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B94232D37C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio Corso di formazione PREPOSTI ai sensi del Decreto Legislativo 9 aprile 2008, n. 81 – CIG: B94232D37C.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94232D37C</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8FF2BE36F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale per la tinteggiatura del palco e delle porte della sala teatro del plesso di Scuola Primaria dell’Istituto Comprensivo Statale “Lombardo Radice” – CIG: B8FF2BE36F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF2BE36F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8EEE617A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale igienico sanitario – CIG: B8EEE617A2.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEE617A2</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EF5DE598</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale igienico sanitario – CIG: B8EF5DE598.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF5DE598</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EF8FD8F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di noleggio e assistenza operativa per fotocopiatori e stampanti multifunzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF8FD8F2</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EF7EB6D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale igienico sanitario – CIG: B8EF7EB6D6.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF7EB6D6</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8D249C437</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA a Montedoro il 27, 28, 29 e 30 ottobre 2025 per gli alunni delle classi 3^ del plesso di Scuola Secondaria di Primo Grado “Rosso di San Secondo” dell’Istituto Comprensivo Statale “Lombardo Radice”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D249C437</t>
-[...4 lines deleted...]
-  <si>
     <t>INTEGRAZIONE Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università – Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole secondarie di primo e di secondo grado e alla lotta alla dispersione scolastica – Interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>INTEGRAZIONE Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale del personale scolastico - Formazione del personale scolastico per la transizione digitale (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>INTEGRAZIONE Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 3.1: Nuove competenze e nuovi linguaggi - Azioni di potenziamento delle competenze STEM e multilinguistiche (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8AD469177</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per il funzionamento generale e il decoro degli edifici scolastici dell’Istituto Comprensivo Statale “Lombardo Radice” - CIG: B8AD469177.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD469177</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88E58F42B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio assicurativo per copertura Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Alunni e Personale della scuola per il triennio scolastico 2025-2026 / 2026-2027 / 2027-2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E58F42B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B87EC32C33</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di manutenzione concernente la sostituzione di un vetro per il plesso di scuola secondaria di primo grado dell’Istituto Comprensivo Statale “Lombardo Radice” – CIG: B87EC32C33</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EC32C33</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B874D99B32</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale vario di manutenzione e per il decoro generale della scuola – CIG: B874D99B32.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874D99B32</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B8540C0CFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di Medico Competente ai sensi degli articoli 25 e 41 del Decreto Legislativo 9 aprile 2008, n. 81 - CIG: B8540C0CFD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8540C0CFD</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B850D591DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di allestimento audio, video e illuminazione - Presentazione ufficiale del Calendario scolastico “Un anno da disegnare … a.s. 2025/26” – CIG: B850D591DA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850D591DA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa TALLUTO VALERIA in qualità di ESPERTO per la realizzazione di n. 2 PERCORSI AGGIUNTIVI DI MENTORING E ORIENTAMENTO (INTEGRAZIONE) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>B7AF1D47F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto della Fornitura di un’AULA IMMERSIVA per la realizzazione delle proposte ammesse di cui alla Circolare n. 24 del 31/10/2024 Regione Siciliana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AF1D47F2</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B795BED1E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di manutenzione per la sala teatro del plesso di Scuola Primaria dell’Istituto Comprensivo Statale “Lombardo Radice” – CIG: B795BED1E2.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795BED1E2</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>B7724F0D20</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un Palco per il plesso di Scuola Primaria dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7724F0D20</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76A6EADAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di “Gestione del Servizio di Cassa dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta per un periodo di 36 (trentasei) mesi dal 01/07/2025 al 30/06/2028”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A6EADAE</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71C1825BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di manutenzione, assistenza e rinnovo licenze programmi Codebase s.r.l. – CIG: B71C1825BD.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C1825BD</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B718BDAE6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di n. 2 frigoriferi congelatori – CIG: B718BDAE6C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718BDAE6C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>Decreto di Conferimento Incarico all’Ins. TARDANICO LOREDANA di “Supporto tecnico operativo alla progettazione e all’allestimento degli ambienti per la predisposizione del Progetto definitivo e del Capitolato tecnico” per la realizzazione delle proposte ammesse di cui alla Circolare n. 24 del 31/10/2024 DIDATTICA IMMERSIVA - REGIONE SICILIANA - TITOLO PROGETTO: “Imparare in tutti i sensi: immersi nel sapere” - CUP: G99I24001680002.</t>
   </si>
   <si>
     <t>Decreto di Conferimento Incarico all’Ins. NICASTRO DANIELA di “Supporto tecnico operativo alla progettazione e all’allestimento degli ambienti per la predisposizione del Progetto definitivo e del Capitolato tecnico” per la realizzazione delle proposte ammesse di cui alla Circolare n. 24 del 31/10/2024 DIDATTICA IMMERSIVA - REGIONE SICILIANA - TITOLO PROGETTO: “Imparare in tutti i sensi: immersi nel sapere” - CUP: G99I24001680002.</t>
   </si>
   <si>
     <t>Decreto di Conferimento Incarico all’Ins. SALANITRO MARIA di “Supporto tecnico operativo alla progettazione e all’allestimento degli ambienti per la predisposizione del Progetto definitivo e del Capitolato tecnico” per la realizzazione delle proposte ammesse di cui alla Circolare n. 24 del 31/10/2024 DIDATTICA IMMERSIVA - REGIONE SICILIANA - TITOLO PROGETTO: “Imparare in tutti i sensi: immersi nel sapere” - CUP: G99I24001680002.</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa DOMINICI VALERIA in qualità di ESPERTO per la realizzazione di n. 3 PERCORSI AGGIUNTIVI DI MENTORING E ORIENTAMENTO (INTEGRAZIONE) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa MEZZASALMA SONIA in qualità di ESPERTO per la realizzazione di n. 3 PERCORSI AGGIUNTIVI DI MENTORING E ORIENTAMENTO (INTEGRAZIONE) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa CINARDO CHIARA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO AGGIUNTIVO DI MENTORING E ORIENTAMENTO (SECONDA INTEGRAZIONE) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO CONFERIMENTO INCARICO alla Dott.ssa FRUSCIONE CHIARA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO AGGIUNTIVO DI MENTORING E ORIENTAMENTO (SECONDA INTEGRAZIONE) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006. </t>
@@ -853,92 +571,74 @@
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa GIAMPORCARO ALESSIA in qualità di DOCENTE ESPERTO per la realizzazione di n. 1 PERCORSO FORMATIVO E LABORATORIALE CO-CURRICOLARE (TITOLO PERCORSO: Mens sana in corpore sano 2) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa GIAMPORCARO ALESSIA in qualità di DOCENTE TUTOR per la realizzazione di n. 1 PERCORSO FORMATIVO E LABORATORIALE CO-CURRICOLARE (TITOLO PERCORSO: Mens sana in corpore sano 1) -PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa GIANNONE ROBERTA MARIA in qualità di DOCENTE ESPERTO per la realizzazione di n. 1 PERCORSO FORMATIVO E LABORATORIALE CO-CURRICOLARE (TITOLO PERCORSO: Mens sana in corpore sano 1) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa COLLESANO VALENTINA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI ORIENTAMENTO CON IL COINVOLGIMENTO DELLE FAMIGLIE - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D0A1712E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 2 valigette di Pronto Soccorso e materiale igienico sanitario – CIG: B6D0A1712E.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0A1712E</t>
-[...4 lines deleted...]
-  <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa CINARDO CHIARA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO AGGIUNTIVO DI MENTORING E ORIENTAMENTO (INTEGRAZIONE) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa FRUSCIONE CHIARA in qualità di ESPERTO per la realizzazione di n. 2 PERCORSI AGGIUNTIVI DI MENTORING E ORIENTAMENTO (INTEGRAZIONE) - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6C648819F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale di manutenzione – CIG: B6C648819F.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C648819F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C5A6DAC0</t>
   </si>
   <si>
     <t>Decisione a contrarre  - Acquisto di tre libri per la realizzazione di attività progettuali del PTOF CIG: B6C5A6DAC0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5A6DAC0</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa DOMINICI VALERIA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa CARUSO FRANCESCA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa PIRNACI GIULIA ANTONELLA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa MEZZASALMA SONIA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa CARAPEZZA CINZIA MARIA PIA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa PALERMO VALENTINA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa COLLESANO VALENTINA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI MENTORING E ORIENTAMENTO  - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO CONFERIMENTO INCARICO alla Dott.ssa CINARDO CHIARA in qualità di ESPERTO per la realizzazione di n. 1 PERCORSO DI MENTORING E ORIENTAMENTO  - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006. </t>
@@ -967,300 +667,228 @@
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa TALLUTO ROSALINDA in qualità di ESPERTO per la realizzazione di n. 2 PERCORSI DI MENTORING E ORIENTAMENTO  - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa GIORDANO DANIELA in qualità di ESPERTO per la realizzazione di n. 2 PERCORSI DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa INDORATO ELEONORA in qualità di ESPERTO per la realizzazione di n. 3 PERCORSI DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Dott.ssa PARENTI ILENIA in qualità di ESPERTO per la realizzazione di n. 2 PERCORSI DI MENTORING E ORIENTAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B67D502915</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di noleggio pullman per Visite di Istruzione – Piazza Armerina “Romaland” - CIG: B67D502915.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D502915</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B6776F7DC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di noleggio pullman per Visite di Istruzione – Cozzo di Naro - Prestianni - CIG: B6776F7DC2.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6776F7DC2</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B6046779A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei servizi di allestimento audio, video e illuminazione per la realizzazione del progetto “Le giraffe non possono danzare” - CIG: B6046779A1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6046779A1</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa SCARANTINO LUISA di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina INGLESE per la realizzazione di n. 1 PERCORSO DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO  PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa FALCONE GIOVANNA di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina INGLESE per la realizzazione di n. 2 PERCORSI DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa SALITO LOREDANA di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina MATEMATICA per la realizzazione di n. 1 PERCORSO DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa SERPENTE MIRELLA di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina MATEMATICA per la realizzazione di n. 1 PERCORSO DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO al Prof. PASSINI VALERIO di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina MATEMATICA per la realizzazione di n. 2 PERCORSI DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa CANDURA SIMONA di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina MATEMATICA per la realizzazione di n. 1 PERCORSO DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO - PNRR  (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa COLAJANNI ANTONIA MARIA di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina ITALIANO per la realizzazione di n. 1 PERCORSO DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO CONFERIMENTO INCARICO alla Prof.ssa CORTESE ANTONELLA di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina ITALIANO per la realizzazione di n. 1 PERCORSO DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO - PNRR scolastica (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006. </t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa PALMERI MARZIA di DOCENTE ESPERTO per la realizzazione di percorsi di potenziamento delle competenze di base nella disciplina ITALIANO per la realizzazione di n. 2 PERCORSI DI POTENZIAMENTO DELLE COMPETENZE DI BASE, DI MOTIVAZIONE E ACCOMPAGNAMENTO - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B612D78B06</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico sanitario per i plessi dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta – CIG: B612D78B06.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612D78B06</t>
-[...4 lines deleted...]
-  <si>
     <t>B6138AB8F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico sanitario per i plessi dell’Istituto Comprensivo Statale “Lombardo Radice” di Caltanissetta – CIG: B6138AB8F3.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6138AB8F3</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B60DEBC1C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio per Viaggi di Istruzione UMBRIA 17-21 MARZO 2025 – NOTO / MODICA / RAGUSA 7-8 APRILE 9-10 APRILE 14-15 APRILE 2025 – CIG: B60DEBC1C7</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60DEBC1C7</t>
-[...4 lines deleted...]
-  <si>
     <t>B60C2B1D77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di noleggio pullman per la partecipazione ai campionati di Giochi Matematici a.s. 2024-2025 – CIG: B60C2B1D77.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C2B1D77</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>Decreto Conferimento incarico al Direttore dei Servizi Generali ed Amministrativi Dott. Giorgio Raia per lo svolgimento delle “attività di gestione amministrativo-contabile e per la Rendicontazione del progetto” per la realizzazione delle proposte ammesse di cui alla Circolare n. 24 del 31/10/2024 “Potenziamento del sistema educativo attraverso lo sviluppo, l’innovazione e la sperimentazione di nuovi modelli basati sulla didattica immersiva in favore degli Istituti Scolastici Comprensivi e delle Direzioni Didattiche con sede nella Regione Siciliana: DIDATTICA IMMERSIVA" disposto con DDG n. 2707 del 30/12/2024 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - TITOLO PROGETTO: “Imparare in tutti i sensi: immersi nel sapere” - CUP: G99I24001680002.</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico del ruolo di RUP per la realizzazione delle proposte ammesse di cui alla Circolare n. 24 del 31/10/2024 “Potenziamento del sistema educativo attraverso lo sviluppo, l’innovazione e la sperimentazione di nuovi modelli basati sulla didattica immersiva in favore degli Istituti Scolastici Comprensivi e delle Direzioni Didattiche con sede nella Regione Siciliana: DIDATTICA IMMERSIVA" disposto con DDG n. 2707 del 30/12/2024 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - TITOLO PROGETTO: “Imparare in tutti i sensi: immersi nel sapere” - CUP: G99I24001680002.</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Dirigente Scolastico di “coordinamento generale del progetto e direzione tecnica dei percorsi formativi” per la realizzazione del progetto - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Dirigente Scolastico di “coordinamento e direzione generale del progetto” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università – Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole secondarie di primo e di secondo grado e alla lotta alla dispersione scolastica - Strumenti e ausili per la riduzione dei divari di apprendimento per gli studenti con disabilità da parte dei Centri Territoriali di Supporto (D.M. 41/2024) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1382-P-49188 - TITOLO PROGETTO: OLTRE OGNI BARRIERA - CUP: E94D21000740006.</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E2485263</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico per alunni con disabilità – CIG: B5E2485263.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2485263</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C55A4790</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio per Visite di Istruzione – San Cataldo – Mazzarino – Piazza Armerina - alunni Scuola Primaria a.s. 2024/2025 - CIG: B5C55A4790</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C55A4790</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO all’Ins. NICASTRO DANIELA di “Docente Referente” per la realizzazione del progetto di cui al PNRR (D.M. 41/2024) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1382-P-49188 - TITOLO PROGETTO: OLTRE OGNI BARRIERA - CUP: E94D21000740006.</t>
   </si>
   <si>
     <t>B5BA2BF6AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio per Visite di Istruzione – Catania - Acitrezza a.s. 2024/2025 CIG: B5BA2BF6AF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA2BF6AF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO all’Assistente Amministrativo Sig. LETIZIA LUIGI di “Supporto tecnico gestionale per garantire lo svolgimento delle attività operative strumentali” - PNRR (D.M. 41/2024) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1382-P-49188 - TITOLO PROGETTO: OLTRE OGNI BARRIERA - CUP: E94D21000740006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO all’Assistente Amministrativo Sig. PIRRERA NICOLÒ di “Supporto tecnico gestionale per garantire lo svolgimento delle attività operative strumentali” - PNRR (D.M. 41/2024) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1382-P-49188 - TITOLO PROGETTO: OLTRE OGNI BARRIERA - CUP: E94D21000740006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa BENNARDO GIUSEPPA di Docente Componente del “TEAM PER LA PREVENZIONE DELLA DISPERSIONE SCOLASTICA” - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa TORNATORE STEFANIA GIUSEPPA MARIA di Docente Componente del “TEAM PER LA PREVENZIONE DELLA DISPERSIONE SCOLASTICA” - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO alla Prof.ssa MARRANCA GABRIELLA di Docente Componente del “TEAM PER LA PREVENZIONE DELLA DISPERSIONE SCOLASTICA” - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICO al Prof. PASSINI VALERIO di Docente Componente del “TEAM PER LA PREVENZIONE DELLA DISPERSIONE SCOLASTICA” - PNRR (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” per la realizzazione  del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università – Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole secondarie di primo e di secondo grado e alla lotta alla dispersione scolastica - Strumenti e ausili per la riduzione dei divari di apprendimento per gli studenti con disabilità da parte dei Centri Territoriali di Supporto (D.M. 41/2024) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1382-P-49188 - TITOLO PROGETTO: OLTRE OGNI BARRIERA - CUP: E94D21000740006.</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B5871A0769</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZA REPOSITORY AT per la realizzazione dei LABORATORI SUL CAMPO - PNRR DM 66/2023 - CIG: B5871A0769</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5871A0769</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università – Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole secondarie di primo e di secondo grado e alla lotta alla dispersione scolastica – Interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B567823308</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI NOLEGGI OPERATIVI SISTEMA BOXIO (CODICE MEPA: NSLAB-29) per la realizzazione dei LABORATORI SUL CAMPO - CIG: B567823308.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/285279e7-543a-4e0d-b55f-4e49987729e3</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico del ruolo di RUP per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università – Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole secondarie di primo e di secondo grado e alla lotta alla dispersione scolastica – Interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1322-P-47062 - TITOLO PROGETTO: Provaci ancora e credi in te stesso! - CUP: E94D21000200006.</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico del ruolo di RUP per la realizzazione  del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università – Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole secondarie di primo e di secondo grado e alla lotta alla dispersione scolastica - Strumenti e ausili per la riduzione dei divari di apprendimento per gli studenti con disabilità da parte dei Centri Territoriali di Supporto (D.M. 41/2024) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I1.4-2024-1382-P-49188 - TITOLO PROGETTO: OLTRE OGNI BARRIERA - CUP: E94D21000740006.</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. RAP NICOLA CLAUDIO MARIA di Docente TUTOR per n. 1 LABORATORIO - Privacy, Amministrazione trasparente e digitalizzazione degli appalti per personale ata e dirigente scolastico – PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa PARDO LOREDANA ANNA di Docente TUTOR per n. 1 LABORATORIO - Stampa 3d con tinkerCAD - PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. PASSINI VALERIO di Docente TUTOR per n. 1 LABORATORIO - Uso delle metodologie didattiche innovative con il supporto della tecnologia per il potenziamento delle attività multidisciplinari, inclusive e delle competenze linguistiche mediante Boxio 2 – PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. FICICCHIA ANNA MARIA di Docente TUTOR per n. 1 LABORATORIO - Uso delle metodologie didattiche innovative con il supporto della tecnologia per il potenziamento delle attività multidisciplinari, inclusive e delle competenze linguistiche mediante Boxio 1 – PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
@@ -1287,224 +915,164 @@
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa PARDO LOREDANA ANNA di Docente TUTOR per n. 1 LABORATORIO - Utilizzo degli applicativi di Workspace – PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. BILECI EZIO di Docente ESPERTO per n. 1 LABORATORIO - Utilizzo degli applicativi di Workspace – PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa PARDO LOREDANA ANNA di Docente TUTOR per n. 1 PERCORSO - Dalla progettazione alla produzione nella didattica con Laser Cutter e Lego Spike Prime – (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa DEL POPOLO CARCIOPOLO ANNA di Docente ESPERTO per n. 1 PERCORSO - Dalla progettazione alla produzione nella didattica con Laser Cutter e Lego Spike Prime – PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>B50A784018</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo
 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per
 l’Acquisto del servizio integrato della Sicurezza sui Luoghi di Lavoro comprendente i compiti di Responsabile del Servizio di Prevenzione e Protezione (R.S.P.P.) per l’anno 2025 ai sensi del Decreto Legislativo 9 aprile 2008, n. 81 e ss.mm.ii. a caricodell’Aggregato A02/02 del P.A. per l’E.F. 2024 – CIG: B50A784018</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A784018</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4EA8536DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di manutenzione, assistenza e rinnovo licenza programmi Argo software in uso agli Uffici Amministrativi di Segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA8536DF</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4E1740ECA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Servizio D.P.O. Triennio 2025-2027 (Responsabile della Protezione dei Dati) a carico dell’Aggregato A02/02 del P.A. per l’E.F. 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1740ECA</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4D774D046</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI ATTIVITA’ DI FORMAZIONE per la realizzazione di n. 4 LABORATORI SUL CAMPO della durata di 20 ORE CIASCUNO PNRR DM 66/2023- CIG: B4D774D046</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D774D046</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4D0AC71D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di toner per stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0AC71D7</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4BC81CBAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale pubblicitario per l’open day</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC81CBAD</t>
-[...4 lines deleted...]
-  <si>
     <t>Conferimento incarico alla Prof.ssa Tornatore Stefania Giuseppa Maria di Docente TUTOR – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO EXTRA-CURRICOLARE per la realizzazione di n. 1 EDIZIONE - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof.ssa Scarantino Luisa di Docente ESPERTO – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO EXTRA-CURRICOLARE per la realizzazione di n. 1 EDIZIONE - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>B4B4443DD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per il funzionamento generale e il decoro degli edifici scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4443DD1</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A5F30418</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico per la realizzazione dei progetti del PTOF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5F30418</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Scarantino Luisa di Docente TUTOR – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO EXTRA-CURRICOLARE per la realizzazione di n. 1 EDIZIONE - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. Turturici Armando di Docente ESPERTO – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO EXTRA-CURRICOLARE per la realizzazione di n. 1 EDIZIONE - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B473F63FDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di forniture e servizi di manutenzione informatica CIG: B473F63FDC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B473F63FDC</t>
-[...4 lines deleted...]
-  <si>
     <t>Conferimento incarico alla Prof.ssa Giangreco Donatella di Docente TUTOR – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 3 EDIZIONI - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Ficicchia Anna Maria di Docente TUTOR – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 1 EDIZIONE - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Maira Simona Maria di Docente TUTOR – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 1 EDIZIONE - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Reale Anna Maria Concetta di Docente TUTOR – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 1 EDIZIONE - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Scarantino Luisa di Docente TUTOR – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 1 EDIZIONE - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Tornatore Stefania Giuseppa Maria di Docente ESPERTO – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 3 EDIZIONI - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Falcone Giovanna di Docente ESPERTO – PERCORSI MULTILINGUISMO – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 4 EDIZIONI - MULTILINGUISMO per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>B46829F9A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di manutenzione concernente la sostituzione di un vetro CIG: B46829F9A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46829F9A4</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. Rap Nicola Claudio Maria di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 4 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Carletta Maria Adriana di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 3 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 -PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Anzalone Romina di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 4 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Reale Anna Maria Concetta di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 2 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Salito Loredana di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 5 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Tardanico Loredana di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 2 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 - (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Salanitro Maria di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 3 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Curatolo Rossana Lucia di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 2 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
@@ -1536,548 +1104,386 @@
   <si>
     <t>Conferimento incarico alla Prof.ssa Del Popolo Carciopolo Anna di Docente ESPERTO – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 2 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Pardo Loredana Anna di Docente ESPERTO – PERCORSI STEM – LINEA DI INTERVENTO A – IN ORARIO CURRICOLARE per la realizzazione di n. 2 EDIZIONI - STEM per alunni - della linea di Intervento A per l’a.s. 2024/2025- PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. SALANITRO MARIA di Docente TUTOR per n. 1 PERCORSO - Intelligenza artificiale a supporto della didattica – PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. BILECI EZIO di Docente ESPERTO per n. 1 PERCORSO - Intelligenza artificiale a supporto della didattica – PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B40B6BE089</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di sedie ergonomiche operative per gli uffici amministrativi di segreteria CIG: B40B6BE089</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B6BE089</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3EDDA139F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 1 frigorifero congelatore e n. 1 lavatrice CIG: B3EDDA139F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDDA139F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale del personale scolastico - Formazione del personale scolastico per la transizione digitale (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Dirigente Scolastico di “coordinamento generale del progetto e direzione tecnica dei percorsi formativi” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale del personale scolastico - Formazione del personale scolastico per la transizione digitale (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>B36DBC3903</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di sedie per alunni CIG: B36DBC3903</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36DBC3903</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B36C4E4950</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio per Visite di Istruzione – Etna – Monte Sartorius - Milo a.s. 2024-2025 CIG: B36C4E4950</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36C4E4950</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Giovanna Falcone di Docente ESPERTO – PERCORSI DI LINGUA – LINEA DI INTERVENTO B – per la realizzazione di n. 1 EDIZIONE (LIVELLO B2) della linea di Intervento B per l’a.s. 2024/2025 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>B358014E1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Pacchi di reintegro cassette pronto soccorso All. 1 CIG: B358014E1B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358014E1B</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>B341BBDE81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale sanitario CIG: B341BBDE81</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B341BBDE81</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B335C2205B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di registri dei verbali, registri dei docenti, carpette per fascicoli personali CIG: B335C2205B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B335C2205B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>B329E35508</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di noleggio e assistenza operativa per fotocopiatori e stampanti multifunzione CIG: B329E35508</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329E35508</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. TARDANICO LOREDANA di Docente Componente del gruppo di “COMUNITÀ DI PRATICHE PER L’APPRENDIMENTO” - PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. SALANITRO MARIA di Docente Componente del gruppo di “COMUNITÀ DI PRATICHE PER L’APPRENDIMENTO”- PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. PARDO LOREDANA ANNA di Docente Componente del gruppo di “COMUNITÀ DI PRATICHE PER L’APPRENDIMENTO” - PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. DEL POPOLO CARCIOPOLO ANNA di Docente Componente del gruppo di “COMUNITÀ DI PRATICHE PER L’APPRENDIMENTO” - PNRR (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>B303F98B2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di manutenzione, assistenza e rinnovo licenza Registro elettronico Archimede e Modulo Orario Scolastico CIG:B303F98B2F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303F98B2F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>B22DAE26FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di fotocopie e materiale di manutenzione stampante CIG: B22DAE26FA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22DAE26FA</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>B2127132FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di manutenzione per gli edifici scolastici CIG: B2127132FB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2127132FB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>B202CB02D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di una targa pubblicitaria PON FSE “AGENDA SUD” PROGETTO "IMPARIAMO FACENDO"  CIG: B202CB02D0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B202CB02D0</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>B1D845505C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei servizi di Segreteria digitale – Conservazione sostitutiva – Canone sito web  CIG: B1D845505C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D845505C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico del ruolo di RUP per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale del personale scolastico - Formazione del personale scolastico per la transizione digitale (D.M. 66/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I2.1-2023-1222-P-38830 - TITOLO PROGETTO: VERSO L'INNOVAZIONE: PERCORSI DI FORMAZIONE DIGITALE - CUP: E94D23004640006.</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>B1D87D1076</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un supporto per tastiera elettronica a CIG: B1D87D1076</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D87D1076</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>B152130F22</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite e viaggi di istruzione Palermo a.s. 2023-2024 - CIG: B152130F22.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B152130F22</t>
-[...4 lines deleted...]
-  <si>
     <t>B13C639C14</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE IGIENICO SANITARIO DITTA PROVENZALE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13C639C14</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>B1661EEE73</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Strumenti Musicali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1661EEE73</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>B14733C22E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio per Visite e Viaggi di Istruzione a Calascibetta – Carini – Viterbo - Montedoro a.s. 2023-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14733C22E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>B12A55018B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi di formazione e aggiornamento sulla sicurezza nei luoghi di lavoro art. 37</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/560462bb-413c-4de5-8cf6-f28da3e33de9</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Giovanna Falcone di Docente ESPERTO – PERCORSI DI LINGUA – LINEA DI INTERVENTO B per la realizzazione di  n. 1 EDIZIONE della linea di Intervento B per l’a.s. 2023/2024 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. Dario Scancarello di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A per la realizzazione di n. 1 EDIZIONE della linea di Intervento A per l’a.s. 2023/2024 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Loredana Anna Pardo di Docente TUTOR – PERCORSI STEM – LINEA DI INTERVENTO A per la realizzazione di n. 1 EDIZIONE della linea di Intervento A per l’a.s. 2023/2024 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Anna Del Popolo Carciopolo di Docente ESPERTO – PERCORSI STEM – LINEA DI INTERVENTO A per la realizzazione di n. 1 EDIZIONE della linea di Intervento A per l’a.s. 2023/2024 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. Valerio Passini di Docente ESPERTO – PERCORSI STEM – LINEA DI INTERVENTO A per la realizzazione di n. 1 EDIZIONE della linea di Intervento A per l’a.s. 2023/2024 - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>B10CBC7B7F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo
 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per
 l’acquisto del servizio per Visite e Viaggi di Istruzione a Trapani – per gli alunni di Scuola Secondaria di Primo grado “Rosso
 di San Secondo” dell’Istituto Comprensivo Statale “Lombardo Radice” a carico dell’Aggregato A05/01 del P.A. per l’E.F. 2024 – CIG: B10CBC7B7F.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10CBC7B7F</t>
-[...4 lines deleted...]
-  <si>
     <t>B113EF03FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI PER VISITE E VIAGGI DI ISTRUZIONE A AGRIGENTO A.S. 2023-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113EF03FF</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>Conferimento incarico all’Insegnante Lucia Rossana Curatolo di Docente Tutor per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Insegnante Daniela Nicastro di Docente Referente per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002.</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>B0EE7F36FF</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per l’acquisto dei servizi di formazione per la realizzazione del progetto “1nessuno100giga” nell’ambito del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002 - a carico dell’Aggregato P02/16 del P.A. per l’E.F. 2024 – CIG: B0EE7F36FF.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EE7F36FF</t>
-[...4 lines deleted...]
-  <si>
     <t>B0EEBC6EE2</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per l’acquisto dei servizi di formazione per la realizzazione del progetto “1nessuno100giga” nell’ambito del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002 - a carico dell’Aggregato P02/16 del P.A. per l’E.F. 2024 – CIG: B0EEBC6EE2.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EEBC6EE2</t>
-[...4 lines deleted...]
-  <si>
     <t>B0F9A9723E</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per l’acquisto del servizio per Visite e Viaggi di Istruzione a Siracusa – per gli alunni di Scuola Primaria dell’Istituto Comprensivo Statale “Lombardo Radice” a carico dell’Aggregato A05/01 del P.A. per l’E.F. 2024 – CIG: B0F9A9723E.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F9A9723E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. FICICCHIA ANNA MARIA di Docente Componente del GRUPPO di LAVORO con competenze in materie e metodologie di MULTILINGUISMO – LINEA DI INTERVENTO B - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. FALCONE GIOVANNA di Docente Componente del GRUPPO di LAVORO con competenze in materie e metodologie di MULTILINGUISMO – LINEA DI INTERVENTO B - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. TORNATORE STEFANIA GIUSEPPA MARIA di Docente Componente del GRUPPO di LAVORO con competenze in materie e metodologie di MULTILINGUISMO – LINEA DI INTERVENTO A - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. SALANITRO MARIA di Docente Componente del GRUPPO di LAVORO con competenze in materie e metodologia STEM – LINEA DI INTERVENTO A - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. DEL POPOLO CARCIOPOLO ANNA di Docente Componente del GRUPPO di LAVORO con competenze in materie e metodologia STEM – LINEA DI INTERVENTO A - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. TARDANICO LOREDANA di Docente Componente del GRUPPO di LAVORO con competenze in materie e metodologia STEM – LINEA DI INTERVENTO A - PNRR (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>B0EB0A6446</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per l’acquisto del servizio per Visite e Viaggi di Istruzione a Piazza Armerina – per gli alunni di Scuola Secondaria di Primo grado del plesso “Rosso di San Secondo”  dell’Istituto Comprensivo Statale “Lombardo Radice” a carico dell’Aggregato A05/01 del P.A. per l’E.F. 2024 – CIG: B0EB0A6446.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB0A6446</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Direttore dei Servizi Generali ed Amministrativi per lo svolgimento di “attività specialistiche di supporto tecnico e organizzativo finalizzato al raggiungimento degli obiettivi” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 3.1: Nuove competenze e nuovi linguaggi - Azioni di potenziamento delle competenze STEM e multilinguistiche (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>Decreto conferimento incarico al Dirigente Scolastico di “coordinamento generale e direzione tecnica dei percorsi formativi” per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 3.1: Nuove competenze e nuovi linguaggi - Azioni di potenziamento delle competenze STEM e multilinguistiche (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico del ruolo di RUP per la realizzazione del progetto di cui al PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 3.1: Nuove competenze e nuovi linguaggi - Azioni di potenziamento delle competenze STEM e multilinguistiche (D.M.65/2023) - CODICE IDENTIFICATIVO DEL PROGETTO: M4C1I3.1-2023-1143-P-29708 - TITOLO PROGETTO: ENJOY AND LEARN WITH STEM - CUP: E94D23003550006.</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>Conferimento incarico All’Assistente Amministrativo Sig. Luigi Letizia di supporto alla gestione amministrativo-contabile e per l’espletamento degli impegni connessi per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Assistente Amministrativo Sig. Nicolò Pirrera di supporto alla gestione amministrativo-contabile e per l’espletamento degli impegni connessi per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002.</t>
   </si>
   <si>
     <t>B0B3DCD7BE</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per l’acquisto del servizio di noleggio pullman per Viaggi di Istruzione al Planetario Osservatorio Astronomico di Montedoro – Parco avventura Madonie – Diliberto manufatti San Cataldo - Giardino della Kolimpetra Agrigento – per gli alunni di Scuola Primaria  dell’Istituto Comprensivo Statale “Lombardo Radice” a carico dell’Aggregato A05/01 del P.A. per l’E.F. 2024 – CIG: B0B3DCD7BE.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B3DCD7BE</t>
-[...4 lines deleted...]
-  <si>
     <t>Conferimento incarico all’Ins. Bifarella Filippina per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE TUTOR; Modulo: A SPASSO CON LA LETTURA 2.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Pardo Loredana Anna per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE ESPERTO; Modulo: A SPASSO CON LA LETTURA 2.</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>B0ACF8DC8E</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per l’acquisto del servizio di noleggio pullman per la partecipazione ai campionati di Giochi Matematici degli alunni del plesso di Scuola Secondaria di Primo Grado “Rosso di San Secondo” dell’Istituto Comprensivo Statale “Lombardo Radice” a carico dell’Aggregato A05/01 del P.A. per l’E.F. 2024 – CIG: B0ACF8DC8E.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0ACF8DC8E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Conferimento incarico al Sig. Bonsignore Massimiliano in qualità di Collaboratore Scolastico, a seguito della disponibilità espressa, per l’espletamento degli impegni connessi alla realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Sig.ra Corinto Clara in qualità di Collaboratore Scolastico, a seguito della disponibilità espressa, per l’espletamento degli impegni connessi alla realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo.</t>
   </si>
   <si>
     <t>Conferimento incarico al Sig. Panzarella Michele in qualità di Collaboratore Scolastico, a seguito della disponibilità espressa, per l’espletamento degli impegni connessi alla realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo.</t>
   </si>
   <si>
     <t>Conferimento incarico al Sig. Cambio Antonio in qualità di Collaboratore Scolastico, a seguito della disponibilità espressa, per l’espletamento degli impegni connessi alla realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo.</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Reale Anna Maria Concetta per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE TUTOR; Modulo: LEARNING BY DOING 2.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. Turturici Armando Alessandro per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE TUTOR; Modulo: LEARNING BY DOING.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. Turturici Armando Alessandro per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE ESPERTO; Modulo: LEARNING BY DOING 2.</t>
@@ -2088,181 +1494,162 @@
   <si>
     <t>Conferimento incarico all’Ins. Azzaro Maria Giuseppa per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE TUTOR; Modulo: PROBLEM SOLVING.</t>
   </si>
   <si>
     <t>Conferimento incarico al Prof. Passini Valerio per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE ESPERTO; Modulo: PROBLEM SOLVING.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Scribani Emanuela per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE TUTOR; Modulo: A SPASSO CON LA LETTURA.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Prof.ssa Pardo Loredana Anna per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo; Ruolo: DOCENTE ESPERTO; Modulo: A SPASSO CON LA LETTURA.</t>
   </si>
   <si>
     <t>Conferimento incarico all’Ins. Reale Anna Maria Concetta di Docente in qualità di Referente della Valutazione per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo.</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>B0895BC25C</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 mediante Ordine ad Esecuzione Immediata sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per l’acquisto di forniture volte al soddisfacimento di esigenze didattiche avanzate dal corpo docente presso i plessi dell’Istituto Comprensivo Statale “Lombardo Radice” a carico dell’Aggregato A03/01 del P.A. per l’E.F. 2024 – CIG: B0895BC25C.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0895BC25C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>B13C7EB23D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13C7EB23D</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>B071E8D5DD</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 per la riparazione dell’impianto autoclave e pompe idrauliche a servizio dei plessi di scuola primaria e dell’infanzia dell’Istituto Comprensivo Statale “Lombardo Radice” a carico dell’Aggregato A01/04 del P.A. per l’E.F. 2024 – CIG: B071E8D5DD.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B071E8D5DD</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>Conferimento incarico alla Professoressa Antonella Maria Rita Scarantino di Docente esperto per l’attuazione delle azioni di formazione docenti per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002.</t>
   </si>
   <si>
     <t>Conferimento incarico alla Professoressa Graziella Lo Manto di Docente esperto per l’attuazione delle azioni di formazione docenti per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002.</t>
   </si>
   <si>
     <t xml:space="preserve">Conferimento incarico alla Professoressa Ernesta Maria Pia Musca di Docente esperto per l’attuazione delle azioni di formazione docenti per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002. </t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>Conferimento incarico al Direttore dei Servizi Generali ed Amministrativi della gestione amministrativo-contabile per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002.</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico dell’attività di direzione, coordinamento e organizzazione per la realizzazione del “Progetto pilota per la prevenzione del bullismo e del cyberbullismo nella Regione Siciliana” disposto con DDG n. 2829 del 29/12/2022 dalla Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell’università e del diritto allo studio - Servizio 1 Funzionamento scuole statali - CUP: G91J22000690002.</t>
   </si>
   <si>
     <t>B05D6D97FE</t>
   </si>
   <si>
     <t>Decisione a contrarre tramite affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023, n. 36 mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) per l’acquisto del servizio di manutenzione e riparazione di attrezzature informatiche presso l’Istituto Comprensivo Statale “Lombardo Radice” a carico dell’Aggregato A01/05 del P.A. per l’E.F. 2024 – CIG: B05D6D97FE.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05D6D97FE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>Conferimento incarico al Direttore dei Servizi Generali ed Amministrativi della gestione amministrativo-contabile per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo.</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico dell’attività di direzione, coordinamento e organizzazione per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo.</t>
   </si>
   <si>
     <t>Conferimento incarico al Dirigente Scolastico del ruolo di RUP per la realizzazione del progetto PON FSE “AGENDA SUD” - Nota di Adesione prot. n. 134894 del 21 novembre 2023 – Decreto del Ministro dell’istruzione e del merito 30 agosto 2023, n. 176 – c.d. “Agenda SUD” - CODICE PROGETTO: 10.2.2A-FSEPON-SI-2024-326; CUP: E94D23004010001; Titolo Progetto: Impariamo facendo.</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>B1FD41EBA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di cancelleria per la didattica CIG: B1FD41EBA0</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ad6d5f15-4139-4b90-89b4-1e6ba4f6e181</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2560,5459 +1947,5885 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC18AA7CF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4400b4a2-e2d1-465b-a953-9099fe07da92" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0904FF6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/df221dfb-f9c4-4d5d-bf0c-0d80545da51d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC505ABC9A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/35deed16-e89d-40c3-93c1-cc6d7982a76b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2B9FB2FF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a162a174-f73b-4f8e-a699-81a5e8465e93" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC254B1CDF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6f2d5bf4-f6f3-4d7e-9f6e-dbeca72e0b8f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE84182EE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/55ad166d-1b69-413c-95e6-638b3c342412" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8060151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a1785240-40f1-4cb1-8fe5-49556b7f30df" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4303DD3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/810b350a-097f-41dd-921e-476efd16f5a3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA1CF667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c3d9593c-8637-4081-b169-832032106e38" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC55C113D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a984a444-0e88-43d7-a9c3-d2798aaf0f36" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0B5FF44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b2ee7693-8bcf-4b1a-92c0-75f2af16051f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86B01265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/dcfe9ce9-3691-4235-8a96-d1b7b319693f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F04CF8D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7c4cf3e9-b8ca-4da7-b645-753a80a12a06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F08E607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/61147537-30fd-49ff-94d0-fce801b4c132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB850F649C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1af46e45-2cdd-4045-87e3-2e189e897f6f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7686BE10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b7aa3262-6774-4808-b032-c890b8a81344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C065FBB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d87114d0-9a26-4dae-9397-da891c040499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CBC3F1F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bdde795b-5a31-45da-996a-c0d2dea61bf7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE8BC1C9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1d06f256-3bc0-4125-8417-d2b40482009b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9EBCAA3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/638234c0-d60b-433a-aef4-1ca9b5a8c999" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB3F2B9D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c660cd60-0d2f-45f4-9b0a-f69aac8d618e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB26FC40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a9d33177-847d-42f2-90ad-ff61dda92cac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C91B9CB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/0d9dae49-7c9c-42bb-a732-ab238ab6ad7f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C3D7B55" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e73a35e3-c337-45cb-963c-b21bbb04b806" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA547E3145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/55c3105b-2f50-4a23-b8db-07f5ae3e77d8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C843021F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/213f1297-088a-4dde-817d-e1a7097fb6c5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C63A3582" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/74e0a992-8b5a-4e57-9ba7-f3911051852e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7E8F8ED" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/369195f5-7122-416e-8e68-c9055362846c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99328570F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5812e66a-8cb3-46fc-8dba-fe6f1c9829fc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974C7E1F5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a69150d7-3528-4e58-81cb-d9cd6d9b4254" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969AC58A3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b06d3599-d0ea-4213-a393-6f2ff09ec824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969CD4B87" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e7568908-f7cf-48f8-a742-679222da4e75" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94854FECD" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/478ff972-6307-4635-854b-c9b758d1e123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94232D37C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/631f8a4d-510a-4826-bd0f-a42dc33b5bf5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF2BE36F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/82cc1545-f934-49e2-aa6f-a2eb98828436" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEE617A2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c675b170-2074-43fe-a3fa-159cf1f43940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF5DE598" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/934ca225-7b7c-4c6b-98ea-514d2dc8b1be" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF8FD8F2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9265cdca-b2be-4c4f-b409-051ba8987950" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF7EB6D6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ba358b80-6664-42ee-9104-4ea698bc6c6e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D249C437" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/0bde0fa7-40b7-4295-bb62-64369ce7e205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD469177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cdc6fb9c-4dfd-4ee9-82d1-aacd311878b9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E58F42B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9ec914b3-8876-4240-8159-bc46aadd309d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EC32C33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9b32a541-222c-448d-84e7-7f7e6d87daf1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874D99B32" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/07a6936f-ac30-4cd6-adb6-2082659ac71d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8540C0CFD" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8d05e73c-b35d-40f9-8f86-a1519af5bca1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850D591DA" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/e58e128f-a9c8-489a-98e6-afeb819522b5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AF1D47F2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d120d718-3460-4901-bcdb-25504eee7536" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795BED1E2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/449267ba-329a-45ee-86c7-c05b8765b157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7724F0D20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/12a48a53-31ee-4bab-81dc-e3638388bb09" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A6EADAE" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8b16e698-a4d9-4a7d-a325-eaf14cab998c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C1825BD" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/65cdae16-0aff-4395-98c7-420857e9f051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718BDAE6C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/51cea95f-df16-4523-ab18-ca0095fd32cd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0A1712E" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/dd4e02e3-e1e8-44b8-ad36-9126c2d94520" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C648819F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bb94ed39-dbd4-4077-9dc6-1bb11bcae784" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5A6DAC0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/abfa8a3e-75da-4890-aceb-32ad8e7966c3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D502915" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/85749b8f-4309-415e-ba3d-4b902cee5730" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6776F7DC2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4e1eb815-323b-48fd-9c08-65ed59aae90b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6046779A1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/839e1577-d3b0-4584-9eb2-2d902e386ae4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612D78B06" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/13c74483-a331-4eb9-ba7c-9015bfd5dd9a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6138AB8F3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f5788a8c-0933-4265-bcba-83271f5c23e8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60DEBC1C7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b1f63aea-d3fb-405e-810c-774abce057fc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C2B1D77" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a9a28670-2e4b-4fbe-93fd-4ad0c43cc290" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2485263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6aaf1302-8b5a-4dae-b613-14032736c683" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C55A4790" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9b58a5d0-f4f6-476a-ae31-53958d843bff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA2BF6AF" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cfedebbb-c36a-4ef1-9126-0c26516467b1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5871A0769" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/2048a5a2-f9f8-440c-bc7e-e9023748dbfc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567823308" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/285279e7-543a-4e0d-b55f-4e49987729e3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A784018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f4cb657c-dcac-4680-8258-5b088cb5519a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA8536DF" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/01038e97-bfa7-4caf-a309-569830943be6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1740ECA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8bf67b9c-03fa-4b1c-897d-1dd8e2542689" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D774D046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/a03c7d9c-fb92-4a2a-8dee-4869e28dc3c5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0AC71D7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5743cc18-b06e-4081-8155-9cbd1b317153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC81CBAD" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/f20996d1-7157-4348-aea3-f6790b099776" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4443DD1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/05b52009-a046-49ee-b49e-16bcf3d1387c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5F30418" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/40cfd76d-c5ac-4e59-88e5-8c93b9de355a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B473F63FDC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/466aee88-861e-4dd5-87af-2a9a06bb7138" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46829F9A4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d4551fea-a14b-4f9e-81cb-22f7b5044be3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B6BE089" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/1029c4ee-1100-4548-90f9-9933e6a58830" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDDA139F" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/25607d10-1556-44ce-871d-11783cca1f5c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36DBC3903" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/c31434f3-3936-40cd-92f0-526fc7cf22ea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36C4E4950" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/3469d303-8b08-404e-8816-e6de44f05a00" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358014E1B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/8fb4e1ea-3925-4c87-b7bf-7eab2d2e21db" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B341BBDE81" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/46f72187-2887-4915-9580-64a6a56a28fb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B335C2205B" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/fdf89c52-4e53-472a-99de-ab40460b99fb" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329E35508" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/fb620493-de48-449d-b900-184d0d2c7007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303F98B2F" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/6d0d9117-9ff8-4748-99f9-8dbc56709253" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22DAE26FA" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ec8e77b9-0f6a-4396-b6cc-1de6aca88a24" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2127132FB" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7c1a6915-fdf6-44a9-b752-b8bf106d22c8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B202CB02D0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7247930e-2186-4715-ae39-562b3c650f93" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D845505C" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/bd2d7961-60d3-40c2-90e2-047e8d8ddb22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D87D1076" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/13d68f3d-f01f-404f-9565-fa69ade62afc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B152130F22" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4a062cc5-6d32-461e-b6c3-0f005e415bf7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13C639C14" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/d933224c-0fbf-4d80-9d3c-fdb1bf7f9ef5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1661EEE73" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/63502b52-bb64-45e4-89dd-1261344447c6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14733C22E" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/9de378d9-e4fa-4ac0-a365-fd8bd113430f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A55018B" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/560462bb-413c-4de5-8cf6-f28da3e33de9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10CBC7B7F" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/4116a440-53f9-48b2-b304-f48d3062818e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113EF03FF" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/cbdd679d-7f3a-469a-9f08-f68499e9d542" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EE7F36FF" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/edb61896-0bdb-4d7a-85d1-e82162b16a4b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EEBC6EE2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/65ce2ece-4e3a-495a-ab9e-a909a7271a4c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F9A9723E" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/023611eb-3a64-430d-a1f4-4b71b2e7c5ab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB0A6446" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/40222190-bc93-4e6e-aced-a8495fccf91f" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B3DCD7BE" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/eb284a0d-2894-4b40-b114-67501787e564" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0ACF8DC8E" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/43661bc7-f9fc-481c-96f5-31d57c85e1dc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0895BC25C" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/5bc88350-fd96-4e4d-b16e-a67805b210bb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13C7EB23D" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/b2da835d-41d3-44a7-92cb-cfa909c77ba4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B071E8D5DD" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/7b635c73-d604-4293-8011-22e8894ca9d9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05D6D97FE" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/02cd91c7-e769-492a-afc1-bc618f8920cd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD41EBA0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC828004/amministrazione-trasparente/atti-amministrazioni-enti/ad6d5f15-4139-4b90-89b4-1e6ba4f6e181" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F270"/>
+  <dimension ref="A1:F272"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7291</v>
+        <v>7883</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>7289</v>
+        <v>7628</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7138</v>
+        <v>7291</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="F4" t="s">
-        <v>15</v>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>7289</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...7 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>6761</v>
+        <v>7138</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>6728</v>
+        <v>6901</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>5968</v>
+        <v>6761</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>5957</v>
+        <v>6728</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>14</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>5900</v>
+        <v>5968</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>5785</v>
+        <v>5957</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>5539</v>
+        <v>5900</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>5537</v>
+        <v>5785</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>4822</v>
+        <v>5539</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>4821</v>
+        <v>5537</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>4820</v>
+        <v>4822</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>4728</v>
+        <v>4821</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="B18">
-        <v>4660</v>
+        <v>4820</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="F18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>4659</v>
+        <v>4728</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="F19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>4496</v>
+        <v>4660</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>14</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>4492</v>
+        <v>4659</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>14</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>3891</v>
+        <v>4496</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>59</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B23">
-        <v>3156</v>
+        <v>4492</v>
       </c>
       <c r="C23" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>61</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="B24">
-        <v>2551</v>
+        <v>3891</v>
       </c>
       <c r="C24" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>64</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="B25">
-        <v>2481</v>
+        <v>3156</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>67</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>2480</v>
+        <v>2551</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>70</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>1828</v>
+        <v>2481</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="B28">
-        <v>1425</v>
+        <v>2480</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>75</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="B29">
-        <v>1193</v>
+        <v>1828</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>78</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>12208</v>
+        <v>1425</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>81</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>12184</v>
+        <v>1193</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>84</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="B32">
-        <v>12056</v>
+        <v>12208</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="B33">
-        <v>11888</v>
+        <v>12184</v>
       </c>
       <c r="C33" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>11622</v>
+        <v>12056</v>
       </c>
       <c r="C34" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="B35">
-        <v>11525</v>
+        <v>11888</v>
       </c>
       <c r="C35" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>95</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="B36">
-        <v>11520</v>
+        <v>11622</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
+        <v>97</v>
       </c>
       <c r="D36" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>98</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="B37">
-        <v>11418</v>
+        <v>11525</v>
       </c>
       <c r="C37" t="s">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="D37" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>101</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="B38">
-        <v>11227</v>
+        <v>11520</v>
       </c>
       <c r="C38" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>103</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="B39">
-        <v>10453</v>
+        <v>11418</v>
       </c>
       <c r="C39" t="s">
-        <v>169</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>106</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>107</v>
       </c>
       <c r="B40">
-        <v>10291</v>
+        <v>11227</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>109</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>173</v>
+        <v>110</v>
       </c>
       <c r="B41">
-        <v>10290</v>
+        <v>10453</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>111</v>
       </c>
       <c r="D41" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>112</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="B42">
-        <v>10289</v>
+        <v>10291</v>
       </c>
       <c r="C42" t="s">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="D42" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>115</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>10288</v>
+        <v>10290</v>
       </c>
       <c r="C43" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>117</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="B44">
-        <v>9901</v>
+        <v>10289</v>
       </c>
       <c r="C44" t="s">
-        <v>191</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>119</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="B45">
-        <v>9897</v>
+        <v>10288</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-      <c r="F45" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="B46">
-        <v>9896</v>
+        <v>9901</v>
       </c>
       <c r="C46" t="s">
-        <v>7</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="F46" t="s">
+        <v>124</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="B47">
-        <v>9895</v>
+        <v>9897</v>
       </c>
       <c r="C47" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>197</v>
+        <v>125</v>
       </c>
       <c r="E47" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>9560</v>
+        <v>9896</v>
       </c>
       <c r="C48" t="s">
-        <v>199</v>
+        <v>14</v>
       </c>
       <c r="D48" t="s">
-        <v>200</v>
+        <v>126</v>
       </c>
       <c r="E48" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>14</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>9061</v>
+        <v>9895</v>
       </c>
       <c r="C49" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="D49" t="s">
-        <v>205</v>
+        <v>127</v>
       </c>
       <c r="E49" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>14</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>8778</v>
+        <v>9560</v>
       </c>
       <c r="C50" t="s">
-        <v>209</v>
+        <v>129</v>
       </c>
       <c r="D50" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>130</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>131</v>
       </c>
       <c r="B51">
-        <v>8615</v>
+        <v>9061</v>
       </c>
       <c r="C51" t="s">
-        <v>214</v>
+        <v>132</v>
       </c>
       <c r="D51" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>133</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>218</v>
+        <v>134</v>
       </c>
       <c r="B52">
-        <v>8143</v>
+        <v>8778</v>
       </c>
       <c r="C52" t="s">
-        <v>219</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>136</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>8085</v>
+        <v>8615</v>
       </c>
       <c r="C53" t="s">
-        <v>224</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>139</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>228</v>
+        <v>140</v>
       </c>
       <c r="B54">
-        <v>7534</v>
+        <v>8143</v>
       </c>
       <c r="C54" t="s">
-        <v>7</v>
+        <v>141</v>
       </c>
       <c r="D54" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="F54" t="s">
+        <v>142</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>230</v>
+        <v>143</v>
       </c>
       <c r="B55">
-        <v>6846</v>
+        <v>8085</v>
       </c>
       <c r="C55" t="s">
-        <v>231</v>
+        <v>144</v>
       </c>
       <c r="D55" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>145</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>235</v>
+        <v>146</v>
       </c>
       <c r="B56">
-        <v>6629</v>
+        <v>7534</v>
       </c>
       <c r="C56" t="s">
-        <v>236</v>
+        <v>14</v>
       </c>
       <c r="D56" t="s">
-        <v>237</v>
+        <v>147</v>
       </c>
       <c r="E56" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>14</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>148</v>
       </c>
       <c r="B57">
-        <v>6356</v>
+        <v>6846</v>
       </c>
       <c r="C57" t="s">
-        <v>241</v>
+        <v>149</v>
       </c>
       <c r="D57" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>150</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>245</v>
+        <v>151</v>
       </c>
       <c r="B58">
-        <v>6305</v>
+        <v>6629</v>
       </c>
       <c r="C58" t="s">
-        <v>246</v>
+        <v>152</v>
       </c>
       <c r="D58" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>153</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>250</v>
+        <v>154</v>
       </c>
       <c r="B59">
-        <v>5473</v>
+        <v>6356</v>
       </c>
       <c r="C59" t="s">
-        <v>251</v>
+        <v>155</v>
       </c>
       <c r="D59" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>156</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>255</v>
+        <v>157</v>
       </c>
       <c r="B60">
-        <v>5435</v>
+        <v>6305</v>
       </c>
       <c r="C60" t="s">
-        <v>256</v>
+        <v>158</v>
       </c>
       <c r="D60" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>159</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>260</v>
+        <v>160</v>
       </c>
       <c r="B61">
-        <v>5206</v>
+        <v>5473</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>261</v>
-[...4 lines deleted...]
-      <c r="F61" t="s">
+        <v>162</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>260</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>5205</v>
+        <v>5435</v>
       </c>
       <c r="C62" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-      <c r="F62" t="s">
+        <v>165</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>260</v>
+        <v>166</v>
       </c>
       <c r="B63">
-        <v>5204</v>
+        <v>5206</v>
       </c>
       <c r="C63" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D63" t="s">
-        <v>263</v>
+        <v>167</v>
       </c>
       <c r="E63" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>264</v>
+        <v>166</v>
       </c>
       <c r="B64">
-        <v>5077</v>
+        <v>5205</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D64" t="s">
-        <v>265</v>
+        <v>168</v>
       </c>
       <c r="E64" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>264</v>
+        <v>166</v>
       </c>
       <c r="B65">
-        <v>5076</v>
+        <v>5204</v>
       </c>
       <c r="C65" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D65" t="s">
-        <v>266</v>
+        <v>169</v>
       </c>
       <c r="E65" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>264</v>
+        <v>170</v>
       </c>
       <c r="B66">
-        <v>5075</v>
+        <v>5077</v>
       </c>
       <c r="C66" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D66" t="s">
-        <v>267</v>
+        <v>171</v>
       </c>
       <c r="E66" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>264</v>
+        <v>170</v>
       </c>
       <c r="B67">
-        <v>5074</v>
+        <v>5076</v>
       </c>
       <c r="C67" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D67" t="s">
-        <v>268</v>
+        <v>172</v>
       </c>
       <c r="E67" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>269</v>
+        <v>170</v>
       </c>
       <c r="B68">
-        <v>5033</v>
+        <v>5075</v>
       </c>
       <c r="C68" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D68" t="s">
-        <v>270</v>
+        <v>173</v>
       </c>
       <c r="E68" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>269</v>
+        <v>170</v>
       </c>
       <c r="B69">
-        <v>5032</v>
+        <v>5074</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D69" t="s">
-        <v>271</v>
+        <v>174</v>
       </c>
       <c r="E69" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>269</v>
+        <v>175</v>
       </c>
       <c r="B70">
-        <v>5029</v>
+        <v>5033</v>
       </c>
       <c r="C70" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D70" t="s">
-        <v>272</v>
+        <v>176</v>
       </c>
       <c r="E70" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F70" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>269</v>
+        <v>175</v>
       </c>
       <c r="B71">
-        <v>5028</v>
+        <v>5032</v>
       </c>
       <c r="C71" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D71" t="s">
-        <v>273</v>
+        <v>177</v>
       </c>
       <c r="E71" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>269</v>
+        <v>175</v>
       </c>
       <c r="B72">
-        <v>5027</v>
+        <v>5029</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D72" t="s">
-        <v>274</v>
+        <v>178</v>
       </c>
       <c r="E72" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>269</v>
+        <v>175</v>
       </c>
       <c r="B73">
-        <v>5026</v>
+        <v>5028</v>
       </c>
       <c r="C73" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D73" t="s">
-        <v>275</v>
+        <v>179</v>
       </c>
       <c r="E73" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>276</v>
+        <v>175</v>
       </c>
       <c r="B74">
-        <v>4869</v>
+        <v>5027</v>
       </c>
       <c r="C74" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D74" t="s">
-        <v>277</v>
+        <v>180</v>
       </c>
       <c r="E74" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F74" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>278</v>
+        <v>175</v>
       </c>
       <c r="B75">
-        <v>4802</v>
+        <v>5026</v>
       </c>
       <c r="C75" t="s">
-        <v>279</v>
+        <v>14</v>
       </c>
       <c r="D75" t="s">
-        <v>280</v>
+        <v>181</v>
       </c>
       <c r="E75" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>14</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>278</v>
+        <v>182</v>
       </c>
       <c r="B76">
-        <v>4790</v>
+        <v>4869</v>
       </c>
       <c r="C76" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D76" t="s">
-        <v>283</v>
+        <v>183</v>
       </c>
       <c r="E76" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F76" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>278</v>
+        <v>184</v>
       </c>
       <c r="B77">
-        <v>4789</v>
+        <v>4802</v>
       </c>
       <c r="C77" t="s">
-        <v>7</v>
+        <v>185</v>
       </c>
       <c r="D77" t="s">
-        <v>284</v>
-[...4 lines deleted...]
-      <c r="F77" t="s">
+        <v>186</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>285</v>
+        <v>184</v>
       </c>
       <c r="B78">
-        <v>4694</v>
+        <v>4790</v>
       </c>
       <c r="C78" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D78" t="s">
-        <v>287</v>
+        <v>187</v>
       </c>
       <c r="E78" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>14</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>290</v>
+        <v>184</v>
       </c>
       <c r="B79">
-        <v>4646</v>
+        <v>4789</v>
       </c>
       <c r="C79" t="s">
-        <v>291</v>
+        <v>14</v>
       </c>
       <c r="D79" t="s">
-        <v>292</v>
+        <v>188</v>
       </c>
       <c r="E79" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>14</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>295</v>
+        <v>189</v>
       </c>
       <c r="B80">
-        <v>4504</v>
+        <v>4694</v>
       </c>
       <c r="C80" t="s">
-        <v>7</v>
+        <v>190</v>
       </c>
       <c r="D80" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-      <c r="F80" t="s">
+        <v>191</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>295</v>
+        <v>192</v>
       </c>
       <c r="B81">
-        <v>4503</v>
+        <v>4646</v>
       </c>
       <c r="C81" t="s">
-        <v>7</v>
+        <v>193</v>
       </c>
       <c r="D81" t="s">
-        <v>297</v>
-[...4 lines deleted...]
-      <c r="F81" t="s">
+        <v>194</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B82">
-        <v>4502</v>
+        <v>4504</v>
       </c>
       <c r="C82" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D82" t="s">
-        <v>298</v>
+        <v>196</v>
       </c>
       <c r="E82" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F82" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B83">
-        <v>4501</v>
+        <v>4503</v>
       </c>
       <c r="C83" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D83" t="s">
-        <v>299</v>
+        <v>197</v>
       </c>
       <c r="E83" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F83" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B84">
-        <v>4498</v>
+        <v>4502</v>
       </c>
       <c r="C84" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D84" t="s">
-        <v>300</v>
+        <v>198</v>
       </c>
       <c r="E84" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F84" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B85">
-        <v>4497</v>
+        <v>4501</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D85" t="s">
-        <v>301</v>
+        <v>199</v>
       </c>
       <c r="E85" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F85" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B86">
-        <v>4496</v>
+        <v>4498</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D86" t="s">
-        <v>302</v>
+        <v>200</v>
       </c>
       <c r="E86" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F86" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B87">
-        <v>4495</v>
+        <v>4497</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D87" t="s">
-        <v>303</v>
+        <v>201</v>
       </c>
       <c r="E87" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F87" t="s">
+        <v>14</v>
+      </c>
+      <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B88">
-        <v>4494</v>
+        <v>4496</v>
       </c>
       <c r="C88" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D88" t="s">
-        <v>304</v>
+        <v>202</v>
       </c>
       <c r="E88" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F88" t="s">
+        <v>14</v>
+      </c>
+      <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B89">
-        <v>4492</v>
+        <v>4495</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D89" t="s">
-        <v>305</v>
+        <v>203</v>
       </c>
       <c r="E89" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F89" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B90">
-        <v>4491</v>
+        <v>4494</v>
       </c>
       <c r="C90" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D90" t="s">
-        <v>306</v>
+        <v>204</v>
       </c>
       <c r="E90" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F90" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B91">
-        <v>4490</v>
+        <v>4492</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D91" t="s">
-        <v>307</v>
+        <v>205</v>
       </c>
       <c r="E91" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F91" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B92">
-        <v>4489</v>
+        <v>4491</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D92" t="s">
-        <v>308</v>
+        <v>206</v>
       </c>
       <c r="E92" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F92" t="s">
+        <v>14</v>
+      </c>
+      <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B93">
-        <v>4488</v>
+        <v>4490</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D93" t="s">
-        <v>309</v>
+        <v>207</v>
       </c>
       <c r="E93" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F93" t="s">
+        <v>14</v>
+      </c>
+      <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B94">
-        <v>4487</v>
+        <v>4489</v>
       </c>
       <c r="C94" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D94" t="s">
-        <v>310</v>
+        <v>208</v>
       </c>
       <c r="E94" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F94" t="s">
+        <v>14</v>
+      </c>
+      <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="B95">
-        <v>4486</v>
+        <v>4488</v>
       </c>
       <c r="C95" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D95" t="s">
-        <v>311</v>
+        <v>209</v>
       </c>
       <c r="E95" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F95" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>312</v>
+        <v>195</v>
       </c>
       <c r="B96">
-        <v>4439</v>
+        <v>4487</v>
       </c>
       <c r="C96" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D96" t="s">
-        <v>313</v>
+        <v>210</v>
       </c>
       <c r="E96" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F96" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>312</v>
+        <v>195</v>
       </c>
       <c r="B97">
-        <v>4438</v>
+        <v>4486</v>
       </c>
       <c r="C97" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D97" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="E97" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F97" t="s">
+        <v>14</v>
+      </c>
+      <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>312</v>
+        <v>212</v>
       </c>
       <c r="B98">
-        <v>4437</v>
+        <v>4439</v>
       </c>
       <c r="C98" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D98" t="s">
-        <v>315</v>
+        <v>213</v>
       </c>
       <c r="E98" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F98" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>212</v>
       </c>
       <c r="B99">
-        <v>4053</v>
+        <v>4438</v>
       </c>
       <c r="C99" t="s">
-        <v>317</v>
+        <v>14</v>
       </c>
       <c r="D99" t="s">
-        <v>318</v>
+        <v>214</v>
       </c>
       <c r="E99" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>14</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>321</v>
+        <v>212</v>
       </c>
       <c r="B100">
-        <v>3980</v>
+        <v>4437</v>
       </c>
       <c r="C100" t="s">
-        <v>322</v>
+        <v>14</v>
       </c>
       <c r="D100" t="s">
-        <v>323</v>
+        <v>215</v>
       </c>
       <c r="E100" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>14</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>326</v>
+        <v>216</v>
       </c>
       <c r="B101">
-        <v>3818</v>
+        <v>4053</v>
       </c>
       <c r="C101" t="s">
-        <v>327</v>
+        <v>217</v>
       </c>
       <c r="D101" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>218</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>331</v>
+        <v>219</v>
       </c>
       <c r="B102">
-        <v>3662</v>
+        <v>3980</v>
       </c>
       <c r="C102" t="s">
-        <v>7</v>
+        <v>220</v>
       </c>
       <c r="D102" t="s">
-        <v>332</v>
-[...4 lines deleted...]
-      <c r="F102" t="s">
+        <v>221</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>222</v>
       </c>
       <c r="B103">
-        <v>3661</v>
+        <v>3818</v>
       </c>
       <c r="C103" t="s">
-        <v>7</v>
+        <v>223</v>
       </c>
       <c r="D103" t="s">
-        <v>333</v>
-[...4 lines deleted...]
-      <c r="F103" t="s">
+        <v>224</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="B104">
-        <v>3660</v>
+        <v>3662</v>
       </c>
       <c r="C104" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D104" t="s">
-        <v>334</v>
+        <v>226</v>
       </c>
       <c r="E104" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F104" t="s">
+        <v>14</v>
+      </c>
+      <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="B105">
-        <v>3659</v>
+        <v>3661</v>
       </c>
       <c r="C105" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D105" t="s">
-        <v>335</v>
+        <v>227</v>
       </c>
       <c r="E105" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F105" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="B106">
-        <v>3658</v>
+        <v>3660</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D106" t="s">
-        <v>336</v>
+        <v>228</v>
       </c>
       <c r="E106" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F106" t="s">
+        <v>14</v>
+      </c>
+      <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="B107">
-        <v>3657</v>
+        <v>3659</v>
       </c>
       <c r="C107" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D107" t="s">
-        <v>337</v>
+        <v>229</v>
       </c>
       <c r="E107" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F107" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="B108">
-        <v>3656</v>
+        <v>3658</v>
       </c>
       <c r="C108" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D108" t="s">
-        <v>338</v>
+        <v>230</v>
       </c>
       <c r="E108" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F108" t="s">
+        <v>14</v>
+      </c>
+      <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="B109">
-        <v>3653</v>
+        <v>3657</v>
       </c>
       <c r="C109" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D109" t="s">
-        <v>339</v>
+        <v>231</v>
       </c>
       <c r="E109" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F109" t="s">
+        <v>14</v>
+      </c>
+      <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="B110">
-        <v>3652</v>
+        <v>3656</v>
       </c>
       <c r="C110" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D110" t="s">
-        <v>340</v>
+        <v>232</v>
       </c>
       <c r="E110" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F110" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>341</v>
+        <v>225</v>
       </c>
       <c r="B111">
-        <v>2996</v>
+        <v>3653</v>
       </c>
       <c r="C111" t="s">
-        <v>342</v>
+        <v>14</v>
       </c>
       <c r="D111" t="s">
-        <v>343</v>
+        <v>233</v>
       </c>
       <c r="E111" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>14</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>341</v>
+        <v>225</v>
       </c>
       <c r="B112">
-        <v>2988</v>
+        <v>3652</v>
       </c>
       <c r="C112" t="s">
-        <v>346</v>
+        <v>14</v>
       </c>
       <c r="D112" t="s">
-        <v>347</v>
+        <v>234</v>
       </c>
       <c r="E112" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>14</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>350</v>
+        <v>235</v>
       </c>
       <c r="B113">
-        <v>2709</v>
+        <v>2996</v>
       </c>
       <c r="C113" t="s">
-        <v>351</v>
+        <v>236</v>
       </c>
       <c r="D113" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>237</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>350</v>
+        <v>235</v>
       </c>
       <c r="B114">
-        <v>2690</v>
+        <v>2988</v>
       </c>
       <c r="C114" t="s">
-        <v>355</v>
+        <v>238</v>
       </c>
       <c r="D114" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>239</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>240</v>
       </c>
       <c r="B115">
-        <v>2610</v>
+        <v>2709</v>
       </c>
       <c r="C115" t="s">
-        <v>7</v>
+        <v>241</v>
       </c>
       <c r="D115" t="s">
-        <v>360</v>
-[...4 lines deleted...]
-      <c r="F115" t="s">
+        <v>242</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>361</v>
+        <v>240</v>
       </c>
       <c r="B116">
-        <v>2397</v>
+        <v>2690</v>
       </c>
       <c r="C116" t="s">
-        <v>7</v>
+        <v>243</v>
       </c>
       <c r="D116" t="s">
-        <v>362</v>
-[...4 lines deleted...]
-      <c r="F116" t="s">
+        <v>244</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>361</v>
+        <v>245</v>
       </c>
       <c r="B117">
-        <v>2392</v>
+        <v>2610</v>
       </c>
       <c r="C117" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D117" t="s">
-        <v>363</v>
+        <v>246</v>
       </c>
       <c r="E117" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F117" t="s">
+        <v>14</v>
+      </c>
+      <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>364</v>
+        <v>247</v>
       </c>
       <c r="B118">
-        <v>2270</v>
+        <v>2397</v>
       </c>
       <c r="C118" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D118" t="s">
-        <v>365</v>
+        <v>248</v>
       </c>
       <c r="E118" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F118" t="s">
+        <v>14</v>
+      </c>
+      <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>366</v>
+        <v>247</v>
       </c>
       <c r="B119">
-        <v>2142</v>
+        <v>2392</v>
       </c>
       <c r="C119" t="s">
-        <v>367</v>
+        <v>14</v>
       </c>
       <c r="D119" t="s">
-        <v>368</v>
+        <v>249</v>
       </c>
       <c r="E119" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>14</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>371</v>
+        <v>250</v>
       </c>
       <c r="B120">
-        <v>1913</v>
+        <v>2270</v>
       </c>
       <c r="C120" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
       <c r="D120" t="s">
-        <v>373</v>
+        <v>251</v>
       </c>
       <c r="E120" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>14</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>376</v>
+        <v>252</v>
       </c>
       <c r="B121">
-        <v>1795</v>
+        <v>2142</v>
       </c>
       <c r="C121" t="s">
-        <v>7</v>
+        <v>253</v>
       </c>
       <c r="D121" t="s">
-        <v>377</v>
-[...4 lines deleted...]
-      <c r="F121" t="s">
+        <v>254</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>376</v>
+        <v>255</v>
       </c>
       <c r="B122">
-        <v>1787</v>
+        <v>1913</v>
       </c>
       <c r="C122" t="s">
-        <v>378</v>
+        <v>256</v>
       </c>
       <c r="D122" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>257</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>258</v>
       </c>
       <c r="B123">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="C123" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D123" t="s">
-        <v>383</v>
+        <v>259</v>
       </c>
       <c r="E123" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F123" t="s">
+        <v>14</v>
+      </c>
+      <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>382</v>
+        <v>258</v>
       </c>
       <c r="B124">
-        <v>1754</v>
+        <v>1787</v>
       </c>
       <c r="C124" t="s">
-        <v>7</v>
+        <v>260</v>
       </c>
       <c r="D124" t="s">
-        <v>384</v>
-[...4 lines deleted...]
-      <c r="F124" t="s">
+        <v>261</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>382</v>
+        <v>262</v>
       </c>
       <c r="B125">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="C125" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D125" t="s">
-        <v>385</v>
+        <v>263</v>
       </c>
       <c r="E125" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F125" t="s">
+        <v>14</v>
+      </c>
+      <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>382</v>
+        <v>262</v>
       </c>
       <c r="B126">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="C126" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D126" t="s">
-        <v>386</v>
+        <v>264</v>
       </c>
       <c r="E126" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F126" t="s">
+        <v>14</v>
+      </c>
+      <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>382</v>
+        <v>262</v>
       </c>
       <c r="B127">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="C127" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D127" t="s">
-        <v>387</v>
+        <v>265</v>
       </c>
       <c r="E127" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F127" t="s">
+        <v>14</v>
+      </c>
+      <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>382</v>
+        <v>262</v>
       </c>
       <c r="B128">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="C128" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D128" t="s">
-        <v>388</v>
+        <v>266</v>
       </c>
       <c r="E128" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F128" t="s">
+        <v>14</v>
+      </c>
+      <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>389</v>
+        <v>262</v>
       </c>
       <c r="B129">
-        <v>1387</v>
+        <v>1751</v>
       </c>
       <c r="C129" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D129" t="s">
-        <v>390</v>
+        <v>267</v>
       </c>
       <c r="E129" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F129" t="s">
+        <v>14</v>
+      </c>
+      <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>391</v>
+        <v>262</v>
       </c>
       <c r="B130">
-        <v>1197</v>
+        <v>1750</v>
       </c>
       <c r="C130" t="s">
-        <v>392</v>
+        <v>14</v>
       </c>
       <c r="D130" t="s">
-        <v>393</v>
+        <v>268</v>
       </c>
       <c r="E130" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>14</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>396</v>
+        <v>269</v>
       </c>
       <c r="B131">
-        <v>1024</v>
+        <v>1387</v>
       </c>
       <c r="C131" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D131" t="s">
-        <v>397</v>
+        <v>270</v>
       </c>
       <c r="E131" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F131" t="s">
+        <v>14</v>
+      </c>
+      <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>398</v>
+        <v>271</v>
       </c>
       <c r="B132">
-        <v>873</v>
+        <v>1197</v>
       </c>
       <c r="C132" t="s">
-        <v>399</v>
+        <v>272</v>
       </c>
       <c r="D132" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>273</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>403</v>
+        <v>274</v>
       </c>
       <c r="B133">
-        <v>666</v>
+        <v>1024</v>
       </c>
       <c r="C133" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D133" t="s">
-        <v>404</v>
+        <v>275</v>
       </c>
       <c r="E133" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F133" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>403</v>
+        <v>276</v>
       </c>
       <c r="B134">
-        <v>665</v>
+        <v>873</v>
       </c>
       <c r="C134" t="s">
-        <v>7</v>
+        <v>277</v>
       </c>
       <c r="D134" t="s">
-        <v>405</v>
-[...4 lines deleted...]
-      <c r="F134" t="s">
+        <v>278</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>406</v>
+        <v>279</v>
       </c>
       <c r="B135">
-        <v>296</v>
+        <v>666</v>
       </c>
       <c r="C135" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D135" t="s">
-        <v>407</v>
+        <v>280</v>
       </c>
       <c r="E135" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F135" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>406</v>
+        <v>279</v>
       </c>
       <c r="B136">
-        <v>295</v>
+        <v>665</v>
       </c>
       <c r="C136" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D136" t="s">
-        <v>408</v>
+        <v>281</v>
       </c>
       <c r="E136" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F136" t="s">
+        <v>14</v>
+      </c>
+      <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
       <c r="B137">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C137" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D137" t="s">
-        <v>409</v>
+        <v>283</v>
       </c>
       <c r="E137" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F137" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
       <c r="B138">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C138" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D138" t="s">
-        <v>410</v>
+        <v>284</v>
       </c>
       <c r="E138" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F138" t="s">
+        <v>14</v>
+      </c>
+      <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
       <c r="B139">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C139" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D139" t="s">
-        <v>411</v>
+        <v>285</v>
       </c>
       <c r="E139" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F139" t="s">
+        <v>14</v>
+      </c>
+      <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
       <c r="B140">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C140" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D140" t="s">
-        <v>412</v>
+        <v>286</v>
       </c>
       <c r="E140" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F140" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
       <c r="B141">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C141" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D141" t="s">
-        <v>413</v>
+        <v>287</v>
       </c>
       <c r="E141" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F141" t="s">
+        <v>14</v>
+      </c>
+      <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
       <c r="B142">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C142" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D142" t="s">
-        <v>414</v>
+        <v>288</v>
       </c>
       <c r="E142" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F142" t="s">
+        <v>14</v>
+      </c>
+      <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
       <c r="B143">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C143" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D143" t="s">
-        <v>415</v>
+        <v>289</v>
       </c>
       <c r="E143" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F143" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
       <c r="B144">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C144" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D144" t="s">
-        <v>416</v>
+        <v>290</v>
       </c>
       <c r="E144" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F144" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>417</v>
+        <v>282</v>
       </c>
       <c r="B145">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="C145" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D145" t="s">
-        <v>418</v>
+        <v>291</v>
       </c>
       <c r="E145" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F145" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>417</v>
+        <v>282</v>
       </c>
       <c r="B146">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="C146" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D146" t="s">
-        <v>419</v>
+        <v>292</v>
       </c>
       <c r="E146" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F146" t="s">
+        <v>14</v>
+      </c>
+      <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>417</v>
+        <v>293</v>
       </c>
       <c r="B147">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C147" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D147" t="s">
-        <v>420</v>
+        <v>294</v>
       </c>
       <c r="E147" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F147" t="s">
+        <v>14</v>
+      </c>
+      <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>417</v>
+        <v>293</v>
       </c>
       <c r="B148">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C148" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D148" t="s">
-        <v>421</v>
+        <v>295</v>
       </c>
       <c r="E148" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F148" t="s">
+        <v>14</v>
+      </c>
+      <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>422</v>
+        <v>293</v>
       </c>
       <c r="B149">
-        <v>11138</v>
+        <v>274</v>
       </c>
       <c r="C149" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="D149" t="s">
-        <v>424</v>
+        <v>296</v>
       </c>
       <c r="E149" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>14</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>427</v>
+        <v>293</v>
       </c>
       <c r="B150">
-        <v>10957</v>
+        <v>273</v>
       </c>
       <c r="C150" t="s">
-        <v>428</v>
+        <v>14</v>
       </c>
       <c r="D150" t="s">
-        <v>429</v>
+        <v>297</v>
       </c>
       <c r="E150" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>14</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>432</v>
+        <v>298</v>
       </c>
       <c r="B151">
-        <v>10894</v>
+        <v>11138</v>
       </c>
       <c r="C151" t="s">
-        <v>433</v>
+        <v>299</v>
       </c>
       <c r="D151" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>300</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>437</v>
+        <v>301</v>
       </c>
       <c r="B152">
-        <v>10843</v>
+        <v>10957</v>
       </c>
       <c r="C152" t="s">
-        <v>438</v>
+        <v>302</v>
       </c>
       <c r="D152" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>303</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>442</v>
+        <v>304</v>
       </c>
       <c r="B153">
-        <v>10802</v>
+        <v>10894</v>
       </c>
       <c r="C153" t="s">
-        <v>443</v>
+        <v>305</v>
       </c>
       <c r="D153" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>306</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>447</v>
+        <v>307</v>
       </c>
       <c r="B154">
-        <v>10701</v>
+        <v>10843</v>
       </c>
       <c r="C154" t="s">
-        <v>448</v>
+        <v>308</v>
       </c>
       <c r="D154" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>309</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>447</v>
+        <v>310</v>
       </c>
       <c r="B155">
-        <v>10631</v>
+        <v>10802</v>
       </c>
       <c r="C155" t="s">
-        <v>7</v>
+        <v>311</v>
       </c>
       <c r="D155" t="s">
-        <v>452</v>
-[...4 lines deleted...]
-      <c r="F155" t="s">
+        <v>312</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>447</v>
+        <v>313</v>
       </c>
       <c r="B156">
-        <v>10630</v>
+        <v>10701</v>
       </c>
       <c r="C156" t="s">
-        <v>7</v>
+        <v>314</v>
       </c>
       <c r="D156" t="s">
-        <v>453</v>
-[...4 lines deleted...]
-      <c r="F156" t="s">
+        <v>315</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>447</v>
+        <v>313</v>
       </c>
       <c r="B157">
-        <v>10599</v>
+        <v>10631</v>
       </c>
       <c r="C157" t="s">
-        <v>454</v>
+        <v>14</v>
       </c>
       <c r="D157" t="s">
-        <v>455</v>
+        <v>316</v>
       </c>
       <c r="E157" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>14</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>458</v>
+        <v>313</v>
       </c>
       <c r="B158">
-        <v>10424</v>
+        <v>10630</v>
       </c>
       <c r="C158" t="s">
-        <v>459</v>
+        <v>14</v>
       </c>
       <c r="D158" t="s">
-        <v>460</v>
+        <v>317</v>
       </c>
       <c r="E158" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>14</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>463</v>
+        <v>313</v>
       </c>
       <c r="B159">
-        <v>10388</v>
+        <v>10599</v>
       </c>
       <c r="C159" t="s">
-        <v>7</v>
+        <v>318</v>
       </c>
       <c r="D159" t="s">
-        <v>464</v>
-[...4 lines deleted...]
-      <c r="F159" t="s">
+        <v>319</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>463</v>
+        <v>320</v>
       </c>
       <c r="B160">
-        <v>10386</v>
+        <v>10424</v>
       </c>
       <c r="C160" t="s">
-        <v>7</v>
+        <v>321</v>
       </c>
       <c r="D160" t="s">
-        <v>465</v>
-[...4 lines deleted...]
-      <c r="F160" t="s">
+        <v>322</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>466</v>
+        <v>323</v>
       </c>
       <c r="B161">
-        <v>10066</v>
+        <v>10388</v>
       </c>
       <c r="C161" t="s">
-        <v>467</v>
+        <v>14</v>
       </c>
       <c r="D161" t="s">
-        <v>468</v>
+        <v>324</v>
       </c>
       <c r="E161" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>14</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>466</v>
+        <v>323</v>
       </c>
       <c r="B162">
-        <v>10055</v>
+        <v>10386</v>
       </c>
       <c r="C162" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D162" t="s">
-        <v>471</v>
+        <v>325</v>
       </c>
       <c r="E162" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F162" t="s">
+        <v>14</v>
+      </c>
+      <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>472</v>
+        <v>326</v>
       </c>
       <c r="B163">
-        <v>9950</v>
+        <v>10066</v>
       </c>
       <c r="C163" t="s">
-        <v>7</v>
+        <v>327</v>
       </c>
       <c r="D163" t="s">
-        <v>473</v>
-[...4 lines deleted...]
-      <c r="F163" t="s">
+        <v>328</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>472</v>
+        <v>326</v>
       </c>
       <c r="B164">
-        <v>9949</v>
+        <v>10055</v>
       </c>
       <c r="C164" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D164" t="s">
-        <v>474</v>
+        <v>329</v>
       </c>
       <c r="E164" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F164" t="s">
+        <v>14</v>
+      </c>
+      <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>472</v>
+        <v>330</v>
       </c>
       <c r="B165">
-        <v>9948</v>
+        <v>9950</v>
       </c>
       <c r="C165" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D165" t="s">
-        <v>475</v>
+        <v>331</v>
       </c>
       <c r="E165" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F165" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>472</v>
+        <v>330</v>
       </c>
       <c r="B166">
-        <v>9946</v>
+        <v>9949</v>
       </c>
       <c r="C166" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D166" t="s">
-        <v>476</v>
+        <v>332</v>
       </c>
       <c r="E166" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F166" t="s">
+        <v>14</v>
+      </c>
+      <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>472</v>
+        <v>330</v>
       </c>
       <c r="B167">
-        <v>9945</v>
+        <v>9948</v>
       </c>
       <c r="C167" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D167" t="s">
-        <v>477</v>
+        <v>333</v>
       </c>
       <c r="E167" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F167" t="s">
+        <v>14</v>
+      </c>
+      <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>472</v>
+        <v>330</v>
       </c>
       <c r="B168">
-        <v>9944</v>
+        <v>9946</v>
       </c>
       <c r="C168" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D168" t="s">
-        <v>478</v>
+        <v>334</v>
       </c>
       <c r="E168" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F168" t="s">
+        <v>14</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>472</v>
+        <v>330</v>
       </c>
       <c r="B169">
-        <v>9933</v>
+        <v>9945</v>
       </c>
       <c r="C169" t="s">
-        <v>479</v>
+        <v>14</v>
       </c>
       <c r="D169" t="s">
-        <v>480</v>
+        <v>335</v>
       </c>
       <c r="E169" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>14</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>483</v>
+        <v>330</v>
       </c>
       <c r="B170">
-        <v>9847</v>
+        <v>9944</v>
       </c>
       <c r="C170" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D170" t="s">
-        <v>484</v>
+        <v>336</v>
       </c>
       <c r="E170" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F170" t="s">
+        <v>14</v>
+      </c>
+      <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>483</v>
+        <v>330</v>
       </c>
       <c r="B171">
-        <v>9846</v>
+        <v>9933</v>
       </c>
       <c r="C171" t="s">
-        <v>7</v>
+        <v>337</v>
       </c>
       <c r="D171" t="s">
-        <v>485</v>
-[...4 lines deleted...]
-      <c r="F171" t="s">
+        <v>338</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B172">
-        <v>9845</v>
+        <v>9847</v>
       </c>
       <c r="C172" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D172" t="s">
-        <v>486</v>
+        <v>340</v>
       </c>
       <c r="E172" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F172" t="s">
+        <v>14</v>
+      </c>
+      <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B173">
-        <v>9844</v>
+        <v>9846</v>
       </c>
       <c r="C173" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D173" t="s">
-        <v>487</v>
+        <v>341</v>
       </c>
       <c r="E173" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F173" t="s">
+        <v>14</v>
+      </c>
+      <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B174">
-        <v>9843</v>
+        <v>9845</v>
       </c>
       <c r="C174" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D174" t="s">
-        <v>488</v>
+        <v>342</v>
       </c>
       <c r="E174" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F174" t="s">
+        <v>14</v>
+      </c>
+      <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B175">
-        <v>9842</v>
+        <v>9844</v>
       </c>
       <c r="C175" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D175" t="s">
-        <v>489</v>
+        <v>343</v>
       </c>
       <c r="E175" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F175" t="s">
+        <v>14</v>
+      </c>
+      <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B176">
-        <v>9841</v>
+        <v>9843</v>
       </c>
       <c r="C176" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D176" t="s">
-        <v>490</v>
+        <v>344</v>
       </c>
       <c r="E176" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F176" t="s">
+        <v>14</v>
+      </c>
+      <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B177">
-        <v>9840</v>
+        <v>9842</v>
       </c>
       <c r="C177" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D177" t="s">
-        <v>491</v>
+        <v>345</v>
       </c>
       <c r="E177" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F177" t="s">
+        <v>14</v>
+      </c>
+      <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B178">
-        <v>9839</v>
+        <v>9841</v>
       </c>
       <c r="C178" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D178" t="s">
-        <v>492</v>
+        <v>346</v>
       </c>
       <c r="E178" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F178" t="s">
+        <v>14</v>
+      </c>
+      <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B179">
-        <v>9838</v>
+        <v>9840</v>
       </c>
       <c r="C179" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D179" t="s">
-        <v>493</v>
+        <v>347</v>
       </c>
       <c r="E179" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F179" t="s">
+        <v>14</v>
+      </c>
+      <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B180">
-        <v>9837</v>
+        <v>9839</v>
       </c>
       <c r="C180" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D180" t="s">
-        <v>494</v>
+        <v>348</v>
       </c>
       <c r="E180" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F180" t="s">
+        <v>14</v>
+      </c>
+      <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B181">
-        <v>9836</v>
+        <v>9838</v>
       </c>
       <c r="C181" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D181" t="s">
-        <v>495</v>
+        <v>349</v>
       </c>
       <c r="E181" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F181" t="s">
+        <v>14</v>
+      </c>
+      <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B182">
-        <v>9835</v>
+        <v>9837</v>
       </c>
       <c r="C182" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D182" t="s">
-        <v>496</v>
+        <v>350</v>
       </c>
       <c r="E182" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F182" t="s">
+        <v>14</v>
+      </c>
+      <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B183">
-        <v>9834</v>
+        <v>9836</v>
       </c>
       <c r="C183" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D183" t="s">
-        <v>497</v>
+        <v>351</v>
       </c>
       <c r="E183" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F183" t="s">
+        <v>14</v>
+      </c>
+      <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B184">
-        <v>9833</v>
+        <v>9835</v>
       </c>
       <c r="C184" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D184" t="s">
-        <v>498</v>
+        <v>352</v>
       </c>
       <c r="E184" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F184" t="s">
+        <v>14</v>
+      </c>
+      <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B185">
-        <v>9832</v>
+        <v>9834</v>
       </c>
       <c r="C185" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D185" t="s">
-        <v>499</v>
+        <v>353</v>
       </c>
       <c r="E185" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F185" t="s">
+        <v>14</v>
+      </c>
+      <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B186">
-        <v>9831</v>
+        <v>9833</v>
       </c>
       <c r="C186" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D186" t="s">
-        <v>500</v>
+        <v>354</v>
       </c>
       <c r="E186" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F186" t="s">
+        <v>14</v>
+      </c>
+      <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>483</v>
+        <v>339</v>
       </c>
       <c r="B187">
-        <v>9830</v>
+        <v>9832</v>
       </c>
       <c r="C187" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D187" t="s">
-        <v>501</v>
+        <v>355</v>
       </c>
       <c r="E187" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F187" t="s">
+        <v>14</v>
+      </c>
+      <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>502</v>
+        <v>339</v>
       </c>
       <c r="B188">
-        <v>9684</v>
+        <v>9831</v>
       </c>
       <c r="C188" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D188" t="s">
-        <v>503</v>
+        <v>356</v>
       </c>
       <c r="E188" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F188" t="s">
+        <v>14</v>
+      </c>
+      <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>502</v>
+        <v>339</v>
       </c>
       <c r="B189">
-        <v>9683</v>
+        <v>9830</v>
       </c>
       <c r="C189" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D189" t="s">
-        <v>504</v>
+        <v>357</v>
       </c>
       <c r="E189" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F189" t="s">
+        <v>14</v>
+      </c>
+      <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>505</v>
+        <v>358</v>
       </c>
       <c r="B190">
-        <v>9084</v>
+        <v>9684</v>
       </c>
       <c r="C190" t="s">
-        <v>506</v>
+        <v>14</v>
       </c>
       <c r="D190" t="s">
-        <v>507</v>
+        <v>359</v>
       </c>
       <c r="E190" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>14</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>510</v>
+        <v>358</v>
       </c>
       <c r="B191">
-        <v>8722</v>
+        <v>9683</v>
       </c>
       <c r="C191" t="s">
-        <v>511</v>
+        <v>14</v>
       </c>
       <c r="D191" t="s">
-        <v>512</v>
+        <v>360</v>
       </c>
       <c r="E191" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>14</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>515</v>
+        <v>361</v>
       </c>
       <c r="B192">
-        <v>8570</v>
+        <v>9084</v>
       </c>
       <c r="C192" t="s">
-        <v>7</v>
+        <v>362</v>
       </c>
       <c r="D192" t="s">
-        <v>516</v>
-[...4 lines deleted...]
-      <c r="F192" t="s">
+        <v>363</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>515</v>
+        <v>364</v>
       </c>
       <c r="B193">
-        <v>8569</v>
+        <v>8722</v>
       </c>
       <c r="C193" t="s">
-        <v>7</v>
+        <v>365</v>
       </c>
       <c r="D193" t="s">
-        <v>517</v>
-[...4 lines deleted...]
-      <c r="F193" t="s">
+        <v>366</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>518</v>
+        <v>367</v>
       </c>
       <c r="B194">
-        <v>8460</v>
+        <v>8570</v>
       </c>
       <c r="C194" t="s">
-        <v>519</v>
+        <v>14</v>
       </c>
       <c r="D194" t="s">
-        <v>520</v>
+        <v>368</v>
       </c>
       <c r="E194" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>14</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>523</v>
+        <v>367</v>
       </c>
       <c r="B195">
-        <v>8387</v>
+        <v>8569</v>
       </c>
       <c r="C195" t="s">
-        <v>524</v>
+        <v>14</v>
       </c>
       <c r="D195" t="s">
-        <v>525</v>
+        <v>369</v>
       </c>
       <c r="E195" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>14</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>528</v>
+        <v>370</v>
       </c>
       <c r="B196">
-        <v>8305</v>
+        <v>8460</v>
       </c>
       <c r="C196" t="s">
-        <v>7</v>
+        <v>371</v>
       </c>
       <c r="D196" t="s">
-        <v>529</v>
-[...4 lines deleted...]
-      <c r="F196" t="s">
+        <v>372</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>530</v>
+        <v>373</v>
       </c>
       <c r="B197">
-        <v>8201</v>
+        <v>8387</v>
       </c>
       <c r="C197" t="s">
-        <v>531</v>
+        <v>374</v>
       </c>
       <c r="D197" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>375</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>535</v>
+        <v>376</v>
       </c>
       <c r="B198">
-        <v>7954</v>
+        <v>8305</v>
       </c>
       <c r="C198" t="s">
-        <v>536</v>
+        <v>14</v>
       </c>
       <c r="D198" t="s">
-        <v>537</v>
+        <v>377</v>
       </c>
       <c r="E198" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>14</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>540</v>
+        <v>378</v>
       </c>
       <c r="B199">
-        <v>7733</v>
+        <v>8201</v>
       </c>
       <c r="C199" t="s">
-        <v>541</v>
+        <v>379</v>
       </c>
       <c r="D199" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>380</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>545</v>
+        <v>381</v>
       </c>
       <c r="B200">
-        <v>7604</v>
+        <v>7954</v>
       </c>
       <c r="C200" t="s">
-        <v>546</v>
+        <v>382</v>
       </c>
       <c r="D200" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>383</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>550</v>
+        <v>384</v>
       </c>
       <c r="B201">
-        <v>7239</v>
+        <v>7733</v>
       </c>
       <c r="C201" t="s">
-        <v>7</v>
+        <v>385</v>
       </c>
       <c r="D201" t="s">
-        <v>551</v>
-[...4 lines deleted...]
-      <c r="F201" t="s">
+        <v>386</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>550</v>
+        <v>387</v>
       </c>
       <c r="B202">
-        <v>7238</v>
+        <v>7604</v>
       </c>
       <c r="C202" t="s">
-        <v>7</v>
+        <v>388</v>
       </c>
       <c r="D202" t="s">
-        <v>552</v>
-[...4 lines deleted...]
-      <c r="F202" t="s">
+        <v>389</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>550</v>
+        <v>390</v>
       </c>
       <c r="B203">
-        <v>7237</v>
+        <v>7239</v>
       </c>
       <c r="C203" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D203" t="s">
-        <v>553</v>
+        <v>391</v>
       </c>
       <c r="E203" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F203" t="s">
+        <v>14</v>
+      </c>
+      <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>550</v>
+        <v>390</v>
       </c>
       <c r="B204">
-        <v>7236</v>
+        <v>7238</v>
       </c>
       <c r="C204" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D204" t="s">
-        <v>554</v>
+        <v>392</v>
       </c>
       <c r="E204" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F204" t="s">
+        <v>14</v>
+      </c>
+      <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>555</v>
+        <v>390</v>
       </c>
       <c r="B205">
-        <v>7181</v>
+        <v>7237</v>
       </c>
       <c r="C205" t="s">
-        <v>556</v>
+        <v>14</v>
       </c>
       <c r="D205" t="s">
-        <v>557</v>
+        <v>393</v>
       </c>
       <c r="E205" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>14</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>560</v>
+        <v>390</v>
       </c>
       <c r="B206">
-        <v>5670</v>
+        <v>7236</v>
       </c>
       <c r="C206" t="s">
-        <v>561</v>
+        <v>14</v>
       </c>
       <c r="D206" t="s">
-        <v>562</v>
+        <v>394</v>
       </c>
       <c r="E206" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>14</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>565</v>
+        <v>395</v>
       </c>
       <c r="B207">
-        <v>5515</v>
+        <v>7181</v>
       </c>
       <c r="C207" t="s">
-        <v>566</v>
+        <v>396</v>
       </c>
       <c r="D207" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>397</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>570</v>
+        <v>398</v>
       </c>
       <c r="B208">
-        <v>5069</v>
+        <v>5670</v>
       </c>
       <c r="C208" t="s">
-        <v>571</v>
+        <v>399</v>
       </c>
       <c r="D208" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>400</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>575</v>
+        <v>401</v>
       </c>
       <c r="B209">
-        <v>4736</v>
+        <v>5515</v>
       </c>
       <c r="C209" t="s">
-        <v>576</v>
+        <v>402</v>
       </c>
       <c r="D209" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>403</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>580</v>
+        <v>404</v>
       </c>
       <c r="B210">
-        <v>4673</v>
+        <v>5069</v>
       </c>
       <c r="C210" t="s">
-        <v>7</v>
+        <v>405</v>
       </c>
       <c r="D210" t="s">
-        <v>581</v>
-[...4 lines deleted...]
-      <c r="F210" t="s">
+        <v>406</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>582</v>
+        <v>407</v>
       </c>
       <c r="B211">
-        <v>4634</v>
+        <v>4736</v>
       </c>
       <c r="C211" t="s">
-        <v>583</v>
+        <v>408</v>
       </c>
       <c r="D211" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>409</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>587</v>
+        <v>410</v>
       </c>
       <c r="B212">
-        <v>3606</v>
+        <v>4673</v>
       </c>
       <c r="C212" t="s">
-        <v>588</v>
+        <v>14</v>
       </c>
       <c r="D212" t="s">
-        <v>589</v>
+        <v>411</v>
       </c>
       <c r="E212" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>14</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>587</v>
+        <v>412</v>
       </c>
       <c r="B213">
-        <v>3595</v>
+        <v>4634</v>
       </c>
       <c r="C213" t="s">
-        <v>592</v>
+        <v>413</v>
       </c>
       <c r="D213" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>414</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>596</v>
+        <v>415</v>
       </c>
       <c r="B214">
-        <v>3574</v>
+        <v>3606</v>
       </c>
       <c r="C214" t="s">
-        <v>597</v>
+        <v>416</v>
       </c>
       <c r="D214" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>417</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>601</v>
+        <v>415</v>
       </c>
       <c r="B215">
-        <v>3488</v>
+        <v>3595</v>
       </c>
       <c r="C215" t="s">
-        <v>602</v>
+        <v>418</v>
       </c>
       <c r="D215" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>605</v>
+        <v>419</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>606</v>
+        <v>420</v>
       </c>
       <c r="B216">
-        <v>3348</v>
+        <v>3574</v>
       </c>
       <c r="C216" t="s">
-        <v>607</v>
+        <v>421</v>
       </c>
       <c r="D216" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>422</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>611</v>
+        <v>423</v>
       </c>
       <c r="B217">
-        <v>3284</v>
+        <v>3488</v>
       </c>
       <c r="C217" t="s">
-        <v>7</v>
+        <v>424</v>
       </c>
       <c r="D217" t="s">
-        <v>612</v>
-[...4 lines deleted...]
-      <c r="F217" t="s">
+        <v>425</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>611</v>
+        <v>426</v>
       </c>
       <c r="B218">
-        <v>3283</v>
+        <v>3348</v>
       </c>
       <c r="C218" t="s">
-        <v>7</v>
+        <v>427</v>
       </c>
       <c r="D218" t="s">
-        <v>613</v>
-[...4 lines deleted...]
-      <c r="F218" t="s">
+        <v>428</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>611</v>
+        <v>429</v>
       </c>
       <c r="B219">
-        <v>3282</v>
+        <v>3284</v>
       </c>
       <c r="C219" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D219" t="s">
-        <v>614</v>
+        <v>430</v>
       </c>
       <c r="E219" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F219" t="s">
+        <v>14</v>
+      </c>
+      <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>611</v>
+        <v>429</v>
       </c>
       <c r="B220">
-        <v>3281</v>
+        <v>3283</v>
       </c>
       <c r="C220" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D220" t="s">
-        <v>615</v>
+        <v>431</v>
       </c>
       <c r="E220" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F220" t="s">
+        <v>14</v>
+      </c>
+      <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>611</v>
+        <v>429</v>
       </c>
       <c r="B221">
-        <v>3280</v>
+        <v>3282</v>
       </c>
       <c r="C221" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D221" t="s">
-        <v>616</v>
+        <v>432</v>
       </c>
       <c r="E221" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F221" t="s">
+        <v>14</v>
+      </c>
+      <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>617</v>
+        <v>429</v>
       </c>
       <c r="B222">
-        <v>2956</v>
+        <v>3281</v>
       </c>
       <c r="C222" t="s">
-        <v>618</v>
+        <v>14</v>
       </c>
       <c r="D222" t="s">
-        <v>619</v>
+        <v>433</v>
       </c>
       <c r="E222" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>14</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>617</v>
+        <v>429</v>
       </c>
       <c r="B223">
-        <v>2956</v>
+        <v>3280</v>
       </c>
       <c r="C223" t="s">
-        <v>622</v>
+        <v>14</v>
       </c>
       <c r="D223" t="s">
-        <v>623</v>
+        <v>434</v>
       </c>
       <c r="E223" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>14</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>626</v>
+        <v>435</v>
       </c>
       <c r="B224">
-        <v>2877</v>
+        <v>2956</v>
       </c>
       <c r="C224" t="s">
-        <v>7</v>
+        <v>436</v>
       </c>
       <c r="D224" t="s">
-        <v>627</v>
-[...4 lines deleted...]
-      <c r="F224" t="s">
+        <v>437</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>626</v>
+        <v>435</v>
       </c>
       <c r="B225">
-        <v>2876</v>
+        <v>2956</v>
       </c>
       <c r="C225" t="s">
-        <v>7</v>
+        <v>438</v>
       </c>
       <c r="D225" t="s">
-        <v>628</v>
-[...4 lines deleted...]
-      <c r="F225" t="s">
+        <v>439</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>629</v>
+        <v>440</v>
       </c>
       <c r="B226">
-        <v>2831</v>
+        <v>2877</v>
       </c>
       <c r="C226" t="s">
-        <v>630</v>
+        <v>14</v>
       </c>
       <c r="D226" t="s">
-        <v>631</v>
+        <v>441</v>
       </c>
       <c r="E226" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>14</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>629</v>
+        <v>440</v>
       </c>
       <c r="B227">
-        <v>2830</v>
+        <v>2876</v>
       </c>
       <c r="C227" t="s">
-        <v>634</v>
+        <v>14</v>
       </c>
       <c r="D227" t="s">
-        <v>635</v>
+        <v>442</v>
       </c>
       <c r="E227" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>14</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>629</v>
+        <v>443</v>
       </c>
       <c r="B228">
-        <v>2805</v>
+        <v>2831</v>
       </c>
       <c r="C228" t="s">
-        <v>638</v>
+        <v>444</v>
       </c>
       <c r="D228" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>445</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>642</v>
+        <v>443</v>
       </c>
       <c r="B229">
-        <v>2748</v>
+        <v>2830</v>
       </c>
       <c r="C229" t="s">
-        <v>7</v>
+        <v>446</v>
       </c>
       <c r="D229" t="s">
-        <v>643</v>
-[...4 lines deleted...]
-      <c r="F229" t="s">
+        <v>447</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>642</v>
+        <v>443</v>
       </c>
       <c r="B230">
-        <v>2747</v>
+        <v>2805</v>
       </c>
       <c r="C230" t="s">
-        <v>7</v>
+        <v>448</v>
       </c>
       <c r="D230" t="s">
-        <v>644</v>
-[...4 lines deleted...]
-      <c r="F230" t="s">
+        <v>449</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>642</v>
+        <v>450</v>
       </c>
       <c r="B231">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="C231" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D231" t="s">
-        <v>645</v>
+        <v>451</v>
       </c>
       <c r="E231" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F231" t="s">
+        <v>14</v>
+      </c>
+      <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>642</v>
+        <v>450</v>
       </c>
       <c r="B232">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="C232" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D232" t="s">
-        <v>646</v>
+        <v>452</v>
       </c>
       <c r="E232" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F232" t="s">
+        <v>14</v>
+      </c>
+      <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>642</v>
+        <v>450</v>
       </c>
       <c r="B233">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="C233" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D233" t="s">
-        <v>647</v>
+        <v>453</v>
       </c>
       <c r="E233" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F233" t="s">
+        <v>14</v>
+      </c>
+      <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>642</v>
+        <v>450</v>
       </c>
       <c r="B234">
-        <v>2743</v>
+        <v>2745</v>
       </c>
       <c r="C234" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D234" t="s">
-        <v>648</v>
+        <v>454</v>
       </c>
       <c r="E234" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F234" t="s">
+        <v>14</v>
+      </c>
+      <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>649</v>
+        <v>450</v>
       </c>
       <c r="B235">
-        <v>2664</v>
+        <v>2744</v>
       </c>
       <c r="C235" t="s">
-        <v>650</v>
+        <v>14</v>
       </c>
       <c r="D235" t="s">
-        <v>651</v>
+        <v>455</v>
       </c>
       <c r="E235" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>14</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>654</v>
+        <v>450</v>
       </c>
       <c r="B236">
-        <v>2428</v>
+        <v>2743</v>
       </c>
       <c r="C236" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D236" t="s">
-        <v>655</v>
+        <v>456</v>
       </c>
       <c r="E236" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F236" t="s">
+        <v>14</v>
+      </c>
+      <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>654</v>
+        <v>457</v>
       </c>
       <c r="B237">
-        <v>2426</v>
+        <v>2664</v>
       </c>
       <c r="C237" t="s">
-        <v>7</v>
+        <v>458</v>
       </c>
       <c r="D237" t="s">
-        <v>656</v>
-[...4 lines deleted...]
-      <c r="F237" t="s">
+        <v>459</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>657</v>
+        <v>460</v>
       </c>
       <c r="B238">
-        <v>2280</v>
+        <v>2428</v>
       </c>
       <c r="C238" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D238" t="s">
-        <v>658</v>
+        <v>461</v>
       </c>
       <c r="E238" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F238" t="s">
+        <v>14</v>
+      </c>
+      <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>659</v>
+        <v>460</v>
       </c>
       <c r="B239">
-        <v>2241</v>
+        <v>2426</v>
       </c>
       <c r="C239" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D239" t="s">
-        <v>660</v>
+        <v>462</v>
       </c>
       <c r="E239" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F239" t="s">
+        <v>14</v>
+      </c>
+      <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>659</v>
+        <v>463</v>
       </c>
       <c r="B240">
-        <v>2240</v>
+        <v>2280</v>
       </c>
       <c r="C240" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D240" t="s">
-        <v>661</v>
+        <v>464</v>
       </c>
       <c r="E240" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F240" t="s">
+        <v>14</v>
+      </c>
+      <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>659</v>
+        <v>465</v>
       </c>
       <c r="B241">
-        <v>2227</v>
+        <v>2241</v>
       </c>
       <c r="C241" t="s">
-        <v>662</v>
+        <v>14</v>
       </c>
       <c r="D241" t="s">
-        <v>663</v>
+        <v>466</v>
       </c>
       <c r="E241" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>14</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>659</v>
+        <v>465</v>
       </c>
       <c r="B242">
-        <v>2213</v>
+        <v>2240</v>
       </c>
       <c r="C242" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D242" t="s">
-        <v>666</v>
+        <v>467</v>
       </c>
       <c r="E242" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F242" t="s">
+        <v>14</v>
+      </c>
+      <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>659</v>
+        <v>465</v>
       </c>
       <c r="B243">
-        <v>2212</v>
+        <v>2227</v>
       </c>
       <c r="C243" t="s">
-        <v>7</v>
+        <v>468</v>
       </c>
       <c r="D243" t="s">
-        <v>667</v>
-[...4 lines deleted...]
-      <c r="F243" t="s">
+        <v>469</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>668</v>
+        <v>465</v>
       </c>
       <c r="B244">
-        <v>2123</v>
+        <v>2213</v>
       </c>
       <c r="C244" t="s">
-        <v>669</v>
+        <v>14</v>
       </c>
       <c r="D244" t="s">
-        <v>670</v>
+        <v>470</v>
       </c>
       <c r="E244" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>14</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>673</v>
+        <v>465</v>
       </c>
       <c r="B245">
-        <v>1995</v>
+        <v>2212</v>
       </c>
       <c r="C245" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D245" t="s">
-        <v>674</v>
+        <v>471</v>
       </c>
       <c r="E245" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F245" t="s">
+        <v>14</v>
+      </c>
+      <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>673</v>
+        <v>472</v>
       </c>
       <c r="B246">
-        <v>1994</v>
+        <v>2123</v>
       </c>
       <c r="C246" t="s">
-        <v>7</v>
+        <v>473</v>
       </c>
       <c r="D246" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-      <c r="F246" t="s">
+        <v>474</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>673</v>
+        <v>475</v>
       </c>
       <c r="B247">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="C247" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D247" t="s">
-        <v>676</v>
+        <v>476</v>
       </c>
       <c r="E247" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F247" t="s">
+        <v>14</v>
+      </c>
+      <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>673</v>
+        <v>475</v>
       </c>
       <c r="B248">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="C248" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D248" t="s">
-        <v>677</v>
+        <v>477</v>
       </c>
       <c r="E248" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F248" t="s">
+        <v>14</v>
+      </c>
+      <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>678</v>
+        <v>475</v>
       </c>
       <c r="B249">
-        <v>1840</v>
+        <v>1993</v>
       </c>
       <c r="C249" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D249" t="s">
-        <v>679</v>
+        <v>478</v>
       </c>
       <c r="E249" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F249" t="s">
+        <v>14</v>
+      </c>
+      <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>678</v>
+        <v>475</v>
       </c>
       <c r="B250">
-        <v>1839</v>
+        <v>1992</v>
       </c>
       <c r="C250" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D250" t="s">
-        <v>680</v>
+        <v>479</v>
       </c>
       <c r="E250" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F250" t="s">
+        <v>14</v>
+      </c>
+      <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>678</v>
+        <v>480</v>
       </c>
       <c r="B251">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="C251" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D251" t="s">
-        <v>681</v>
+        <v>481</v>
       </c>
       <c r="E251" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F251" t="s">
+        <v>14</v>
+      </c>
+      <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>678</v>
+        <v>480</v>
       </c>
       <c r="B252">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="C252" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D252" t="s">
-        <v>682</v>
+        <v>482</v>
       </c>
       <c r="E252" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F252" t="s">
+        <v>14</v>
+      </c>
+      <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>678</v>
+        <v>480</v>
       </c>
       <c r="B253">
-        <v>1831</v>
+        <v>1838</v>
       </c>
       <c r="C253" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D253" t="s">
-        <v>683</v>
+        <v>483</v>
       </c>
       <c r="E253" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F253" t="s">
+        <v>14</v>
+      </c>
+      <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>678</v>
+        <v>480</v>
       </c>
       <c r="B254">
-        <v>1828</v>
+        <v>1836</v>
       </c>
       <c r="C254" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D254" t="s">
-        <v>684</v>
+        <v>484</v>
       </c>
       <c r="E254" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F254" t="s">
+        <v>14</v>
+      </c>
+      <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>678</v>
+        <v>480</v>
       </c>
       <c r="B255">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="C255" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D255" t="s">
-        <v>685</v>
+        <v>485</v>
       </c>
       <c r="E255" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F255" t="s">
+        <v>14</v>
+      </c>
+      <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>678</v>
+        <v>480</v>
       </c>
       <c r="B256">
-        <v>1822</v>
+        <v>1828</v>
       </c>
       <c r="C256" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D256" t="s">
-        <v>686</v>
+        <v>486</v>
       </c>
       <c r="E256" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F256" t="s">
+        <v>14</v>
+      </c>
+      <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>678</v>
+        <v>480</v>
       </c>
       <c r="B257">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="C257" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D257" t="s">
-        <v>687</v>
+        <v>487</v>
       </c>
       <c r="E257" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F257" t="s">
+        <v>14</v>
+      </c>
+      <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>688</v>
+        <v>480</v>
       </c>
       <c r="B258">
-        <v>1472</v>
+        <v>1822</v>
       </c>
       <c r="C258" t="s">
-        <v>689</v>
+        <v>14</v>
       </c>
       <c r="D258" t="s">
-        <v>690</v>
+        <v>488</v>
       </c>
       <c r="E258" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>14</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>693</v>
+        <v>480</v>
       </c>
       <c r="B259">
-        <v>3592</v>
+        <v>1821</v>
       </c>
       <c r="C259" t="s">
-        <v>694</v>
+        <v>14</v>
       </c>
       <c r="D259" t="s">
-        <v>695</v>
+        <v>489</v>
       </c>
       <c r="E259" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>14</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>698</v>
+        <v>490</v>
       </c>
       <c r="B260">
-        <v>1287</v>
+        <v>1472</v>
       </c>
       <c r="C260" t="s">
-        <v>699</v>
+        <v>491</v>
       </c>
       <c r="D260" t="s">
-        <v>700</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>492</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>703</v>
+        <v>493</v>
       </c>
       <c r="B261">
-        <v>1249</v>
+        <v>3592</v>
       </c>
       <c r="C261" t="s">
-        <v>7</v>
+        <v>494</v>
       </c>
       <c r="D261" t="s">
-        <v>704</v>
-[...4 lines deleted...]
-      <c r="F261" t="s">
+        <v>495</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>703</v>
+        <v>496</v>
       </c>
       <c r="B262">
-        <v>1248</v>
+        <v>1287</v>
       </c>
       <c r="C262" t="s">
-        <v>7</v>
+        <v>497</v>
       </c>
       <c r="D262" t="s">
-        <v>705</v>
-[...4 lines deleted...]
-      <c r="F262" t="s">
+        <v>498</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>703</v>
+        <v>499</v>
       </c>
       <c r="B263">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C263" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D263" t="s">
-        <v>706</v>
+        <v>500</v>
       </c>
       <c r="E263" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F263" t="s">
+        <v>14</v>
+      </c>
+      <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>707</v>
+        <v>499</v>
       </c>
       <c r="B264">
-        <v>1205</v>
+        <v>1248</v>
       </c>
       <c r="C264" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D264" t="s">
-        <v>708</v>
+        <v>501</v>
       </c>
       <c r="E264" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F264" t="s">
+        <v>14</v>
+      </c>
+      <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>707</v>
+        <v>499</v>
       </c>
       <c r="B265">
-        <v>1204</v>
+        <v>1247</v>
       </c>
       <c r="C265" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D265" t="s">
-        <v>709</v>
+        <v>502</v>
       </c>
       <c r="E265" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F265" t="s">
+        <v>14</v>
+      </c>
+      <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>707</v>
+        <v>503</v>
       </c>
       <c r="B266">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="C266" t="s">
-        <v>710</v>
+        <v>14</v>
       </c>
       <c r="D266" t="s">
-        <v>711</v>
+        <v>504</v>
       </c>
       <c r="E266" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>14</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>714</v>
+        <v>503</v>
       </c>
       <c r="B267">
-        <v>1064</v>
+        <v>1204</v>
       </c>
       <c r="C267" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D267" t="s">
-        <v>715</v>
+        <v>505</v>
       </c>
       <c r="E267" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F267" t="s">
+        <v>14</v>
+      </c>
+      <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>714</v>
+        <v>503</v>
       </c>
       <c r="B268">
-        <v>1063</v>
+        <v>1201</v>
       </c>
       <c r="C268" t="s">
-        <v>7</v>
+        <v>506</v>
       </c>
       <c r="D268" t="s">
-        <v>716</v>
-[...4 lines deleted...]
-      <c r="F268" t="s">
+        <v>507</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>714</v>
+        <v>508</v>
       </c>
       <c r="B269">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="C269" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D269" t="s">
-        <v>717</v>
+        <v>509</v>
       </c>
       <c r="E269" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F269" t="s">
+        <v>14</v>
+      </c>
+      <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>718</v>
+        <v>508</v>
       </c>
       <c r="B270">
+        <v>1063</v>
+      </c>
+      <c r="C270" t="s">
+        <v>14</v>
+      </c>
+      <c r="D270" t="s">
+        <v>510</v>
+      </c>
+      <c r="E270" t="s">
+        <v>14</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>508</v>
+      </c>
+      <c r="B271">
+        <v>1054</v>
+      </c>
+      <c r="C271" t="s">
+        <v>14</v>
+      </c>
+      <c r="D271" t="s">
+        <v>511</v>
+      </c>
+      <c r="E271" t="s">
+        <v>14</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>512</v>
+      </c>
+      <c r="B272">
         <v>5061</v>
       </c>
-      <c r="C270" t="s">
-[...9 lines deleted...]
-        <v>722</v>
+      <c r="C272" t="s">
+        <v>513</v>
+      </c>
+      <c r="D272" t="s">
+        <v>514</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="F21" r:id="rId35"/>
+    <hyperlink ref="E22" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
+    <hyperlink ref="E23" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="E24" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="E25" r:id="rId42"/>
+    <hyperlink ref="F25" r:id="rId43"/>
+    <hyperlink ref="E26" r:id="rId44"/>
+    <hyperlink ref="F26" r:id="rId45"/>
+    <hyperlink ref="E27" r:id="rId46"/>
+    <hyperlink ref="F27" r:id="rId47"/>
+    <hyperlink ref="E28" r:id="rId48"/>
+    <hyperlink ref="F28" r:id="rId49"/>
+    <hyperlink ref="E29" r:id="rId50"/>
+    <hyperlink ref="F29" r:id="rId51"/>
+    <hyperlink ref="E30" r:id="rId52"/>
+    <hyperlink ref="F30" r:id="rId53"/>
+    <hyperlink ref="E31" r:id="rId54"/>
+    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="E32" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="F47" r:id="rId86"/>
+    <hyperlink ref="F48" r:id="rId87"/>
+    <hyperlink ref="F49" r:id="rId88"/>
+    <hyperlink ref="E50" r:id="rId89"/>
+    <hyperlink ref="F50" r:id="rId90"/>
+    <hyperlink ref="E51" r:id="rId91"/>
+    <hyperlink ref="F51" r:id="rId92"/>
+    <hyperlink ref="E52" r:id="rId93"/>
+    <hyperlink ref="F52" r:id="rId94"/>
+    <hyperlink ref="E53" r:id="rId95"/>
+    <hyperlink ref="F53" r:id="rId96"/>
+    <hyperlink ref="E54" r:id="rId97"/>
+    <hyperlink ref="F54" r:id="rId98"/>
+    <hyperlink ref="E55" r:id="rId99"/>
+    <hyperlink ref="F55" r:id="rId100"/>
+    <hyperlink ref="F56" r:id="rId101"/>
+    <hyperlink ref="E57" r:id="rId102"/>
+    <hyperlink ref="F57" r:id="rId103"/>
+    <hyperlink ref="E58" r:id="rId104"/>
+    <hyperlink ref="F58" r:id="rId105"/>
+    <hyperlink ref="E59" r:id="rId106"/>
+    <hyperlink ref="F59" r:id="rId107"/>
+    <hyperlink ref="E60" r:id="rId108"/>
+    <hyperlink ref="F60" r:id="rId109"/>
+    <hyperlink ref="E61" r:id="rId110"/>
+    <hyperlink ref="F61" r:id="rId111"/>
+    <hyperlink ref="E62" r:id="rId112"/>
+    <hyperlink ref="F62" r:id="rId113"/>
+    <hyperlink ref="F63" r:id="rId114"/>
+    <hyperlink ref="F64" r:id="rId115"/>
+    <hyperlink ref="F65" r:id="rId116"/>
+    <hyperlink ref="F66" r:id="rId117"/>
+    <hyperlink ref="F67" r:id="rId118"/>
+    <hyperlink ref="F68" r:id="rId119"/>
+    <hyperlink ref="F69" r:id="rId120"/>
+    <hyperlink ref="F70" r:id="rId121"/>
+    <hyperlink ref="F71" r:id="rId122"/>
+    <hyperlink ref="F72" r:id="rId123"/>
+    <hyperlink ref="F73" r:id="rId124"/>
+    <hyperlink ref="F74" r:id="rId125"/>
+    <hyperlink ref="F75" r:id="rId126"/>
+    <hyperlink ref="F76" r:id="rId127"/>
+    <hyperlink ref="E77" r:id="rId128"/>
+    <hyperlink ref="F77" r:id="rId129"/>
+    <hyperlink ref="F78" r:id="rId130"/>
+    <hyperlink ref="F79" r:id="rId131"/>
+    <hyperlink ref="E80" r:id="rId132"/>
+    <hyperlink ref="F80" r:id="rId133"/>
+    <hyperlink ref="E81" r:id="rId134"/>
+    <hyperlink ref="F81" r:id="rId135"/>
+    <hyperlink ref="F82" r:id="rId136"/>
+    <hyperlink ref="F83" r:id="rId137"/>
+    <hyperlink ref="F84" r:id="rId138"/>
+    <hyperlink ref="F85" r:id="rId139"/>
+    <hyperlink ref="F86" r:id="rId140"/>
+    <hyperlink ref="F87" r:id="rId141"/>
+    <hyperlink ref="F88" r:id="rId142"/>
+    <hyperlink ref="F89" r:id="rId143"/>
+    <hyperlink ref="F90" r:id="rId144"/>
+    <hyperlink ref="F91" r:id="rId145"/>
+    <hyperlink ref="F92" r:id="rId146"/>
+    <hyperlink ref="F93" r:id="rId147"/>
+    <hyperlink ref="F94" r:id="rId148"/>
+    <hyperlink ref="F95" r:id="rId149"/>
+    <hyperlink ref="F96" r:id="rId150"/>
+    <hyperlink ref="F97" r:id="rId151"/>
+    <hyperlink ref="F98" r:id="rId152"/>
+    <hyperlink ref="F99" r:id="rId153"/>
+    <hyperlink ref="F100" r:id="rId154"/>
+    <hyperlink ref="E101" r:id="rId155"/>
+    <hyperlink ref="F101" r:id="rId156"/>
+    <hyperlink ref="E102" r:id="rId157"/>
+    <hyperlink ref="F102" r:id="rId158"/>
+    <hyperlink ref="E103" r:id="rId159"/>
+    <hyperlink ref="F103" r:id="rId160"/>
+    <hyperlink ref="F104" r:id="rId161"/>
+    <hyperlink ref="F105" r:id="rId162"/>
+    <hyperlink ref="F106" r:id="rId163"/>
+    <hyperlink ref="F107" r:id="rId164"/>
+    <hyperlink ref="F108" r:id="rId165"/>
+    <hyperlink ref="F109" r:id="rId166"/>
+    <hyperlink ref="F110" r:id="rId167"/>
+    <hyperlink ref="F111" r:id="rId168"/>
+    <hyperlink ref="F112" r:id="rId169"/>
+    <hyperlink ref="E113" r:id="rId170"/>
+    <hyperlink ref="F113" r:id="rId171"/>
+    <hyperlink ref="E114" r:id="rId172"/>
+    <hyperlink ref="F114" r:id="rId173"/>
+    <hyperlink ref="E115" r:id="rId174"/>
+    <hyperlink ref="F115" r:id="rId175"/>
+    <hyperlink ref="E116" r:id="rId176"/>
+    <hyperlink ref="F116" r:id="rId177"/>
+    <hyperlink ref="F117" r:id="rId178"/>
+    <hyperlink ref="F118" r:id="rId179"/>
+    <hyperlink ref="F119" r:id="rId180"/>
+    <hyperlink ref="F120" r:id="rId181"/>
+    <hyperlink ref="E121" r:id="rId182"/>
+    <hyperlink ref="F121" r:id="rId183"/>
+    <hyperlink ref="E122" r:id="rId184"/>
+    <hyperlink ref="F122" r:id="rId185"/>
+    <hyperlink ref="F123" r:id="rId186"/>
+    <hyperlink ref="E124" r:id="rId187"/>
+    <hyperlink ref="F124" r:id="rId188"/>
+    <hyperlink ref="F125" r:id="rId189"/>
+    <hyperlink ref="F126" r:id="rId190"/>
+    <hyperlink ref="F127" r:id="rId191"/>
+    <hyperlink ref="F128" r:id="rId192"/>
+    <hyperlink ref="F129" r:id="rId193"/>
+    <hyperlink ref="F130" r:id="rId194"/>
+    <hyperlink ref="F131" r:id="rId195"/>
+    <hyperlink ref="E132" r:id="rId196"/>
+    <hyperlink ref="F132" r:id="rId197"/>
+    <hyperlink ref="F133" r:id="rId198"/>
+    <hyperlink ref="E134" r:id="rId199"/>
+    <hyperlink ref="F134" r:id="rId200"/>
+    <hyperlink ref="F135" r:id="rId201"/>
+    <hyperlink ref="F136" r:id="rId202"/>
+    <hyperlink ref="F137" r:id="rId203"/>
+    <hyperlink ref="F138" r:id="rId204"/>
+    <hyperlink ref="F139" r:id="rId205"/>
+    <hyperlink ref="F140" r:id="rId206"/>
+    <hyperlink ref="F141" r:id="rId207"/>
+    <hyperlink ref="F142" r:id="rId208"/>
+    <hyperlink ref="F143" r:id="rId209"/>
+    <hyperlink ref="F144" r:id="rId210"/>
+    <hyperlink ref="F145" r:id="rId211"/>
+    <hyperlink ref="F146" r:id="rId212"/>
+    <hyperlink ref="F147" r:id="rId213"/>
+    <hyperlink ref="F148" r:id="rId214"/>
+    <hyperlink ref="F149" r:id="rId215"/>
+    <hyperlink ref="F150" r:id="rId216"/>
+    <hyperlink ref="E151" r:id="rId217"/>
+    <hyperlink ref="F151" r:id="rId218"/>
+    <hyperlink ref="E152" r:id="rId219"/>
+    <hyperlink ref="F152" r:id="rId220"/>
+    <hyperlink ref="E153" r:id="rId221"/>
+    <hyperlink ref="F153" r:id="rId222"/>
+    <hyperlink ref="E154" r:id="rId223"/>
+    <hyperlink ref="F154" r:id="rId224"/>
+    <hyperlink ref="E155" r:id="rId225"/>
+    <hyperlink ref="F155" r:id="rId226"/>
+    <hyperlink ref="E156" r:id="rId227"/>
+    <hyperlink ref="F156" r:id="rId228"/>
+    <hyperlink ref="F157" r:id="rId229"/>
+    <hyperlink ref="F158" r:id="rId230"/>
+    <hyperlink ref="E159" r:id="rId231"/>
+    <hyperlink ref="F159" r:id="rId232"/>
+    <hyperlink ref="E160" r:id="rId233"/>
+    <hyperlink ref="F160" r:id="rId234"/>
+    <hyperlink ref="F161" r:id="rId235"/>
+    <hyperlink ref="F162" r:id="rId236"/>
+    <hyperlink ref="E163" r:id="rId237"/>
+    <hyperlink ref="F163" r:id="rId238"/>
+    <hyperlink ref="F164" r:id="rId239"/>
+    <hyperlink ref="F165" r:id="rId240"/>
+    <hyperlink ref="F166" r:id="rId241"/>
+    <hyperlink ref="F167" r:id="rId242"/>
+    <hyperlink ref="F168" r:id="rId243"/>
+    <hyperlink ref="F169" r:id="rId244"/>
+    <hyperlink ref="F170" r:id="rId245"/>
+    <hyperlink ref="E171" r:id="rId246"/>
+    <hyperlink ref="F171" r:id="rId247"/>
+    <hyperlink ref="F172" r:id="rId248"/>
+    <hyperlink ref="F173" r:id="rId249"/>
+    <hyperlink ref="F174" r:id="rId250"/>
+    <hyperlink ref="F175" r:id="rId251"/>
+    <hyperlink ref="F176" r:id="rId252"/>
+    <hyperlink ref="F177" r:id="rId253"/>
+    <hyperlink ref="F178" r:id="rId254"/>
+    <hyperlink ref="F179" r:id="rId255"/>
+    <hyperlink ref="F180" r:id="rId256"/>
+    <hyperlink ref="F181" r:id="rId257"/>
+    <hyperlink ref="F182" r:id="rId258"/>
+    <hyperlink ref="F183" r:id="rId259"/>
+    <hyperlink ref="F184" r:id="rId260"/>
+    <hyperlink ref="F185" r:id="rId261"/>
+    <hyperlink ref="F186" r:id="rId262"/>
+    <hyperlink ref="F187" r:id="rId263"/>
+    <hyperlink ref="F188" r:id="rId264"/>
+    <hyperlink ref="F189" r:id="rId265"/>
+    <hyperlink ref="F190" r:id="rId266"/>
+    <hyperlink ref="F191" r:id="rId267"/>
+    <hyperlink ref="E192" r:id="rId268"/>
+    <hyperlink ref="F192" r:id="rId269"/>
+    <hyperlink ref="E193" r:id="rId270"/>
+    <hyperlink ref="F193" r:id="rId271"/>
+    <hyperlink ref="F194" r:id="rId272"/>
+    <hyperlink ref="F195" r:id="rId273"/>
+    <hyperlink ref="E196" r:id="rId274"/>
+    <hyperlink ref="F196" r:id="rId275"/>
+    <hyperlink ref="E197" r:id="rId276"/>
+    <hyperlink ref="F197" r:id="rId277"/>
+    <hyperlink ref="F198" r:id="rId278"/>
+    <hyperlink ref="E199" r:id="rId279"/>
+    <hyperlink ref="F199" r:id="rId280"/>
+    <hyperlink ref="E200" r:id="rId281"/>
+    <hyperlink ref="F200" r:id="rId282"/>
+    <hyperlink ref="E201" r:id="rId283"/>
+    <hyperlink ref="F201" r:id="rId284"/>
+    <hyperlink ref="E202" r:id="rId285"/>
+    <hyperlink ref="F202" r:id="rId286"/>
+    <hyperlink ref="F203" r:id="rId287"/>
+    <hyperlink ref="F204" r:id="rId288"/>
+    <hyperlink ref="F205" r:id="rId289"/>
+    <hyperlink ref="F206" r:id="rId290"/>
+    <hyperlink ref="E207" r:id="rId291"/>
+    <hyperlink ref="F207" r:id="rId292"/>
+    <hyperlink ref="E208" r:id="rId293"/>
+    <hyperlink ref="F208" r:id="rId294"/>
+    <hyperlink ref="E209" r:id="rId295"/>
+    <hyperlink ref="F209" r:id="rId296"/>
+    <hyperlink ref="E210" r:id="rId297"/>
+    <hyperlink ref="F210" r:id="rId298"/>
+    <hyperlink ref="E211" r:id="rId299"/>
+    <hyperlink ref="F211" r:id="rId300"/>
+    <hyperlink ref="F212" r:id="rId301"/>
+    <hyperlink ref="E213" r:id="rId302"/>
+    <hyperlink ref="F213" r:id="rId303"/>
+    <hyperlink ref="E214" r:id="rId304"/>
+    <hyperlink ref="F214" r:id="rId305"/>
+    <hyperlink ref="E215" r:id="rId306"/>
+    <hyperlink ref="F215" r:id="rId307"/>
+    <hyperlink ref="E216" r:id="rId308"/>
+    <hyperlink ref="F216" r:id="rId309"/>
+    <hyperlink ref="E217" r:id="rId310"/>
+    <hyperlink ref="F217" r:id="rId311"/>
+    <hyperlink ref="E218" r:id="rId312"/>
+    <hyperlink ref="F218" r:id="rId313"/>
+    <hyperlink ref="F219" r:id="rId314"/>
+    <hyperlink ref="F220" r:id="rId315"/>
+    <hyperlink ref="F221" r:id="rId316"/>
+    <hyperlink ref="F222" r:id="rId317"/>
+    <hyperlink ref="F223" r:id="rId318"/>
+    <hyperlink ref="E224" r:id="rId319"/>
+    <hyperlink ref="F224" r:id="rId320"/>
+    <hyperlink ref="E225" r:id="rId321"/>
+    <hyperlink ref="F225" r:id="rId322"/>
+    <hyperlink ref="F226" r:id="rId323"/>
+    <hyperlink ref="F227" r:id="rId324"/>
+    <hyperlink ref="E228" r:id="rId325"/>
+    <hyperlink ref="F228" r:id="rId326"/>
+    <hyperlink ref="E229" r:id="rId327"/>
+    <hyperlink ref="F229" r:id="rId328"/>
+    <hyperlink ref="E230" r:id="rId329"/>
+    <hyperlink ref="F230" r:id="rId330"/>
+    <hyperlink ref="F231" r:id="rId331"/>
+    <hyperlink ref="F232" r:id="rId332"/>
+    <hyperlink ref="F233" r:id="rId333"/>
+    <hyperlink ref="F234" r:id="rId334"/>
+    <hyperlink ref="F235" r:id="rId335"/>
+    <hyperlink ref="F236" r:id="rId336"/>
+    <hyperlink ref="E237" r:id="rId337"/>
+    <hyperlink ref="F237" r:id="rId338"/>
+    <hyperlink ref="F238" r:id="rId339"/>
+    <hyperlink ref="F239" r:id="rId340"/>
+    <hyperlink ref="F240" r:id="rId341"/>
+    <hyperlink ref="F241" r:id="rId342"/>
+    <hyperlink ref="F242" r:id="rId343"/>
+    <hyperlink ref="E243" r:id="rId344"/>
+    <hyperlink ref="F243" r:id="rId345"/>
+    <hyperlink ref="F244" r:id="rId346"/>
+    <hyperlink ref="F245" r:id="rId347"/>
+    <hyperlink ref="E246" r:id="rId348"/>
+    <hyperlink ref="F246" r:id="rId349"/>
+    <hyperlink ref="F247" r:id="rId350"/>
+    <hyperlink ref="F248" r:id="rId351"/>
+    <hyperlink ref="F249" r:id="rId352"/>
+    <hyperlink ref="F250" r:id="rId353"/>
+    <hyperlink ref="F251" r:id="rId354"/>
+    <hyperlink ref="F252" r:id="rId355"/>
+    <hyperlink ref="F253" r:id="rId356"/>
+    <hyperlink ref="F254" r:id="rId357"/>
+    <hyperlink ref="F255" r:id="rId358"/>
+    <hyperlink ref="F256" r:id="rId359"/>
+    <hyperlink ref="F257" r:id="rId360"/>
+    <hyperlink ref="F258" r:id="rId361"/>
+    <hyperlink ref="F259" r:id="rId362"/>
+    <hyperlink ref="E260" r:id="rId363"/>
+    <hyperlink ref="F260" r:id="rId364"/>
+    <hyperlink ref="E261" r:id="rId365"/>
+    <hyperlink ref="F261" r:id="rId366"/>
+    <hyperlink ref="E262" r:id="rId367"/>
+    <hyperlink ref="F262" r:id="rId368"/>
+    <hyperlink ref="F263" r:id="rId369"/>
+    <hyperlink ref="F264" r:id="rId370"/>
+    <hyperlink ref="F265" r:id="rId371"/>
+    <hyperlink ref="F266" r:id="rId372"/>
+    <hyperlink ref="F267" r:id="rId373"/>
+    <hyperlink ref="E268" r:id="rId374"/>
+    <hyperlink ref="F268" r:id="rId375"/>
+    <hyperlink ref="F269" r:id="rId376"/>
+    <hyperlink ref="F270" r:id="rId377"/>
+    <hyperlink ref="F271" r:id="rId378"/>
+    <hyperlink ref="E272" r:id="rId379"/>
+    <hyperlink ref="F272" r:id="rId380"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>