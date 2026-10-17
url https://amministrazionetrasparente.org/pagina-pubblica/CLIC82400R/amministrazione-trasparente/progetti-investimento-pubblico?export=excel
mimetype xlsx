--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -8,86 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="80">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>FORMAZIONE DOCENTI PN 2021-2027 - MAESTRI IN CAMMINO</t>
+  </si>
+  <si>
+    <t>I34D26003390007</t>
+  </si>
+  <si>
+    <t>€ 20.150,00</t>
+  </si>
+  <si>
+    <t>FONDI STRUTTURALI EUROPEI</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>DISPOSITIVI DIGITALI</t>
   </si>
   <si>
     <t>I34D26001640007</t>
   </si>
   <si>
     <t>€ 17.673,00</t>
   </si>
   <si>
     <t>FONTI EUROPEI</t>
   </si>
   <si>
     <t>13/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PIANO ESTATE 3- A SCUOLA- CRESCERE INSIEME OLTRE L'AULA</t>
   </si>
   <si>
     <t>I34D26003550007</t>
   </si>
   <si>
     <t>€ 79.260,00</t>
   </si>
   <si>
     <t>PN 2021-2027</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>IA@GELA-BUTERA SNODO FORMATIVO PER LA TRANSIZIONE DIGITALE  DM219 - 2025</t>
   </si>
   <si>
     <t>I24D25005200006</t>
   </si>
   <si>
     <t>€ 49.168,00</t>
   </si>
@@ -630,56 +645,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/830a5574-133e-47bf-aaea-b3ccec50144b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/b29498e4-a1f2-45ed-a1d2-7caed82be06b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/d321767f-eb39-4311-ab3d-f3e816053e1b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/17df0674-3718-44ff-97f2-8e23937af7c6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/d982ce58-c901-4ed6-9989-c1f90efc8d87" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/7828f9b3-477a-4784-bcd0-f8476d02cc8a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/e38b3500-4f2e-4831-9e07-6e0475712497" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/a54e86fc-0a7b-46dd-89c7-2603bbdf8881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/fa3c2867-8c12-4b27-b764-5a1eb814be7c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/45f96235-204b-49af-ae61-4d833a2e1182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/b5ba13e3-513f-4946-a496-1db2b30afcc8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/884d5164-a9b3-4e5d-909b-468a72dd1b20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/1b1a6dce-70c3-4148-abfb-078ad3d12e4e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/efd26751-53a2-42df-ba47-0730efa9f406" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/7a3a874c-c815-4299-b0f5-d17be62af89a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/6662dd14-d4b8-48de-92bd-fed0d56576a3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/830a5574-133e-47bf-aaea-b3ccec50144b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/b29498e4-a1f2-45ed-a1d2-7caed82be06b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/d321767f-eb39-4311-ab3d-f3e816053e1b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/17df0674-3718-44ff-97f2-8e23937af7c6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/d982ce58-c901-4ed6-9989-c1f90efc8d87" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/7828f9b3-477a-4784-bcd0-f8476d02cc8a" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/e38b3500-4f2e-4831-9e07-6e0475712497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/a54e86fc-0a7b-46dd-89c7-2603bbdf8881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/fa3c2867-8c12-4b27-b764-5a1eb814be7c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/45f96235-204b-49af-ae61-4d833a2e1182" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/b5ba13e3-513f-4946-a496-1db2b30afcc8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/884d5164-a9b3-4e5d-909b-468a72dd1b20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/1b1a6dce-70c3-4148-abfb-078ad3d12e4e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/efd26751-53a2-42df-ba47-0730efa9f406" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC82400R/amministrazione-trasparente/progetto/7a3a874c-c815-4299-b0f5-d17be62af89a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -731,98 +746,98 @@
       </c>
       <c r="F4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="1">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
         <v>2025</v>
       </c>
-      <c r="B7" s="1"/>
-[...6 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B9" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
@@ -832,271 +847,292 @@
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="1">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
         <v>2024</v>
       </c>
-      <c r="B16" s="1"/>
-[...6 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B18" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="C18" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D18" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="E18" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D24" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A17:F17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F5" r:id="rId3"/>
-    <hyperlink ref="F9" r:id="rId4"/>
+    <hyperlink ref="F6" r:id="rId4"/>
     <hyperlink ref="F10" r:id="rId5"/>
     <hyperlink ref="F11" r:id="rId6"/>
     <hyperlink ref="F12" r:id="rId7"/>
     <hyperlink ref="F13" r:id="rId8"/>
     <hyperlink ref="F14" r:id="rId9"/>
-    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F15" r:id="rId10"/>
     <hyperlink ref="F19" r:id="rId11"/>
     <hyperlink ref="F20" r:id="rId12"/>
     <hyperlink ref="F21" r:id="rId13"/>
     <hyperlink ref="F22" r:id="rId14"/>
     <hyperlink ref="F23" r:id="rId15"/>
+    <hyperlink ref="F24" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>