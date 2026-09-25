--- v0 (2026-08-07)
+++ v1 (2026-09-25)
@@ -8,1159 +8,747 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="216">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEB00B7D5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisti corsi di formazione I.A. DM219</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>06/08/2026</t>
   </si>
   <si>
     <t>BCA6129725</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita personale ausiliario da parte del medico competente</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCA6129725</t>
-[...4 lines deleted...]
-  <si>
     <t>BCA69EB14F</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione di beni ai sensi dell’art.50 del D. Lgs. 36/2023 PROGETTO POC “Per la Scuola” 2014-2020 – Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gratuito al personale della scuola DM 38 95450 Codice identificativo progetto: 10.8.6A-FDRPOC-SI-2026-249 CUP: E94D26002430007 CIG: BCA69EB14F</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCA69EB14F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>BC9F4FD2FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi di assistenza per programmi Argo Web Premium anno 2026/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC9F4FD2FD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5CEEAF6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura arredi ed attrezzature  per n.5 aule didattiche e n. 4 spazi di accoglienza. Progetto “S.A.I. Scuola Accogliente ed Inclusiva” - DM 106/2025 CNP: M4C1I1.4-2025-1685-P-62522</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5CEEAF6C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDC9BFB82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC9BFB82</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD398782A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA SCUOLA DELL'INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD398782A</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCFA4B967</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale tecno-specialistico "Gibellina Capitale d'Arte Contemporanea 2026"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFA4B967</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA836CCE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - stampa su tela progetto "Gibellina capitale d'arte contemporanea 2026"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA836CCE8</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB84BC07C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale idraulico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84BC07C1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB88C64F96</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata a Cefalà Diana 15.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88C64F96</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8397E6A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata ad Agrigento 08.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8397E6A6</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7F035C93</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per la piccola manutenzione estiva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F035C93</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB66133326</t>
   </si>
   <si>
     <t>Decisione a contrarre -acquisto panetti di argilla</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66133326</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB4C24912D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto antivirus ed intervento tecnico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C24912D</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4F2033C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita didattica a Gibellina 23 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F2033C9</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB43C5BB76</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorso di formazione asincrono sull'intelligenza artificiale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43C5BB76</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF048C360</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pannelli "planimetrie per piani sicurezza" e bandiere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF048C360</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD6414511</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso di formazione per l’aggiornamento dei Dirigenti e dei preposti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6414511</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD622B189</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD622B189</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA9559DD2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico-sanitario vari plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9559DD2C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA50380209</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto kit firma Dirigente scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50380209</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3C4F969E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto beni durevoli Uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C4F969E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA139A8AE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio assicurativo dal 07.01.2026 al 07.01.2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA139A8AE3</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F5B7E2F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5B7E2F8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A1D616F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale manutenzione plesso A. Russo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1D616F4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99CAEA99A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria ed igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99CAEA99A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B9746EA787</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9746EA787</t>
-[...4 lines deleted...]
-  <si>
     <t>B972AEF071</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972AEF071</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B9610EA596</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.1 piastra tecnoheart plus adulto/pediatrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9610EA596</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B950E87B59</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di medico competente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950E87B59</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B912A9493A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione addetti primo soccorso</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/feb92e19-0dd8-4332-9010-5f17032f9290</t>
   </si>
   <si>
     <t>B9098E0C4A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Badge programma presenze ARGO
 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9098E0C4A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8CBA7E220</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo licenza "registro archimede"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBA7E220</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - RSPP</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>B813633FFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813633FFA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B80CC8497E</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo del contratto di assistenza per il programmi argo web premium anno 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CC8497E</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>B7C28D4D24</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi tecnici su computer e fornitura pc e antivirus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C28D4D24</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76C87D283</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di servizi di consulenza per Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C87D283</t>
-[...4 lines deleted...]
-  <si>
     <t>B76C474E0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di servizi di attuazione del Regolamento U.E. 679/2016 e nomina DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C474E0A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B742729CA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZA SOFTWARE SPAZIO, CONDIVISIONE E GESTIONE DATI DOCUMENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742729CA0</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B72D1E6E65</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto timbro in metallo c/o Poligrafico e Zecca dello Stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D1E6E65</t>
-[...4 lines deleted...]
-  <si>
     <t>B72CB75D99</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per la manutenzione: ducotone</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72CB75D99</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BAA32CAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - seconda appendice assicurazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAA32CAC</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6739D2880</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto testi scolastici per integrazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6739D2880</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5D950DD78</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto kit di videosorveglianza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D950DD78</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D1BDFD4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1BDFD4E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5B9AB7605</t>
   </si>
   <si>
     <t>Decisione a contrarre - autorizzazione pagamento premio assicurativo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9AB7605</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5AE88ACF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - fotocopiatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE88ACF9</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B51D3AC277</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di formazione docenti DM66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D3AC277</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51D4E7668</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo contratto di assistenza ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D4E7668</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B4703226C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio smontaggio, rimontaggio condizionatori e fornitura gruppi continuità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4703226C2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41F7BA303</t>
   </si>
   <si>
     <t>Decisione a contrarre - consulenza programma inventario argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F7BA303</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B3FBB633B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - stipula mepa archimede</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FBB633B5</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B382BE186B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B382BE186B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>B291688C48</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi Internet</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B291688C48</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>B24C355BB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batterie defribrillatore e pistre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24C355BB8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>B215D5488A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B215D5488A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>B1EA053BEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto programmi Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EA053BEF</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>B1DD0174CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - interventi tecnici su computer aule Istituto e rete internet laboratorio informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DD0174CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B1DCAA566C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto  di materiale di pittura per manutenzione edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DCAA566C</t>
-[...4 lines deleted...]
-  <si>
     <t>B1DC965E57</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto  di materiale idraulico per manutenzione edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DC965E57</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>B18B360875</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio per smontaggio, trasporto, rimontaggio di Monitor touch screen e riconfigurazione del sistema</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18B360875</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>B1741CDCFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto etichette con numerazione progressiva per inventario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1741CDCFC</t>
-[...4 lines deleted...]
-  <si>
     <t>B17428B9C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto risme di carta per fotocopiatrici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17428B9C8</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>B135F15ECE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico per manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B135F15ECE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>B0FB5ED12D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Guida turistica per visita  città  di Piazza Armerina con gli alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FB5ED12D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>B0F6785D39</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio pulman viaggio d'istruzione a Piazza Armerina classi 4 e 5 primarie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F6785D39</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2024</t>
   </si>
   <si>
     <t>B0E90CDC32</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita Fattoria "Amici del cavallo" con  laboratori didattici per alunni della scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E90CDC32</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>B0E8DF0F4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servzio di noleggio pulman viaggio d'istruzione a Piazza Armerina con le classi della Scuola Media e alla Fattoria "Amici del cavallo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E8DF0F4D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>B0A5E2676C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto tonner stampanti e rigenerazione tamburo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A5E2676C</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>B084F97FC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Accertamento idonietà tecnica "Addetto Antincendio"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B084F97FC2</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>B07CF20C8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07CF20C8D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>B004E3F3C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina medico competente</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/83808a81-8011-4556-a622-e873d3490b01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1458,1539 +1046,1712 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB00B7D5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/e2d8659b-03ed-4fb6-a843-4a2887e21d73" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA6129725" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/2d289590-e000-4c75-a621-a0c607bb3b1a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA69EB14F" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/74ab9a40-a5a0-4d85-81c2-5ce84e379871" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9F4FD2FD" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/f89317fa-5054-41a1-a1b7-2521d5929676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CEEAF6C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/5c60047d-f411-4458-bcd2-2512fa0c96bd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC9BFB82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/6f2401a5-05e8-4874-aea6-5a7fd836e954" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD398782A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/0c58ad8f-02c8-4fc4-bb79-d96ed9ab39f0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFA4B967" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/03b6ae52-444c-4f8d-a472-992f42be784c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA836CCE8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/2413e192-234b-4b08-b6b9-22630da2d33b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84BC07C1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/515a0dfb-db8c-4655-b99d-d85a13eb1fb8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88C64F96" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/1942dd85-1293-4a5b-9a2a-248118cadb90" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8397E6A6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/786a0f4d-8e72-4f89-9246-de6431bd93a6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F035C93" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/930b330f-f703-4238-93ee-27a9ca4610a7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66133326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/f778b262-b57b-474f-bd86-cf7ea72d761e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C24912D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/3dfada87-43cf-4524-a1d8-aa09dbb8cbd5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F2033C9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/c9197d55-6770-475c-9236-226aa44b2f25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43C5BB76" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/a5c9d266-3de4-40b1-8152-377b405fd741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF048C360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/c29c91a0-a01d-470f-8d7b-3c82692f52cb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6414511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/210f853f-641a-4d9c-bb96-d653b49470ba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD622B189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/6903c029-8571-4eb3-a737-d0c0a70e3192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9559DD2C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/36cb27d8-3fc4-4a0d-910e-62f760667817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50380209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/55706db2-e019-4087-9e71-3faba03efebd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C4F969E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/096d717d-8f44-492d-818b-b845280b2e34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA139A8AE3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/57b147fe-130c-41e8-8617-996be9035812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5B7E2F8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/a7f9ff60-0f06-4170-ad88-1e92e2177a30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1D616F4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/5f60a408-8497-42a8-a3af-f042bdb8cd81" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99CAEA99A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/8d7751e4-3c7d-4649-b307-3d56e5252609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9746EA787" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/ccef5948-1b5b-4049-8f7b-af1d4e1b362b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972AEF071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/0bb13a2d-1fc3-477c-ae25-906c7c131022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9610EA596" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/c51c1a98-b6d3-4137-8d42-de07ed1d7d29" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950E87B59" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/d9227529-ae61-473b-9a90-708fc33f7944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912A9493A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/feb92e19-0dd8-4332-9010-5f17032f9290" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9098E0C4A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/3a8eb162-de1b-4726-ae9b-7f5c1c2350f6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBA7E220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/1772cebb-9cdb-463e-8b9f-4cd789ef6229" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813633FFA" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/a15492b9-17d6-42ce-9b1e-d2de70fcbc48" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CC8497E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/e7475be9-12e5-4ca2-959c-8e7883d9988f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C28D4D24" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/865c7574-0dbf-483b-adc3-a971daa33768" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C87D283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/b720894c-8f97-406f-8709-c4d3bcd08773" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C474E0A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/83edd88d-2401-44c4-ae57-6cc7c41b6bac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742729CA0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/7e689c1d-b2ea-4b02-ac3a-73d72fd55284" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D1E6E65" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/6befb19f-5765-4140-ae65-f296743d8453" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72CB75D99" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/2e3ee1c9-74c9-4bf0-af62-4dc49794c0a7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAA32CAC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/52e1540c-6ca8-4ca2-88cf-eb45e0c3eb78" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6739D2880" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/24d06d1e-7846-4272-83a5-2a39b9abb1f2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D950DD78" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/7248fec6-82d5-4fb4-83df-77fd93d45ca4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1BDFD4E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/757bde94-0863-4b89-8e02-8a248ded5413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9AB7605" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/5acc8d3b-d3ed-40ad-a740-702d4f24c823" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE88ACF9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/63bd0153-fde3-46d3-80ca-a69a6417d55f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D3AC277" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/b345cd38-6551-4cc4-8d4b-33f4bb3fdfef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D4E7668" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/7376ae92-1947-4bcf-8704-5ffbe97e33ae" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4703226C2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/d22993fe-8c27-4305-8ede-0dfccdf70de7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F7BA303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/c1d6ae16-adfb-40ec-830e-6533eb54d678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FBB633B5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/6e4f1afa-3f4c-4c4d-961a-e510709d3a9a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B382BE186B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/e62ca788-fd8a-4fd0-9b7b-d1579e65e14d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B291688C48" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/d07a53d0-3a4d-4e9e-8ea3-48e9490b59fd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24C355BB8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/953874fb-cf16-4313-8d57-88bf34250c83" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B215D5488A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/ed1c6771-a75e-4e92-9daa-7569bd385559" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EA053BEF" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/e4bc1464-d0a9-44d0-a736-07c81992e853" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DD0174CA" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/287cba42-dda3-4ff8-bbbf-a2ce9ddafee0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DCAA566C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/3c9fcb8f-5319-4fda-97ab-49095c626e9f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DC965E57" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/ddae4556-fdc9-4b4d-b01b-01a6bf7502b8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18B360875" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/4ae42663-fb21-4259-8d23-a26f0e181dbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1741CDCFC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/1825bff0-ac83-427b-a5a7-2c29ceb4c618" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17428B9C8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/53479dab-5a91-4d49-953c-45897b1496f9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B135F15ECE" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/4523439c-7916-484f-8f36-34a7bc0b0ec7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FB5ED12D" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/32590eaf-9f0d-4f93-9b23-1b339cf83cab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F6785D39" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/aab0a28f-11af-4c91-adcb-00fbfd3e0649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E90CDC32" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/5a07491a-ab7c-423c-87b0-08ee78eb1a1c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E8DF0F4D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/2737c2f7-8169-4829-8aac-a29bab7f95c3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A5E2676C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/4dfc45d6-272f-4435-87f4-76411c89f747" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B084F97FC2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/e193563f-29a7-48dd-8acc-05083444004e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07CF20C8D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/4a1158a6-6ca6-4458-b581-9401b63a31ab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B004E3F3C0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CLIC822005/amministrazione-trasparente/atti-amministrazioni-enti/83808a81-8011-4556-a622-e873d3490b01" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F74"/>
+  <dimension ref="A1:F75"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6254</v>
+        <v>6709</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>6253</v>
+        <v>6254</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>6225</v>
+        <v>6253</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>6037</v>
+        <v>6225</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>4939</v>
+        <v>6037</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>4873</v>
+        <v>4939</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>4790</v>
+        <v>4873</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>4309</v>
+        <v>4790</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>4014</v>
+        <v>4309</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>4010</v>
+        <v>4014</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>4009</v>
+        <v>4010</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>3979</v>
+        <v>4009</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>3508</v>
+        <v>3979</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>3296</v>
+        <v>3508</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>3266</v>
+        <v>3296</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>3175</v>
+        <v>3266</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>2300</v>
+        <v>3175</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>2113</v>
+        <v>2300</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>1509</v>
+        <v>2112</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>925</v>
+        <v>1509</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>774</v>
+        <v>925</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>446</v>
+        <v>774</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>278</v>
+        <v>446</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>11017</v>
+        <v>278</v>
       </c>
       <c r="C26" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>10946</v>
+        <v>11017</v>
       </c>
       <c r="C27" t="s">
-        <v>127</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="B28">
-        <v>10711</v>
+        <v>10946</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>82</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="B29">
-        <v>10702</v>
+        <v>10711</v>
       </c>
       <c r="C29" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>85</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>10612</v>
+        <v>10702</v>
       </c>
       <c r="C30" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>87</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>10514</v>
+        <v>10612</v>
       </c>
       <c r="C31" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>90</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="B32">
-        <v>9882</v>
+        <v>10514</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>93</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="B33">
-        <v>9877</v>
+        <v>9882</v>
       </c>
       <c r="C33" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>96</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>159</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>9346</v>
+        <v>9877</v>
       </c>
       <c r="C34" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>8814</v>
+        <v>9346</v>
       </c>
       <c r="C35" t="s">
-        <v>165</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>101</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="B36">
-        <v>7255</v>
+        <v>8814</v>
       </c>
       <c r="C36" t="s">
-        <v>169</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>170</v>
+        <v>104</v>
       </c>
       <c r="E36" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>103</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>173</v>
+        <v>105</v>
       </c>
       <c r="B37">
-        <v>7201</v>
+        <v>7255</v>
       </c>
       <c r="C37" t="s">
-        <v>174</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>107</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>178</v>
+        <v>108</v>
       </c>
       <c r="B38">
-        <v>6925</v>
+        <v>7201</v>
       </c>
       <c r="C38" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>183</v>
+        <v>111</v>
       </c>
       <c r="B39">
-        <v>6498</v>
+        <v>6925</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>183</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>6497</v>
+        <v>6498</v>
       </c>
       <c r="C40" t="s">
-        <v>188</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>116</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>192</v>
+        <v>114</v>
       </c>
       <c r="B41">
-        <v>6160</v>
+        <v>6497</v>
       </c>
       <c r="C41" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>118</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>197</v>
+        <v>119</v>
       </c>
       <c r="B42">
-        <v>5886</v>
+        <v>6160</v>
       </c>
       <c r="C42" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>121</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>197</v>
+        <v>122</v>
       </c>
       <c r="B43">
-        <v>5885</v>
+        <v>5886</v>
       </c>
       <c r="C43" t="s">
-        <v>202</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>124</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="B44">
-        <v>4576</v>
+        <v>5885</v>
       </c>
       <c r="C44" t="s">
-        <v>207</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>126</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="B45">
-        <v>3820</v>
+        <v>4576</v>
       </c>
       <c r="C45" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>129</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>216</v>
+        <v>130</v>
       </c>
       <c r="B46">
-        <v>2084</v>
+        <v>3820</v>
       </c>
       <c r="C46" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>132</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>216</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>1973</v>
+        <v>2084</v>
       </c>
       <c r="C47" t="s">
-        <v>221</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>135</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="B48">
-        <v>1781</v>
+        <v>1973</v>
       </c>
       <c r="C48" t="s">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="D48" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>137</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>230</v>
+        <v>138</v>
       </c>
       <c r="B49">
-        <v>1636</v>
+        <v>1781</v>
       </c>
       <c r="C49" t="s">
-        <v>231</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>140</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="B50">
-        <v>161</v>
+        <v>1636</v>
       </c>
       <c r="C50" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>143</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="B51">
-        <v>98</v>
+        <v>161</v>
       </c>
       <c r="C51" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>146</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>245</v>
+        <v>147</v>
       </c>
       <c r="B52">
-        <v>7189</v>
+        <v>98</v>
       </c>
       <c r="C52" t="s">
-        <v>246</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>149</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="B53">
-        <v>6205</v>
+        <v>7189</v>
       </c>
       <c r="C53" t="s">
-        <v>251</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>152</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>255</v>
+        <v>153</v>
       </c>
       <c r="B54">
         <v>6205</v>
       </c>
       <c r="C54" t="s">
-        <v>256</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>155</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
       <c r="B55">
-        <v>6021</v>
+        <v>6205</v>
       </c>
       <c r="C55" t="s">
-        <v>261</v>
+        <v>157</v>
       </c>
       <c r="D55" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>158</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>265</v>
+        <v>159</v>
       </c>
       <c r="B56">
-        <v>4163</v>
+        <v>6021</v>
       </c>
       <c r="C56" t="s">
-        <v>266</v>
+        <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>161</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>270</v>
+        <v>162</v>
       </c>
       <c r="B57">
-        <v>4001</v>
+        <v>4163</v>
       </c>
       <c r="C57" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="D57" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>164</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="B58">
-        <v>3738</v>
+        <v>4001</v>
       </c>
       <c r="C58" t="s">
-        <v>276</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>167</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>280</v>
+        <v>168</v>
       </c>
       <c r="B59">
-        <v>3568</v>
+        <v>3738</v>
       </c>
       <c r="C59" t="s">
-        <v>281</v>
+        <v>169</v>
       </c>
       <c r="D59" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>170</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>285</v>
+        <v>171</v>
       </c>
       <c r="B60">
-        <v>3393</v>
+        <v>3568</v>
       </c>
       <c r="C60" t="s">
-        <v>286</v>
+        <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>173</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>285</v>
+        <v>174</v>
       </c>
       <c r="B61">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="C61" t="s">
-        <v>290</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>176</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>285</v>
+        <v>174</v>
       </c>
       <c r="B62">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="C62" t="s">
-        <v>294</v>
+        <v>177</v>
       </c>
       <c r="D62" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>178</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>298</v>
+        <v>174</v>
       </c>
       <c r="B63">
-        <v>2821</v>
+        <v>3391</v>
       </c>
       <c r="C63" t="s">
-        <v>299</v>
+        <v>179</v>
       </c>
       <c r="D63" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>180</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>303</v>
+        <v>181</v>
       </c>
       <c r="B64">
-        <v>2654</v>
+        <v>2821</v>
       </c>
       <c r="C64" t="s">
-        <v>304</v>
+        <v>182</v>
       </c>
       <c r="D64" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>183</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>303</v>
+        <v>184</v>
       </c>
       <c r="B65">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="C65" t="s">
-        <v>308</v>
+        <v>185</v>
       </c>
       <c r="D65" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>186</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>312</v>
+        <v>184</v>
       </c>
       <c r="B66">
-        <v>2299</v>
+        <v>2653</v>
       </c>
       <c r="C66" t="s">
-        <v>313</v>
+        <v>187</v>
       </c>
       <c r="D66" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>188</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="B67">
-        <v>2014</v>
+        <v>2299</v>
       </c>
       <c r="C67" t="s">
-        <v>318</v>
+        <v>190</v>
       </c>
       <c r="D67" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>191</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>322</v>
+        <v>192</v>
       </c>
       <c r="B68">
-        <v>1990</v>
+        <v>2014</v>
       </c>
       <c r="C68" t="s">
-        <v>323</v>
+        <v>193</v>
       </c>
       <c r="D68" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>326</v>
+        <v>194</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>327</v>
+        <v>195</v>
       </c>
       <c r="B69">
-        <v>1950</v>
+        <v>1990</v>
       </c>
       <c r="C69" t="s">
-        <v>328</v>
+        <v>196</v>
       </c>
       <c r="D69" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>197</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>332</v>
+        <v>198</v>
       </c>
       <c r="B70">
-        <v>1940</v>
+        <v>1950</v>
       </c>
       <c r="C70" t="s">
-        <v>333</v>
+        <v>199</v>
       </c>
       <c r="D70" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>200</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="B71">
-        <v>1517</v>
+        <v>1940</v>
       </c>
       <c r="C71" t="s">
-        <v>338</v>
+        <v>202</v>
       </c>
       <c r="D71" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>203</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>342</v>
+        <v>204</v>
       </c>
       <c r="B72">
-        <v>1206</v>
+        <v>1517</v>
       </c>
       <c r="C72" t="s">
-        <v>343</v>
+        <v>205</v>
       </c>
       <c r="D72" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>206</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>347</v>
+        <v>207</v>
       </c>
       <c r="B73">
-        <v>1141</v>
+        <v>1206</v>
       </c>
       <c r="C73" t="s">
-        <v>348</v>
+        <v>208</v>
       </c>
       <c r="D73" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>209</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>352</v>
+        <v>210</v>
       </c>
       <c r="B74">
+        <v>1141</v>
+      </c>
+      <c r="C74" t="s">
+        <v>211</v>
+      </c>
+      <c r="D74" t="s">
+        <v>212</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>213</v>
+      </c>
+      <c r="B75">
         <v>313</v>
       </c>
-      <c r="C74" t="s">
-[...9 lines deleted...]
-        <v>356</v>
+      <c r="C75" t="s">
+        <v>214</v>
+      </c>
+      <c r="D75" t="s">
+        <v>215</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>