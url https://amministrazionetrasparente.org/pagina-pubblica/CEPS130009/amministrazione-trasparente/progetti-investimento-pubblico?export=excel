--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -8,110 +8,149 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="64">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>DM 38 SCUOLA 14-20 -DISPOSITIVI DIGITALI E LIBRI ALLEGATO A</t>
+  </si>
+  <si>
+    <t>B94D26000810007</t>
+  </si>
+  <si>
+    <t>€ 11.234,00</t>
+  </si>
+  <si>
+    <t>“Azioni per l’allestimento di centri scolastici digitali e per favorire l’attrattività e l’accessibilità anche nelle aree rurali ed interne” – sotto azione 6A “Centri scolastici digitali”, Avviso Prot. 94540 del 24/04/2026 – “Acquisto di tablet, PC, dispo</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSUNZIONE IN BILANCIO DM 38/2026 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>B94D26000790007</t>
+  </si>
+  <si>
+    <t>€ 12.120,00</t>
+  </si>
+  <si>
+    <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 – Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.5, Azione ESO4.5. A2 – Sotto azione ESO4.5. A2.B, interventi di cui al decre</t>
+  </si>
+  <si>
+    <t>PIANO ESTATE 3 - ESTATE IN FIAMME – CREATIVITA’ ED INCLUSIONE”</t>
+  </si>
+  <si>
+    <t>B94D26001890007</t>
+  </si>
+  <si>
+    <t>€ 79.944,00</t>
+  </si>
+  <si>
+    <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 – Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6, Azione ESO4.6.A4 – Sotto-azione ESO4.6.A4A – Interventi di cui al decreto</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
     <t>SNODI FORMATIVI PER LA TRANSIZIONE DIGITALE SULL’UTILIZZO DELL’INTELLIGENZA ARTIFICIALE NELLA SCUOLA</t>
   </si>
   <si>
     <t>B94D25003610006</t>
   </si>
   <si>
     <t>€ 49.982,80</t>
   </si>
   <si>
     <t>M4C1I2.1-2026-1745-1925 - Snodi formativi per la transizione digitale sull’utilizzo dell’intelligenza artificiale nella scuola</t>
   </si>
   <si>
     <t>05/06/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>SCUOLA VIVA 2 - LA SCUOLA @L CENTRO 2</t>
   </si>
   <si>
     <t>B91I24000750008</t>
   </si>
   <si>
     <t>€ 49.680,00</t>
   </si>
   <si>
     <t>Programma pluriennale "Scuola Viva" rivolto agli Istituti scolastici della Campania; con Decreto Dirigenziale n. 726 del 17/06/2024, pubblicato sul BURC n o 48 del 24/6/2024,; con con le Deliberazioni di Giunta Regionale n. 204/2016, n. 328/2017, n. 445/2</t>
   </si>
   <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>PIANO ESTATE 2 “ORIZZONTI D’ESTATE – COMPETENZE, CREATIVITÀ E CITTADINANZA"</t>
   </si>
   <si>
     <t>B54D25004500007</t>
-  </si>
-[...1 lines deleted...]
-    <t>€ 79.944,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo sociale europeo plus (FSE+) – Priorità 1 – Scuola e competenze (FSE+), Obiettivo specifico ESO4.6 – sotto- azione ESO4.6.A.4.A- Interventi di cui ai decreti del Minist</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>POC SCUOLA 14-20 - - AZIONE 10.1.6 AZIONI DI ORIENTAMENTO</t>
   </si>
   <si>
     <t>B94D25000800001</t>
   </si>
   <si>
     <t>€ 59.924,10</t>
   </si>
   <si>
     <t>Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020 finanziato con il Fondo di Rotazione (FdR)– Obiettivo Specifico 10.1 – Azione 10.1.6 – Sotto-azione 10.1.6A, interventi di cui al Decreto del Ministro dell’istruzione e del merito 15 novemb</t>
   </si>
   <si>
     <t>LISBONA SCH ERASMUS</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
@@ -558,56 +597,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/1745fc45-b6d1-4f83-88eb-87015c4bb717" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/ac2a9738-8992-4437-a874-432980d8012b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/0cded549-5d3a-4430-bdf0-d3cd82823471" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/6a134004-5c2b-4bfc-b53c-814f85de8874" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/91947800-fd29-4864-9250-ded35e45beec" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/8ccaa4bd-c4d9-4925-8453-a4fc2ee45d4f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/220df527-669e-48d5-bec0-f5fcb265a7c1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/e96c8916-0857-4a70-bd2e-2d3b7c254448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/0d78ae4f-b036-40b9-9124-4de4b212946f" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/032d9165-e951-4326-81b9-0326997c38be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/4ee9ce77-37c0-4243-9142-9f17d4923423" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/55dfab88-5324-4203-963f-3bb4c7b3fe29" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/1745fc45-b6d1-4f83-88eb-87015c4bb717" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/ac2a9738-8992-4437-a874-432980d8012b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/0cded549-5d3a-4430-bdf0-d3cd82823471" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/6a134004-5c2b-4bfc-b53c-814f85de8874" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/91947800-fd29-4864-9250-ded35e45beec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/8ccaa4bd-c4d9-4925-8453-a4fc2ee45d4f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/220df527-669e-48d5-bec0-f5fcb265a7c1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/e96c8916-0857-4a70-bd2e-2d3b7c254448" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/progetto/0d78ae4f-b036-40b9-9124-4de4b212946f" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F20"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -633,272 +672,335 @@
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
         <v>2025</v>
       </c>
-      <c r="B6" s="1"/>
-[...6 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B10" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="C10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>5</v>
-      </c>
-[...58 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>34</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>35</v>
       </c>
-      <c r="F11" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="1">
+      <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
         <v>2024</v>
       </c>
-      <c r="B13" s="1"/>
-[...6 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B17" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-[...49 lines deleted...]
-      <c r="D17" t="s">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
         <v>49</v>
       </c>
-      <c r="E17" t="s">
+      <c r="B18" t="s">
         <v>50</v>
       </c>
-      <c r="F17" s="3" t="s">
+      <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A16:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
-    <hyperlink ref="F8" r:id="rId3"/>
-[...1 lines deleted...]
-    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
     <hyperlink ref="F11" r:id="rId6"/>
-    <hyperlink ref="F15" r:id="rId7"/>
-[...1 lines deleted...]
-    <hyperlink ref="F17" r:id="rId9"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F20" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>