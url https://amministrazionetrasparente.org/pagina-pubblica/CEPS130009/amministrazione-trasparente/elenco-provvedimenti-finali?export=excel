--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -8,95 +8,186 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="135">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1DA337BA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto targa DM 38 Dispositivi digitali</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C3B995B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio raccolta e smaltimento rifiuti igienici femminili- fornitura saponi lavaggio mani</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD09C36E30</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Tesserini identificativi</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>BD09455DB5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio DM 38 Formazione Docenti</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto incarico Erasmus 3 A.A.</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI PERSONALE DI SUPPORTO INTERNO DOPO VALUTAZIONE COMMISSIONE 
+</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCEE59DCFA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre -DETERMINA  FORNITURA ARREDO SCOLASTICO -SEDIE</t>
+  </si>
+  <si>
+    <t>BCED7B532F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMINA POC DM 38 SCUOLA 14-20 - DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO DIREZIONE E COORDINAMENTO DS DM 38 FORMAZIONE</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCD7FBE9E4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO ASSISTENZA ILLIMITATA REMOTA + 30 ORE IN SEDE – GOOGLE WORKSPACE</t>
+  </si>
+  <si>
+    <t>BCD70C5ECB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo DPO</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO INCARICO REFERENTI</t>
+  </si>
+  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>B925A27DAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Controllo periodico attrezzature antincendio- estintori</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC5467A7EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA PROGETTO SNODI FORMATIVI</t>
   </si>
   <si>
     <t>07/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO DI NOMINA FIGURE PROFESSIONALI TUTOR </t>
   </si>
   <si>
     <t>BC4A98625B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche noleggio pacchetto bus per Formazione Scuola Lavoro a. s. 2025/2026</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4A6344E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica del 9 febbraio 2026- NAPOLI BASILICA S. GIOVANNI MAGGIORE</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC3D65C049</t>
   </si>
@@ -717,892 +808,1152 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B925A27DAB" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/2dd793f2-8776-4ecd-81ba-bb4dbd182e4a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5467A7EF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/506deae4-b9fa-43d5-b963-2cd18837f93d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A98625B" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/e1c7ddbe-72e2-4101-b120-609a768cfe32" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A6344E9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/5cffd5f7-184a-427c-8b7d-37612b7e8e37" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D65C049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/c2a8f6e1-5af3-41bc-a431-cab8647e254e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC110D5B07" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/25f8a81d-f846-4c6f-b663-c034b79d9658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31E968B0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/76a01e75-33f3-4048-a99b-4b4ff0f4f782" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31BBF0C2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/4390f88e-4476-407d-958c-e65fff9101db" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC32339C3A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/5e663594-37ab-447b-a00b-8dc4b7f54c47" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08F9A614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/b4de7e66-d79d-4a9f-a06b-bc5e417c87fa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC04DADF7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d8094cf7-b751-46fa-8319-37813e17a167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5B6DD6F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/2fc7ad1c-40f3-4fd9-b7fb-cfcebb38fc0c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6057B92" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d0ba4fdf-3a3c-468b-9d29-89cebbb39b2f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5951FCF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/5d2d324e-ab64-4505-908f-571eba0cfc2b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5CEB8AD" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/39e7407d-93f7-47c4-8559-8d59c5cf08b2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB694BEFC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/07aeba83-9c5f-4ea6-89a3-b764123c9086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F11ECDA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/a8c2b114-368e-429e-803e-990ce36fd318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05331BA9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/38e2f74c-e185-4e7c-956b-6f66a1bbb8cd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50A38DB3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d2943431-bb3f-4abf-aff4-8553392f4569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47A66E86" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/52a2e106-71bd-4ea9-8f5a-10b5d5d26447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB415A8BF2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/8f6084de-0886-4af9-84f9-ef811b0081da" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1EF99FBA" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/da626ccc-7379-4cbe-b7a4-00c352448f16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05576B1E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d165fc7b-9766-4868-8a79-2b02f45c00e3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE52B2ED1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/ede63522-6d90-4bee-a930-115baabd3ba8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBF7D22B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/2c7175ab-6b8b-4bd6-b9fd-246658771cda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA94B4F6A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/11b98a2e-190b-4e7c-bad1-092e145f5395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA907B313A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/48f2d33d-454d-42e3-b36e-219d814eb758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C32F6C1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/4e97183e-e484-4438-affd-f2d029b3caf6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990A94121" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/40fe7df0-bb5c-471d-96d8-61d36e2dbbdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90169EE4C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/caf70ad4-cb69-4eec-857c-1e8e1f6c481b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E599B214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/903b51ab-771c-400a-88fb-724e6c961c86" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B8894F5A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/58bc489c-0514-48b9-93ff-4fcac1aa4ca6" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1DA337BA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/bf9352fe-2da9-4797-8df3-2e88883ea77b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C3B995B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/a5452b48-57f4-4a1a-b36b-86e7d64124eb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09C36E30" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/ca932a75-ccf7-4f17-ac25-46eda65f47aa" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09455DB5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/0fbb9d09-0cc4-46ef-8b36-99114449cb20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE59DCFA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/8cd14afe-e118-4df7-b734-616d81269cb8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCED7B532F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/93010b9b-3c14-40f2-a7ad-16a30c0309e7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD7FBE9E4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d53542e0-d797-45f0-83cd-d9f1b51ac1d7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD70C5ECB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/5737e0c4-7d58-4407-ba95-4974748aebfc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B925A27DAB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/2dd793f2-8776-4ecd-81ba-bb4dbd182e4a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5467A7EF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/506deae4-b9fa-43d5-b963-2cd18837f93d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A98625B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/e1c7ddbe-72e2-4101-b120-609a768cfe32" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A6344E9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/5cffd5f7-184a-427c-8b7d-37612b7e8e37" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D65C049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/c2a8f6e1-5af3-41bc-a431-cab8647e254e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC110D5B07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/25f8a81d-f846-4c6f-b663-c034b79d9658" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31E968B0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/76a01e75-33f3-4048-a99b-4b4ff0f4f782" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31BBF0C2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/4390f88e-4476-407d-958c-e65fff9101db" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC32339C3A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/5e663594-37ab-447b-a00b-8dc4b7f54c47" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08F9A614" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/b4de7e66-d79d-4a9f-a06b-bc5e417c87fa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC04DADF7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d8094cf7-b751-46fa-8319-37813e17a167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5B6DD6F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/2fc7ad1c-40f3-4fd9-b7fb-cfcebb38fc0c" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6057B92" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d0ba4fdf-3a3c-468b-9d29-89cebbb39b2f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5951FCF" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/5d2d324e-ab64-4505-908f-571eba0cfc2b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5CEB8AD" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/39e7407d-93f7-47c4-8559-8d59c5cf08b2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB694BEFC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/07aeba83-9c5f-4ea6-89a3-b764123c9086" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F11ECDA" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/a8c2b114-368e-429e-803e-990ce36fd318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05331BA9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/38e2f74c-e185-4e7c-956b-6f66a1bbb8cd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50A38DB3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d2943431-bb3f-4abf-aff4-8553392f4569" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47A66E86" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/52a2e106-71bd-4ea9-8f5a-10b5d5d26447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB415A8BF2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/8f6084de-0886-4af9-84f9-ef811b0081da" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1EF99FBA" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/da626ccc-7379-4cbe-b7a4-00c352448f16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05576B1E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/d165fc7b-9766-4868-8a79-2b02f45c00e3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE52B2ED1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/ede63522-6d90-4bee-a930-115baabd3ba8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBF7D22B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/2c7175ab-6b8b-4bd6-b9fd-246658771cda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA94B4F6A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/11b98a2e-190b-4e7c-bad1-092e145f5395" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA907B313A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/48f2d33d-454d-42e3-b36e-219d814eb758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C32F6C1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/4e97183e-e484-4438-affd-f2d029b3caf6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990A94121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/40fe7df0-bb5c-471d-96d8-61d36e2dbbdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90169EE4C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/caf70ad4-cb69-4eec-857c-1e8e1f6c481b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E599B214" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/903b51ab-771c-400a-88fb-724e6c961c86" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B8894F5A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CEPS130009/amministrazione-trasparente/atti-amministrazioni-enti/58bc489c-0514-48b9-93ff-4fcac1aa4ca6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F50"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9916</v>
+        <v>12292</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>9621</v>
+        <v>12032</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>9539</v>
+        <v>11873</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
-        <v>14</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>9491</v>
+        <v>11796</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>9440</v>
+        <v>11720</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>9291</v>
+        <v>11604</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
-      <c r="E7" s="2" t="s">
-        <v>9</v>
+      <c r="E7" t="s">
+        <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>8999</v>
+        <v>11300</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9">
-        <v>8997</v>
+        <v>11299</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>8996</v>
+        <v>11096</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
-      <c r="E10" s="2" t="s">
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>20</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>8994</v>
+        <v>10863</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>8894</v>
+        <v>10860</v>
       </c>
       <c r="C12" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>8709</v>
+        <v>10616</v>
       </c>
       <c r="C13" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>8702</v>
+        <v>9916</v>
       </c>
       <c r="C14" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>8196</v>
+        <v>9621</v>
       </c>
       <c r="C15" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>8186</v>
+        <v>9539</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>6942</v>
+        <v>9491</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>6910</v>
+        <v>9440</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>6847</v>
+        <v>9291</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>6844</v>
+        <v>8999</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>6843</v>
+        <v>8997</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B22">
-        <v>6812</v>
+        <v>8996</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B23">
-        <v>5874</v>
+        <v>8994</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>5627</v>
+        <v>8894</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>64</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B25">
-        <v>5227</v>
+        <v>8709</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>66</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B26">
-        <v>4939</v>
+        <v>8702</v>
       </c>
       <c r="C26" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" t="s">
         <v>67</v>
       </c>
-      <c r="D26" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E26" t="s">
+        <v>20</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27">
+        <v>8196</v>
+      </c>
+      <c r="C27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" t="s">
         <v>69</v>
       </c>
-      <c r="B27">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E27" t="s">
+        <v>20</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B28">
-        <v>4535</v>
+        <v>8186</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B29">
-        <v>3968</v>
+        <v>6942</v>
       </c>
       <c r="C29" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B30">
-        <v>3424</v>
+        <v>6910</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B31">
-        <v>3036</v>
+        <v>6847</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B32">
-        <v>2709</v>
+        <v>6844</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B33">
-        <v>2261</v>
+        <v>6843</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="B34">
-        <v>2222</v>
+        <v>6812</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B35">
-        <v>17123</v>
+        <v>5874</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>14982</v>
+        <v>5627</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>14537</v>
+        <v>5227</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B38">
+        <v>4939</v>
+      </c>
+      <c r="C38" t="s">
+        <v>97</v>
+      </c>
+      <c r="D38" t="s">
+        <v>98</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39">
+        <v>4884</v>
+      </c>
+      <c r="C39" t="s">
+        <v>100</v>
+      </c>
+      <c r="D39" t="s">
+        <v>101</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>102</v>
       </c>
-      <c r="B38">
+      <c r="B40">
+        <v>4535</v>
+      </c>
+      <c r="C40" t="s">
+        <v>103</v>
+      </c>
+      <c r="D40" t="s">
+        <v>104</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41">
+        <v>3968</v>
+      </c>
+      <c r="C41" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" t="s">
+        <v>107</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>108</v>
+      </c>
+      <c r="B42">
+        <v>3424</v>
+      </c>
+      <c r="C42" t="s">
+        <v>109</v>
+      </c>
+      <c r="D42" t="s">
+        <v>110</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43">
+        <v>3036</v>
+      </c>
+      <c r="C43" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" t="s">
+        <v>113</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44">
+        <v>2709</v>
+      </c>
+      <c r="C44" t="s">
+        <v>115</v>
+      </c>
+      <c r="D44" t="s">
+        <v>116</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45">
+        <v>2261</v>
+      </c>
+      <c r="C45" t="s">
+        <v>118</v>
+      </c>
+      <c r="D45" t="s">
+        <v>119</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46">
+        <v>2222</v>
+      </c>
+      <c r="C46" t="s">
+        <v>121</v>
+      </c>
+      <c r="D46" t="s">
+        <v>122</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47">
+        <v>17123</v>
+      </c>
+      <c r="C47" t="s">
+        <v>124</v>
+      </c>
+      <c r="D47" t="s">
+        <v>125</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48">
+        <v>14982</v>
+      </c>
+      <c r="C48" t="s">
+        <v>127</v>
+      </c>
+      <c r="D48" t="s">
+        <v>128</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49">
+        <v>14537</v>
+      </c>
+      <c r="C49" t="s">
+        <v>130</v>
+      </c>
+      <c r="D49" t="s">
+        <v>131</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50">
         <v>13810</v>
       </c>
-      <c r="C38" t="s">
-[...8 lines deleted...]
-      <c r="F38" s="2" t="s">
+      <c r="C50" t="s">
+        <v>133</v>
+      </c>
+      <c r="D50" t="s">
+        <v>134</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
-    <hyperlink ref="F4" r:id="rId5"/>
-[...2 lines deleted...]
-    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="F6" r:id="rId9"/>
-    <hyperlink ref="E7" r:id="rId10"/>
-[...10 lines deleted...]
-    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
     <hyperlink ref="F14" r:id="rId22"/>
-    <hyperlink ref="F15" r:id="rId23"/>
-    <hyperlink ref="E16" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
     <hyperlink ref="F16" r:id="rId25"/>
     <hyperlink ref="E17" r:id="rId26"/>
     <hyperlink ref="F17" r:id="rId27"/>
     <hyperlink ref="E18" r:id="rId28"/>
     <hyperlink ref="F18" r:id="rId29"/>
     <hyperlink ref="E19" r:id="rId30"/>
     <hyperlink ref="F19" r:id="rId31"/>
     <hyperlink ref="E20" r:id="rId32"/>
     <hyperlink ref="F20" r:id="rId33"/>
     <hyperlink ref="E21" r:id="rId34"/>
     <hyperlink ref="F21" r:id="rId35"/>
     <hyperlink ref="E22" r:id="rId36"/>
     <hyperlink ref="F22" r:id="rId37"/>
     <hyperlink ref="E23" r:id="rId38"/>
     <hyperlink ref="F23" r:id="rId39"/>
-    <hyperlink ref="E24" r:id="rId40"/>
-[...28 lines deleted...]
-    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="F25" r:id="rId41"/>
+    <hyperlink ref="F26" r:id="rId42"/>
+    <hyperlink ref="F27" r:id="rId43"/>
+    <hyperlink ref="E28" r:id="rId44"/>
+    <hyperlink ref="F28" r:id="rId45"/>
+    <hyperlink ref="E29" r:id="rId46"/>
+    <hyperlink ref="F29" r:id="rId47"/>
+    <hyperlink ref="E30" r:id="rId48"/>
+    <hyperlink ref="F30" r:id="rId49"/>
+    <hyperlink ref="E31" r:id="rId50"/>
+    <hyperlink ref="F31" r:id="rId51"/>
+    <hyperlink ref="E32" r:id="rId52"/>
+    <hyperlink ref="F32" r:id="rId53"/>
+    <hyperlink ref="E33" r:id="rId54"/>
+    <hyperlink ref="F33" r:id="rId55"/>
+    <hyperlink ref="E34" r:id="rId56"/>
+    <hyperlink ref="F34" r:id="rId57"/>
+    <hyperlink ref="E35" r:id="rId58"/>
+    <hyperlink ref="F35" r:id="rId59"/>
+    <hyperlink ref="E36" r:id="rId60"/>
+    <hyperlink ref="F36" r:id="rId61"/>
+    <hyperlink ref="E37" r:id="rId62"/>
+    <hyperlink ref="F37" r:id="rId63"/>
+    <hyperlink ref="E38" r:id="rId64"/>
+    <hyperlink ref="F38" r:id="rId65"/>
+    <hyperlink ref="E39" r:id="rId66"/>
+    <hyperlink ref="F39" r:id="rId67"/>
+    <hyperlink ref="E40" r:id="rId68"/>
+    <hyperlink ref="F40" r:id="rId69"/>
+    <hyperlink ref="E41" r:id="rId70"/>
+    <hyperlink ref="F41" r:id="rId71"/>
+    <hyperlink ref="E42" r:id="rId72"/>
+    <hyperlink ref="F42" r:id="rId73"/>
+    <hyperlink ref="E43" r:id="rId74"/>
+    <hyperlink ref="F43" r:id="rId75"/>
+    <hyperlink ref="E44" r:id="rId76"/>
+    <hyperlink ref="F44" r:id="rId77"/>
+    <hyperlink ref="E45" r:id="rId78"/>
+    <hyperlink ref="F45" r:id="rId79"/>
+    <hyperlink ref="E46" r:id="rId80"/>
+    <hyperlink ref="F46" r:id="rId81"/>
+    <hyperlink ref="E47" r:id="rId82"/>
+    <hyperlink ref="F47" r:id="rId83"/>
+    <hyperlink ref="E48" r:id="rId84"/>
+    <hyperlink ref="F48" r:id="rId85"/>
+    <hyperlink ref="E49" r:id="rId86"/>
+    <hyperlink ref="F49" r:id="rId87"/>
+    <hyperlink ref="E50" r:id="rId88"/>
+    <hyperlink ref="F50" r:id="rId89"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>