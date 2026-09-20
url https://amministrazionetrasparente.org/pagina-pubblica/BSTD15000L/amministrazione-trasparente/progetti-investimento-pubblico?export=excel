--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -8,294 +8,312 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="69">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>FESR DM 38 - TABLET - PC -DISPOSITIVI DIGITALI - LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA</t>
+  </si>
+  <si>
+    <t>F84D26001380007</t>
+  </si>
+  <si>
+    <t>€ 13,56</t>
+  </si>
+  <si>
+    <t>Fondi comunitari</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PNRR - DM 219 - SNODI FORMATIVI DIGITALMENTE ABBA</t>
+  </si>
+  <si>
+    <t>F84D25004640006</t>
+  </si>
+  <si>
+    <t>€ 49.604,80</t>
+  </si>
+  <si>
+    <t>Comunitarie</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
     <t>FORMAZIONE DOCENTI - INNOVAZIONE, ORIENTAMENTO E COMPETENZE ALL'ABBA BALLINI</t>
   </si>
   <si>
     <t>F84D26001320007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>Finanziamenti dall'Unione Europea</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/53a5ab0f-c556-430d-9469-6feeb3233d84</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO ESTATE 2026-2027 - ABBA 360 GRADI</t>
   </si>
   <si>
     <t>F84D26003090007</t>
   </si>
   <si>
     <t>€ 78.540,00</t>
   </si>
   <si>
     <t>Altri finanziamenti dell' Uniione Europea</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/b7a1e3b2-f122-47ba-aa68-9b70f7a85a64</t>
-[...1 lines deleted...]
-  <si>
     <t>CINEMA PER LA SCUOLA</t>
   </si>
   <si>
     <t>F81I26000130001</t>
   </si>
   <si>
     <t>€ 31.500,00</t>
   </si>
   <si>
     <t>Altri finanziamenti vincolati dallo Stato</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/f8d4f515-7870-42f6-b575-9f0e77ba818d</t>
-[...1 lines deleted...]
-  <si>
     <t>GLOBAL SKILLS FOR TOMORROW: PCTO STEM E MULTILINGUISMO PER IL FUTURO COMMERCIALE</t>
   </si>
   <si>
     <t>F84D23008190006</t>
   </si>
   <si>
     <t>€ 150.000,00</t>
   </si>
   <si>
     <t>Altri finanziamenti europei</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/efd1554e-d5a3-44ff-859f-f10b3e938b11</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS PLUS - PROGETTO 2025-1-IT02-KA210-SCH-000356565</t>
   </si>
   <si>
     <t>F81B25000380006</t>
   </si>
   <si>
     <t>€ 60.000,00</t>
   </si>
   <si>
     <t>Altri finanziamenti dall'Unione Europea</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/3edd65a8-5821-424c-943d-bde6ed7aef9c</t>
-[...1 lines deleted...]
-  <si>
     <t>A SCUOLA CONTRO LA VIOLENZA SULLE DONNE 2025/2026 - 2026/2027 - 2027/2028</t>
   </si>
   <si>
     <t>E89I24001870002</t>
   </si>
   <si>
     <t>€ 37.692,30</t>
   </si>
   <si>
     <t>REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/41c2cfed-909a-4e97-b81b-578d5a627fe8</t>
-[...1 lines deleted...]
-  <si>
     <t>S.I.L.LAB.I. SCUOLE IN LOMBARDIA:  LABORATORI PER L'INTEGRAZIONE” A VALERE SUL FONDO EUROPEO ASILO,  MIGRAZIONE E INTEGRAZIONE (FAMI) 2021-2027</t>
   </si>
   <si>
     <t>G84C24000110006</t>
   </si>
   <si>
     <t>€ 686.516,39</t>
   </si>
   <si>
     <t>Altri finanzimenti Europei - Ministero dell' Interno</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/270f0929-79f3-4e32-a4c5-eefca515d146</t>
-[...1 lines deleted...]
-  <si>
     <t>ABBA DISPERSIONE 2 - PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>F84D21000470006</t>
   </si>
   <si>
     <t>€ 131.016,90</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/4a0f8445-dcfb-4a54-bebe-f7da55180668</t>
-[...1 lines deleted...]
-  <si>
     <t>DECIFRARE IL MONDO CON LA MATEMATICA: DONNE E UOMINI IN VIAGGIO VERSO LA CITTADINANZA ATTIVA GLOBALE</t>
   </si>
   <si>
     <t>F84D23006320006</t>
   </si>
   <si>
     <t>€ 129.279,16</t>
   </si>
   <si>
     <t>Altri Finanziamenti dell’Unione Europea</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/2b13f389-0999-4cd5-9be6-79fadead7e46</t>
-[...1 lines deleted...]
-  <si>
     <t>D.M. 66/2023 - FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE NELLE SCUOLE STATALI</t>
   </si>
   <si>
     <t>F84D23006330006</t>
   </si>
   <si>
     <t>€ 57.142,16</t>
   </si>
   <si>
     <t>Finanziamenti Europei</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/67c6e875-f11a-4b07-aeec-22ce3f80b9e2</t>
-[...1 lines deleted...]
-  <si>
     <t>A SCUOLA CONTRO LA VIOLENZA SULLE DONNE 2023/2024- 2024/2025- 2025/2026</t>
   </si>
   <si>
     <t>E89J21016480001</t>
   </si>
   <si>
     <t>€ 17.400,00</t>
   </si>
   <si>
     <t>ALTRI FINANZIAMENTI VINCOLATI</t>
   </si>
   <si>
     <t>10/11/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/88e05b64-6d08-4748-bfdb-3922f2aa7f68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -593,299 +611,464 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/874dd056-dc7a-4ab6-a217-72e5c254d30c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/665275f3-f408-43df-a617-59d1f3657ad6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/53a5ab0f-c556-430d-9469-6feeb3233d84" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/b7a1e3b2-f122-47ba-aa68-9b70f7a85a64" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/f8d4f515-7870-42f6-b575-9f0e77ba818d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/efd1554e-d5a3-44ff-859f-f10b3e938b11" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/3edd65a8-5821-424c-943d-bde6ed7aef9c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/41c2cfed-909a-4e97-b81b-578d5a627fe8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/270f0929-79f3-4e32-a4c5-eefca515d146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/4a0f8445-dcfb-4a54-bebe-f7da55180668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/2b13f389-0999-4cd5-9be6-79fadead7e46" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/67c6e875-f11a-4b07-aeec-22ce3f80b9e2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/88e05b64-6d08-4748-bfdb-3922f2aa7f68" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" t="s">
-        <v>16</v>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
-[...43 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
-[...15 lines deleted...]
-        <v>57</v>
+      <c r="A10" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>35</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E20" t="s">
+        <v>59</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>64</v>
       </c>
-      <c r="C12" t="s">
+      <c r="B24" t="s">
         <v>65</v>
       </c>
-      <c r="D12" t="s">
+      <c r="C24" t="s">
         <v>66</v>
       </c>
-      <c r="E12" t="s">
+      <c r="D24" t="s">
         <v>67</v>
       </c>
-      <c r="F12" t="s">
+      <c r="E24" t="s">
         <v>68</v>
       </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A22:F22"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F20" r:id="rId12"/>
+    <hyperlink ref="F24" r:id="rId13"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>