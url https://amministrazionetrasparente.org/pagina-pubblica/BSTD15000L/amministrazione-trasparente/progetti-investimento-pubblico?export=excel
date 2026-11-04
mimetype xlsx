--- v1 (2026-09-20)
+++ v2 (2026-11-04)
@@ -8,85 +8,91 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="77">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>FESR DM 38 - TABLET - PC -DISPOSITIVI DIGITALI - LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
     <t>F84D26001380007</t>
   </si>
   <si>
     <t>€ 13,56</t>
   </si>
   <si>
     <t>Fondi comunitari</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PNRR - DM 219 - SNODI FORMATIVI DIGITALMENTE ABBA</t>
   </si>
   <si>
     <t>F84D25004640006</t>
   </si>
   <si>
     <t>€ 49.604,80</t>
   </si>
   <si>
     <t>Comunitarie</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>FORMAZIONE DOCENTI - INNOVAZIONE, ORIENTAMENTO E COMPETENZE ALL'ABBA BALLINI</t>
   </si>
   <si>
     <t>F84D26001320007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
@@ -215,50 +221,68 @@
     <t>D.M. 66/2023 - FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE NELLE SCUOLE STATALI</t>
   </si>
   <si>
     <t>F84D23006330006</t>
   </si>
   <si>
     <t>€ 57.142,16</t>
   </si>
   <si>
     <t>Finanziamenti Europei</t>
   </si>
   <si>
     <t>A SCUOLA CONTRO LA VIOLENZA SULLE DONNE 2023/2024- 2024/2025- 2025/2026</t>
   </si>
   <si>
     <t>E89J21016480001</t>
   </si>
   <si>
     <t>€ 17.400,00</t>
   </si>
   <si>
     <t>ALTRI FINANZIAMENTI VINCOLATI</t>
   </si>
   <si>
     <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>ABBA--DISPERSIONE</t>
+  </si>
+  <si>
+    <t>F84D22004990006</t>
+  </si>
+  <si>
+    <t>€ 181,19</t>
+  </si>
+  <si>
+    <t>UNIONE EUROPEA</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>Chiuso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -612,462 +636,541 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/874dd056-dc7a-4ab6-a217-72e5c254d30c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/665275f3-f408-43df-a617-59d1f3657ad6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/53a5ab0f-c556-430d-9469-6feeb3233d84" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/b7a1e3b2-f122-47ba-aa68-9b70f7a85a64" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/f8d4f515-7870-42f6-b575-9f0e77ba818d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/efd1554e-d5a3-44ff-859f-f10b3e938b11" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/3edd65a8-5821-424c-943d-bde6ed7aef9c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/41c2cfed-909a-4e97-b81b-578d5a627fe8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/270f0929-79f3-4e32-a4c5-eefca515d146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/4a0f8445-dcfb-4a54-bebe-f7da55180668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/2b13f389-0999-4cd5-9be6-79fadead7e46" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/67c6e875-f11a-4b07-aeec-22ce3f80b9e2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/88e05b64-6d08-4748-bfdb-3922f2aa7f68" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/874dd056-dc7a-4ab6-a217-72e5c254d30c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/665275f3-f408-43df-a617-59d1f3657ad6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/53a5ab0f-c556-430d-9469-6feeb3233d84" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/b7a1e3b2-f122-47ba-aa68-9b70f7a85a64" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/f8d4f515-7870-42f6-b575-9f0e77ba818d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/efd1554e-d5a3-44ff-859f-f10b3e938b11" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/3edd65a8-5821-424c-943d-bde6ed7aef9c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/41c2cfed-909a-4e97-b81b-578d5a627fe8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/270f0929-79f3-4e32-a4c5-eefca515d146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/4a0f8445-dcfb-4a54-bebe-f7da55180668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/2b13f389-0999-4cd5-9be6-79fadead7e46" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/67c6e875-f11a-4b07-aeec-22ce3f80b9e2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/88e05b64-6d08-4748-bfdb-3922f2aa7f68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/progetto/a7124c42-eb8c-4f15-beb7-440e02d45435" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:G25"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
-[...12 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <v>2025</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
-    </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G9" s="1"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G10" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>47</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>2024</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
-    </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G16" s="1"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G17" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E19" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" t="s">
         <v>61</v>
       </c>
-      <c r="C20" t="s">
-[...12 lines deleted...]
-    <row r="22" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>2023</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
-    </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G22" s="1"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G23" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>70</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" t="s">
+        <v>76</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:F1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="A16:G16"/>
+    <mergeCell ref="A22:G22"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...11 lines deleted...]
-    <hyperlink ref="F24" r:id="rId13"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G11" r:id="rId6"/>
+    <hyperlink ref="G12" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G18" r:id="rId10"/>
+    <hyperlink ref="G19" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G24" r:id="rId13"/>
+    <hyperlink ref="G25" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>