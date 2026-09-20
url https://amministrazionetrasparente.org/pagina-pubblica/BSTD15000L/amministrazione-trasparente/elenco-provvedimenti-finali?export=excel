--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -8,4070 +8,2533 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1440" uniqueCount="1307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1535" uniqueCount="791">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCF3448836</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - visita guidata 4 gruppi presso Museo del Cinema</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCF3417FC4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - biglietti ingresso museo nazionale del Cinema</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCEDF63992</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo servizi collegamento Mastercom google meet-calendar-login</t>
+  </si>
+  <si>
+    <t>BCF27EA38D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Sostituzione vetro bagno nr 18 -P1</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCEAE7F10D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura prolunghe e ciabatte</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE25EAB02</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DM 38 - Acquisto Nr. 10 + 1 Notebook - Licenze e accessori</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE22B98CD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura toner e vaschetta recupero toner Brother</t>
+  </si>
+  <si>
+    <t>BCE0AE8168</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incontro con attrice Pamela Villoresi per il 22/09/2026</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCD858F6A8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio colazioni Abba -Ballini</t>
+  </si>
+  <si>
+    <t>BCD4F6EB7E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - trasloco uffici segreteria e magazzini</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCC9FD9669</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura carta A4 a.s. 2026-2027</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC6AF4008</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - sistemazione impianto audio aula magna</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC59AEEDD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - batterie originali per defibrillatore PHILIPS Heartstart HS1</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC0B632DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - sistemazione e sostituzione sistema orologeria e campanelle scolastiche 2026-2027</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>BCABA67C41</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura a posa nuove targhette alluminio</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>BC9B40FE11</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di gestione biblioteca a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>BC7289D71E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Erogazione corso di aggiornamento e formazione antincendio per dipendenti</t>
+  </si>
+  <si>
+    <t>BCA1BBFEDE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PERCORSI DI FORMAZIONE E APPRENDIMENTO_LABORATORI FORMATIVI SUL CAMPPO PNRR DM 219</t>
+  </si>
+  <si>
+    <t>BC8F4032AA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto per acquisto badge rilevazione presenza alunni</t>
+  </si>
+  <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC7070917B</t>
   </si>
   <si>
     <t>Decisione a contrarre - attivazione servizio di telesorveglianza con pronto intervento</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7070917B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC67324597</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di pulizia approfondita uffici amministrativi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC67324597</t>
-[...4 lines deleted...]
-  <si>
     <t>BC67CCF008</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura Toolkit Istituzionale - prevenzione educativa e supporto istituzionale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC67CCF008</t>
-[...4 lines deleted...]
-  <si>
     <t>BC67DD041C</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura integrazione materiale per  primo soccorso</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC67DD041C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC654677E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - allestimento promozione e  pubblicità</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC654677E2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC5CFDA57D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Verifica acustica e posizionamento pannelli fonoassorbenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5CFDA57D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC412A934C</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale vario di ferramenta</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC412A934C</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC4D20E4E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura KIT RETE - Google AI Pro for Education - 1 Utente - Rinnovo - 1</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4D20E4E6</t>
-[...4 lines deleted...]
-  <si>
     <t>BC49E21B29</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manifestazione di interesse per la concessione del servizio di distribuzione automatica bevande e snack 2026/27 - 2027/28 - 2028/29</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC49E21B29</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBF737D0EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso per collaboratori scolastici su assistenza di base agli alunni con disabilità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF737D0EA</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBDF69F3B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ventilatore a piantana d 40-45 W Bimar VP416</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF69F3B7</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD4C1DE95</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo pacchetto Hosting Linux - fad - indagini III livello Annualità 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4C1DE95</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD2765179</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione utilizzo defibrillatore per docenti e ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2765179</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC9913F2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di organizzazione e realizzazione laboratori audiovisivi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9913F2B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBD861AC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale cancelleria maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD861AC5</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC1D9567B</t>
   </si>
   <si>
     <t>Decisione a contrarre - cassette pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1D9567B</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBA9546832</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo contrattuale 2026/2027 applicazione ZonabitOrario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9546832</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBA5CCCEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - interventi idraulici da marzo a maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA5CCCEA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB9E2C216</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento per modifica e sincronizzazione orario campanelle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9E2C216</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB79D65D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo abbonamento rivista Amministrare la scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB79D65D4</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB7894C19</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di consulenza per Amministrazione Trasparente e noleggio utenza nel portale “amministrazionetrasparente.org”, certificato AGID/ACN per la generazione automatica dei contenuti di AT.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7894C19</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB95890C82</t>
   </si>
   <si>
     <t>Decisione a contrarre - registro dei verbali cartacei</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95890C82</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB7F44DD69</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’affidamento diretto per organizzazione laboratorio Social Media</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F44DD69</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB9016E506</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti treno ar da Roma a Brescia 15/05/2026 e ritorno 16/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9016E506</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8D2B1332</t>
   </si>
   <si>
     <t>Decisione a contrarre - pernottamento ns ospite per il 15-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D2B1332</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8AECC431</t>
   </si>
   <si>
     <t>Decisione a contrarre - diritti SIAE spettacolo - Notre Dame, la voce delle pietre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AECC431</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8096BA96</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura nr. 15 voucher ingresso multisala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8096BA96</t>
-[...4 lines deleted...]
-  <si>
     <t>BB811BD852</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di nr 200 biglietti per la proiezione scolastica del film "per Te" presso il Cinema nuovo Eden per il 16-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB811BD852</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7E1075C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo servizi firewall e licenze antivirus annuali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E1075C1</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB6C17AA61</t>
   </si>
   <si>
     <t>Decisione a contrarre - proiezione scolastica film "il ragazzo dai pantaloni rosa" cinema Sociale del 07-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C17AA61</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>BB70A95E7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione vetri biblioteca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70A95E7B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB6834657C</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio diretta streaming per evento del 26/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6834657C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6555F441</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavori di sistemazione impianto elettrico edificio principale per verifica messa a terra</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6555F441</t>
-[...4 lines deleted...]
-  <si>
     <t>BB63ACB56A</t>
   </si>
   <si>
     <t>Decisione a contrarre - mini pc per digital signage per schermi ingresso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63ACB56A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB61944A7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - antenna wifi laboratorio Cinema</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61944A7E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB636A375F</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio pulmini ar da scuole per ITCS Abba Ballini per il 26/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB636A375F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB5CB04791</t>
   </si>
   <si>
     <t>Decisione a contrarre - carrelli in acciaio a 2 ripiani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CB04791</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB4121E04E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Cinema Teatro Gloria di Montichiari per il 09-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4121E04E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB3A257275</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e posa targhette in alluminio stampato per porte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A257275</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3FA2EF4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo database MySQL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3FA2EF4D</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB38639E77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pulizia magazzino attrezzature sportive Palestra Rosa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38639E77</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB256A4860</t>
   </si>
   <si>
     <t>Decisione a contrarre - sostituzione molla della porta uscita piano seminterrato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB256A4860</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB12144A77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio pullman per teatro Gloria di Montichiari 08/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12144A77</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB05BA1229</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio spurghi pozzetti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05BA1229</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF7E6B59A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sistema Bergantini Cloud - Offerta volume 2026 + Rassegna Giuridica e Normativa + Banca Dati online 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7E6B59A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF5578AC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura libri titolo -Bada a come parli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5578AC0</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF49F5ACF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale sanitario marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF49F5ACF</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE4503410</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita medica oculistica presso Istituto ABBA BALLINI 11/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4503410</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEE45A1DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio pullman per uscita didattica a Casalecchio di Reno e Bologna per il 09-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE45A1DD</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEE4AB4B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio spurghi pozzetti.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE4AB4B4</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAE56DDF55</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio relatore per ECO-IDEA Debates and Economic Days</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e9369a8c-358d-4c65-ba1a-13ba85bf47ef</t>
   </si>
   <si>
     <t>BAE6E19BC8</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - uscita didattica- mostra Liberty a
 Palazzo Martinengo Brescia per il 17/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6E19BC8</t>
-[...4 lines deleted...]
-  <si>
     <t>BADFACF810</t>
   </si>
   <si>
     <t>Decisione a contrarre - supporto tecnico scenografia per spettacolo di fine anno teatro di Montichiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADFACF810</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD8877C0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura bandiere Spagnola e Ceca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8877C0A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD7351845</t>
   </si>
   <si>
     <t>Decisione a contrarre - pranzo per 4 persone per il 18-03-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7351845</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD73C3659</t>
   </si>
   <si>
     <t>Decisione a contrarre - merenda per ospiti per il 18/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD73C3659</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD12BD562</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavori di sistemazione impianto elettrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD12BD562</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BACD569954</t>
   </si>
   <si>
     <t>Decisione a contrarre - ideazione e realizzazione grafica banner digitale 16:9</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD569954</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BA98A4F97A</t>
   </si>
   <si>
     <t>Decisione a contrarre - prenotazione percorso completo presso Il Vittoriale degli Italiani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98A4F97A</t>
-[...4 lines deleted...]
-  <si>
     <t>BACA4F7EDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio streaming per il giorno 18/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA4F7EDE</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC1B56BAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività di docenza esperta Videomaker/Editor per il Progetto "Metamorfosi - Visioni sul corpo in viaggio"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1B56BAE</t>
-[...4 lines deleted...]
-  <si>
     <t>BABFBCD5A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - accessori per fotocamera Sony ZV-E10II - laboratorio IMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFBCD5A3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABBE394C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio proiezione presso cinema Nuovo Eden</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBE394C6</t>
-[...4 lines deleted...]
-  <si>
     <t>BABBAE3408</t>
   </si>
   <si>
     <t>Decisione a contrarre - hub USB a 4 porte</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/767114f8-2a11-417f-b41b-9d55557a02ba</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAB0359DF2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di biglietti treno a/r
 per Firenze S.M.N. fiera Didacta D.M. 66/2023 - titolo -La scuola che vogliamo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0359DF2</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAA8341923</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di ferramenta vario per manutenzione ordinaria mese di febbraio 26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8341923</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA75124BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - incontro con registra per progetto "A scuola contro la violenza sulle donne"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA75124BF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA95B11D30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita medica del 28 Gennaio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95B11D30</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA3274B55</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale per laboratorio IMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3274B55</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA3E0EE40</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale multimediale per Progetto Cinema per la Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3E0EE40</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA3D8F575</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di brochure e manifesti per il progetto - A scuola contro la violenza sulle donne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3D8F575</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BA9EBA6D48</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prestazione di tecnico elettricista specializzato per assistenza verifica messa a terra</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9EBA6D48</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>BA9E7AB463</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizioni alunni esame di certificazione DELF B1 e B2 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E7AB463</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9778EF8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti di ingresso PA0V Parco archeologico</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d723be0e-cf74-475e-b46c-8a3fa48a721f</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA8F4150F1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - visita guidata 2 gruppi Museo di
 Storia Naturale di Verona per 27 Marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F4150F1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8F2E346B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - lavori di sistemazione porte
 serrature e serramenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F2E346B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8C2E1663</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - lavori sostituzione prese
 interruttori coperchi e canaline impianto elettrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C2E1663</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA88E16575</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - attività di docenza esperta e
 direzione dei laboratori -consulenza e collaborazione per la didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88E16575</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8648F07C</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo contratto assistenza</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/952d623c-6b50-41dd-937a-ce457b86e418</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA1DB588A6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università
 Investimento 3.1: Nuove competenze e nuovi linguaggi
 Realizzazione di Percorsi per le Competenze Trasversali e l’Orientamento (PCTO) sulle
 discipline STE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DB588A6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1DD8979A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - PIANO NAZIONALE DI RIPRESA E RESILIENZA MISSIONE 4: ISTRUZIONE E RICERCA
 Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università
 Investimento 3.1: Nuove competenze e nuovi linguaggi
 Realizzazione di Percorsi p</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DD8979A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7EA98A70</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - biglietti di ingresso e visita
 guidata in lingua inglese Museo Santa Giulia Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EA98A70</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA667E19E1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio di istruzione a Torino dal
 24 al 26 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA667E19E1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA5C05671C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio di istruzione a Ivrea
 Torino dal 26 al 28 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C05671C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA65A615E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - gadget tazze personalizzate</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a0cfd4af-8786-4a54-a8b6-679a2ee5722e</t>
   </si>
   <si>
     <t>BA5BE3448A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio di istruzione a Valencia
 dal 23 al 26 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BE3448A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA55473F2E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Attività sportiva integrativa a
 Bibione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55473F2E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA43BD7E3D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Intervento per modifica e
 sincronizzazione orario campanelle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43BD7E3D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5AEF6083</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Gadget cappelli MILANO
 CORTINA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f584f609-7ce0-4eec-b0de-d216f9b814c8</t>
   </si>
   <si>
     <t>BA53EF2054</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - rinnovo abbonamento Notizie della
 scuola con Repertorio + Esperienze Amministrative + Agenda della scuola a.s.
 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53EF2054</t>
-[...4 lines deleted...]
-  <si>
     <t>BA57C6BAE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale di cancelleria vario</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/39780969-494a-4890-bbad-b285d850c00b</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA45374ABC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio di istruzione a Roma dal
 23 al 27 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45374ABC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA453A425B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio di istruzione a Siviglia dal
 24 al 27 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA453A425B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>B581C10BA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto viaggio distruzione a Lubiana Zagabria Sarajevo Mostar dal 25 Febbraio al 1 Marzo 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/020af4ef-81ab-4df5-8ba9-b58a7f10667c</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3664C59D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura materiale di ferramenta
 vario per manutenzione ordinaria mese di novembre e dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3664C59D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA184166C0</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio di istruzione a Napoli dal
 24 al 27 febbrario 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA184166C0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA0E5219D2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Corso di aggiornamento 8 ore per
 RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E5219D2</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA0468672B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - riparazione micro veneziane
 finestre aule hub</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0468672B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA00DCB669</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - sostituzione vetri stratificati per
 effrazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00DCB669</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9CE0DCBC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio spurghi colonna bagni</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/594b316e-07c5-4e4e-89a9-f0baed5589bc</t>
   </si>
   <si>
     <t>B9CE11E240</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio colazione open day
 22/11/25 e 13/12/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE11E240</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A9BCB8EB</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Rinnovo contratto RSPP A.s.
 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A9BCB8EB</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A36F0E66</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto punti metallici
 fascicolatore stampante Kyocera Taskalfa 700 4i</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A36F0E66</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A70C7987</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Scheda impegno progetto
 Almadiploma a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A70C7987</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A3779F74</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio sorveglianza sanitaria
 incarico medico competente a.s. 2025-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7204f915-7343-403b-99cc-03e92e6c2a04</t>
   </si>
   <si>
     <t>B9A21BCF12</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Abbonamento a riviste e
 quotidiani a.s. 2025/2026 Giornale di Brescia Corriere della Sera Il Sole 24 ore Limes
 National Geografic Traveller</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A21BCF12</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99E2114B9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - rinnovo contratto 2026 servizi di
 adeguamento del Regolamento U.E. 679/2016 in materia di protezione dei dati
 personali (G.D.P.R.)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E2114B9</t>
-[...4 lines deleted...]
-  <si>
     <t>B99DA69348</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Progetto "In treno per la
 memoria" 01-03 al 04-03- 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99DA69348</t>
-[...4 lines deleted...]
-  <si>
     <t>B99C8BAB79</t>
   </si>
   <si>
     <t>Decisione a contrarre - nr. 8 gift card del valore di € 120</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bfe0ed1e-0d73-4afb-adea-66507484df94</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B97C374D61</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto biglietti a/r autobus per
 uscite didattiche in Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C374D61</t>
-[...4 lines deleted...]
-  <si>
     <t>B99BEAF1D4</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Rinnovo annuale contratti
 software gestionale Argo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BEAF1D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B99B4621B5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Rinnovo Licenze 2026 Microsoft
 Office 365 Proplus for faculty</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B4621B5</t>
-[...4 lines deleted...]
-  <si>
     <t>B99BA1775B</t>
   </si>
   <si>
     <t>Decisione a contrarre - licenza software Argo MOF 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3bc8182a-37e9-4aa7-8e5d-0e1b9cb5286a</t>
   </si>
   <si>
     <t>B9976843C6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - lavori riparazione citofono cancello
 hub</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976843C6</t>
-[...4 lines deleted...]
-  <si>
     <t>B97DECEF9C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio istruzione sportiva -
 Maniva dal 16/12/25 al 18/12/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97DECEF9C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B9784A8B0C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - sistemazione/riparazione
 veneziane</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9784A8B0C</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B9406FAE2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio streaming film - La vita è possibile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9406FAE2A</t>
-[...4 lines deleted...]
-  <si>
     <t>B951AA398D</t>
   </si>
   <si>
     <t>Decisione a contrarre - pacchetto di licenza app sistema SoSScuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B951AA398D</t>
-[...4 lines deleted...]
-  <si>
     <t>B9519B11DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - soluzione digital signage</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9519B11DB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B9295CC60E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio autonoleggio pullman per uscita Museo Mudec Milano-del 04.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9295CC60E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9512C39E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione all'utilizzo del defibrillatore Blsd laico per studenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9512C39E5</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B940222EE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione Alunni Certificazione FCE B2 Inglese – Sessioni 31/01/2026 e 20/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940222EE2</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B8FF425BAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura targhe pubblicitarie per DM 222/2022- DM Abba Labs- DM Abba Classrooms - DM 170/2022</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF425BAE</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B924EBC18C</t>
   </si>
   <si>
     <t>Decisione a contrarre - sostituzione vetro bagno docenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924EBC18C</t>
-[...4 lines deleted...]
-  <si>
     <t>B93179E79E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ripristino sensore guasto impianto allarme</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93179E79E</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B9062667B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso personale ATA - le operazioni pensionistico previdenziali in passweb…</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9062667B1</t>
-[...4 lines deleted...]
-  <si>
     <t>B90644A71A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta A4 e A3 per stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90644A71A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B9015440C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - L’ACQUISTO DEI/DELLE SEGUENTI fornitura: “targa pubblicitaria DM 19/2024 Abba Dispersione 2”,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9015440C9</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B90F023F03</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso formazione eLearning -Docenti di religione- per chi e come fare inquadramento a Sidi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F023F03</t>
-[...4 lines deleted...]
-  <si>
     <t>B90A11521A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita medica per attestato di non pregiudizio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A11521A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B901596473</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto dei/delle seguenti servizi - Percorsi di orientamento e formazione per il potenziamento delle competenze STEM, digitali e di innovazione: targa pubblicitaria DM 65/2023 titolo "Decifrare il mondo con la matematica: Donne e Uomini in viaggio ver</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/70148e73-6d9f-4106-9380-f166d98a6ce3</t>
   </si>
   <si>
     <t>B901C652D2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto della seguente
 fornitura targa pubblicitaria D.M. 66/2023 - titolo -La scuola che vogliamo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901C652D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B9032A1BFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura gadget per open day</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032A1BFF</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F379D6F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura toner per lab. chimica e uff. tecnici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F379D6F9</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F503636D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura cavi HDMI da 1 mt</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F503636D</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8DC99DE94</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di ferramenta vario per manutenzione ordinaria mese di ottobre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC99DE94</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8D6758660</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio pulizia e sanificazione area interna ex casa custode</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6758660</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DB93EC0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione serrature reparto palestra</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB93EC0F</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D39C8CEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto veline spolvero</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D39C8CEE</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B81FF603F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Hub attivo 7 porte USB-A 2.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FF603F6</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D4E2285D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e posa vetri ufficio didattica e acquisti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D4E2285D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D32B45A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di controllo e verifica sistema di sicurezza principale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D32B45A1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8C42D8572</t>
   </si>
   <si>
     <t>Decisione a contrarre - tastiera e mouse wireless bluetooth</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/13d34a11-33f7-49bd-9b9f-51adafd07e5b</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8B13A1CE9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Progetto PROG-413 “S.I.L.LAB.I. Scuole In Lombardia: LABoratori per l'Integrazione;servizio di mediazione linguistica per n. 7 Istituti
 Scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B13A1CE9</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CC48BD6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - pernottamento a Firenze per il 2 persone per la partecipazione al Meeting Indire per Progetto Erasmus</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0905405-dfa7-4848-be19-3192e1277e22</t>
   </si>
   <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8B4B27EAC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura materiale attività scienze
 motorie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B4B27EAC</t>
-[...4 lines deleted...]
-  <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>B8AE505652</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto PROG-413 “S.I.L.LAB.I. Scuole In Lombardia: LABoratori per l'Integrazione; servizio di mediazione linguistica per n. 4 Istituti scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE505652</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88A232D22</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale open day 2025-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ad158ed9-13d9-48eb-bdbb-b6c56a8a4f4c</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B8818E1BF6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura cartucce canon originali
 pxima TS 3350 prev. 368 30/09/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8818E1BF6</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B814F703C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di primo soccorso a.s. 2025-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/15f8d4ea-a35a-4fd4-986c-254d4b000697</t>
   </si>
   <si>
     <t>B85C93589E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura materiale per
 laboratorio di chimica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C93589E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B873149DF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale elettronico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873149DF4</t>
-[...4 lines deleted...]
-  <si>
     <t>B86FEEF0CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di ferramenta vario per manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FEEF0CE</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>B86D9E4F2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavori di automazione cancello hub e messa in sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D9E4F2B</t>
-[...4 lines deleted...]
-  <si>
     <t>B86BBB677B</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di cancelleria a.s. 2025-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f33adf25-0098-40d8-8e11-11687c531dff</t>
   </si>
   <si>
     <t>B85288B313</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - intervento per modifica e ripristino
 orario campanelle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85288B313</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B85946860A</t>
   </si>
   <si>
     <t>Decisione a contrarre - sistemazione serrature cancello campo cus- porta ingresso bar e griglia di sicurezza bar</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85946860A</t>
-[...4 lines deleted...]
-  <si>
     <t>B859669D5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - modulo per rinnovo contratto annuale di assistenza MasterCom</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859669D5F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>B84FEFF9F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - implementazione sistema Gestione Ore Docenti</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7683ff2f-0300-4664-bfd1-e463546b01aa</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B84ADC1EE7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura posa guaina antiradon e
 posa pavimento in vinile e battiscopa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84ADC1EE7</t>
-[...4 lines deleted...]
-  <si>
     <t>B847B7909C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi collegamento Mastercom google meet/ calendar/ login</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847B7909C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B83B9CCD0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - sostituzione due vetri finestre locali bar</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83B9CCD0F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B82F339EB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio riparazione pc totem</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82F339EB0</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B8265CEB08</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisizione delle coperture assicurative Infortuni e Responsabilità Civile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8265CEB08</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B8220A7A0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto dei/delle seguenti servizi - ATT-827 - Percorsi di orientamento e formazione per il potenziamento delle competenze STEM, digitali e di innovazione: Esami di certificazione B2 First; e Nuove competenze e nuovi linguaggi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8220A7A0E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B81422C150</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONCESSIONE DELLA GESTIONE DEL SERVIZIO BAR-RISTORO (CPV 55410000-7) PRESSO L'ISTITUTO TECNICO COMMERCIALE STATALE "ABBA-BALLINI" DI BRESCIA - VALIDITÀ BIENNALE (AA.SS. 2025-26 e 2026-27)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81422C150</t>
-[...4 lines deleted...]
-  <si>
     <t>B80CF9949A</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale per pulizie e detergenza 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CF9949A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>B8027C44C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale kit pulizia 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8027C44C3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B7F1579A34</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e posa di n. 2 infissi in pvc doppio battente e fornitura e posa di n. 4 veneziane</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F1579A34</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>B7E4E7F6D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di notebook da 13,3 pollici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E4E7F6D7</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E782BA59</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione stage a Malaga per cambio nominativo studente settembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E782BA59</t>
-[...4 lines deleted...]
-  <si>
     <t>B7DD8D1A13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto switch 24 porte per aula Pod Cast</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DD8D1A13</t>
-[...4 lines deleted...]
-  <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>B7CF05D686</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione preposto alla sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF05D686</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E0B82F07</t>
   </si>
   <si>
     <t>Decisione a contrarre - sostituzione vetro finestra ufficio DS HUB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0B82F07</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7DDED61C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione vetri finestre aule seminterrato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDED61C2</t>
-[...4 lines deleted...]
-  <si>
     <t>B7DDB77994</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di manutenzione straordinaria per riparazione porta ingresso HUB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDB77994</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>B7CB25993B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di ferramenta vario per manutenzione ordinaria.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/04adcb53-ce04-4f98-8ff9-cf79b63d7131</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>B7C85D5CF3</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto frigorifero e spese di
 trasporto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C85D5CF3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>B7C9590824</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi di manutenzione fornitura e installazione impianti elettrici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C9590824</t>
-[...4 lines deleted...]
-  <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>B7BD31BF8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale per tinteggiatura e manutenzione scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD31BF8D</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>B7BA2835C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sistemazione impianto aula Post Cad</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BA2835C0</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>B7B3A1CDEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo annuale servizio di amministratore di sistema</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3A1CDEC</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>B7AB1AC66F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto e installazione pala da soffitto vortice</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB1AC66F</t>
-[...4 lines deleted...]
-  <si>
     <t>B7A244ED7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale igienico sanitario per avvio a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A244ED7E</t>
-[...4 lines deleted...]
-  <si>
     <t>B7A656543F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto batterie gruppo continuità impianto filodiffusione</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/84717c47-2cff-4d92-9ab4-a58b5a28a663</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B78E104424</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto kit per pulizia piani
 a.s.2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78E104424</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>B78BE39DD7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio colazioni convegno del
 27/05/2025 per progetto- A scuola contro la violenza sulle donne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BE39DD7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>B77FA523F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner stampanti Brother</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77FA523F0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76750838E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio diretta streaming per evento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76750838E</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B74660C1F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione vetro porta di ingresso HUB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74660C1F4</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DA8DD750</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto stage linguistico e PCTO a Cannes settembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA8DD750</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B73932FF68</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di :Noleggio di n. 30 licenze IA Gemini Education Premium</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73932FF68</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B732702A6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto protezione per sostegno rete pallavolo</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5e3d4c9f-42cb-4180-9425-4c3a7ad3e275</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>B65842AE29</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - rinnovo pacchetto Hosting Easy
 Linux - fad - indagini III livello Annualità 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65842AE29</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B71AE7E48A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stage linguistico culturale a Malaga dal 09-09-25 al 15-09-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71AE7E48A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B721AFEE02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione macchina lavasciuga pavimenti FAIP STAR 50 BT55</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721AFEE02</t>
-[...4 lines deleted...]
-  <si>
     <t>B71E5E8F2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di mediazione linguistica INFANZIA WP5</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E5E8F2F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B713A94CC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di ferramenta per manutenzione ordinaria Maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713A94CC5</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B708085270</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ripristino cancello carraio e sostituzione campanella</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/565f23b1-7721-47ff-b5a6-35912f0db193</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B708FF5FB7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Corso di formazione preposti alla
 sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708FF5FB7</t>
-[...4 lines deleted...]
-  <si>
     <t>B708C8CF4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di riparazione porte piano rialzato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708C8CF4B</t>
-[...4 lines deleted...]
-  <si>
     <t>B709294973</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di primo soccorso e aggiornamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709294973</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6EF479E66</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica per arrampicata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF479E66</t>
-[...4 lines deleted...]
-  <si>
     <t>B6EDB0F57D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione straordinaria- sostituzione programmatore cancello HUB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EDB0F57D</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E813A3C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura Box toner consegna e ritiro con FIR compilato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E813A3C4</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E7C4F4CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto fogli di protocollo ed etichette per libri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7C4F4CE</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>B6E43DE11E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti di ingresso per il Museo S. Giulia il 23-05-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E43DE11E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6DEA0F457</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Ambulanza e assitenza per giochi di fine a. s. 2024/2025 del 06/06/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DEA0F457</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DE7DB2EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo canone annuale applicazione ZonabitOrario a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DE7DB2EA</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D004CC53</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale palestra Maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D004CC53</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CD7CC065</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e installazione impianto di condizionamento mono split</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD7CC065</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CB3D95D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Gruppo di continuità APC BACK-UPS 1500 VA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB3D95D5</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BACE788F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.2 astucci in velluto con targa alluminio stampata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BACE788F</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BE2C3AC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di biglietti per visita alla mostra Belle Époque il 9 maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE2C3AC6</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BE69D873</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorsi di orientamento e formazione per il potenziamento delle competenze STEM, digitali e di innovazione: Esami di certificazione B2 First e C1 Advanced,Decifrare il mondo con la matematica: Donne e Uomini in viaggio verso la cittadinanza attiva global</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE69D873</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C390161F</t>
   </si>
   <si>
     <t>Decisione a contrarre - prenotazione camera singola superior per il 05/06/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C390161F</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B67DB1B145</t>
   </si>
   <si>
     <t>Decisione a contrarre - L’ACQUISTO DEI/DELLE SEGUENTI servizi: “Noleggio Cinema Teatro Gloria Montichiari del 17-05-2025 spettacolo "LA VITA E' SOGNO"”,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DB1B145</t>
-[...4 lines deleted...]
-  <si>
     <t>B66DE5F124</t>
   </si>
   <si>
     <t>Decisione a contrarre - L’ACQUISTO DEI/DELLE SEGUENTI servizi: “Noleggio pullman per il 16/05/2025 destinazione teatro Gloria Montichiari”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DE5F124</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B1489BC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto punti metallici per fotocopiatrice sala stampa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1489BC9</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>B6B22974F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di mediazione linguistico culturale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B22974F5</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B1A39D50</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo licenze antivirus per segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1A39D50</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AC731850</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di ferramenta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC731850</t>
-[...4 lines deleted...]
-  <si>
     <t>B67A5D9E1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus per viaggio uscita didattica a Mantova</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A5D9E1F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A819786F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per ingresso alla Fondazione Casa Museo Zani il 30 aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A819786F</t>
-[...4 lines deleted...]
-  <si>
     <t>B696CBC08B</t>
   </si>
   <si>
     <t>Decisione a contrarre - prenotazione al parco Oceanografico per scambio culturale a San Mateu</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696CBC08B</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A604F184</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti di ingresso per il Museo S. Giulia il 10 maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A604F184</t>
-[...4 lines deleted...]
-  <si>
     <t>B694C54277</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti di ingresso per il Museo S. Giulia il 2 maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694C54277</t>
-[...4 lines deleted...]
-  <si>
     <t>B694994D7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner per stampanti brother</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694994D7E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B6904A9E07</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Database e Backup database MySQL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6904A9E07</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B6623D514B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus per viaggio a Pisa comprensivo del pass ZTL il 16 aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6623D514B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>B653892C63</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto stage linguistico a Canterbury dal 15-09-25 al 21-09-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653892C63</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B6575399AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta A4 per fotocopiatrice</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6575399AD</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B64D3464A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio a Parma e Fontanellato il 10 aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D3464A2</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64B1BE8E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno per viaggio a Padova</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B1BE8E3</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B643CF9C66</t>
   </si>
   <si>
     <t>Decisione a contrarre - Colazioni 27-03-2025 per conferenza I.mo Prefetto e per Alunni Spagnoli dello scambio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643CF9C66</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B5EC9084C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Certificazioni Delf- B1-B2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC9084C8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6363D4AE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per ingresso al Museo della Scienza e della Tecnologia il 10-04-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6363D4AE8</t>
-[...4 lines deleted...]
-  <si>
     <t>B62AD858C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per visita alla Pinacoteca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AD858C8</t>
-[...4 lines deleted...]
-  <si>
     <t>B635FFCEE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio bus per Milano il 10-04-25</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b6aa03ad-b73e-449c-9977-0f76fa82f40e</t>
   </si>
   <si>
     <t>B63638E127</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto biglietti per ingresso al
 Museo della Natura e dell 'Uomo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63638E127</t>
-[...4 lines deleted...]
-  <si>
     <t>B633CA65ES</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale igienico e fornitura dispenser in comodato uso gratuito</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633CA65ES</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B62DD3FB64</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per Mostra Dialogo nel Buio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DD3FB64</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B6049F4A8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6049F4A8E</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B6096249C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorso didattico Garçon de Café</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6096249C4</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FD25B89C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per laboratorio di lingue</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD25B89C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F3959482</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 9 libri La Divina Commedia -fumetti prev. 16-25 del 05-03-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3959482</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B4EEE86503</t>
   </si>
   <si>
     <t>Decisione a contrarre - Supporto tecnico per la realizzazione della scenografia dello spettacolo teatrale di fine anno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EEE86503</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DD3DB178</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio D.M.66-2024.25 Licenza Gemini Education Premium</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD3DB178</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DD3F8964</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale aula podcasting</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a448c219-ed9f-4411-ab9c-e53e9661da7d</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B53F822D26</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - autotutela- integrazione CUP e CIG “Corso utilizzo didattico dei monitor Promethean
 per docenti e messa disposizione ambiente digitale e mat. didattici- e Corso Google Workspace per
 personale ATA “ Titolo del progetto:La scuola che vogliamo.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F822D26</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>BSD196FA5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo canone annuale Gestione alunni - Registro serale 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BSD196FA5E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5CE4DC7A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - riparazione veneziane</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE4DC7A7</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C8B3F425</t>
   </si>
   <si>
     <t>Decisione a contrarre - Elettrodi (modello M5071A) per defibrillatore modello HS1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8B3F425</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5BBA8CAC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio -scambio culturale a San Mateu</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBA8CAC8</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B135C31D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pachetto viaggio di istruzione in Provenza dal 24 al 27 febbraio 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1572928a-46e8-4dc9-baa0-ea89eb0b32b3</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5925A66C8</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura di n. 1 volume Bergantini
 2025 - la contabilità di segreteria 2025 + accesso on-line</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5925A66C8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B59CA2885A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman per uscita didattica a Bergamo il 21/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CA2885A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>B5874BB777</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pachetto viaggio di istruzione a TORINO dal 22- al 24 febbraio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5874BB777</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B5823F5F6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto viaggio di istruzione a BUDAPEST dal 27 febbraio al 01 Marzo 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/137260b2-bcd6-41ff-8fb5-ebcef7ed9045</t>
   </si>
   <si>
     <t>B5827023F2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Pachetto viaggio di istruzione ad
 ATENE dal 24 al 27 febbraio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827023F2</t>
-[...4 lines deleted...]
-  <si>
     <t>B58777791F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto viaggio di istruzione a INNSBRUCK VIENNA SALISBURGO dal 25 Febbraio al 01 Marzo 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58777791F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57D3C1FE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per Spettacolo Teatrale Se dicessimo la verita il 12/02/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D3C1FE3</t>
-[...4 lines deleted...]
-  <si>
     <t>B57D0C4899</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman per uscita didattica Milano il 14/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D0C4899</t>
-[...4 lines deleted...]
-  <si>
     <t>B56A104F02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per Spettacolo Teatrale Se dicessimo la verita</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A104F02</t>
-[...4 lines deleted...]
-  <si>
     <t>B5799DC938</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione vetri in sala tecnici e ufficio segreteria HUB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5799DC938</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B57736B02E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento annuale cartaceo 5 GG a: Giornale di Brescia, Sole 24 Ore, Repubblica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57736B02E</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B55F33B589</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’Acquisto di biglietti per la Mostra il Rinascimento a Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F33B589</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B550359068</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo triennale licenza software Easy School</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B550359068</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54E411FFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto: Vaschetta di Recupero Ink Originale Brother S 7000 LEB445001</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E411FFA</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E4F3E398</t>
   </si>
   <si>
     <t>Decisione a contrarre - L’ACQUISTO DEI/DELLE SEGUENTI servizi: “Percorsi di orientamento con il coinvolgimento delle famiglie”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4F3E398</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E4CF0CB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - L’ACQUISTO DEI/DELLE SEGUENTI servizi: “Percorsi di orientamento e coaching per studenti”,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4CF0CB3</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B5487688CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di riparazione serratura porta biblioteca e finestra 4G HUB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5487688CC</t>
-[...4 lines deleted...]
-  <si>
     <t>B54129C68A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio sportivo culturale a Maniva dal 15-01-25 al 18-01-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54129C68A</t>
-[...4 lines deleted...]
-  <si>
     <t>B543ECDE50</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto dei/delle seguenti servizi - ATT-829 - Percorsi di formazione per il potenziamento delle competenze linguistiche degli studenti : Corso di lingua e cultura cinese rivolto agli studenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543ECDE50</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B5408FB45C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progettazione, realizzazione e posa targa non luminosa pendinata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5408FB45C</t>
-[...4 lines deleted...]
-  <si>
     <t>B54004A83A</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto dei/delle seguenti servizi / forniture / lavori: Corso di formazione di intelligenza Artificiale rivolto al personale docente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54004A83A</t>
-[...4 lines deleted...]
-  <si>
     <t>B53DA4AC6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto dei/delle seguenti servizi / forniture / lavori di: Corso di formazione sulla ricostruzione di carriera, rivolto al personale ATA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53DA4AC6C</t>
-[...4 lines deleted...]
-  <si>
     <t>B53F908AF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto dei/delle seguenti servizi / forniture / lavori: Corso di formazione sulla privacy e amministrazione trasparente rivolto al personale ATA della durata di 12 ore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F908AF4</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B53C9461C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo del contratto licenze pacchetto office 365 annualita 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53C9461C0</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B53908E377</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per spettacolo teatrale Perlasca il coraggio di dire di no il 23/01/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53908E377</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B52D4279FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento per modifica e ripristino orario campanelle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D4279FA</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B5269D4C25</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo annuale programmi gestionale Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5269D4C25</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B52238788E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto servizi di adeguamento del Regolamento U.E. 679/2016 in materia di protezione dei dati personali (G.D.P.R.)</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bdfc846d-fb46-44b7-a3f4-bed32b8be2a9</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B5190F32C7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Toner stampante Canon i-Sensys
 MF- 4320D</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b59f2b9c-f5c0-4182-9ab8-9f13db3ee3d1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4369,5759 +2832,6751 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3448836" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a5e842a5-18ea-4bb4-b1a6-7062d46f52e7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3417FC4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/14166609-a41e-4d28-b2fd-4204398a8af0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEDF63992" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/54f02d79-2f10-4019-a60c-2042098aa9fa" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF27EA38D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7d81818f-254a-4407-8849-6ba8c2ba11e5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAE7F10D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/aaa1c15a-da0f-4330-878d-fa8afdc4fe0f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE25EAB02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/56b087c9-5479-4da7-bcce-a5e143248af8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE22B98CD" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fd8d6ae8-5f59-4e65-b4dd-985d83b54217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0AE8168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e6f46ce6-b763-4106-ba32-41a952a79675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD858F6A8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/de449f6c-21eb-4170-ae23-a93b356f6a2f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD4F6EB7E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8c84d7a5-097a-495d-89a2-d8f390f5f63b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC9FD9669" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e69f5898-a07a-45ed-8ac1-71fc2ff7d665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6AF4008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/659e6761-e62b-4e45-b4a6-a3a08861c74f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC59AEEDD" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/42965401-3db4-4bb9-be33-8aee85ede494" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC0B632DF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1bbb150-f624-4c93-9c2f-c6b6604bd005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCABA67C41" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a36779e9-ee40-461e-9ffd-724a41434d7e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9B40FE11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/22d1e67f-172d-446f-8d4c-ba2d92a58903" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7289D71E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6b945d4e-93c3-41b5-8b81-a8a6d16a0686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA1BBFEDE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8e0d5df7-6879-4af8-85ef-0ed96e1acc57" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F4032AA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c609b231-33c2-4a79-ade9-3a2a81ee1ade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7070917B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d56bc000-d744-47b5-a0c9-7670c5673df1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67324597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/258468fb-d01c-4028-a337-ba6818479ac5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67CCF008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8bdca14b-0e92-4c30-b73d-ffc0988116b2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67DD041C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b780ae89-05cb-4bb9-ab64-51fc515f2908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC654677E2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/72c05b24-6866-4489-8c41-84448adf3f90" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CFDA57D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ac5ce7-27af-4141-92d1-9adb1c733286" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC412A934C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/99b25df5-c8e3-4ec3-8f92-c14bc883a064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4D20E4E6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d3096967-52c2-47d8-a312-01a9c4b585a7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49E21B29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d9d7690b-2b23-4052-89b3-2d63f390470f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF737D0EA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eb5178a8-2b9c-4cd7-b40a-aaf69a6cbac9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF69F3B7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1d0bec9c-8177-4772-8567-3957a5907361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4C1DE95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6be27d59-de2b-4f2e-9ef7-7ce98f41ff21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2765179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/706ba5cb-ab8c-4091-aa14-46cbc51e95ef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9913F2B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bcd040f3-1a2f-4d4c-8163-e8f71a67e6c2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD861AC5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/711bfd2b-313b-452e-ae5e-3e75c7adac30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1D9567B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/719dfe9a-c72c-484f-b858-43b51ef3641c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9546832" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3243a2a7-7f24-4612-b92c-a55f0a45fa75" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA5CCCEA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bfab131e-8fd3-4e25-b49b-cf3d15328a72" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9E2C216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/df8b1734-735a-49df-b123-339edd88458e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB79D65D4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ba7701a0-64b6-4e9b-9614-aba5e2fd0e25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7894C19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d87c997a-8fb8-4b82-a933-c9be7304395e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95890C82" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8e5b8d7-a9ee-4f19-8573-7cceadf0e051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F44DD69" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8ed5f4d7-453e-42e6-9ac7-9942d54968f4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9016E506" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9ce44a54-5e86-49d1-81ab-67a32a370856" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D2B1332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4ba030c9-a2d1-4cf4-b925-39a3592622f1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AECC431" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/63ff6d2f-ee83-47a6-87de-50586273a0cf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8096BA96" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ab3cb663-1c3a-4fa1-a55a-d710c13e58e4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB811BD852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/26a37bbd-a566-4e4e-a5cc-e1d40d319eb1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E1075C1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07677d1e-61d7-490b-bbe2-5d7d2f6244da" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C17AA61" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a28ed117-47f5-48dd-9eab-b764b0ad5c0f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70A95E7B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6a400c4e-e016-4ced-8060-9fe4129918da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6834657C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/65f2f32e-cd6f-4d6c-a8fa-005aa57c260d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6555F441" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/28ad45c3-4aa8-4565-a720-526d75cf5cd1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63ACB56A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9aa241d7-5de2-43f3-b331-70668350a76e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61944A7E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/30cf12d6-f754-48be-9ef3-cb07f6b075c2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB636A375F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/349c8ce7-71b7-4246-a768-a64f039dbbda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CB04791" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1cba25d8-a914-4634-95bc-81cd4c89624c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4121E04E" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/487a870d-60c8-4a52-a61c-fbd3f2bac074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A257275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/12861313-83fc-4f3c-9581-82f81ff685a7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3FA2EF4D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b460f8dc-d8e6-4b79-8c21-1f67bd54e919" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38639E77" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/aa50df7a-1f88-4d9a-8db8-0c27052123e5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB256A4860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/31365f74-0b35-438c-8418-923cbea6fcc0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12144A77" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0c657c37-4c40-4687-abc2-9d1d33b1eed1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05BA1229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9762eceb-8d95-41a0-942a-8270ee5b9b11" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7E6B59A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b657238e-fa71-44f1-a74c-6d3778315bb5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5578AC0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/573b957b-1baf-495e-a3cb-5eea3d54e34a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF49F5ACF" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1c171242-2b29-4941-9f96-76110d210af4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4503410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a2c07300-a43d-4033-9814-fbb98f6ae0ff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE45A1DD" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b3ebb5c1-4233-4a5e-b097-f871e30259ae" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE4AB4B4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b1a4f0b9-c198-42b4-a4bb-34a9d6e6cd66" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE56DDF55" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e9369a8c-358d-4c65-ba1a-13ba85bf47ef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6E19BC8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9e954da9-41ae-46c9-8276-56a57c1ec193" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADFACF810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1818c6d-1f0c-4c37-ba67-29cdb1c1d273" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8877C0A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b15d591e-79d9-4eee-8549-22adfe6325b2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7351845" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/de101273-99d0-4e3a-bcbc-56572b5a433e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD73C3659" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ce5dfc-c192-4304-be1d-fc17496235e1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD12BD562" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ddb60d36-802d-4b1d-8f7a-dd5c1d3c3266" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD569954" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/94f90887-9dc4-4282-8df2-a9086fac0842" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98A4F97A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/17d42e6f-9a3e-498a-b993-878ce6da19c9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA4F7EDE" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f3999705-69cf-41e2-82de-54e34b6d0e6e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1B56BAE" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7bd41734-5569-4088-b525-1c3a656bd1f9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFBCD5A3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d961b901-366a-4c50-8e56-8376219f7e6d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBE394C6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4f5c60e3-eb46-49de-bb6c-9c5daf1063e8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBAE3408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/767114f8-2a11-417f-b41b-9d55557a02ba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0359DF2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a06e213d-39e1-46ef-96f8-5d5e28e83f03" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8341923" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/642d98f2-4160-47ac-85de-74e11f75f9e6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA75124BF" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2baf956a-fb66-465f-b8f7-83c148c518de" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95B11D30" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/542d6c4a-7f92-4e0e-b520-407501f1e56b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3274B55" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1e53959e-cd23-470f-a92a-adfd8a6f5ea9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3E0EE40" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/61a2391a-1a06-4221-a1a0-09752d0d874a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3D8F575" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f0793689-6d5f-468c-8b4c-14d99ad428c7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9EBA6D48" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/17f7174c-8d7a-46eb-81bc-7b51145b4b01" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E7AB463" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07ea6472-b6d7-4d2b-8c07-63d42e5881cd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9778EF8F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d723be0e-cf74-475e-b46c-8a3fa48a721f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F4150F1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/087720a5-f5e0-4408-9994-9c956ce23ade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F2E346B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b91f396f-1ae8-47ad-b28e-d57f7eaa502a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C2E1663" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2560301d-0c82-4c6a-b98e-c288094e5b59" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88E16575" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d7958336-d139-4086-90bc-ebea62022037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8648F07C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/952d623c-6b50-41dd-937a-ce457b86e418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DB588A6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a2f84437-98d5-4adf-83f9-d20af444c42a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DD8979A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bf942724-bc33-47b8-b411-4ce2724c3932" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EA98A70" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0466b4f1-a749-44f4-b6c1-2d5dc3f8d38e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA667E19E1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d2b74244-00a5-403a-91a1-c17990ee770f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C05671C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a39302c0-8835-4b31-9ef1-b356d43312b8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65A615E7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a0cfd4af-8786-4a54-a8b6-679a2ee5722e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BE3448A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8a1a6848-209c-45bf-8514-14346db9eff3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55473F2E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/39ec6bee-0d91-416e-9cb3-e34dc214fd6f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43BD7E3D" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1813a82d-6387-4936-81c9-d9d5baaaa14e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AEF6083" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f584f609-7ce0-4eec-b0de-d216f9b814c8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53EF2054" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c103411b-7fe5-40e9-930f-a1e2ee77408f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57C6BAE6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/39780969-494a-4890-bbad-b285d850c00b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45374ABC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f27a1564-9758-4a2e-a112-f5eb85a7f6f7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA453A425B" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7f23fccd-3621-4b95-acd1-a1f2cacdf368" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581C10BA7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/020af4ef-81ab-4df5-8ba9-b58a7f10667c" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3664C59D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8bffdbe-4cb7-42fe-a97f-56fdda18832d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA184166C0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/300fddcb-5d95-4c04-8b51-7c0832d7dc2d" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E5219D2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c7fcd884-457c-4b70-9fa2-5268007dde94" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0468672B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6a810a89-7dc2-4893-891c-26afb5d1eca4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00DCB669" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f82684b4-afb4-4573-b78a-83e1981028d0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE0DCBC6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/594b316e-07c5-4e4e-89a9-f0baed5589bc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE11E240" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/67417413-214a-40c2-87dd-2255d7ff138b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A9BCB8EB" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ca17308d-592e-43d1-80d7-c71b3efc7447" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A36F0E66" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/00c75ab0-b7d8-4abd-9425-425b423bc7ff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A70C7987" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/81fbc0a3-367e-4b0f-8196-77ec156b4a77" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3779F74" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7204f915-7343-403b-99cc-03e92e6c2a04" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A21BCF12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/24949700-8edf-4bbf-a535-7223c8e4e361" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E2114B9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b3f1f669-6c43-4f86-8d77-c341d88dce01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99DA69348" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f5cb0f15-9f3c-4ecb-a72e-f0841ade7c18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99C8BAB79" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bfe0ed1e-0d73-4afb-adea-66507484df94" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C374D61" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0891b65-d827-49ba-b26d-dabd62caf833" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BEAF1D4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32ebc713-94a2-4200-a871-a4e48b7faa8b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B4621B5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/884d6ba9-e37d-48e3-8898-6d825744d4b3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BA1775B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3bc8182a-37e9-4aa7-8e5d-0e1b9cb5286a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976843C6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/02ceb9e1-708d-40cd-a425-8dca2837f6d1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97DECEF9C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3fc98a43-aca2-4ec4-bb65-2d8559274e02" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9784A8B0C" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32c07910-a862-4c45-8141-244f1de9a392" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9406FAE2A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5dc758e7-e5ea-475d-801b-1c6aa270d2ef" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B951AA398D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5107c81b-aa02-4e5b-a87f-7405dcc3f6c7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9519B11DB" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ccfaf62e-ce67-46ba-86b8-d6b95a125f54" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9295CC60E" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32a66138-af95-4df4-89b2-9a8911665091" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9512C39E5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32b4be0d-0310-4ea1-a527-4d25a888ec36" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940222EE2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/38b2186c-3713-449a-9b88-03b0371ef92e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF425BAE" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8b46241-fffe-43bc-a534-0775cb73c686" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924EBC18C" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/63a112db-4a1d-4f19-99bc-8e148bcea8f0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93179E79E" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7a380b77-c2b0-40ca-b300-143d9ad07a24" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9062667B1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d2421047-5c4e-4490-8c18-e731fa6cfc98" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90644A71A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a2528df-6879-42ad-805b-922288732c18" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9015440C9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/417bebf5-1291-4c5e-9414-180ce1fd268a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F023F03" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ffc6dff8-116d-40bc-a64a-441fe270dd05" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A11521A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/babdc450-bea7-4c48-aaab-e453b6e9eeeb" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901596473" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/70148e73-6d9f-4106-9380-f166d98a6ce3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901C652D2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/61dc4422-7728-4fff-a747-12f228bd6a46" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032A1BFF" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/130534cb-bbdb-4552-9027-55958c4400d0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F379D6F9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/67211222-71c5-485e-9400-c146611ebe8e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F503636D" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/947e090e-d44d-431d-bb82-0053b6117cc8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC99DE94" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f453fba2-12e5-4723-ae6a-d5a1a562f3ab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6758660" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bf1f01ea-a1ca-428d-95e4-9a6f1ea8a826" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB93EC0F" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e4be5700-5c6a-4062-9eec-a9ed66c7b34f" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D39C8CEE" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1c3009e5-a0d8-44c5-87f7-f53c89f0c9d8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FF603F6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0035a5e7-d7ac-42fc-8824-5460fedb71c6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D4E2285D" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fa9468c5-4061-426a-9b12-37c8f816f6c0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D32B45A1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7c361076-76b0-4378-bc24-df86184d02db" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C42D8572" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/13d34a11-33f7-49bd-9b9f-51adafd07e5b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B13A1CE9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/483afab1-2c6d-49df-8728-956c0aa786e6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC48BD6B" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0905405-dfa7-4848-be19-3192e1277e22" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B4B27EAC" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fa03d4a5-95d6-4a63-9b0a-b4b135d8eb17" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE505652" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8de022ed-1523-4d13-807b-3f9a05ff5756" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A232D22" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ad158ed9-13d9-48eb-bdbb-b6c56a8a4f4c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8818E1BF6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4375ba19-4f74-49e7-8fdc-ee1e6d1e120e" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B814F703C7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/15f8d4ea-a35a-4fd4-986c-254d4b000697" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C93589E" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/70f7e954-ca13-4873-b9ce-1afa4b9c6026" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873149DF4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1181c123-270f-4033-9a83-95e015ce7a84" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FEEF0CE" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7dc14f35-a77c-40d9-b47a-31e0b97356eb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D9E4F2B" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2207450d-091c-4a77-baa6-8d743cb8cfa6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BBB677B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f33adf25-0098-40d8-8e11-11687c531dff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85288B313" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6ea6487e-1430-412b-a565-1558257935dd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85946860A" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9bfad4d2-b0f3-4f53-99a1-9a3d3f29eaa2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859669D5F" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/329480c8-3de0-46e4-a061-34c8cce65a1b" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84FEFF9F6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7683ff2f-0300-4664-bfd1-e463546b01aa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84ADC1EE7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3f4d43b4-8ee0-4a9a-9efe-4f2ba942c3b5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847B7909C" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a858e37e-a2e7-4ebb-9498-67ec7d08994e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83B9CCD0F" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07f5be4a-2cea-40bd-8fe2-b94a49e67ab4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82F339EB0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b6f15422-e21d-44c2-8820-fc821826ace3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8265CEB08" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f5c02fb8-ed20-486a-aa19-81f6d879804a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8220A7A0E" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/75fadfc5-5799-4d2d-b1b8-b021b8077fdb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81422C150" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0acb288f-eaa0-40fd-ac34-33e789e8a4e6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CF9949A" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f696df06-eb52-46e0-aae2-55568a1e1760" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8027C44C3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b9a76ca4-5e6f-4feb-b1c8-58391982b1e3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F1579A34" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/368622b5-264a-483f-895c-fc4e971ba46b" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E4E7F6D7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/71fe3718-a77d-441d-8f00-3ebfbc4a9a70" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E782BA59" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f062bb4b-e4ce-4e48-b13e-7bde94cddf89" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DD8D1A13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8ae168bb-b64f-4b08-9c9e-d40df8fc3691" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF05D686" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/86e14e1b-7068-465c-8ecf-bc6f3a67180a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0B82F07" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/51d99f29-64f4-4d1a-a881-0f5ca603f3d8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDED61C2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1fc12932-03af-4a55-a4f6-3e71cb290638" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDB77994" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c20e374d-67c7-43c3-970f-5977f400b2a9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CB25993B" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/04adcb53-ce04-4f98-8ff9-cf79b63d7131" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C85D5CF3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a108ae2f-da5b-468d-8e1d-48183e12f5d7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C9590824" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/74eb06a5-db96-44a0-9813-5d4f3efa25c8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD31BF8D" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/85147fce-a3c0-4eef-bbfb-51e7b940e64b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BA2835C0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/40871939-b850-4440-b677-dd3cd231fe03" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3A1CDEC" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3fbb4c51-d7f9-41aa-9246-c780b1c97434" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB1AC66F" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/acc52be8-1f84-496f-b7e1-0272ea8e6f29" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A244ED7E" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f634fcd2-9bf4-4d3b-a3a5-9ca68211b2fc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A656543F" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/84717c47-2cff-4d92-9ab4-a58b5a28a663" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78E104424" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0e395966-3dc7-4819-8e95-fb5f4dd6869e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BE39DD7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/335bb5d8-04a8-4d63-97cc-71d495d72354" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77FA523F0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7b0a3cfe-cf3e-475a-90a1-afae838a1fdc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76750838E" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0dc7bddf-b689-4839-8151-40a93d77c00d" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74660C1F4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7979728e-1688-4f00-8cc7-c891cfd317b8" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA8DD750" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a60fbf8e-c23c-4165-b501-6fb339c96850" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73932FF68" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/908a0068-2c5b-465a-b605-72b3e23887bc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B732702A6D" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5e3d4c9f-42cb-4180-9425-4c3a7ad3e275" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65842AE29" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2c12156c-a20f-41f9-a732-361b832b4590" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71AE7E48A" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d33ee1bd-1935-4d97-9f30-002fda2af9a1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721AFEE02" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3a1cbdb2-5960-445d-a4b7-b0c4b57d18f3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E5E8F2F" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9b7826a7-638e-4dcf-b17f-a04a359a0246" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713A94CC5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e9eb3443-0fc3-4e96-bfbf-f42cd2f4f9f1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708085270" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/565f23b1-7721-47ff-b5a6-35912f0db193" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708FF5FB7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f4b25c6f-19b2-4ca9-9d23-d346fdc7da65" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708C8CF4B" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/11a0e0c7-6171-4cf0-99f9-ebc115a5725b" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709294973" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/71ffe0e7-0e11-4ecc-a270-87b3d824e281" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF479E66" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5b0dee39-a03c-4d74-bad4-02437d2b0b79" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EDB0F57D" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c57791f3-f0f6-48a3-9594-8de9d4ee229c" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E813A3C4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9255a9a1-8c53-4b4b-a167-6355c0cc0665" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7C4F4CE" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cfbf40da-c3dc-4f28-be73-f42c0da393d4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E43DE11E" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b4e8bb3f-5fb1-42cf-9be4-996554031705" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DEA0F457" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eee54730-ebcd-4995-8e87-6d39b522fda2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DE7DB2EA" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f2bc5125-3ce8-498c-8ab0-6d64b440b93c" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D004CC53" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6f355719-87d7-4c4c-91e9-9d1e45e0c83b" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD7CC065" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3ccec514-1790-4e46-9aed-3cf333dafb9c" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB3D95D5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/82fdd895-c2f6-45ff-a3ec-788e4cd2f14c" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BACE788F" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/77b7c073-e4ae-44b5-ab99-5c37456708b3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE2C3AC6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c59e999e-de75-4c9e-8bb9-796ef5c12e32" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE69D873" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d83e7ea6-09e6-46dd-84ab-8f2f8803b032" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C390161F" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1b0d0cf8-8d01-4ba6-b1bb-477c50e44e83" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DB1B145" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cd1434ff-7a5d-4e09-9acc-8bcd87ba3e53" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DE5F124" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1da3bf4-8f1f-4128-bac2-d9d3afd42b6f" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1489BC9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ddbb85-4a21-4ed4-ba4b-eca90049d061" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B22974F5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/49f747b6-a511-4e41-8508-08bdbe848a82" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1A39D50" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2aeae640-e5f2-4367-aee0-19b57492c086" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC731850" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4d2e9934-cfb9-48ac-ac4f-07da2575413b" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A5D9E1F" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ef2e9b42-1311-41b4-bb24-cdf60905d862" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A819786F" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/030705fb-0ca0-48aa-ab0a-7295bc26dd2a" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696CBC08B" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d40c1659-9eac-4921-8d03-077d718be0ea" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A604F184" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0b6cde0e-f8dd-4f08-9dda-33aa2e211a3e" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694C54277" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/65b85d4a-e930-444f-bca4-3ff69371c0f3" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694994D7E" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/93204fdc-8443-4250-9e93-848e5c1696c7" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6904A9E07" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a3638ee9-b2db-44d0-9400-382bf3878c50" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6623D514B" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2b0afb50-8b77-4361-9210-e1226e8f76f0" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653892C63" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c96eaae9-edd7-45b0-9d87-e7aef741aacd" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6575399AD" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cadfe30f-5970-4d51-b1ea-a478fcddd908" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D3464A2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fb60093b-bac2-42e0-9451-95beb186916b" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B1BE8E3" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6fe67ac9-bfc3-42fb-a2ce-a939f1923d15" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643CF9C66" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4dc3e43e-8a93-4c3e-a338-e8c41b01335f" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC9084C8" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/51ec9db8-d4e9-4d24-94fd-424ef88c43df" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6363D4AE8" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b27611b6-58b7-4bd3-838e-61a05b316186" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AD858C8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ef59b9b9-5d6b-41ea-9763-c918ac07a096" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635FFCEE1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b6aa03ad-b73e-449c-9977-0f76fa82f40e" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63638E127" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cad0683b-071b-4122-b771-014dc8ee844d" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633CA65ES" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a9aba44-97e7-47f6-a5be-69d92c334326" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DD3FB64" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9275f30c-05c1-4366-ba44-38377e1fc05f" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6049F4A8E" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/57fb820d-c508-4afc-bfe3-6e4220e6db98" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6096249C4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/89001d2f-8cd1-40d5-a9ca-b793f89128f2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD25B89C" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a8e2911-6f0a-40ac-8b19-7ce37be8fe09" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3959482" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eaa509a3-c417-418b-bc10-8f70809e559d" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EEE86503" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/171076f2-0b0b-41f1-99e4-a2d57db0fc42" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD3DB178" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/45b69c1c-560a-4aab-9cb0-ac08e439893d" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD3F8964" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a448c219-ed9f-4411-ab9c-e53e9661da7d" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F822D26" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a3d33a39-055a-430c-9c05-8d6dada1a2f7" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BSD196FA5E" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8d9ea5d5-2939-4838-98de-b8e457c9dc7f" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE4DC7A7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a01b04c1-2409-4e8e-9ef0-53481dca3558" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8B3F425" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d759ddbb-7d1d-42f7-8485-0cae46bdd72c" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBA8CAC8" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2cfa23a8-4410-47c5-b672-471a172bc053" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B135C31D" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1572928a-46e8-4dc9-baa0-ea89eb0b32b3" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5925A66C8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2b3358b9-442a-4d77-8951-19073fc6ebdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CA2885A" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/87d9c7ab-3968-419e-ac78-aaf69d0bd143" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5874BB777" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/746b5fa2-eb77-4425-8ca8-88b20bd7f1f9" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5823F5F6E" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/137260b2-bcd6-41ff-8fb5-ebcef7ed9045" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827023F2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f578bcd5-79b1-455f-80bd-ae3b9535dd27" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58777791F" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f9821734-a90f-4bc4-b1c6-d2e1a69e0b1b" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D3C1FE3" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/35659850-3983-464c-a1bc-e916a932f861" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D0C4899" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e2b52127-e17e-48e1-b8ae-32198c06fd93" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A104F02" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8eb92106-31a4-4f27-83dd-4f0791ae4cba" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5799DC938" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/efaa2e64-d0e4-4760-8e71-454914e329a3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57736B02E" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/80c18788-2a59-426c-8c4c-ffad5a53920f" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F33B589" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c881455b-e8a9-42f3-b718-00edf2b26015" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B550359068" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3177ae4a-365d-41b6-9ded-bf5f69e2a866" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E411FFA" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/dde677a4-5997-42a4-9fff-8b69dc8b01bb" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4F3E398" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6311daef-37fb-47ba-8bef-9de02b58bddb" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4CF0CB3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/74b9da2b-ef5b-4dd1-b705-73aed1fa8208" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5487688CC" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/27717855-e118-4c22-9371-03d338178110" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54129C68A" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/037942e5-3472-4d60-8a55-7583708403d0" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543ECDE50" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b0df0585-9008-4221-a5a0-5f75499e003c" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5408FB45C" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/870b8755-1f5a-4093-8df1-ec1a00edd3a1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54004A83A" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f72a5776-909c-4da2-9b44-e16562275196" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53DA4AC6C" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/adceeb93-7219-4759-bf0e-ea41655e4ef3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F908AF4" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0012fd20-f0d7-4d91-bfa7-4be7d4d0dcdb" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53C9461C0" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ee3412b6-c1a5-4369-b326-cecad35be023" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53908E377" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/79cddcb9-7fa7-4e66-ac87-3bf2eea231c0" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D4279FA" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/26d4f6e4-380e-4928-a10e-54387b4dacac" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5269D4C25" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d6fa46af-426d-490c-95b4-6ef0657dbfc9" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52238788E" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bdfc846d-fb46-44b7-a3f4-bed32b8be2a9" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5190F32C7" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b59f2b9c-f5c0-4182-9ab8-9f13db3ee3d1" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F285"/>
+  <dimension ref="A1:F304"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8368</v>
+        <v>9702</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>9701</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>8330</v>
+        <v>9640</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>8327</v>
+        <v>9638</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>8306</v>
+        <v>9584</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>8228</v>
+        <v>9483</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>7950</v>
+        <v>9439</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>7911</v>
+        <v>9400</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>7911</v>
+        <v>9309</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>6800</v>
+        <v>9305</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>6508</v>
+        <v>9153</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>6108</v>
+        <v>9000</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>6068</v>
+        <v>8964</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>5982</v>
+        <v>8904</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>5980</v>
+        <v>8696</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>5908</v>
+        <v>8620</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>5778</v>
+        <v>8602</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>5762</v>
+        <v>8600</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B20">
-        <v>5756</v>
+        <v>8596</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>5754</v>
+        <v>8368</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>5752</v>
+        <v>8332</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>5309</v>
+        <v>8330</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>5254</v>
+        <v>8327</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>5144</v>
+        <v>8306</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>5141</v>
+        <v>8228</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>5031</v>
+        <v>7950</v>
       </c>
       <c r="C27" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>5029</v>
+        <v>7911</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>79</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>5024</v>
+        <v>7911</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>81</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>5022</v>
+        <v>6800</v>
       </c>
       <c r="C30" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>84</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>4817</v>
+        <v>6508</v>
       </c>
       <c r="C31" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>87</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>88</v>
+      </c>
+      <c r="B32">
+        <v>6108</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>4639</v>
+        <v>6068</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>93</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>4637</v>
+        <v>5982</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>96</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="B35">
-        <v>4635</v>
+        <v>5980</v>
       </c>
       <c r="C35" t="s">
-        <v>158</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>98</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="B36">
-        <v>4632</v>
+        <v>5908</v>
       </c>
       <c r="C36" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>100</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>101</v>
       </c>
       <c r="B37">
-        <v>4630</v>
+        <v>5778</v>
       </c>
       <c r="C37" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>103</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>101</v>
       </c>
       <c r="B38">
-        <v>4596</v>
+        <v>5762</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="D38" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>105</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>175</v>
+        <v>101</v>
       </c>
       <c r="B39">
-        <v>4505</v>
+        <v>5756</v>
       </c>
       <c r="C39" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>107</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="B40">
-        <v>4476</v>
+        <v>5754</v>
       </c>
       <c r="C40" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>109</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="B41">
-        <v>4458</v>
+        <v>5752</v>
       </c>
       <c r="C41" t="s">
-        <v>185</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>111</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>112</v>
+      </c>
+      <c r="B42">
+        <v>5309</v>
       </c>
       <c r="C42" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>114</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="B43">
-        <v>4058</v>
+        <v>5254</v>
       </c>
       <c r="C43" t="s">
-        <v>195</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>117</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="B44">
-        <v>3888</v>
+        <v>5144</v>
       </c>
       <c r="C44" t="s">
-        <v>200</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>120</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>204</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>3786</v>
+        <v>5141</v>
       </c>
       <c r="C45" t="s">
-        <v>205</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>122</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="B46">
-        <v>3755</v>
+        <v>5031</v>
       </c>
       <c r="C46" t="s">
-        <v>209</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>125</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>213</v>
+        <v>123</v>
       </c>
       <c r="B47">
-        <v>3538</v>
+        <v>5029</v>
       </c>
       <c r="C47" t="s">
-        <v>214</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>127</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>213</v>
+        <v>123</v>
       </c>
       <c r="B48">
-        <v>3536</v>
+        <v>5024</v>
       </c>
       <c r="C48" t="s">
-        <v>218</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>129</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>213</v>
+        <v>123</v>
       </c>
       <c r="B49">
-        <v>3519</v>
+        <v>5022</v>
       </c>
       <c r="C49" t="s">
-        <v>222</v>
+        <v>130</v>
       </c>
       <c r="D49" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>131</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>226</v>
+        <v>132</v>
       </c>
       <c r="B50">
-        <v>3432</v>
+        <v>4817</v>
       </c>
       <c r="C50" t="s">
-        <v>227</v>
+        <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>134</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>3428</v>
+        <v>135</v>
+      </c>
+      <c r="B51" t="s">
+        <v>136</v>
       </c>
       <c r="C51" t="s">
-        <v>231</v>
+        <v>137</v>
       </c>
       <c r="D51" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>138</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>235</v>
+        <v>139</v>
       </c>
       <c r="B52">
-        <v>3339</v>
+        <v>4639</v>
       </c>
       <c r="C52" t="s">
-        <v>236</v>
+        <v>140</v>
       </c>
       <c r="D52" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>141</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>235</v>
+        <v>139</v>
       </c>
       <c r="B53">
-        <v>3335</v>
+        <v>4637</v>
       </c>
       <c r="C53" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="D53" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>143</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>235</v>
+        <v>139</v>
       </c>
       <c r="B54">
-        <v>3333</v>
+        <v>4635</v>
       </c>
       <c r="C54" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="D54" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>145</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>235</v>
+        <v>139</v>
       </c>
       <c r="B55">
-        <v>3331</v>
+        <v>4632</v>
       </c>
       <c r="C55" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="D55" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>147</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>252</v>
+        <v>139</v>
       </c>
       <c r="B56">
-        <v>3195</v>
+        <v>4630</v>
       </c>
       <c r="C56" t="s">
-        <v>253</v>
+        <v>148</v>
       </c>
       <c r="D56" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>149</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="B57">
-        <v>3193</v>
+        <v>4596</v>
       </c>
       <c r="C57" t="s">
-        <v>257</v>
+        <v>151</v>
       </c>
       <c r="D57" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>152</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>252</v>
+        <v>153</v>
       </c>
       <c r="B58">
-        <v>3190</v>
+        <v>4505</v>
       </c>
       <c r="C58" t="s">
-        <v>261</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>155</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="B59">
-        <v>3048</v>
+        <v>4476</v>
       </c>
       <c r="C59" t="s">
-        <v>266</v>
+        <v>157</v>
       </c>
       <c r="D59" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>158</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>270</v>
+        <v>156</v>
       </c>
       <c r="B60">
-        <v>2967</v>
+        <v>4458</v>
       </c>
       <c r="C60" t="s">
-        <v>271</v>
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>160</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>2965</v>
+        <v>161</v>
+      </c>
+      <c r="B61" t="s">
+        <v>136</v>
       </c>
       <c r="C61" t="s">
-        <v>275</v>
+        <v>162</v>
       </c>
       <c r="D61" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>163</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>279</v>
+        <v>164</v>
       </c>
       <c r="B62">
-        <v>2894</v>
+        <v>4058</v>
       </c>
       <c r="C62" t="s">
-        <v>280</v>
+        <v>165</v>
       </c>
       <c r="D62" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>166</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>279</v>
+        <v>167</v>
       </c>
       <c r="B63">
-        <v>2871</v>
+        <v>3888</v>
       </c>
       <c r="C63" t="s">
-        <v>284</v>
+        <v>168</v>
       </c>
       <c r="D63" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>169</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>288</v>
+        <v>170</v>
       </c>
       <c r="B64">
-        <v>2812</v>
+        <v>3786</v>
       </c>
       <c r="C64" t="s">
-        <v>289</v>
+        <v>171</v>
       </c>
       <c r="D64" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>172</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>288</v>
+        <v>170</v>
       </c>
       <c r="B65">
-        <v>2810</v>
+        <v>3755</v>
       </c>
       <c r="C65" t="s">
-        <v>293</v>
+        <v>173</v>
       </c>
       <c r="D65" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>174</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>297</v>
+        <v>175</v>
       </c>
       <c r="B66">
-        <v>2759</v>
+        <v>3538</v>
       </c>
       <c r="C66" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="D66" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>177</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>302</v>
+        <v>175</v>
       </c>
       <c r="B67">
-        <v>2614</v>
+        <v>3536</v>
       </c>
       <c r="C67" t="s">
-        <v>303</v>
+        <v>178</v>
       </c>
       <c r="D67" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>179</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>302</v>
+        <v>175</v>
       </c>
       <c r="B68">
-        <v>2605</v>
+        <v>3519</v>
       </c>
       <c r="C68" t="s">
-        <v>307</v>
+        <v>180</v>
       </c>
       <c r="D68" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>181</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>182</v>
+      </c>
+      <c r="B69">
+        <v>3432</v>
       </c>
       <c r="C69" t="s">
-        <v>311</v>
+        <v>183</v>
       </c>
       <c r="D69" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>184</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>315</v>
+        <v>182</v>
       </c>
       <c r="B70">
-        <v>2492</v>
+        <v>3428</v>
       </c>
       <c r="C70" t="s">
-        <v>316</v>
+        <v>185</v>
       </c>
       <c r="D70" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>186</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>315</v>
+        <v>187</v>
       </c>
       <c r="B71">
-        <v>2490</v>
+        <v>3339</v>
       </c>
       <c r="C71" t="s">
-        <v>320</v>
+        <v>188</v>
       </c>
       <c r="D71" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>189</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>315</v>
+        <v>187</v>
       </c>
       <c r="B72">
-        <v>2488</v>
+        <v>3335</v>
       </c>
       <c r="C72" t="s">
-        <v>324</v>
+        <v>190</v>
       </c>
       <c r="D72" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>191</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>328</v>
+        <v>187</v>
       </c>
       <c r="B73">
-        <v>2426</v>
+        <v>3333</v>
       </c>
       <c r="C73" t="s">
-        <v>329</v>
+        <v>192</v>
       </c>
       <c r="D73" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>193</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>2371</v>
+        <v>3331</v>
       </c>
       <c r="C74" t="s">
-        <v>334</v>
+        <v>194</v>
       </c>
       <c r="D74" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>195</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>338</v>
+        <v>196</v>
       </c>
       <c r="B75">
-        <v>2301</v>
+        <v>3195</v>
       </c>
       <c r="C75" t="s">
-        <v>339</v>
+        <v>197</v>
       </c>
       <c r="D75" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>198</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>343</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>2216</v>
+        <v>3193</v>
       </c>
       <c r="C76" t="s">
-        <v>344</v>
+        <v>199</v>
       </c>
       <c r="D76" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>200</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>343</v>
+        <v>196</v>
       </c>
       <c r="B77">
-        <v>2214</v>
+        <v>3190</v>
       </c>
       <c r="C77" t="s">
-        <v>348</v>
+        <v>201</v>
       </c>
       <c r="D77" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>202</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="B78">
-        <v>2212</v>
+        <v>3048</v>
       </c>
       <c r="C78" t="s">
-        <v>352</v>
+        <v>204</v>
       </c>
       <c r="D78" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>205</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>356</v>
+        <v>206</v>
       </c>
       <c r="B79">
-        <v>2111</v>
+        <v>2967</v>
       </c>
       <c r="C79" t="s">
-        <v>357</v>
+        <v>207</v>
       </c>
       <c r="D79" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>208</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>356</v>
+        <v>206</v>
       </c>
       <c r="B80">
-        <v>2109</v>
+        <v>2965</v>
       </c>
       <c r="C80" t="s">
-        <v>361</v>
+        <v>209</v>
       </c>
       <c r="D80" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>210</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>365</v>
+        <v>211</v>
       </c>
       <c r="B81">
-        <v>2034</v>
+        <v>2894</v>
       </c>
       <c r="C81" t="s">
-        <v>366</v>
+        <v>212</v>
       </c>
       <c r="D81" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>213</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>365</v>
+        <v>211</v>
       </c>
       <c r="B82">
-        <v>2023</v>
+        <v>2871</v>
       </c>
       <c r="C82" t="s">
-        <v>370</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>215</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>374</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>1901</v>
+        <v>2812</v>
       </c>
       <c r="C83" t="s">
-        <v>375</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>218</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>379</v>
+        <v>216</v>
       </c>
       <c r="B84">
-        <v>1776</v>
+        <v>2810</v>
       </c>
       <c r="C84" t="s">
-        <v>380</v>
+        <v>219</v>
       </c>
       <c r="D84" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>220</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>384</v>
+        <v>221</v>
       </c>
       <c r="B85">
-        <v>1637</v>
+        <v>2759</v>
       </c>
       <c r="C85" t="s">
-        <v>385</v>
+        <v>222</v>
       </c>
       <c r="D85" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>223</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>389</v>
+        <v>224</v>
       </c>
       <c r="B86">
-        <v>1610</v>
+        <v>2614</v>
       </c>
       <c r="C86" t="s">
-        <v>390</v>
+        <v>225</v>
       </c>
       <c r="D86" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>226</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>389</v>
+        <v>224</v>
       </c>
       <c r="B87">
-        <v>1598</v>
+        <v>2605</v>
       </c>
       <c r="C87" t="s">
-        <v>394</v>
+        <v>227</v>
       </c>
       <c r="D87" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>228</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>1596</v>
+        <v>224</v>
+      </c>
+      <c r="B88" t="s">
+        <v>136</v>
       </c>
       <c r="C88" t="s">
-        <v>398</v>
+        <v>229</v>
       </c>
       <c r="D88" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>230</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>402</v>
+        <v>231</v>
       </c>
       <c r="B89">
-        <v>1525</v>
+        <v>2492</v>
       </c>
       <c r="C89" t="s">
-        <v>403</v>
+        <v>232</v>
       </c>
       <c r="D89" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>233</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>402</v>
+        <v>231</v>
       </c>
       <c r="B90">
-        <v>1522</v>
+        <v>2490</v>
       </c>
       <c r="C90" t="s">
-        <v>407</v>
+        <v>234</v>
       </c>
       <c r="D90" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>235</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>402</v>
+        <v>231</v>
       </c>
       <c r="B91">
-        <v>1521</v>
+        <v>2488</v>
       </c>
       <c r="C91" t="s">
-        <v>411</v>
+        <v>236</v>
       </c>
       <c r="D91" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>237</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>238</v>
+      </c>
+      <c r="B92">
+        <v>2426</v>
       </c>
       <c r="C92" t="s">
-        <v>415</v>
+        <v>239</v>
       </c>
       <c r="D92" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>240</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>419</v>
+        <v>241</v>
       </c>
       <c r="B93">
-        <v>1470</v>
+        <v>2371</v>
       </c>
       <c r="C93" t="s">
-        <v>420</v>
+        <v>242</v>
       </c>
       <c r="D93" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>243</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>419</v>
+        <v>244</v>
       </c>
       <c r="B94">
-        <v>1447</v>
+        <v>2301</v>
       </c>
       <c r="C94" t="s">
-        <v>424</v>
+        <v>245</v>
       </c>
       <c r="D94" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>246</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>428</v>
+        <v>247</v>
       </c>
       <c r="B95">
-        <v>1663</v>
+        <v>2216</v>
       </c>
       <c r="C95" t="s">
-        <v>429</v>
+        <v>248</v>
       </c>
       <c r="D95" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>249</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>433</v>
+        <v>247</v>
       </c>
       <c r="B96">
-        <v>1256</v>
+        <v>2214</v>
       </c>
       <c r="C96" t="s">
-        <v>434</v>
+        <v>250</v>
       </c>
       <c r="D96" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>251</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>438</v>
+        <v>247</v>
       </c>
       <c r="B97">
-        <v>906</v>
+        <v>2212</v>
       </c>
       <c r="C97" t="s">
-        <v>439</v>
+        <v>252</v>
       </c>
       <c r="D97" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>253</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>254</v>
+      </c>
+      <c r="B98">
+        <v>2111</v>
       </c>
       <c r="C98" t="s">
-        <v>444</v>
+        <v>255</v>
       </c>
       <c r="D98" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>256</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>448</v>
+        <v>254</v>
       </c>
       <c r="B99">
-        <v>484</v>
+        <v>2109</v>
       </c>
       <c r="C99" t="s">
-        <v>449</v>
+        <v>257</v>
       </c>
       <c r="D99" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>258</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>453</v>
+        <v>259</v>
       </c>
       <c r="B100">
-        <v>474</v>
+        <v>2034</v>
       </c>
       <c r="C100" t="s">
-        <v>454</v>
+        <v>260</v>
       </c>
       <c r="D100" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>261</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>458</v>
+        <v>259</v>
       </c>
       <c r="B101">
-        <v>15428</v>
+        <v>2023</v>
       </c>
       <c r="C101" t="s">
-        <v>459</v>
+        <v>262</v>
       </c>
       <c r="D101" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>263</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>458</v>
+        <v>264</v>
       </c>
       <c r="B102">
-        <v>15427</v>
+        <v>1901</v>
       </c>
       <c r="C102" t="s">
-        <v>463</v>
+        <v>265</v>
       </c>
       <c r="D102" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>266</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>467</v>
+        <v>267</v>
       </c>
       <c r="B103">
-        <v>15082</v>
+        <v>1776</v>
       </c>
       <c r="C103" t="s">
-        <v>468</v>
+        <v>268</v>
       </c>
       <c r="D103" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>269</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>467</v>
+        <v>270</v>
       </c>
       <c r="B104">
-        <v>15080</v>
+        <v>1637</v>
       </c>
       <c r="C104" t="s">
-        <v>472</v>
+        <v>271</v>
       </c>
       <c r="D104" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>272</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>467</v>
+        <v>273</v>
       </c>
       <c r="B105">
-        <v>15078</v>
+        <v>1610</v>
       </c>
       <c r="C105" t="s">
-        <v>476</v>
+        <v>274</v>
       </c>
       <c r="D105" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>275</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>467</v>
+        <v>273</v>
       </c>
       <c r="B106">
-        <v>15073</v>
+        <v>1598</v>
       </c>
       <c r="C106" t="s">
-        <v>480</v>
+        <v>276</v>
       </c>
       <c r="D106" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>277</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>273</v>
+      </c>
+      <c r="B107">
+        <v>1596</v>
       </c>
       <c r="C107" t="s">
-        <v>484</v>
+        <v>278</v>
       </c>
       <c r="D107" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>279</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>488</v>
+        <v>280</v>
       </c>
       <c r="B108">
-        <v>15028</v>
+        <v>1525</v>
       </c>
       <c r="C108" t="s">
-        <v>489</v>
+        <v>281</v>
       </c>
       <c r="D108" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>282</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>488</v>
+        <v>280</v>
       </c>
       <c r="B109">
-        <v>15026</v>
+        <v>1522</v>
       </c>
       <c r="C109" t="s">
-        <v>493</v>
+        <v>283</v>
       </c>
       <c r="D109" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>284</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>488</v>
+        <v>280</v>
       </c>
       <c r="B110">
-        <v>15009</v>
+        <v>1521</v>
       </c>
       <c r="C110" t="s">
-        <v>497</v>
+        <v>285</v>
       </c>
       <c r="D110" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>500</v>
+        <v>286</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>14972</v>
+        <v>280</v>
+      </c>
+      <c r="B111" t="s">
+        <v>136</v>
       </c>
       <c r="C111" t="s">
-        <v>502</v>
+        <v>287</v>
       </c>
       <c r="D111" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>288</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>501</v>
+        <v>289</v>
       </c>
       <c r="B112">
-        <v>14970</v>
+        <v>1470</v>
       </c>
       <c r="C112" t="s">
-        <v>506</v>
+        <v>290</v>
       </c>
       <c r="D112" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>509</v>
+        <v>291</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>501</v>
+        <v>289</v>
       </c>
       <c r="B113">
-        <v>14968</v>
+        <v>1447</v>
       </c>
       <c r="C113" t="s">
-        <v>510</v>
+        <v>292</v>
       </c>
       <c r="D113" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>293</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>501</v>
+        <v>294</v>
       </c>
       <c r="B114">
-        <v>14967</v>
+        <v>1663</v>
       </c>
       <c r="C114" t="s">
-        <v>514</v>
+        <v>295</v>
       </c>
       <c r="D114" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>296</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>501</v>
+        <v>297</v>
       </c>
       <c r="B115">
-        <v>14964</v>
+        <v>1256</v>
       </c>
       <c r="C115" t="s">
-        <v>518</v>
+        <v>298</v>
       </c>
       <c r="D115" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>299</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>501</v>
+        <v>300</v>
       </c>
       <c r="B116">
-        <v>14951</v>
+        <v>906</v>
       </c>
       <c r="C116" t="s">
-        <v>522</v>
+        <v>301</v>
       </c>
       <c r="D116" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>302</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>14808</v>
+        <v>303</v>
+      </c>
+      <c r="B117" t="s">
+        <v>136</v>
       </c>
       <c r="C117" t="s">
-        <v>527</v>
+        <v>304</v>
       </c>
       <c r="D117" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>305</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>531</v>
+        <v>306</v>
       </c>
       <c r="B118">
-        <v>14462</v>
+        <v>484</v>
       </c>
       <c r="C118" t="s">
-        <v>532</v>
+        <v>307</v>
       </c>
       <c r="D118" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>308</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>531</v>
+        <v>309</v>
       </c>
       <c r="B119">
-        <v>14460</v>
+        <v>474</v>
       </c>
       <c r="C119" t="s">
-        <v>536</v>
+        <v>310</v>
       </c>
       <c r="D119" t="s">
-        <v>537</v>
-[...5 lines deleted...]
-        <v>539</v>
+        <v>311</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>531</v>
+        <v>312</v>
       </c>
       <c r="B120">
-        <v>14458</v>
+        <v>15428</v>
       </c>
       <c r="C120" t="s">
-        <v>540</v>
+        <v>313</v>
       </c>
       <c r="D120" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>314</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>544</v>
+        <v>312</v>
       </c>
       <c r="B121">
-        <v>14333</v>
+        <v>15427</v>
       </c>
       <c r="C121" t="s">
-        <v>545</v>
+        <v>315</v>
       </c>
       <c r="D121" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>316</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>544</v>
+        <v>317</v>
       </c>
       <c r="B122">
-        <v>14330</v>
+        <v>15082</v>
       </c>
       <c r="C122" t="s">
-        <v>549</v>
+        <v>318</v>
       </c>
       <c r="D122" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>319</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>553</v>
+        <v>317</v>
       </c>
       <c r="B123">
-        <v>14144</v>
+        <v>15080</v>
       </c>
       <c r="C123" t="s">
-        <v>554</v>
+        <v>320</v>
       </c>
       <c r="D123" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>321</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>558</v>
+        <v>317</v>
       </c>
       <c r="B124">
-        <v>14039</v>
+        <v>15078</v>
       </c>
       <c r="C124" t="s">
-        <v>559</v>
+        <v>322</v>
       </c>
       <c r="D124" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>323</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>563</v>
+        <v>317</v>
       </c>
       <c r="B125">
-        <v>13907</v>
+        <v>15073</v>
       </c>
       <c r="C125" t="s">
-        <v>564</v>
+        <v>324</v>
       </c>
       <c r="D125" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>325</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>13905</v>
+        <v>317</v>
+      </c>
+      <c r="B126" t="s">
+        <v>136</v>
       </c>
       <c r="C126" t="s">
-        <v>568</v>
+        <v>326</v>
       </c>
       <c r="D126" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>327</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>572</v>
+        <v>328</v>
       </c>
       <c r="B127">
-        <v>13759</v>
+        <v>15028</v>
       </c>
       <c r="C127" t="s">
-        <v>573</v>
+        <v>329</v>
       </c>
       <c r="D127" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>330</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>572</v>
+        <v>328</v>
       </c>
       <c r="B128">
-        <v>13758</v>
+        <v>15026</v>
       </c>
       <c r="C128" t="s">
-        <v>577</v>
+        <v>331</v>
       </c>
       <c r="D128" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>332</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>581</v>
+        <v>328</v>
       </c>
       <c r="B129">
-        <v>13688</v>
+        <v>15009</v>
       </c>
       <c r="C129" t="s">
-        <v>582</v>
+        <v>333</v>
       </c>
       <c r="D129" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>585</v>
+        <v>334</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>586</v>
+        <v>335</v>
       </c>
       <c r="B130">
-        <v>13681</v>
+        <v>14972</v>
       </c>
       <c r="C130" t="s">
-        <v>587</v>
+        <v>336</v>
       </c>
       <c r="D130" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>337</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>586</v>
+        <v>335</v>
       </c>
       <c r="B131">
-        <v>13649</v>
+        <v>14970</v>
       </c>
       <c r="C131" t="s">
-        <v>591</v>
+        <v>338</v>
       </c>
       <c r="D131" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>339</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>595</v>
+        <v>335</v>
       </c>
       <c r="B132">
-        <v>13330</v>
+        <v>14968</v>
       </c>
       <c r="C132" t="s">
-        <v>596</v>
+        <v>340</v>
       </c>
       <c r="D132" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>599</v>
+        <v>341</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>595</v>
+        <v>335</v>
       </c>
       <c r="B133">
-        <v>13326</v>
+        <v>14967</v>
       </c>
       <c r="C133" t="s">
-        <v>600</v>
+        <v>342</v>
       </c>
       <c r="D133" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>343</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>595</v>
+        <v>335</v>
       </c>
       <c r="B134">
-        <v>13236</v>
+        <v>14964</v>
       </c>
       <c r="C134" t="s">
-        <v>604</v>
+        <v>344</v>
       </c>
       <c r="D134" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>345</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>608</v>
+        <v>335</v>
       </c>
       <c r="B135">
-        <v>13051</v>
+        <v>14951</v>
       </c>
       <c r="C135" t="s">
-        <v>609</v>
+        <v>346</v>
       </c>
       <c r="D135" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>347</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>608</v>
+        <v>348</v>
       </c>
       <c r="B136">
-        <v>13049</v>
+        <v>14808</v>
       </c>
       <c r="C136" t="s">
-        <v>613</v>
+        <v>349</v>
       </c>
       <c r="D136" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>350</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>617</v>
+        <v>351</v>
       </c>
       <c r="B137">
-        <v>12753</v>
+        <v>14462</v>
       </c>
       <c r="C137" t="s">
-        <v>618</v>
+        <v>352</v>
       </c>
       <c r="D137" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>621</v>
+        <v>353</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>622</v>
+        <v>351</v>
       </c>
       <c r="B138">
-        <v>12730</v>
+        <v>14460</v>
       </c>
       <c r="C138" t="s">
-        <v>623</v>
+        <v>354</v>
       </c>
       <c r="D138" t="s">
-        <v>624</v>
-[...5 lines deleted...]
-        <v>626</v>
+        <v>355</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>622</v>
+        <v>351</v>
       </c>
       <c r="B139">
-        <v>12728</v>
+        <v>14458</v>
       </c>
       <c r="C139" t="s">
-        <v>627</v>
+        <v>356</v>
       </c>
       <c r="D139" t="s">
-        <v>628</v>
-[...5 lines deleted...]
-        <v>630</v>
+        <v>357</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>622</v>
+        <v>358</v>
       </c>
       <c r="B140">
-        <v>12724</v>
+        <v>14333</v>
       </c>
       <c r="C140" t="s">
-        <v>631</v>
+        <v>359</v>
       </c>
       <c r="D140" t="s">
-        <v>632</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>360</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>635</v>
+        <v>358</v>
       </c>
       <c r="B141">
-        <v>12653</v>
+        <v>14330</v>
       </c>
       <c r="C141" t="s">
-        <v>636</v>
+        <v>361</v>
       </c>
       <c r="D141" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>639</v>
+        <v>362</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>640</v>
+        <v>363</v>
       </c>
       <c r="B142">
-        <v>12608</v>
+        <v>14144</v>
       </c>
       <c r="C142" t="s">
-        <v>641</v>
+        <v>364</v>
       </c>
       <c r="D142" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>365</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>640</v>
+        <v>366</v>
       </c>
       <c r="B143">
-        <v>12606</v>
+        <v>14039</v>
       </c>
       <c r="C143" t="s">
-        <v>645</v>
+        <v>367</v>
       </c>
       <c r="D143" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-        <v>648</v>
+        <v>368</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>649</v>
+        <v>369</v>
       </c>
       <c r="B144">
-        <v>12532</v>
+        <v>13907</v>
       </c>
       <c r="C144" t="s">
-        <v>650</v>
+        <v>370</v>
       </c>
       <c r="D144" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>653</v>
+        <v>371</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>654</v>
+        <v>369</v>
       </c>
       <c r="B145">
-        <v>12485</v>
+        <v>13905</v>
       </c>
       <c r="C145" t="s">
-        <v>655</v>
+        <v>372</v>
       </c>
       <c r="D145" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>658</v>
+        <v>373</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>374</v>
+      </c>
+      <c r="B146">
+        <v>13759</v>
       </c>
       <c r="C146" t="s">
-        <v>659</v>
+        <v>375</v>
       </c>
       <c r="D146" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>376</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>663</v>
+        <v>374</v>
       </c>
       <c r="B147">
-        <v>12319</v>
+        <v>13758</v>
       </c>
       <c r="C147" t="s">
-        <v>664</v>
+        <v>377</v>
       </c>
       <c r="D147" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>667</v>
+        <v>378</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>668</v>
+        <v>379</v>
       </c>
       <c r="B148">
-        <v>12289</v>
+        <v>13688</v>
       </c>
       <c r="C148" t="s">
-        <v>669</v>
+        <v>380</v>
       </c>
       <c r="D148" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>381</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>673</v>
+        <v>382</v>
       </c>
       <c r="B149">
-        <v>11783</v>
+        <v>13681</v>
       </c>
       <c r="C149" t="s">
-        <v>674</v>
+        <v>383</v>
       </c>
       <c r="D149" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>384</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>678</v>
+        <v>382</v>
       </c>
       <c r="B150">
-        <v>11708</v>
+        <v>13649</v>
       </c>
       <c r="C150" t="s">
-        <v>679</v>
+        <v>385</v>
       </c>
       <c r="D150" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>682</v>
+        <v>386</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>683</v>
+        <v>387</v>
       </c>
       <c r="B151">
-        <v>11642</v>
+        <v>13330</v>
       </c>
       <c r="C151" t="s">
-        <v>684</v>
+        <v>388</v>
       </c>
       <c r="D151" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>687</v>
+        <v>389</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>387</v>
+      </c>
+      <c r="B152">
+        <v>13326</v>
       </c>
       <c r="C152" t="s">
-        <v>688</v>
+        <v>390</v>
       </c>
       <c r="D152" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>391</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>692</v>
+        <v>387</v>
       </c>
       <c r="B153">
-        <v>11546</v>
+        <v>13236</v>
       </c>
       <c r="C153" t="s">
-        <v>693</v>
+        <v>392</v>
       </c>
       <c r="D153" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>696</v>
+        <v>393</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>692</v>
+        <v>394</v>
       </c>
       <c r="B154">
-        <v>11525</v>
+        <v>13051</v>
       </c>
       <c r="C154" t="s">
-        <v>697</v>
+        <v>395</v>
       </c>
       <c r="D154" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>396</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>701</v>
+        <v>394</v>
       </c>
       <c r="B155">
-        <v>11443</v>
+        <v>13049</v>
       </c>
       <c r="C155" t="s">
-        <v>702</v>
+        <v>397</v>
       </c>
       <c r="D155" t="s">
-        <v>703</v>
-[...5 lines deleted...]
-        <v>705</v>
+        <v>398</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>701</v>
+        <v>399</v>
       </c>
       <c r="B156">
-        <v>11429</v>
+        <v>12753</v>
       </c>
       <c r="C156" t="s">
-        <v>706</v>
+        <v>400</v>
       </c>
       <c r="D156" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>401</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>701</v>
+        <v>402</v>
       </c>
       <c r="B157">
-        <v>11426</v>
+        <v>12730</v>
       </c>
       <c r="C157" t="s">
-        <v>710</v>
+        <v>403</v>
       </c>
       <c r="D157" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>404</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>714</v>
+        <v>402</v>
       </c>
       <c r="B158">
-        <v>11278</v>
+        <v>12728</v>
       </c>
       <c r="C158" t="s">
-        <v>715</v>
+        <v>405</v>
       </c>
       <c r="D158" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>406</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>714</v>
+        <v>402</v>
       </c>
       <c r="B159">
-        <v>11277</v>
+        <v>12724</v>
       </c>
       <c r="C159" t="s">
-        <v>719</v>
+        <v>407</v>
       </c>
       <c r="D159" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>408</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>723</v>
+        <v>409</v>
       </c>
       <c r="B160">
-        <v>11009</v>
+        <v>12653</v>
       </c>
       <c r="C160" t="s">
-        <v>724</v>
+        <v>410</v>
       </c>
       <c r="D160" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>411</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>728</v>
+        <v>412</v>
       </c>
       <c r="B161">
-        <v>10962</v>
+        <v>12608</v>
       </c>
       <c r="C161" t="s">
-        <v>729</v>
+        <v>413</v>
       </c>
       <c r="D161" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>414</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>728</v>
+        <v>412</v>
       </c>
       <c r="B162">
-        <v>10951</v>
+        <v>12606</v>
       </c>
       <c r="C162" t="s">
-        <v>733</v>
+        <v>415</v>
       </c>
       <c r="D162" t="s">
-        <v>734</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>416</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>737</v>
+        <v>417</v>
       </c>
       <c r="B163">
-        <v>10752</v>
+        <v>12532</v>
       </c>
       <c r="C163" t="s">
-        <v>738</v>
+        <v>418</v>
       </c>
       <c r="D163" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>741</v>
+        <v>419</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>742</v>
+        <v>420</v>
       </c>
       <c r="B164">
-        <v>10626</v>
+        <v>12485</v>
       </c>
       <c r="C164" t="s">
-        <v>743</v>
+        <v>421</v>
       </c>
       <c r="D164" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>746</v>
+        <v>422</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>10531</v>
+        <v>420</v>
+      </c>
+      <c r="B165" t="s">
+        <v>136</v>
       </c>
       <c r="C165" t="s">
-        <v>748</v>
+        <v>423</v>
       </c>
       <c r="D165" t="s">
-        <v>749</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>424</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>752</v>
+        <v>425</v>
       </c>
       <c r="B166">
-        <v>10329</v>
+        <v>12319</v>
       </c>
       <c r="C166" t="s">
-        <v>753</v>
+        <v>426</v>
       </c>
       <c r="D166" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>427</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>757</v>
+        <v>428</v>
       </c>
       <c r="B167">
-        <v>10077</v>
+        <v>12289</v>
       </c>
       <c r="C167" t="s">
-        <v>758</v>
+        <v>429</v>
       </c>
       <c r="D167" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>761</v>
+        <v>430</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>757</v>
+        <v>431</v>
       </c>
       <c r="B168">
-        <v>10063</v>
+        <v>11783</v>
       </c>
       <c r="C168" t="s">
-        <v>762</v>
+        <v>432</v>
       </c>
       <c r="D168" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-        <v>765</v>
+        <v>433</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>766</v>
+        <v>434</v>
       </c>
       <c r="B169">
-        <v>9873</v>
+        <v>11708</v>
       </c>
       <c r="C169" t="s">
-        <v>767</v>
+        <v>435</v>
       </c>
       <c r="D169" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>770</v>
+        <v>436</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>771</v>
+        <v>437</v>
       </c>
       <c r="B170">
-        <v>9771</v>
+        <v>11642</v>
       </c>
       <c r="C170" t="s">
-        <v>772</v>
+        <v>438</v>
       </c>
       <c r="D170" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>439</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>9711</v>
+        <v>437</v>
+      </c>
+      <c r="B171" t="s">
+        <v>136</v>
       </c>
       <c r="C171" t="s">
-        <v>777</v>
+        <v>440</v>
       </c>
       <c r="D171" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>441</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>776</v>
+        <v>442</v>
       </c>
       <c r="B172">
-        <v>9687</v>
+        <v>11546</v>
       </c>
       <c r="C172" t="s">
-        <v>781</v>
+        <v>443</v>
       </c>
       <c r="D172" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>444</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>776</v>
+        <v>442</v>
       </c>
       <c r="B173">
-        <v>9685</v>
+        <v>11525</v>
       </c>
       <c r="C173" t="s">
-        <v>785</v>
+        <v>445</v>
       </c>
       <c r="D173" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-        <v>788</v>
+        <v>446</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>789</v>
+        <v>447</v>
       </c>
       <c r="B174">
-        <v>9655</v>
+        <v>11443</v>
       </c>
       <c r="C174" t="s">
-        <v>790</v>
+        <v>448</v>
       </c>
       <c r="D174" t="s">
-        <v>791</v>
-[...5 lines deleted...]
-        <v>793</v>
+        <v>449</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>789</v>
+        <v>447</v>
       </c>
       <c r="B175">
-        <v>9638</v>
+        <v>11429</v>
       </c>
       <c r="C175" t="s">
-        <v>794</v>
+        <v>450</v>
       </c>
       <c r="D175" t="s">
-        <v>795</v>
-[...5 lines deleted...]
-        <v>797</v>
+        <v>451</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>798</v>
+        <v>447</v>
       </c>
       <c r="B176">
-        <v>9628</v>
+        <v>11426</v>
       </c>
       <c r="C176" t="s">
-        <v>799</v>
+        <v>452</v>
       </c>
       <c r="D176" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>802</v>
+        <v>453</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>798</v>
+        <v>454</v>
       </c>
       <c r="B177">
-        <v>9627</v>
+        <v>11278</v>
       </c>
       <c r="C177" t="s">
-        <v>803</v>
+        <v>455</v>
       </c>
       <c r="D177" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>806</v>
+        <v>456</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>807</v>
+        <v>454</v>
       </c>
       <c r="B178">
-        <v>9571</v>
+        <v>11277</v>
       </c>
       <c r="C178" t="s">
-        <v>808</v>
+        <v>457</v>
       </c>
       <c r="D178" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        <v>811</v>
+        <v>458</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>812</v>
+        <v>459</v>
       </c>
       <c r="B179">
-        <v>9558</v>
+        <v>11009</v>
       </c>
       <c r="C179" t="s">
-        <v>813</v>
+        <v>460</v>
       </c>
       <c r="D179" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>461</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>817</v>
+        <v>462</v>
       </c>
       <c r="B180">
-        <v>9550</v>
+        <v>10962</v>
       </c>
       <c r="C180" t="s">
-        <v>818</v>
+        <v>463</v>
       </c>
       <c r="D180" t="s">
-        <v>819</v>
-[...5 lines deleted...]
-        <v>821</v>
+        <v>464</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>822</v>
+        <v>462</v>
       </c>
       <c r="B181">
-        <v>9515</v>
+        <v>10951</v>
       </c>
       <c r="C181" t="s">
-        <v>823</v>
+        <v>465</v>
       </c>
       <c r="D181" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>466</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>827</v>
+        <v>467</v>
       </c>
       <c r="B182">
-        <v>9499</v>
+        <v>10752</v>
       </c>
       <c r="C182" t="s">
-        <v>828</v>
+        <v>468</v>
       </c>
       <c r="D182" t="s">
-        <v>829</v>
-[...5 lines deleted...]
-        <v>831</v>
+        <v>469</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>832</v>
+        <v>470</v>
       </c>
       <c r="B183">
-        <v>9461</v>
+        <v>10626</v>
       </c>
       <c r="C183" t="s">
-        <v>833</v>
+        <v>471</v>
       </c>
       <c r="D183" t="s">
-        <v>834</v>
-[...5 lines deleted...]
-        <v>836</v>
+        <v>472</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>837</v>
+        <v>473</v>
       </c>
       <c r="B184">
-        <v>9316</v>
+        <v>10531</v>
       </c>
       <c r="C184" t="s">
-        <v>838</v>
+        <v>474</v>
       </c>
       <c r="D184" t="s">
-        <v>839</v>
-[...5 lines deleted...]
-        <v>841</v>
+        <v>475</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>837</v>
+        <v>476</v>
       </c>
       <c r="B185">
-        <v>9291</v>
+        <v>10329</v>
       </c>
       <c r="C185" t="s">
-        <v>842</v>
+        <v>477</v>
       </c>
       <c r="D185" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>845</v>
+        <v>478</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>837</v>
+        <v>479</v>
       </c>
       <c r="B186">
-        <v>9281</v>
+        <v>10077</v>
       </c>
       <c r="C186" t="s">
-        <v>846</v>
+        <v>480</v>
       </c>
       <c r="D186" t="s">
-        <v>847</v>
-[...5 lines deleted...]
-        <v>849</v>
+        <v>481</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>850</v>
+        <v>479</v>
       </c>
       <c r="B187">
-        <v>9089</v>
+        <v>10063</v>
       </c>
       <c r="C187" t="s">
-        <v>851</v>
+        <v>482</v>
       </c>
       <c r="D187" t="s">
-        <v>852</v>
-[...5 lines deleted...]
-        <v>854</v>
+        <v>483</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>855</v>
+        <v>484</v>
       </c>
       <c r="B188">
-        <v>9032</v>
+        <v>9873</v>
       </c>
       <c r="C188" t="s">
-        <v>856</v>
+        <v>485</v>
       </c>
       <c r="D188" t="s">
-        <v>857</v>
-[...5 lines deleted...]
-        <v>859</v>
+        <v>486</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>860</v>
+        <v>487</v>
       </c>
       <c r="B189">
-        <v>8847</v>
+        <v>9771</v>
       </c>
       <c r="C189" t="s">
-        <v>861</v>
+        <v>488</v>
       </c>
       <c r="D189" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-        <v>864</v>
+        <v>489</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>865</v>
+        <v>490</v>
       </c>
       <c r="B190">
-        <v>8501</v>
+        <v>9711</v>
       </c>
       <c r="C190" t="s">
-        <v>866</v>
+        <v>491</v>
       </c>
       <c r="D190" t="s">
-        <v>867</v>
-[...5 lines deleted...]
-        <v>869</v>
+        <v>492</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>870</v>
+        <v>490</v>
       </c>
       <c r="B191">
-        <v>7926</v>
+        <v>9687</v>
       </c>
       <c r="C191" t="s">
-        <v>871</v>
+        <v>493</v>
       </c>
       <c r="D191" t="s">
-        <v>872</v>
-[...5 lines deleted...]
-        <v>874</v>
+        <v>494</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>870</v>
+        <v>490</v>
       </c>
       <c r="B192">
-        <v>5766</v>
+        <v>9685</v>
       </c>
       <c r="C192" t="s">
-        <v>875</v>
+        <v>495</v>
       </c>
       <c r="D192" t="s">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>878</v>
+        <v>496</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>879</v>
+        <v>497</v>
       </c>
       <c r="B193">
-        <v>7730</v>
+        <v>9655</v>
       </c>
       <c r="C193" t="s">
-        <v>880</v>
+        <v>498</v>
       </c>
       <c r="D193" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-        <v>883</v>
+        <v>499</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>497</v>
+      </c>
+      <c r="B194">
+        <v>9638</v>
       </c>
       <c r="C194" t="s">
-        <v>885</v>
+        <v>500</v>
       </c>
       <c r="D194" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-        <v>888</v>
+        <v>501</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>889</v>
+        <v>502</v>
       </c>
       <c r="B195">
-        <v>7062</v>
+        <v>9628</v>
       </c>
       <c r="C195" t="s">
-        <v>890</v>
+        <v>503</v>
       </c>
       <c r="D195" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-        <v>893</v>
+        <v>504</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>894</v>
+        <v>502</v>
       </c>
       <c r="B196">
-        <v>6897</v>
+        <v>9627</v>
       </c>
       <c r="C196" t="s">
-        <v>895</v>
+        <v>505</v>
       </c>
       <c r="D196" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>506</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>899</v>
+        <v>507</v>
       </c>
       <c r="B197">
-        <v>6880</v>
+        <v>9571</v>
       </c>
       <c r="C197" t="s">
-        <v>900</v>
+        <v>508</v>
       </c>
       <c r="D197" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-        <v>903</v>
+        <v>509</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>899</v>
+        <v>510</v>
       </c>
       <c r="B198">
-        <v>6864</v>
+        <v>9558</v>
       </c>
       <c r="C198" t="s">
-        <v>904</v>
+        <v>511</v>
       </c>
       <c r="D198" t="s">
-        <v>905</v>
-[...5 lines deleted...]
-        <v>907</v>
+        <v>512</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>908</v>
+        <v>513</v>
       </c>
       <c r="B199">
-        <v>6718</v>
+        <v>9550</v>
       </c>
       <c r="C199" t="s">
-        <v>909</v>
+        <v>514</v>
       </c>
       <c r="D199" t="s">
-        <v>910</v>
-[...5 lines deleted...]
-        <v>912</v>
+        <v>515</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>913</v>
+        <v>516</v>
       </c>
       <c r="B200">
-        <v>6530</v>
+        <v>9515</v>
       </c>
       <c r="C200" t="s">
-        <v>914</v>
+        <v>517</v>
       </c>
       <c r="D200" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-        <v>917</v>
+        <v>518</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>918</v>
+        <v>519</v>
       </c>
       <c r="B201">
-        <v>6516</v>
+        <v>9499</v>
       </c>
       <c r="C201" t="s">
-        <v>919</v>
+        <v>520</v>
       </c>
       <c r="D201" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        <v>922</v>
+        <v>521</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>918</v>
+        <v>522</v>
       </c>
       <c r="B202">
-        <v>6515</v>
+        <v>9461</v>
       </c>
       <c r="C202" t="s">
-        <v>923</v>
+        <v>523</v>
       </c>
       <c r="D202" t="s">
-        <v>924</v>
-[...5 lines deleted...]
-        <v>926</v>
+        <v>524</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>525</v>
+      </c>
+      <c r="B203">
+        <v>9316</v>
       </c>
       <c r="C203" t="s">
-        <v>927</v>
+        <v>526</v>
       </c>
       <c r="D203" t="s">
-        <v>928</v>
-[...5 lines deleted...]
-        <v>930</v>
+        <v>527</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>931</v>
+        <v>525</v>
       </c>
       <c r="B204">
-        <v>5896</v>
+        <v>9291</v>
       </c>
       <c r="C204" t="s">
-        <v>932</v>
+        <v>528</v>
       </c>
       <c r="D204" t="s">
-        <v>933</v>
-[...5 lines deleted...]
-        <v>935</v>
+        <v>529</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>931</v>
+        <v>525</v>
       </c>
       <c r="B205">
-        <v>5883</v>
+        <v>9281</v>
       </c>
       <c r="C205" t="s">
-        <v>936</v>
+        <v>530</v>
       </c>
       <c r="D205" t="s">
-        <v>937</v>
-[...5 lines deleted...]
-        <v>939</v>
+        <v>531</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>940</v>
+        <v>532</v>
       </c>
       <c r="B206">
-        <v>5819</v>
+        <v>9089</v>
       </c>
       <c r="C206" t="s">
-        <v>941</v>
+        <v>533</v>
       </c>
       <c r="D206" t="s">
-        <v>942</v>
-[...5 lines deleted...]
-        <v>944</v>
+        <v>534</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>940</v>
+        <v>535</v>
       </c>
       <c r="B207">
-        <v>5799</v>
+        <v>9032</v>
       </c>
       <c r="C207" t="s">
-        <v>945</v>
+        <v>536</v>
       </c>
       <c r="D207" t="s">
-        <v>946</v>
-[...5 lines deleted...]
-        <v>948</v>
+        <v>537</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>949</v>
+        <v>538</v>
       </c>
       <c r="B208">
-        <v>5759</v>
+        <v>8847</v>
       </c>
       <c r="C208" t="s">
-        <v>950</v>
+        <v>539</v>
       </c>
       <c r="D208" t="s">
-        <v>951</v>
-[...5 lines deleted...]
-        <v>953</v>
+        <v>540</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>954</v>
+        <v>541</v>
       </c>
       <c r="B209">
-        <v>5651</v>
+        <v>8501</v>
       </c>
       <c r="C209" t="s">
-        <v>955</v>
+        <v>542</v>
       </c>
       <c r="D209" t="s">
-        <v>956</v>
-[...5 lines deleted...]
-        <v>958</v>
+        <v>543</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>954</v>
+        <v>544</v>
       </c>
       <c r="B210">
-        <v>5649</v>
+        <v>7926</v>
       </c>
       <c r="C210" t="s">
-        <v>959</v>
+        <v>545</v>
       </c>
       <c r="D210" t="s">
-        <v>960</v>
-[...5 lines deleted...]
-        <v>962</v>
+        <v>546</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>963</v>
+        <v>544</v>
       </c>
       <c r="B211">
-        <v>5489</v>
+        <v>5766</v>
       </c>
       <c r="C211" t="s">
-        <v>964</v>
+        <v>547</v>
       </c>
       <c r="D211" t="s">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>967</v>
+        <v>548</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>963</v>
+        <v>549</v>
       </c>
       <c r="B212">
-        <v>5460</v>
+        <v>7730</v>
       </c>
       <c r="C212" t="s">
-        <v>968</v>
+        <v>550</v>
       </c>
       <c r="D212" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>971</v>
+        <v>551</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>5393</v>
+        <v>552</v>
+      </c>
+      <c r="B213" t="s">
+        <v>136</v>
       </c>
       <c r="C213" t="s">
-        <v>973</v>
+        <v>553</v>
       </c>
       <c r="D213" t="s">
-        <v>974</v>
-[...5 lines deleted...]
-        <v>976</v>
+        <v>554</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>972</v>
+        <v>555</v>
       </c>
       <c r="B214">
-        <v>5386</v>
+        <v>7062</v>
       </c>
       <c r="C214" t="s">
-        <v>977</v>
+        <v>556</v>
       </c>
       <c r="D214" t="s">
-        <v>978</v>
-[...5 lines deleted...]
-        <v>980</v>
+        <v>557</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>972</v>
+        <v>558</v>
       </c>
       <c r="B215">
-        <v>5384</v>
+        <v>6897</v>
       </c>
       <c r="C215" t="s">
-        <v>981</v>
+        <v>559</v>
       </c>
       <c r="D215" t="s">
-        <v>982</v>
-[...5 lines deleted...]
-        <v>984</v>
+        <v>560</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>972</v>
+        <v>561</v>
       </c>
       <c r="B216">
-        <v>5380</v>
+        <v>6880</v>
       </c>
       <c r="C216" t="s">
-        <v>985</v>
+        <v>562</v>
       </c>
       <c r="D216" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>988</v>
+        <v>563</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>972</v>
+        <v>561</v>
       </c>
       <c r="B217">
-        <v>5377</v>
+        <v>6864</v>
       </c>
       <c r="C217" t="s">
-        <v>989</v>
+        <v>564</v>
       </c>
       <c r="D217" t="s">
-        <v>990</v>
-[...5 lines deleted...]
-        <v>992</v>
+        <v>565</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>993</v>
+        <v>566</v>
       </c>
       <c r="B218">
-        <v>5308</v>
+        <v>6718</v>
       </c>
       <c r="C218" t="s">
-        <v>994</v>
+        <v>567</v>
       </c>
       <c r="D218" t="s">
-        <v>995</v>
-[...5 lines deleted...]
-        <v>997</v>
+        <v>568</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>993</v>
+        <v>569</v>
       </c>
       <c r="B219">
-        <v>5306</v>
+        <v>6530</v>
       </c>
       <c r="C219" t="s">
-        <v>998</v>
+        <v>570</v>
       </c>
       <c r="D219" t="s">
-        <v>999</v>
-[...5 lines deleted...]
-        <v>1001</v>
+        <v>571</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>1002</v>
+        <v>572</v>
       </c>
       <c r="B220">
-        <v>5141</v>
+        <v>6516</v>
       </c>
       <c r="C220" t="s">
-        <v>1003</v>
+        <v>573</v>
       </c>
       <c r="D220" t="s">
-        <v>1004</v>
-[...5 lines deleted...]
-        <v>1006</v>
+        <v>574</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>1007</v>
+        <v>572</v>
       </c>
       <c r="B221">
-        <v>5076</v>
+        <v>6515</v>
       </c>
       <c r="C221" t="s">
-        <v>1008</v>
+        <v>575</v>
       </c>
       <c r="D221" t="s">
-        <v>1009</v>
-[...5 lines deleted...]
-        <v>1011</v>
+        <v>576</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>5074</v>
+        <v>572</v>
+      </c>
+      <c r="B222" t="s">
+        <v>136</v>
       </c>
       <c r="C222" t="s">
-        <v>1012</v>
+        <v>577</v>
       </c>
       <c r="D222" t="s">
-        <v>1013</v>
-[...5 lines deleted...]
-        <v>1015</v>
+        <v>578</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1016</v>
+        <v>579</v>
       </c>
       <c r="B223">
-        <v>5038</v>
+        <v>5896</v>
       </c>
       <c r="C223" t="s">
-        <v>1017</v>
+        <v>580</v>
       </c>
       <c r="D223" t="s">
-        <v>1018</v>
-[...5 lines deleted...]
-        <v>1020</v>
+        <v>581</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1016</v>
+        <v>579</v>
       </c>
       <c r="B224">
-        <v>5025</v>
+        <v>5883</v>
       </c>
       <c r="C224" t="s">
-        <v>1021</v>
+        <v>582</v>
       </c>
       <c r="D224" t="s">
-        <v>1022</v>
-[...5 lines deleted...]
-        <v>1024</v>
+        <v>583</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1025</v>
+        <v>584</v>
       </c>
       <c r="B225">
-        <v>4999</v>
+        <v>5819</v>
       </c>
       <c r="C225" t="s">
-        <v>1026</v>
+        <v>585</v>
       </c>
       <c r="D225" t="s">
-        <v>1027</v>
-[...5 lines deleted...]
-        <v>1029</v>
+        <v>586</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1025</v>
+        <v>584</v>
       </c>
       <c r="B226">
-        <v>4987</v>
+        <v>5799</v>
       </c>
       <c r="C226" t="s">
-        <v>1030</v>
+        <v>587</v>
       </c>
       <c r="D226" t="s">
-        <v>1031</v>
-[...5 lines deleted...]
-        <v>1033</v>
+        <v>588</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1025</v>
+        <v>589</v>
       </c>
       <c r="B227">
-        <v>4985</v>
+        <v>5759</v>
       </c>
       <c r="C227" t="s">
-        <v>1034</v>
+        <v>590</v>
       </c>
       <c r="D227" t="s">
-        <v>1035</v>
-[...5 lines deleted...]
-        <v>1037</v>
+        <v>591</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1025</v>
+        <v>592</v>
       </c>
       <c r="B228">
-        <v>4982</v>
+        <v>5651</v>
       </c>
       <c r="C228" t="s">
-        <v>1038</v>
+        <v>593</v>
       </c>
       <c r="D228" t="s">
-        <v>1039</v>
-[...5 lines deleted...]
-        <v>1041</v>
+        <v>594</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1025</v>
+        <v>592</v>
       </c>
       <c r="B229">
-        <v>4969</v>
+        <v>5649</v>
       </c>
       <c r="C229" t="s">
-        <v>1042</v>
+        <v>595</v>
       </c>
       <c r="D229" t="s">
-        <v>1043</v>
-[...5 lines deleted...]
-        <v>1045</v>
+        <v>596</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1046</v>
+        <v>597</v>
       </c>
       <c r="B230">
-        <v>4892</v>
+        <v>5489</v>
       </c>
       <c r="C230" t="s">
-        <v>1047</v>
+        <v>598</v>
       </c>
       <c r="D230" t="s">
-        <v>1048</v>
-[...5 lines deleted...]
-        <v>1050</v>
+        <v>599</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1051</v>
+        <v>597</v>
       </c>
       <c r="B231">
-        <v>4550</v>
+        <v>5460</v>
       </c>
       <c r="C231" t="s">
-        <v>1052</v>
+        <v>600</v>
       </c>
       <c r="D231" t="s">
-        <v>1053</v>
-[...5 lines deleted...]
-        <v>1055</v>
+        <v>601</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1056</v>
+        <v>602</v>
       </c>
       <c r="B232">
-        <v>4356</v>
+        <v>5393</v>
       </c>
       <c r="C232" t="s">
-        <v>1057</v>
+        <v>603</v>
       </c>
       <c r="D232" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>1060</v>
+        <v>604</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1061</v>
+        <v>602</v>
       </c>
       <c r="B233">
-        <v>4340</v>
+        <v>5386</v>
       </c>
       <c r="C233" t="s">
-        <v>1062</v>
+        <v>605</v>
       </c>
       <c r="D233" t="s">
-        <v>1063</v>
-[...5 lines deleted...]
-        <v>1065</v>
+        <v>606</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>602</v>
+      </c>
+      <c r="B234">
+        <v>5384</v>
       </c>
       <c r="C234" t="s">
-        <v>1067</v>
+        <v>607</v>
       </c>
       <c r="D234" t="s">
-        <v>1068</v>
-[...5 lines deleted...]
-        <v>1070</v>
+        <v>608</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1071</v>
+        <v>602</v>
       </c>
       <c r="B235">
-        <v>4202</v>
+        <v>5380</v>
       </c>
       <c r="C235" t="s">
-        <v>1072</v>
+        <v>609</v>
       </c>
       <c r="D235" t="s">
-        <v>1073</v>
-[...5 lines deleted...]
-        <v>1075</v>
+        <v>610</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1076</v>
+        <v>602</v>
       </c>
       <c r="B236">
-        <v>4016</v>
+        <v>5377</v>
       </c>
       <c r="C236" t="s">
-        <v>1077</v>
+        <v>611</v>
       </c>
       <c r="D236" t="s">
-        <v>1078</v>
-[...5 lines deleted...]
-        <v>1080</v>
+        <v>612</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1081</v>
+        <v>613</v>
       </c>
       <c r="B237">
-        <v>3853</v>
+        <v>5308</v>
       </c>
       <c r="C237" t="s">
-        <v>1082</v>
+        <v>614</v>
       </c>
       <c r="D237" t="s">
-        <v>1083</v>
-[...5 lines deleted...]
-        <v>1085</v>
+        <v>615</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1081</v>
+        <v>613</v>
       </c>
       <c r="B238">
-        <v>3851</v>
+        <v>5306</v>
       </c>
       <c r="C238" t="s">
-        <v>1086</v>
+        <v>616</v>
       </c>
       <c r="D238" t="s">
-        <v>1087</v>
-[...5 lines deleted...]
-        <v>1089</v>
+        <v>617</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1081</v>
+        <v>618</v>
       </c>
       <c r="B239">
-        <v>3840</v>
+        <v>5141</v>
       </c>
       <c r="C239" t="s">
-        <v>1090</v>
+        <v>619</v>
       </c>
       <c r="D239" t="s">
-        <v>1091</v>
-[...5 lines deleted...]
-        <v>1093</v>
+        <v>620</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1081</v>
+        <v>621</v>
       </c>
       <c r="B240">
-        <v>3836</v>
+        <v>5076</v>
       </c>
       <c r="C240" t="s">
-        <v>1094</v>
+        <v>622</v>
       </c>
       <c r="D240" t="s">
-        <v>1095</v>
-[...5 lines deleted...]
-        <v>1097</v>
+        <v>623</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1081</v>
+        <v>621</v>
       </c>
       <c r="B241">
-        <v>3834</v>
+        <v>5074</v>
       </c>
       <c r="C241" t="s">
-        <v>1098</v>
+        <v>624</v>
       </c>
       <c r="D241" t="s">
-        <v>1099</v>
-[...5 lines deleted...]
-        <v>1101</v>
+        <v>625</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1081</v>
+        <v>626</v>
       </c>
       <c r="B242">
-        <v>3828</v>
+        <v>5038</v>
       </c>
       <c r="C242" t="s">
-        <v>1102</v>
+        <v>627</v>
       </c>
       <c r="D242" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-        <v>1105</v>
+        <v>628</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1106</v>
+        <v>626</v>
       </c>
       <c r="B243">
-        <v>3760</v>
+        <v>5025</v>
       </c>
       <c r="C243" t="s">
-        <v>1107</v>
+        <v>629</v>
       </c>
       <c r="D243" t="s">
-        <v>1108</v>
-[...5 lines deleted...]
-        <v>1110</v>
+        <v>630</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>631</v>
+      </c>
+      <c r="B244">
+        <v>4999</v>
       </c>
       <c r="C244" t="s">
-        <v>1112</v>
+        <v>632</v>
       </c>
       <c r="D244" t="s">
-        <v>1113</v>
-[...5 lines deleted...]
-        <v>1115</v>
+        <v>633</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1116</v>
+        <v>631</v>
       </c>
       <c r="B245">
-        <v>3190</v>
+        <v>4987</v>
       </c>
       <c r="C245" t="s">
-        <v>1117</v>
+        <v>634</v>
       </c>
       <c r="D245" t="s">
-        <v>1118</v>
-[...5 lines deleted...]
-        <v>1120</v>
+        <v>635</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1121</v>
+        <v>631</v>
       </c>
       <c r="B246">
-        <v>3021</v>
+        <v>4985</v>
       </c>
       <c r="C246" t="s">
-        <v>1122</v>
+        <v>636</v>
       </c>
       <c r="D246" t="s">
-        <v>1123</v>
-[...5 lines deleted...]
-        <v>1125</v>
+        <v>637</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1126</v>
+        <v>631</v>
       </c>
       <c r="B247">
-        <v>2904</v>
+        <v>4982</v>
       </c>
       <c r="C247" t="s">
-        <v>1127</v>
+        <v>638</v>
       </c>
       <c r="D247" t="s">
-        <v>1128</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>639</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1131</v>
+        <v>631</v>
       </c>
       <c r="B248">
-        <v>2683</v>
+        <v>4969</v>
       </c>
       <c r="C248" t="s">
-        <v>1132</v>
+        <v>640</v>
       </c>
       <c r="D248" t="s">
-        <v>1133</v>
-[...5 lines deleted...]
-        <v>1135</v>
+        <v>641</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1131</v>
+        <v>642</v>
       </c>
       <c r="B249">
-        <v>2653</v>
+        <v>4892</v>
       </c>
       <c r="C249" t="s">
-        <v>1136</v>
+        <v>643</v>
       </c>
       <c r="D249" t="s">
-        <v>1137</v>
-[...5 lines deleted...]
-        <v>1139</v>
+        <v>644</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1131</v>
+        <v>645</v>
       </c>
       <c r="B250">
-        <v>2652</v>
+        <v>4550</v>
       </c>
       <c r="C250" t="s">
-        <v>1140</v>
+        <v>646</v>
       </c>
       <c r="D250" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>1143</v>
+        <v>647</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1144</v>
+        <v>648</v>
       </c>
       <c r="B251">
-        <v>2640</v>
+        <v>4356</v>
       </c>
       <c r="C251" t="s">
-        <v>1145</v>
+        <v>649</v>
       </c>
       <c r="D251" t="s">
-        <v>1146</v>
-[...5 lines deleted...]
-        <v>1148</v>
+        <v>650</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1149</v>
+        <v>651</v>
       </c>
       <c r="B252">
-        <v>2467</v>
+        <v>4340</v>
       </c>
       <c r="C252" t="s">
-        <v>1150</v>
+        <v>652</v>
       </c>
       <c r="D252" t="s">
-        <v>1151</v>
-[...5 lines deleted...]
-        <v>1153</v>
+        <v>653</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-        <v>2421</v>
+        <v>654</v>
+      </c>
+      <c r="B253" t="s">
+        <v>136</v>
       </c>
       <c r="C253" t="s">
-        <v>1155</v>
+        <v>655</v>
       </c>
       <c r="D253" t="s">
-        <v>1156</v>
-[...5 lines deleted...]
-        <v>1158</v>
+        <v>656</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1159</v>
+        <v>657</v>
       </c>
       <c r="B254">
-        <v>2373</v>
+        <v>4202</v>
       </c>
       <c r="C254" t="s">
-        <v>1160</v>
+        <v>658</v>
       </c>
       <c r="D254" t="s">
-        <v>1161</v>
-[...5 lines deleted...]
-        <v>1163</v>
+        <v>659</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1164</v>
+        <v>660</v>
       </c>
       <c r="B255">
-        <v>2343</v>
+        <v>4016</v>
       </c>
       <c r="C255" t="s">
-        <v>1165</v>
+        <v>661</v>
       </c>
       <c r="D255" t="s">
-        <v>1166</v>
-[...5 lines deleted...]
-        <v>1168</v>
+        <v>662</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1169</v>
+        <v>663</v>
       </c>
       <c r="B256">
-        <v>2142</v>
+        <v>3853</v>
       </c>
       <c r="C256" t="s">
-        <v>1170</v>
+        <v>664</v>
       </c>
       <c r="D256" t="s">
-        <v>1171</v>
-[...5 lines deleted...]
-        <v>1173</v>
+        <v>665</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1174</v>
+        <v>663</v>
       </c>
       <c r="B257">
-        <v>2021</v>
+        <v>3851</v>
       </c>
       <c r="C257" t="s">
-        <v>1175</v>
+        <v>666</v>
       </c>
       <c r="D257" t="s">
-        <v>1176</v>
-[...5 lines deleted...]
-        <v>1178</v>
+        <v>667</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1179</v>
+        <v>663</v>
       </c>
       <c r="B258">
-        <v>1831</v>
+        <v>3840</v>
       </c>
       <c r="C258" t="s">
-        <v>1180</v>
+        <v>668</v>
       </c>
       <c r="D258" t="s">
-        <v>1181</v>
-[...5 lines deleted...]
-        <v>1183</v>
+        <v>669</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1184</v>
+        <v>663</v>
       </c>
       <c r="B259">
-        <v>1655</v>
+        <v>3836</v>
       </c>
       <c r="C259" t="s">
-        <v>1185</v>
+        <v>670</v>
       </c>
       <c r="D259" t="s">
-        <v>1186</v>
-[...5 lines deleted...]
-        <v>1188</v>
+        <v>671</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1189</v>
+        <v>663</v>
       </c>
       <c r="B260">
-        <v>1616</v>
+        <v>3834</v>
       </c>
       <c r="C260" t="s">
-        <v>1190</v>
+        <v>672</v>
       </c>
       <c r="D260" t="s">
-        <v>1191</v>
-[...5 lines deleted...]
-        <v>1193</v>
+        <v>673</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1189</v>
+        <v>663</v>
       </c>
       <c r="B261">
-        <v>1614</v>
+        <v>3828</v>
       </c>
       <c r="C261" t="s">
-        <v>1194</v>
+        <v>674</v>
       </c>
       <c r="D261" t="s">
-        <v>1195</v>
-[...5 lines deleted...]
-        <v>1197</v>
+        <v>675</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>676</v>
+      </c>
+      <c r="B262">
+        <v>3760</v>
       </c>
       <c r="C262" t="s">
-        <v>1198</v>
+        <v>677</v>
       </c>
       <c r="D262" t="s">
-        <v>1199</v>
-[...5 lines deleted...]
-        <v>1201</v>
+        <v>678</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-        <v>1410</v>
+        <v>679</v>
+      </c>
+      <c r="B263" t="s">
+        <v>136</v>
       </c>
       <c r="C263" t="s">
-        <v>1203</v>
+        <v>680</v>
       </c>
       <c r="D263" t="s">
-        <v>1204</v>
-[...5 lines deleted...]
-        <v>1206</v>
+        <v>681</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1202</v>
+        <v>682</v>
       </c>
       <c r="B264">
-        <v>1408</v>
+        <v>3190</v>
       </c>
       <c r="C264" t="s">
-        <v>1207</v>
+        <v>683</v>
       </c>
       <c r="D264" t="s">
-        <v>1208</v>
-[...5 lines deleted...]
-        <v>1210</v>
+        <v>684</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1202</v>
+        <v>685</v>
       </c>
       <c r="B265">
-        <v>1393</v>
+        <v>3021</v>
       </c>
       <c r="C265" t="s">
-        <v>1211</v>
+        <v>686</v>
       </c>
       <c r="D265" t="s">
-        <v>1212</v>
-[...5 lines deleted...]
-        <v>1214</v>
+        <v>687</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1202</v>
+        <v>688</v>
       </c>
       <c r="B266">
-        <v>1381</v>
+        <v>2904</v>
       </c>
       <c r="C266" t="s">
-        <v>1215</v>
+        <v>689</v>
       </c>
       <c r="D266" t="s">
-        <v>1216</v>
-[...5 lines deleted...]
-        <v>1218</v>
+        <v>690</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1219</v>
+        <v>691</v>
       </c>
       <c r="B267">
-        <v>1360</v>
+        <v>2683</v>
       </c>
       <c r="C267" t="s">
-        <v>1220</v>
+        <v>692</v>
       </c>
       <c r="D267" t="s">
-        <v>1221</v>
-[...5 lines deleted...]
-        <v>1223</v>
+        <v>693</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1224</v>
+        <v>691</v>
       </c>
       <c r="B268">
-        <v>1053</v>
+        <v>2653</v>
       </c>
       <c r="C268" t="s">
-        <v>1225</v>
+        <v>694</v>
       </c>
       <c r="D268" t="s">
-        <v>1226</v>
-[...5 lines deleted...]
-        <v>1228</v>
+        <v>695</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1229</v>
+        <v>691</v>
       </c>
       <c r="B269">
-        <v>802</v>
+        <v>2652</v>
       </c>
       <c r="C269" t="s">
-        <v>1230</v>
+        <v>696</v>
       </c>
       <c r="D269" t="s">
-        <v>1231</v>
-[...5 lines deleted...]
-        <v>1233</v>
+        <v>697</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1234</v>
+        <v>698</v>
       </c>
       <c r="B270">
-        <v>762</v>
+        <v>2640</v>
       </c>
       <c r="C270" t="s">
-        <v>1235</v>
+        <v>699</v>
       </c>
       <c r="D270" t="s">
-        <v>1236</v>
-[...5 lines deleted...]
-        <v>1238</v>
+        <v>700</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1234</v>
+        <v>701</v>
       </c>
       <c r="B271">
-        <v>747</v>
+        <v>2467</v>
       </c>
       <c r="C271" t="s">
-        <v>1239</v>
+        <v>702</v>
       </c>
       <c r="D271" t="s">
-        <v>1240</v>
-[...5 lines deleted...]
-        <v>1242</v>
+        <v>703</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1234</v>
+        <v>704</v>
       </c>
       <c r="B272">
-        <v>745</v>
+        <v>2421</v>
       </c>
       <c r="C272" t="s">
-        <v>1243</v>
+        <v>705</v>
       </c>
       <c r="D272" t="s">
-        <v>1244</v>
-[...5 lines deleted...]
-        <v>1246</v>
+        <v>706</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1247</v>
+        <v>707</v>
       </c>
       <c r="B273">
-        <v>681</v>
+        <v>2373</v>
       </c>
       <c r="C273" t="s">
-        <v>1248</v>
+        <v>708</v>
       </c>
       <c r="D273" t="s">
-        <v>1249</v>
-[...5 lines deleted...]
-        <v>1251</v>
+        <v>709</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1247</v>
+        <v>710</v>
       </c>
       <c r="B274">
-        <v>678</v>
+        <v>2343</v>
       </c>
       <c r="C274" t="s">
-        <v>1252</v>
+        <v>711</v>
       </c>
       <c r="D274" t="s">
-        <v>1253</v>
-[...5 lines deleted...]
-        <v>1255</v>
+        <v>712</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1247</v>
+        <v>713</v>
       </c>
       <c r="B275">
-        <v>647</v>
+        <v>2142</v>
       </c>
       <c r="C275" t="s">
-        <v>1256</v>
+        <v>714</v>
       </c>
       <c r="D275" t="s">
-        <v>1257</v>
-[...5 lines deleted...]
-        <v>1259</v>
+        <v>715</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1260</v>
+        <v>716</v>
       </c>
       <c r="B276">
-        <v>586</v>
+        <v>2021</v>
       </c>
       <c r="C276" t="s">
-        <v>1261</v>
+        <v>717</v>
       </c>
       <c r="D276" t="s">
-        <v>1262</v>
-[...5 lines deleted...]
-        <v>1264</v>
+        <v>718</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1260</v>
+        <v>719</v>
       </c>
       <c r="B277">
-        <v>569</v>
+        <v>1831</v>
       </c>
       <c r="C277" t="s">
-        <v>1265</v>
+        <v>720</v>
       </c>
       <c r="D277" t="s">
-        <v>1266</v>
-[...5 lines deleted...]
-        <v>1268</v>
+        <v>721</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1260</v>
+        <v>722</v>
       </c>
       <c r="B278">
-        <v>568</v>
+        <v>1655</v>
       </c>
       <c r="C278" t="s">
-        <v>1269</v>
+        <v>723</v>
       </c>
       <c r="D278" t="s">
-        <v>1270</v>
-[...5 lines deleted...]
-        <v>1272</v>
+        <v>724</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1260</v>
+        <v>725</v>
       </c>
       <c r="B279">
-        <v>567</v>
+        <v>1616</v>
       </c>
       <c r="C279" t="s">
-        <v>1273</v>
+        <v>726</v>
       </c>
       <c r="D279" t="s">
-        <v>1274</v>
-[...5 lines deleted...]
-        <v>1276</v>
+        <v>727</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1277</v>
+        <v>725</v>
       </c>
       <c r="B280">
-        <v>512</v>
+        <v>1614</v>
       </c>
       <c r="C280" t="s">
-        <v>1278</v>
+        <v>728</v>
       </c>
       <c r="D280" t="s">
-        <v>1279</v>
-[...5 lines deleted...]
-        <v>1281</v>
+        <v>729</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>725</v>
+      </c>
+      <c r="B281" t="s">
+        <v>136</v>
       </c>
       <c r="C281" t="s">
-        <v>1283</v>
+        <v>730</v>
       </c>
       <c r="D281" t="s">
-        <v>1284</v>
-[...5 lines deleted...]
-        <v>1286</v>
+        <v>731</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1287</v>
+        <v>732</v>
       </c>
       <c r="B282">
-        <v>415</v>
+        <v>1410</v>
       </c>
       <c r="C282" t="s">
-        <v>1288</v>
+        <v>733</v>
       </c>
       <c r="D282" t="s">
-        <v>1289</v>
-[...5 lines deleted...]
-        <v>1291</v>
+        <v>734</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1292</v>
+        <v>732</v>
       </c>
       <c r="B283">
-        <v>398</v>
+        <v>1408</v>
       </c>
       <c r="C283" t="s">
-        <v>1293</v>
+        <v>735</v>
       </c>
       <c r="D283" t="s">
-        <v>1294</v>
-[...5 lines deleted...]
-        <v>1296</v>
+        <v>736</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1297</v>
+        <v>732</v>
       </c>
       <c r="B284">
-        <v>229</v>
+        <v>1393</v>
       </c>
       <c r="C284" t="s">
-        <v>1298</v>
+        <v>737</v>
       </c>
       <c r="D284" t="s">
-        <v>1299</v>
-[...5 lines deleted...]
-        <v>1301</v>
+        <v>738</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>732</v>
+      </c>
+      <c r="B285">
+        <v>1381</v>
       </c>
       <c r="C285" t="s">
-        <v>1303</v>
+        <v>739</v>
       </c>
       <c r="D285" t="s">
-        <v>1304</v>
-[...5 lines deleted...]
-        <v>1306</v>
+        <v>740</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>741</v>
+      </c>
+      <c r="B286">
+        <v>1360</v>
+      </c>
+      <c r="C286" t="s">
+        <v>742</v>
+      </c>
+      <c r="D286" t="s">
+        <v>743</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>744</v>
+      </c>
+      <c r="B287">
+        <v>1053</v>
+      </c>
+      <c r="C287" t="s">
+        <v>745</v>
+      </c>
+      <c r="D287" t="s">
+        <v>746</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>747</v>
+      </c>
+      <c r="B288">
+        <v>802</v>
+      </c>
+      <c r="C288" t="s">
+        <v>748</v>
+      </c>
+      <c r="D288" t="s">
+        <v>749</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>750</v>
+      </c>
+      <c r="B289">
+        <v>762</v>
+      </c>
+      <c r="C289" t="s">
+        <v>751</v>
+      </c>
+      <c r="D289" t="s">
+        <v>752</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>750</v>
+      </c>
+      <c r="B290">
+        <v>747</v>
+      </c>
+      <c r="C290" t="s">
+        <v>753</v>
+      </c>
+      <c r="D290" t="s">
+        <v>754</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>750</v>
+      </c>
+      <c r="B291">
+        <v>745</v>
+      </c>
+      <c r="C291" t="s">
+        <v>755</v>
+      </c>
+      <c r="D291" t="s">
+        <v>756</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>757</v>
+      </c>
+      <c r="B292">
+        <v>681</v>
+      </c>
+      <c r="C292" t="s">
+        <v>758</v>
+      </c>
+      <c r="D292" t="s">
+        <v>759</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>757</v>
+      </c>
+      <c r="B293">
+        <v>678</v>
+      </c>
+      <c r="C293" t="s">
+        <v>760</v>
+      </c>
+      <c r="D293" t="s">
+        <v>761</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>757</v>
+      </c>
+      <c r="B294">
+        <v>647</v>
+      </c>
+      <c r="C294" t="s">
+        <v>762</v>
+      </c>
+      <c r="D294" t="s">
+        <v>763</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>764</v>
+      </c>
+      <c r="B295">
+        <v>586</v>
+      </c>
+      <c r="C295" t="s">
+        <v>765</v>
+      </c>
+      <c r="D295" t="s">
+        <v>766</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>764</v>
+      </c>
+      <c r="B296">
+        <v>569</v>
+      </c>
+      <c r="C296" t="s">
+        <v>767</v>
+      </c>
+      <c r="D296" t="s">
+        <v>768</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>764</v>
+      </c>
+      <c r="B297">
+        <v>568</v>
+      </c>
+      <c r="C297" t="s">
+        <v>769</v>
+      </c>
+      <c r="D297" t="s">
+        <v>770</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>764</v>
+      </c>
+      <c r="B298">
+        <v>567</v>
+      </c>
+      <c r="C298" t="s">
+        <v>771</v>
+      </c>
+      <c r="D298" t="s">
+        <v>772</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>773</v>
+      </c>
+      <c r="B299">
+        <v>512</v>
+      </c>
+      <c r="C299" t="s">
+        <v>774</v>
+      </c>
+      <c r="D299" t="s">
+        <v>775</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>776</v>
+      </c>
+      <c r="B300">
+        <v>485</v>
+      </c>
+      <c r="C300" t="s">
+        <v>777</v>
+      </c>
+      <c r="D300" t="s">
+        <v>778</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>779</v>
+      </c>
+      <c r="B301">
+        <v>415</v>
+      </c>
+      <c r="C301" t="s">
+        <v>780</v>
+      </c>
+      <c r="D301" t="s">
+        <v>781</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>782</v>
+      </c>
+      <c r="B302">
+        <v>398</v>
+      </c>
+      <c r="C302" t="s">
+        <v>783</v>
+      </c>
+      <c r="D302" t="s">
+        <v>784</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>785</v>
+      </c>
+      <c r="B303">
+        <v>229</v>
+      </c>
+      <c r="C303" t="s">
+        <v>786</v>
+      </c>
+      <c r="D303" t="s">
+        <v>787</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>788</v>
+      </c>
+      <c r="B304" t="s">
+        <v>136</v>
+      </c>
+      <c r="C304" t="s">
+        <v>789</v>
+      </c>
+      <c r="D304" t="s">
+        <v>790</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
+    <hyperlink ref="E162" r:id="rId321"/>
+    <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
+    <hyperlink ref="E166" r:id="rId329"/>
+    <hyperlink ref="F166" r:id="rId330"/>
+    <hyperlink ref="E167" r:id="rId331"/>
+    <hyperlink ref="F167" r:id="rId332"/>
+    <hyperlink ref="E168" r:id="rId333"/>
+    <hyperlink ref="F168" r:id="rId334"/>
+    <hyperlink ref="E169" r:id="rId335"/>
+    <hyperlink ref="F169" r:id="rId336"/>
+    <hyperlink ref="E170" r:id="rId337"/>
+    <hyperlink ref="F170" r:id="rId338"/>
+    <hyperlink ref="E171" r:id="rId339"/>
+    <hyperlink ref="F171" r:id="rId340"/>
+    <hyperlink ref="E172" r:id="rId341"/>
+    <hyperlink ref="F172" r:id="rId342"/>
+    <hyperlink ref="E173" r:id="rId343"/>
+    <hyperlink ref="F173" r:id="rId344"/>
+    <hyperlink ref="E174" r:id="rId345"/>
+    <hyperlink ref="F174" r:id="rId346"/>
+    <hyperlink ref="E175" r:id="rId347"/>
+    <hyperlink ref="F175" r:id="rId348"/>
+    <hyperlink ref="E176" r:id="rId349"/>
+    <hyperlink ref="F176" r:id="rId350"/>
+    <hyperlink ref="E177" r:id="rId351"/>
+    <hyperlink ref="F177" r:id="rId352"/>
+    <hyperlink ref="E178" r:id="rId353"/>
+    <hyperlink ref="F178" r:id="rId354"/>
+    <hyperlink ref="E179" r:id="rId355"/>
+    <hyperlink ref="F179" r:id="rId356"/>
+    <hyperlink ref="E180" r:id="rId357"/>
+    <hyperlink ref="F180" r:id="rId358"/>
+    <hyperlink ref="E181" r:id="rId359"/>
+    <hyperlink ref="F181" r:id="rId360"/>
+    <hyperlink ref="E182" r:id="rId361"/>
+    <hyperlink ref="F182" r:id="rId362"/>
+    <hyperlink ref="E183" r:id="rId363"/>
+    <hyperlink ref="F183" r:id="rId364"/>
+    <hyperlink ref="E184" r:id="rId365"/>
+    <hyperlink ref="F184" r:id="rId366"/>
+    <hyperlink ref="E185" r:id="rId367"/>
+    <hyperlink ref="F185" r:id="rId368"/>
+    <hyperlink ref="E186" r:id="rId369"/>
+    <hyperlink ref="F186" r:id="rId370"/>
+    <hyperlink ref="E187" r:id="rId371"/>
+    <hyperlink ref="F187" r:id="rId372"/>
+    <hyperlink ref="E188" r:id="rId373"/>
+    <hyperlink ref="F188" r:id="rId374"/>
+    <hyperlink ref="E189" r:id="rId375"/>
+    <hyperlink ref="F189" r:id="rId376"/>
+    <hyperlink ref="E190" r:id="rId377"/>
+    <hyperlink ref="F190" r:id="rId378"/>
+    <hyperlink ref="E191" r:id="rId379"/>
+    <hyperlink ref="F191" r:id="rId380"/>
+    <hyperlink ref="E192" r:id="rId381"/>
+    <hyperlink ref="F192" r:id="rId382"/>
+    <hyperlink ref="E193" r:id="rId383"/>
+    <hyperlink ref="F193" r:id="rId384"/>
+    <hyperlink ref="E194" r:id="rId385"/>
+    <hyperlink ref="F194" r:id="rId386"/>
+    <hyperlink ref="E195" r:id="rId387"/>
+    <hyperlink ref="F195" r:id="rId388"/>
+    <hyperlink ref="E196" r:id="rId389"/>
+    <hyperlink ref="F196" r:id="rId390"/>
+    <hyperlink ref="E197" r:id="rId391"/>
+    <hyperlink ref="F197" r:id="rId392"/>
+    <hyperlink ref="E198" r:id="rId393"/>
+    <hyperlink ref="F198" r:id="rId394"/>
+    <hyperlink ref="E199" r:id="rId395"/>
+    <hyperlink ref="F199" r:id="rId396"/>
+    <hyperlink ref="E200" r:id="rId397"/>
+    <hyperlink ref="F200" r:id="rId398"/>
+    <hyperlink ref="E201" r:id="rId399"/>
+    <hyperlink ref="F201" r:id="rId400"/>
+    <hyperlink ref="E202" r:id="rId401"/>
+    <hyperlink ref="F202" r:id="rId402"/>
+    <hyperlink ref="E203" r:id="rId403"/>
+    <hyperlink ref="F203" r:id="rId404"/>
+    <hyperlink ref="E204" r:id="rId405"/>
+    <hyperlink ref="F204" r:id="rId406"/>
+    <hyperlink ref="E205" r:id="rId407"/>
+    <hyperlink ref="F205" r:id="rId408"/>
+    <hyperlink ref="E206" r:id="rId409"/>
+    <hyperlink ref="F206" r:id="rId410"/>
+    <hyperlink ref="E207" r:id="rId411"/>
+    <hyperlink ref="F207" r:id="rId412"/>
+    <hyperlink ref="E208" r:id="rId413"/>
+    <hyperlink ref="F208" r:id="rId414"/>
+    <hyperlink ref="E209" r:id="rId415"/>
+    <hyperlink ref="F209" r:id="rId416"/>
+    <hyperlink ref="E210" r:id="rId417"/>
+    <hyperlink ref="F210" r:id="rId418"/>
+    <hyperlink ref="E211" r:id="rId419"/>
+    <hyperlink ref="F211" r:id="rId420"/>
+    <hyperlink ref="E212" r:id="rId421"/>
+    <hyperlink ref="F212" r:id="rId422"/>
+    <hyperlink ref="E213" r:id="rId423"/>
+    <hyperlink ref="F213" r:id="rId424"/>
+    <hyperlink ref="E214" r:id="rId425"/>
+    <hyperlink ref="F214" r:id="rId426"/>
+    <hyperlink ref="E215" r:id="rId427"/>
+    <hyperlink ref="F215" r:id="rId428"/>
+    <hyperlink ref="E216" r:id="rId429"/>
+    <hyperlink ref="F216" r:id="rId430"/>
+    <hyperlink ref="E217" r:id="rId431"/>
+    <hyperlink ref="F217" r:id="rId432"/>
+    <hyperlink ref="E218" r:id="rId433"/>
+    <hyperlink ref="F218" r:id="rId434"/>
+    <hyperlink ref="E219" r:id="rId435"/>
+    <hyperlink ref="F219" r:id="rId436"/>
+    <hyperlink ref="E220" r:id="rId437"/>
+    <hyperlink ref="F220" r:id="rId438"/>
+    <hyperlink ref="E221" r:id="rId439"/>
+    <hyperlink ref="F221" r:id="rId440"/>
+    <hyperlink ref="E222" r:id="rId441"/>
+    <hyperlink ref="F222" r:id="rId442"/>
+    <hyperlink ref="E223" r:id="rId443"/>
+    <hyperlink ref="F223" r:id="rId444"/>
+    <hyperlink ref="E224" r:id="rId445"/>
+    <hyperlink ref="F224" r:id="rId446"/>
+    <hyperlink ref="E225" r:id="rId447"/>
+    <hyperlink ref="F225" r:id="rId448"/>
+    <hyperlink ref="E226" r:id="rId449"/>
+    <hyperlink ref="F226" r:id="rId450"/>
+    <hyperlink ref="E227" r:id="rId451"/>
+    <hyperlink ref="F227" r:id="rId452"/>
+    <hyperlink ref="E228" r:id="rId453"/>
+    <hyperlink ref="F228" r:id="rId454"/>
+    <hyperlink ref="E229" r:id="rId455"/>
+    <hyperlink ref="F229" r:id="rId456"/>
+    <hyperlink ref="E230" r:id="rId457"/>
+    <hyperlink ref="F230" r:id="rId458"/>
+    <hyperlink ref="E231" r:id="rId459"/>
+    <hyperlink ref="F231" r:id="rId460"/>
+    <hyperlink ref="E232" r:id="rId461"/>
+    <hyperlink ref="F232" r:id="rId462"/>
+    <hyperlink ref="E233" r:id="rId463"/>
+    <hyperlink ref="F233" r:id="rId464"/>
+    <hyperlink ref="E234" r:id="rId465"/>
+    <hyperlink ref="F234" r:id="rId466"/>
+    <hyperlink ref="E235" r:id="rId467"/>
+    <hyperlink ref="F235" r:id="rId468"/>
+    <hyperlink ref="E236" r:id="rId469"/>
+    <hyperlink ref="F236" r:id="rId470"/>
+    <hyperlink ref="E237" r:id="rId471"/>
+    <hyperlink ref="F237" r:id="rId472"/>
+    <hyperlink ref="E238" r:id="rId473"/>
+    <hyperlink ref="F238" r:id="rId474"/>
+    <hyperlink ref="E239" r:id="rId475"/>
+    <hyperlink ref="F239" r:id="rId476"/>
+    <hyperlink ref="E240" r:id="rId477"/>
+    <hyperlink ref="F240" r:id="rId478"/>
+    <hyperlink ref="E241" r:id="rId479"/>
+    <hyperlink ref="F241" r:id="rId480"/>
+    <hyperlink ref="E242" r:id="rId481"/>
+    <hyperlink ref="F242" r:id="rId482"/>
+    <hyperlink ref="E243" r:id="rId483"/>
+    <hyperlink ref="F243" r:id="rId484"/>
+    <hyperlink ref="E244" r:id="rId485"/>
+    <hyperlink ref="F244" r:id="rId486"/>
+    <hyperlink ref="E245" r:id="rId487"/>
+    <hyperlink ref="F245" r:id="rId488"/>
+    <hyperlink ref="E246" r:id="rId489"/>
+    <hyperlink ref="F246" r:id="rId490"/>
+    <hyperlink ref="E247" r:id="rId491"/>
+    <hyperlink ref="F247" r:id="rId492"/>
+    <hyperlink ref="E248" r:id="rId493"/>
+    <hyperlink ref="F248" r:id="rId494"/>
+    <hyperlink ref="E249" r:id="rId495"/>
+    <hyperlink ref="F249" r:id="rId496"/>
+    <hyperlink ref="E250" r:id="rId497"/>
+    <hyperlink ref="F250" r:id="rId498"/>
+    <hyperlink ref="E251" r:id="rId499"/>
+    <hyperlink ref="F251" r:id="rId500"/>
+    <hyperlink ref="E252" r:id="rId501"/>
+    <hyperlink ref="F252" r:id="rId502"/>
+    <hyperlink ref="E253" r:id="rId503"/>
+    <hyperlink ref="F253" r:id="rId504"/>
+    <hyperlink ref="E254" r:id="rId505"/>
+    <hyperlink ref="F254" r:id="rId506"/>
+    <hyperlink ref="E255" r:id="rId507"/>
+    <hyperlink ref="F255" r:id="rId508"/>
+    <hyperlink ref="E256" r:id="rId509"/>
+    <hyperlink ref="F256" r:id="rId510"/>
+    <hyperlink ref="E257" r:id="rId511"/>
+    <hyperlink ref="F257" r:id="rId512"/>
+    <hyperlink ref="E258" r:id="rId513"/>
+    <hyperlink ref="F258" r:id="rId514"/>
+    <hyperlink ref="E259" r:id="rId515"/>
+    <hyperlink ref="F259" r:id="rId516"/>
+    <hyperlink ref="E260" r:id="rId517"/>
+    <hyperlink ref="F260" r:id="rId518"/>
+    <hyperlink ref="E261" r:id="rId519"/>
+    <hyperlink ref="F261" r:id="rId520"/>
+    <hyperlink ref="E262" r:id="rId521"/>
+    <hyperlink ref="F262" r:id="rId522"/>
+    <hyperlink ref="E263" r:id="rId523"/>
+    <hyperlink ref="F263" r:id="rId524"/>
+    <hyperlink ref="E264" r:id="rId525"/>
+    <hyperlink ref="F264" r:id="rId526"/>
+    <hyperlink ref="E265" r:id="rId527"/>
+    <hyperlink ref="F265" r:id="rId528"/>
+    <hyperlink ref="E266" r:id="rId529"/>
+    <hyperlink ref="F266" r:id="rId530"/>
+    <hyperlink ref="E267" r:id="rId531"/>
+    <hyperlink ref="F267" r:id="rId532"/>
+    <hyperlink ref="E268" r:id="rId533"/>
+    <hyperlink ref="F268" r:id="rId534"/>
+    <hyperlink ref="E269" r:id="rId535"/>
+    <hyperlink ref="F269" r:id="rId536"/>
+    <hyperlink ref="E270" r:id="rId537"/>
+    <hyperlink ref="F270" r:id="rId538"/>
+    <hyperlink ref="E271" r:id="rId539"/>
+    <hyperlink ref="F271" r:id="rId540"/>
+    <hyperlink ref="E272" r:id="rId541"/>
+    <hyperlink ref="F272" r:id="rId542"/>
+    <hyperlink ref="E273" r:id="rId543"/>
+    <hyperlink ref="F273" r:id="rId544"/>
+    <hyperlink ref="E274" r:id="rId545"/>
+    <hyperlink ref="F274" r:id="rId546"/>
+    <hyperlink ref="E275" r:id="rId547"/>
+    <hyperlink ref="F275" r:id="rId548"/>
+    <hyperlink ref="E276" r:id="rId549"/>
+    <hyperlink ref="F276" r:id="rId550"/>
+    <hyperlink ref="E277" r:id="rId551"/>
+    <hyperlink ref="F277" r:id="rId552"/>
+    <hyperlink ref="E278" r:id="rId553"/>
+    <hyperlink ref="F278" r:id="rId554"/>
+    <hyperlink ref="E279" r:id="rId555"/>
+    <hyperlink ref="F279" r:id="rId556"/>
+    <hyperlink ref="E280" r:id="rId557"/>
+    <hyperlink ref="F280" r:id="rId558"/>
+    <hyperlink ref="E281" r:id="rId559"/>
+    <hyperlink ref="F281" r:id="rId560"/>
+    <hyperlink ref="E282" r:id="rId561"/>
+    <hyperlink ref="F282" r:id="rId562"/>
+    <hyperlink ref="E283" r:id="rId563"/>
+    <hyperlink ref="F283" r:id="rId564"/>
+    <hyperlink ref="E284" r:id="rId565"/>
+    <hyperlink ref="F284" r:id="rId566"/>
+    <hyperlink ref="E285" r:id="rId567"/>
+    <hyperlink ref="F285" r:id="rId568"/>
+    <hyperlink ref="E286" r:id="rId569"/>
+    <hyperlink ref="F286" r:id="rId570"/>
+    <hyperlink ref="E287" r:id="rId571"/>
+    <hyperlink ref="F287" r:id="rId572"/>
+    <hyperlink ref="E288" r:id="rId573"/>
+    <hyperlink ref="F288" r:id="rId574"/>
+    <hyperlink ref="E289" r:id="rId575"/>
+    <hyperlink ref="F289" r:id="rId576"/>
+    <hyperlink ref="E290" r:id="rId577"/>
+    <hyperlink ref="F290" r:id="rId578"/>
+    <hyperlink ref="E291" r:id="rId579"/>
+    <hyperlink ref="F291" r:id="rId580"/>
+    <hyperlink ref="E292" r:id="rId581"/>
+    <hyperlink ref="F292" r:id="rId582"/>
+    <hyperlink ref="E293" r:id="rId583"/>
+    <hyperlink ref="F293" r:id="rId584"/>
+    <hyperlink ref="E294" r:id="rId585"/>
+    <hyperlink ref="F294" r:id="rId586"/>
+    <hyperlink ref="E295" r:id="rId587"/>
+    <hyperlink ref="F295" r:id="rId588"/>
+    <hyperlink ref="E296" r:id="rId589"/>
+    <hyperlink ref="F296" r:id="rId590"/>
+    <hyperlink ref="E297" r:id="rId591"/>
+    <hyperlink ref="F297" r:id="rId592"/>
+    <hyperlink ref="E298" r:id="rId593"/>
+    <hyperlink ref="F298" r:id="rId594"/>
+    <hyperlink ref="E299" r:id="rId595"/>
+    <hyperlink ref="F299" r:id="rId596"/>
+    <hyperlink ref="E300" r:id="rId597"/>
+    <hyperlink ref="F300" r:id="rId598"/>
+    <hyperlink ref="E301" r:id="rId599"/>
+    <hyperlink ref="F301" r:id="rId600"/>
+    <hyperlink ref="E302" r:id="rId601"/>
+    <hyperlink ref="F302" r:id="rId602"/>
+    <hyperlink ref="E303" r:id="rId603"/>
+    <hyperlink ref="F303" r:id="rId604"/>
+    <hyperlink ref="E304" r:id="rId605"/>
+    <hyperlink ref="F304" r:id="rId606"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>