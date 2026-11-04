--- v1 (2026-09-20)
+++ v2 (2026-11-04)
@@ -8,80 +8,362 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1535" uniqueCount="791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1755" uniqueCount="888">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarico preparazione Corso ICDL</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>BD922767B6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - visita guidata mostra Mittermeier 11/12/2026</t>
+  </si>
+  <si>
+    <t>BD8F899BC2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - biglietti treno per 2 persone tratta Milano Brescia 02/11/2026 -03/11/2026</t>
+  </si>
+  <si>
+    <t>BD8FD7F699</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corso formazione - Il patrimonio delle Istituzioni Scolastiche-</t>
+  </si>
+  <si>
+    <t>BD906E3671</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - uscita didattica percorso in lingua francese presso Teatro S. Giulia</t>
+  </si>
+  <si>
+    <t>BD8EB60261</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio pernottamento  ns ospiti per il 02/11/2026</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>BD846268F5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo sistema Gestione Ore Docenti</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>BD7EF73D0F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - allestimento mostra fotografica per le scuole medie</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD79832BFC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di spostamento condizionatore</t>
+  </si>
+  <si>
+    <t>BD7C0A2ABA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - proiezioni presso Cinema Nuovo Eden - novembre 2026</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD75F3EC30</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto biglietti e visita guidata Museo del Ferro Brescia</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD73B69A64</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre -prenotazione volo bergamo - palermo a/r</t>
+  </si>
+  <si>
+    <t>BD72C13290</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura gadget per open day 2026</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD548965D9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - attività di collaborazione per il XVII Concorso Nazionale Roberto Gavioli</t>
+  </si>
+  <si>
+    <t>BD5FEE57F9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura targa pubblicitaria DM 219</t>
+  </si>
+  <si>
+    <t>BD5FEB505F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura  targa pubblicitaria DM 38</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5FF45732</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura materiale sanitario</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - PanizzaJacopo_incarico_PN 2127_2026-2027</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - SeliniSaraMaria_incarico_PN 2127_2026-2027</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - PinelliAlberto_incarico_PN 2127_2026-2027</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD41BE2FEE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura switch Zyxel e lampada</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - CorsiniIlaria_incarico_PN 2127_2026-202</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - CapozzaStefania_incarico_PN 2127_2026-2027</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - PiemonteseAldo_incarico_PN 2127_2026-2027</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD3F494086</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura batterie  CR 2032 e LR44 e AA- AAA</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Fotino Giuseppe_incarico_PN 2127_2026-2027</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Fenaroli Laura_incarico_PN 2127_2026-2027</t>
+  </si>
+  <si>
+    <t>BD3561DB90</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - biglietti per proiezione film - Domani interrogo -</t>
+  </si>
+  <si>
+    <t>BD3555240D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - biglietti per proiezione film -Se domani non torno-</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - conferimento incarico_Pellegrini_piano_estate_2026-27_PN2127</t>
+  </si>
+  <si>
+    <t>BD273523C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale di ferramenta per piccola manutenzione</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina -conferimento incarico_Alecci_piano_estate_2026-27_PN2127 </t>
+  </si>
+  <si>
+    <t>Decreto di nomina - conferimento incarico_Zanfabro_piano_estate_2026-27_PN2127</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - conferimento incarico_Lanza_piano_estate_2026-27_PN2127</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - conferimento incarico_Capuano_piano_estate_2026-27_PN2127</t>
+  </si>
+  <si>
+    <t>BD2361C07B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo contratto aggiornamenti software e assistenza MasterCom  2026-2027</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD1F33D16F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura banchi e sedie per aule</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD19A64FA6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - noleggio pullman doppio destinazione Torino</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD116C8425</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio ristorazione per docenti formatori</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0F77E216</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura badge rilevazione presenze ufficio personale</t>
+  </si>
+  <si>
+    <t>BD0DFA4341</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - sostituzione corde veneziana</t>
+  </si>
+  <si>
+    <t>BD0CBE57BB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura libretti giustifiche assenze cartaceo</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD09F6F702</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo servizio amministratore di sistema</t>
+  </si>
+  <si>
     <t>16/09/2026</t>
   </si>
   <si>
     <t>BCF3448836</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata 4 gruppi presso Museo del Cinema</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>BCF3417FC4</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti ingresso museo nazionale del Cinema</t>
   </si>
   <si>
     <t>14/09/2026</t>
   </si>
   <si>
     <t>BCEDF63992</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi collegamento Mastercom google meet-calendar-login</t>
   </si>
   <si>
     <t>BCF27EA38D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione vetro bagno nr 18 -P1</t>
   </si>
   <si>
     <t>11/09/2026</t>
   </si>
@@ -2443,50 +2725,59 @@
   </si>
   <si>
     <t>B5269D4C25</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo annuale programmi gestionale Argo</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B52238788E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto servizi di adeguamento del Regolamento U.E. 679/2016 in materia di protezione dei dati personali (G.D.P.R.)</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B5190F32C7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Toner stampante Canon i-Sensys
 MF- 4320D</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>B1E4301949</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Abba Dispersione_PNRR_Decisione a contrarre Affidamento del servizio di Screening Alunni DSA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2833,6749 +3124,7703 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3448836" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a5e842a5-18ea-4bb4-b1a6-7062d46f52e7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3417FC4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/14166609-a41e-4d28-b2fd-4204398a8af0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEDF63992" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/54f02d79-2f10-4019-a60c-2042098aa9fa" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF27EA38D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7d81818f-254a-4407-8849-6ba8c2ba11e5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAE7F10D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/aaa1c15a-da0f-4330-878d-fa8afdc4fe0f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE25EAB02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/56b087c9-5479-4da7-bcce-a5e143248af8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE22B98CD" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fd8d6ae8-5f59-4e65-b4dd-985d83b54217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0AE8168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e6f46ce6-b763-4106-ba32-41a952a79675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD858F6A8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/de449f6c-21eb-4170-ae23-a93b356f6a2f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD4F6EB7E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8c84d7a5-097a-495d-89a2-d8f390f5f63b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC9FD9669" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e69f5898-a07a-45ed-8ac1-71fc2ff7d665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6AF4008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/659e6761-e62b-4e45-b4a6-a3a08861c74f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC59AEEDD" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/42965401-3db4-4bb9-be33-8aee85ede494" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC0B632DF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1bbb150-f624-4c93-9c2f-c6b6604bd005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCABA67C41" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a36779e9-ee40-461e-9ffd-724a41434d7e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9B40FE11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/22d1e67f-172d-446f-8d4c-ba2d92a58903" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7289D71E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6b945d4e-93c3-41b5-8b81-a8a6d16a0686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA1BBFEDE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8e0d5df7-6879-4af8-85ef-0ed96e1acc57" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F4032AA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c609b231-33c2-4a79-ade9-3a2a81ee1ade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7070917B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d56bc000-d744-47b5-a0c9-7670c5673df1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67324597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/258468fb-d01c-4028-a337-ba6818479ac5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67CCF008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8bdca14b-0e92-4c30-b73d-ffc0988116b2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67DD041C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b780ae89-05cb-4bb9-ab64-51fc515f2908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC654677E2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/72c05b24-6866-4489-8c41-84448adf3f90" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CFDA57D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ac5ce7-27af-4141-92d1-9adb1c733286" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC412A934C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/99b25df5-c8e3-4ec3-8f92-c14bc883a064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4D20E4E6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d3096967-52c2-47d8-a312-01a9c4b585a7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49E21B29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d9d7690b-2b23-4052-89b3-2d63f390470f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF737D0EA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eb5178a8-2b9c-4cd7-b40a-aaf69a6cbac9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF69F3B7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1d0bec9c-8177-4772-8567-3957a5907361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4C1DE95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6be27d59-de2b-4f2e-9ef7-7ce98f41ff21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2765179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/706ba5cb-ab8c-4091-aa14-46cbc51e95ef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9913F2B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bcd040f3-1a2f-4d4c-8163-e8f71a67e6c2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD861AC5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/711bfd2b-313b-452e-ae5e-3e75c7adac30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1D9567B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/719dfe9a-c72c-484f-b858-43b51ef3641c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9546832" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3243a2a7-7f24-4612-b92c-a55f0a45fa75" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA5CCCEA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bfab131e-8fd3-4e25-b49b-cf3d15328a72" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9E2C216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/df8b1734-735a-49df-b123-339edd88458e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB79D65D4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ba7701a0-64b6-4e9b-9614-aba5e2fd0e25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7894C19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d87c997a-8fb8-4b82-a933-c9be7304395e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95890C82" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8e5b8d7-a9ee-4f19-8573-7cceadf0e051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F44DD69" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8ed5f4d7-453e-42e6-9ac7-9942d54968f4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9016E506" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9ce44a54-5e86-49d1-81ab-67a32a370856" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D2B1332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4ba030c9-a2d1-4cf4-b925-39a3592622f1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AECC431" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/63ff6d2f-ee83-47a6-87de-50586273a0cf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8096BA96" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ab3cb663-1c3a-4fa1-a55a-d710c13e58e4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB811BD852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/26a37bbd-a566-4e4e-a5cc-e1d40d319eb1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E1075C1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07677d1e-61d7-490b-bbe2-5d7d2f6244da" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C17AA61" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a28ed117-47f5-48dd-9eab-b764b0ad5c0f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70A95E7B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6a400c4e-e016-4ced-8060-9fe4129918da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6834657C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/65f2f32e-cd6f-4d6c-a8fa-005aa57c260d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6555F441" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/28ad45c3-4aa8-4565-a720-526d75cf5cd1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63ACB56A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9aa241d7-5de2-43f3-b331-70668350a76e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61944A7E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/30cf12d6-f754-48be-9ef3-cb07f6b075c2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB636A375F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/349c8ce7-71b7-4246-a768-a64f039dbbda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CB04791" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1cba25d8-a914-4634-95bc-81cd4c89624c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4121E04E" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/487a870d-60c8-4a52-a61c-fbd3f2bac074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A257275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/12861313-83fc-4f3c-9581-82f81ff685a7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3FA2EF4D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b460f8dc-d8e6-4b79-8c21-1f67bd54e919" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38639E77" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/aa50df7a-1f88-4d9a-8db8-0c27052123e5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB256A4860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/31365f74-0b35-438c-8418-923cbea6fcc0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12144A77" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0c657c37-4c40-4687-abc2-9d1d33b1eed1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05BA1229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9762eceb-8d95-41a0-942a-8270ee5b9b11" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7E6B59A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b657238e-fa71-44f1-a74c-6d3778315bb5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5578AC0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/573b957b-1baf-495e-a3cb-5eea3d54e34a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF49F5ACF" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1c171242-2b29-4941-9f96-76110d210af4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4503410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a2c07300-a43d-4033-9814-fbb98f6ae0ff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE45A1DD" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b3ebb5c1-4233-4a5e-b097-f871e30259ae" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE4AB4B4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b1a4f0b9-c198-42b4-a4bb-34a9d6e6cd66" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE56DDF55" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e9369a8c-358d-4c65-ba1a-13ba85bf47ef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6E19BC8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9e954da9-41ae-46c9-8276-56a57c1ec193" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADFACF810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1818c6d-1f0c-4c37-ba67-29cdb1c1d273" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8877C0A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b15d591e-79d9-4eee-8549-22adfe6325b2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7351845" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/de101273-99d0-4e3a-bcbc-56572b5a433e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD73C3659" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ce5dfc-c192-4304-be1d-fc17496235e1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD12BD562" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ddb60d36-802d-4b1d-8f7a-dd5c1d3c3266" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD569954" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/94f90887-9dc4-4282-8df2-a9086fac0842" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98A4F97A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/17d42e6f-9a3e-498a-b993-878ce6da19c9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA4F7EDE" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f3999705-69cf-41e2-82de-54e34b6d0e6e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1B56BAE" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7bd41734-5569-4088-b525-1c3a656bd1f9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFBCD5A3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d961b901-366a-4c50-8e56-8376219f7e6d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBE394C6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4f5c60e3-eb46-49de-bb6c-9c5daf1063e8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBAE3408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/767114f8-2a11-417f-b41b-9d55557a02ba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0359DF2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a06e213d-39e1-46ef-96f8-5d5e28e83f03" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8341923" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/642d98f2-4160-47ac-85de-74e11f75f9e6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA75124BF" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2baf956a-fb66-465f-b8f7-83c148c518de" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95B11D30" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/542d6c4a-7f92-4e0e-b520-407501f1e56b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3274B55" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1e53959e-cd23-470f-a92a-adfd8a6f5ea9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3E0EE40" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/61a2391a-1a06-4221-a1a0-09752d0d874a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3D8F575" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f0793689-6d5f-468c-8b4c-14d99ad428c7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9EBA6D48" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/17f7174c-8d7a-46eb-81bc-7b51145b4b01" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E7AB463" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07ea6472-b6d7-4d2b-8c07-63d42e5881cd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9778EF8F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d723be0e-cf74-475e-b46c-8a3fa48a721f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F4150F1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/087720a5-f5e0-4408-9994-9c956ce23ade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F2E346B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b91f396f-1ae8-47ad-b28e-d57f7eaa502a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C2E1663" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2560301d-0c82-4c6a-b98e-c288094e5b59" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88E16575" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d7958336-d139-4086-90bc-ebea62022037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8648F07C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/952d623c-6b50-41dd-937a-ce457b86e418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DB588A6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a2f84437-98d5-4adf-83f9-d20af444c42a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DD8979A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bf942724-bc33-47b8-b411-4ce2724c3932" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EA98A70" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0466b4f1-a749-44f4-b6c1-2d5dc3f8d38e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA667E19E1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d2b74244-00a5-403a-91a1-c17990ee770f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C05671C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a39302c0-8835-4b31-9ef1-b356d43312b8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65A615E7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a0cfd4af-8786-4a54-a8b6-679a2ee5722e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BE3448A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8a1a6848-209c-45bf-8514-14346db9eff3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55473F2E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/39ec6bee-0d91-416e-9cb3-e34dc214fd6f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43BD7E3D" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1813a82d-6387-4936-81c9-d9d5baaaa14e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AEF6083" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f584f609-7ce0-4eec-b0de-d216f9b814c8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53EF2054" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c103411b-7fe5-40e9-930f-a1e2ee77408f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57C6BAE6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/39780969-494a-4890-bbad-b285d850c00b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45374ABC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f27a1564-9758-4a2e-a112-f5eb85a7f6f7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA453A425B" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7f23fccd-3621-4b95-acd1-a1f2cacdf368" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581C10BA7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/020af4ef-81ab-4df5-8ba9-b58a7f10667c" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3664C59D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8bffdbe-4cb7-42fe-a97f-56fdda18832d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA184166C0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/300fddcb-5d95-4c04-8b51-7c0832d7dc2d" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E5219D2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c7fcd884-457c-4b70-9fa2-5268007dde94" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0468672B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6a810a89-7dc2-4893-891c-26afb5d1eca4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00DCB669" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f82684b4-afb4-4573-b78a-83e1981028d0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE0DCBC6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/594b316e-07c5-4e4e-89a9-f0baed5589bc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE11E240" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/67417413-214a-40c2-87dd-2255d7ff138b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A9BCB8EB" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ca17308d-592e-43d1-80d7-c71b3efc7447" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A36F0E66" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/00c75ab0-b7d8-4abd-9425-425b423bc7ff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A70C7987" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/81fbc0a3-367e-4b0f-8196-77ec156b4a77" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3779F74" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7204f915-7343-403b-99cc-03e92e6c2a04" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A21BCF12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/24949700-8edf-4bbf-a535-7223c8e4e361" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E2114B9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b3f1f669-6c43-4f86-8d77-c341d88dce01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99DA69348" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f5cb0f15-9f3c-4ecb-a72e-f0841ade7c18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99C8BAB79" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bfe0ed1e-0d73-4afb-adea-66507484df94" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C374D61" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0891b65-d827-49ba-b26d-dabd62caf833" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BEAF1D4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32ebc713-94a2-4200-a871-a4e48b7faa8b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B4621B5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/884d6ba9-e37d-48e3-8898-6d825744d4b3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BA1775B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3bc8182a-37e9-4aa7-8e5d-0e1b9cb5286a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976843C6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/02ceb9e1-708d-40cd-a425-8dca2837f6d1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97DECEF9C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3fc98a43-aca2-4ec4-bb65-2d8559274e02" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9784A8B0C" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32c07910-a862-4c45-8141-244f1de9a392" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9406FAE2A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5dc758e7-e5ea-475d-801b-1c6aa270d2ef" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B951AA398D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5107c81b-aa02-4e5b-a87f-7405dcc3f6c7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9519B11DB" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ccfaf62e-ce67-46ba-86b8-d6b95a125f54" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9295CC60E" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32a66138-af95-4df4-89b2-9a8911665091" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9512C39E5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32b4be0d-0310-4ea1-a527-4d25a888ec36" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940222EE2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/38b2186c-3713-449a-9b88-03b0371ef92e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF425BAE" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8b46241-fffe-43bc-a534-0775cb73c686" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924EBC18C" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/63a112db-4a1d-4f19-99bc-8e148bcea8f0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93179E79E" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7a380b77-c2b0-40ca-b300-143d9ad07a24" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9062667B1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d2421047-5c4e-4490-8c18-e731fa6cfc98" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90644A71A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a2528df-6879-42ad-805b-922288732c18" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9015440C9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/417bebf5-1291-4c5e-9414-180ce1fd268a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F023F03" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ffc6dff8-116d-40bc-a64a-441fe270dd05" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A11521A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/babdc450-bea7-4c48-aaab-e453b6e9eeeb" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901596473" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/70148e73-6d9f-4106-9380-f166d98a6ce3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901C652D2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/61dc4422-7728-4fff-a747-12f228bd6a46" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032A1BFF" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/130534cb-bbdb-4552-9027-55958c4400d0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F379D6F9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/67211222-71c5-485e-9400-c146611ebe8e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F503636D" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/947e090e-d44d-431d-bb82-0053b6117cc8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC99DE94" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f453fba2-12e5-4723-ae6a-d5a1a562f3ab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6758660" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bf1f01ea-a1ca-428d-95e4-9a6f1ea8a826" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB93EC0F" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e4be5700-5c6a-4062-9eec-a9ed66c7b34f" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D39C8CEE" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1c3009e5-a0d8-44c5-87f7-f53c89f0c9d8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FF603F6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0035a5e7-d7ac-42fc-8824-5460fedb71c6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D4E2285D" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fa9468c5-4061-426a-9b12-37c8f816f6c0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D32B45A1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7c361076-76b0-4378-bc24-df86184d02db" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C42D8572" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/13d34a11-33f7-49bd-9b9f-51adafd07e5b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B13A1CE9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/483afab1-2c6d-49df-8728-956c0aa786e6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC48BD6B" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0905405-dfa7-4848-be19-3192e1277e22" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B4B27EAC" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fa03d4a5-95d6-4a63-9b0a-b4b135d8eb17" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE505652" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8de022ed-1523-4d13-807b-3f9a05ff5756" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A232D22" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ad158ed9-13d9-48eb-bdbb-b6c56a8a4f4c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8818E1BF6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4375ba19-4f74-49e7-8fdc-ee1e6d1e120e" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B814F703C7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/15f8d4ea-a35a-4fd4-986c-254d4b000697" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C93589E" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/70f7e954-ca13-4873-b9ce-1afa4b9c6026" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873149DF4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1181c123-270f-4033-9a83-95e015ce7a84" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FEEF0CE" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7dc14f35-a77c-40d9-b47a-31e0b97356eb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D9E4F2B" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2207450d-091c-4a77-baa6-8d743cb8cfa6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BBB677B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f33adf25-0098-40d8-8e11-11687c531dff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85288B313" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6ea6487e-1430-412b-a565-1558257935dd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85946860A" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9bfad4d2-b0f3-4f53-99a1-9a3d3f29eaa2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859669D5F" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/329480c8-3de0-46e4-a061-34c8cce65a1b" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84FEFF9F6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7683ff2f-0300-4664-bfd1-e463546b01aa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84ADC1EE7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3f4d43b4-8ee0-4a9a-9efe-4f2ba942c3b5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847B7909C" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a858e37e-a2e7-4ebb-9498-67ec7d08994e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83B9CCD0F" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07f5be4a-2cea-40bd-8fe2-b94a49e67ab4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82F339EB0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b6f15422-e21d-44c2-8820-fc821826ace3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8265CEB08" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f5c02fb8-ed20-486a-aa19-81f6d879804a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8220A7A0E" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/75fadfc5-5799-4d2d-b1b8-b021b8077fdb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81422C150" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0acb288f-eaa0-40fd-ac34-33e789e8a4e6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CF9949A" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f696df06-eb52-46e0-aae2-55568a1e1760" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8027C44C3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b9a76ca4-5e6f-4feb-b1c8-58391982b1e3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F1579A34" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/368622b5-264a-483f-895c-fc4e971ba46b" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E4E7F6D7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/71fe3718-a77d-441d-8f00-3ebfbc4a9a70" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E782BA59" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f062bb4b-e4ce-4e48-b13e-7bde94cddf89" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DD8D1A13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8ae168bb-b64f-4b08-9c9e-d40df8fc3691" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF05D686" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/86e14e1b-7068-465c-8ecf-bc6f3a67180a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0B82F07" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/51d99f29-64f4-4d1a-a881-0f5ca603f3d8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDED61C2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1fc12932-03af-4a55-a4f6-3e71cb290638" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDB77994" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c20e374d-67c7-43c3-970f-5977f400b2a9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CB25993B" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/04adcb53-ce04-4f98-8ff9-cf79b63d7131" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C85D5CF3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a108ae2f-da5b-468d-8e1d-48183e12f5d7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C9590824" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/74eb06a5-db96-44a0-9813-5d4f3efa25c8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD31BF8D" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/85147fce-a3c0-4eef-bbfb-51e7b940e64b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BA2835C0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/40871939-b850-4440-b677-dd3cd231fe03" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3A1CDEC" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3fbb4c51-d7f9-41aa-9246-c780b1c97434" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB1AC66F" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/acc52be8-1f84-496f-b7e1-0272ea8e6f29" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A244ED7E" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f634fcd2-9bf4-4d3b-a3a5-9ca68211b2fc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A656543F" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/84717c47-2cff-4d92-9ab4-a58b5a28a663" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78E104424" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0e395966-3dc7-4819-8e95-fb5f4dd6869e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BE39DD7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/335bb5d8-04a8-4d63-97cc-71d495d72354" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77FA523F0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7b0a3cfe-cf3e-475a-90a1-afae838a1fdc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76750838E" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0dc7bddf-b689-4839-8151-40a93d77c00d" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74660C1F4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7979728e-1688-4f00-8cc7-c891cfd317b8" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA8DD750" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a60fbf8e-c23c-4165-b501-6fb339c96850" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73932FF68" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/908a0068-2c5b-465a-b605-72b3e23887bc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B732702A6D" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5e3d4c9f-42cb-4180-9425-4c3a7ad3e275" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65842AE29" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2c12156c-a20f-41f9-a732-361b832b4590" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71AE7E48A" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d33ee1bd-1935-4d97-9f30-002fda2af9a1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721AFEE02" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3a1cbdb2-5960-445d-a4b7-b0c4b57d18f3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E5E8F2F" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9b7826a7-638e-4dcf-b17f-a04a359a0246" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713A94CC5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e9eb3443-0fc3-4e96-bfbf-f42cd2f4f9f1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708085270" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/565f23b1-7721-47ff-b5a6-35912f0db193" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708FF5FB7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f4b25c6f-19b2-4ca9-9d23-d346fdc7da65" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708C8CF4B" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/11a0e0c7-6171-4cf0-99f9-ebc115a5725b" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709294973" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/71ffe0e7-0e11-4ecc-a270-87b3d824e281" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF479E66" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5b0dee39-a03c-4d74-bad4-02437d2b0b79" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EDB0F57D" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c57791f3-f0f6-48a3-9594-8de9d4ee229c" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E813A3C4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9255a9a1-8c53-4b4b-a167-6355c0cc0665" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7C4F4CE" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cfbf40da-c3dc-4f28-be73-f42c0da393d4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E43DE11E" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b4e8bb3f-5fb1-42cf-9be4-996554031705" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DEA0F457" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eee54730-ebcd-4995-8e87-6d39b522fda2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DE7DB2EA" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f2bc5125-3ce8-498c-8ab0-6d64b440b93c" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D004CC53" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6f355719-87d7-4c4c-91e9-9d1e45e0c83b" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD7CC065" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3ccec514-1790-4e46-9aed-3cf333dafb9c" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB3D95D5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/82fdd895-c2f6-45ff-a3ec-788e4cd2f14c" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BACE788F" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/77b7c073-e4ae-44b5-ab99-5c37456708b3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE2C3AC6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c59e999e-de75-4c9e-8bb9-796ef5c12e32" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE69D873" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d83e7ea6-09e6-46dd-84ab-8f2f8803b032" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C390161F" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1b0d0cf8-8d01-4ba6-b1bb-477c50e44e83" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DB1B145" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cd1434ff-7a5d-4e09-9acc-8bcd87ba3e53" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DE5F124" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1da3bf4-8f1f-4128-bac2-d9d3afd42b6f" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1489BC9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ddbb85-4a21-4ed4-ba4b-eca90049d061" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B22974F5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/49f747b6-a511-4e41-8508-08bdbe848a82" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1A39D50" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2aeae640-e5f2-4367-aee0-19b57492c086" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC731850" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4d2e9934-cfb9-48ac-ac4f-07da2575413b" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A5D9E1F" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ef2e9b42-1311-41b4-bb24-cdf60905d862" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A819786F" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/030705fb-0ca0-48aa-ab0a-7295bc26dd2a" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696CBC08B" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d40c1659-9eac-4921-8d03-077d718be0ea" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A604F184" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0b6cde0e-f8dd-4f08-9dda-33aa2e211a3e" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694C54277" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/65b85d4a-e930-444f-bca4-3ff69371c0f3" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694994D7E" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/93204fdc-8443-4250-9e93-848e5c1696c7" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6904A9E07" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a3638ee9-b2db-44d0-9400-382bf3878c50" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6623D514B" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2b0afb50-8b77-4361-9210-e1226e8f76f0" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653892C63" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c96eaae9-edd7-45b0-9d87-e7aef741aacd" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6575399AD" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cadfe30f-5970-4d51-b1ea-a478fcddd908" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D3464A2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fb60093b-bac2-42e0-9451-95beb186916b" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B1BE8E3" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6fe67ac9-bfc3-42fb-a2ce-a939f1923d15" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643CF9C66" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4dc3e43e-8a93-4c3e-a338-e8c41b01335f" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC9084C8" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/51ec9db8-d4e9-4d24-94fd-424ef88c43df" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6363D4AE8" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b27611b6-58b7-4bd3-838e-61a05b316186" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AD858C8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ef59b9b9-5d6b-41ea-9763-c918ac07a096" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635FFCEE1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b6aa03ad-b73e-449c-9977-0f76fa82f40e" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63638E127" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cad0683b-071b-4122-b771-014dc8ee844d" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633CA65ES" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a9aba44-97e7-47f6-a5be-69d92c334326" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DD3FB64" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9275f30c-05c1-4366-ba44-38377e1fc05f" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6049F4A8E" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/57fb820d-c508-4afc-bfe3-6e4220e6db98" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6096249C4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/89001d2f-8cd1-40d5-a9ca-b793f89128f2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD25B89C" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a8e2911-6f0a-40ac-8b19-7ce37be8fe09" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3959482" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eaa509a3-c417-418b-bc10-8f70809e559d" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EEE86503" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/171076f2-0b0b-41f1-99e4-a2d57db0fc42" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD3DB178" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/45b69c1c-560a-4aab-9cb0-ac08e439893d" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD3F8964" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a448c219-ed9f-4411-ab9c-e53e9661da7d" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F822D26" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a3d33a39-055a-430c-9c05-8d6dada1a2f7" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BSD196FA5E" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8d9ea5d5-2939-4838-98de-b8e457c9dc7f" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE4DC7A7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a01b04c1-2409-4e8e-9ef0-53481dca3558" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8B3F425" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d759ddbb-7d1d-42f7-8485-0cae46bdd72c" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBA8CAC8" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2cfa23a8-4410-47c5-b672-471a172bc053" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B135C31D" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1572928a-46e8-4dc9-baa0-ea89eb0b32b3" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5925A66C8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2b3358b9-442a-4d77-8951-19073fc6ebdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CA2885A" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/87d9c7ab-3968-419e-ac78-aaf69d0bd143" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5874BB777" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/746b5fa2-eb77-4425-8ca8-88b20bd7f1f9" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5823F5F6E" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/137260b2-bcd6-41ff-8fb5-ebcef7ed9045" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827023F2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f578bcd5-79b1-455f-80bd-ae3b9535dd27" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58777791F" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f9821734-a90f-4bc4-b1c6-d2e1a69e0b1b" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D3C1FE3" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/35659850-3983-464c-a1bc-e916a932f861" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D0C4899" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e2b52127-e17e-48e1-b8ae-32198c06fd93" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A104F02" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8eb92106-31a4-4f27-83dd-4f0791ae4cba" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5799DC938" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/efaa2e64-d0e4-4760-8e71-454914e329a3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57736B02E" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/80c18788-2a59-426c-8c4c-ffad5a53920f" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F33B589" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c881455b-e8a9-42f3-b718-00edf2b26015" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B550359068" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3177ae4a-365d-41b6-9ded-bf5f69e2a866" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E411FFA" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/dde677a4-5997-42a4-9fff-8b69dc8b01bb" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4F3E398" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6311daef-37fb-47ba-8bef-9de02b58bddb" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4CF0CB3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/74b9da2b-ef5b-4dd1-b705-73aed1fa8208" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5487688CC" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/27717855-e118-4c22-9371-03d338178110" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54129C68A" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/037942e5-3472-4d60-8a55-7583708403d0" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543ECDE50" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b0df0585-9008-4221-a5a0-5f75499e003c" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5408FB45C" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/870b8755-1f5a-4093-8df1-ec1a00edd3a1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54004A83A" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f72a5776-909c-4da2-9b44-e16562275196" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53DA4AC6C" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/adceeb93-7219-4759-bf0e-ea41655e4ef3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F908AF4" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0012fd20-f0d7-4d91-bfa7-4be7d4d0dcdb" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53C9461C0" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ee3412b6-c1a5-4369-b326-cecad35be023" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53908E377" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/79cddcb9-7fa7-4e66-ac87-3bf2eea231c0" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D4279FA" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/26d4f6e4-380e-4928-a10e-54387b4dacac" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5269D4C25" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d6fa46af-426d-490c-95b4-6ef0657dbfc9" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52238788E" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bdfc846d-fb46-44b7-a3f4-bed32b8be2a9" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5190F32C7" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b59f2b9c-f5c0-4182-9ab8-9f13db3ee3d1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD922767B6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/55e14ec7-2b81-44ef-b4dc-fbe0a6737c7e" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8F899BC2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/85b5232c-dd83-4941-a07e-b9e3492d7ea9" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8FD7F699" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1fd714ac-debf-41bc-afb3-80affbe7525a" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD906E3671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/811e45b1-c554-44df-af5f-bfea22087fb8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8EB60261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/de801668-efd9-4049-9c32-d88ea6d3d180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD846268F5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1278cb45-ba03-4102-9c07-0db10244ee77" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7EF73D0F" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6c13e8bf-1808-4b64-acb2-3b4379e3e8de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD79832BFC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9f81737f-0396-41f3-8a85-4c4265d316c4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7C0A2ABA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/15243f14-67fd-46f5-8142-1dbf1e2cec80" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD75F3EC30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/88d0bda8-381b-4cbc-8f13-b5da9608734c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD73B69A64" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3b914498-0f6d-4333-a332-314feed1bd64" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD72C13290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a7312ec0-9343-467d-bb08-cf762e752484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD548965D9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a3b41408-9097-4bf5-9b38-3f3577c6750e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5FEE57F9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c396b5a8-67c4-451a-acbe-71cf14015288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5FEB505F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ba05d586-d4f6-4d80-b124-ce6713ac608a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5FF45732" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/44a59cdb-40f0-4db2-b693-fef15ca6948c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD41BE2FEE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e5e31520-79b6-422b-bb19-98369fbc4d9d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3F494086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0ab2bf71-fc6a-4ed2-9701-29686f7e7a9d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3561DB90" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a08399c4-64d2-42b4-bbd8-1dea306b82ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3555240D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/546f1ab5-a629-46ec-8db3-b8cc646d5edf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD273523C5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1a0bc4be-8d51-43d6-88a9-80fb644ada13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2361C07B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e8ca518b-e675-4246-8d95-cef22b4bde45" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1F33D16F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0028baae-65cb-448c-90cc-f600907179a2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19A64FA6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b4fa0871-0609-45f7-b11c-a15c096265b3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD116C8425" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c4750c20-b0e6-4ef8-9e39-98848f37ee53" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F77E216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bec0f22d-5e93-4701-ad07-cea6a92a8398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0DFA4341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cd8219fc-0972-440e-a003-af4737e3be31" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0CBE57BB" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e14b2ade-6bd0-4889-92a3-1310d3adf5e9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09F6F702" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2ba56b4a-6e69-4ca3-a012-3026b6f0aa5c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3448836" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a5e842a5-18ea-4bb4-b1a6-7062d46f52e7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3417FC4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/14166609-a41e-4d28-b2fd-4204398a8af0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEDF63992" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/54f02d79-2f10-4019-a60c-2042098aa9fa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF27EA38D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7d81818f-254a-4407-8849-6ba8c2ba11e5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAE7F10D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/aaa1c15a-da0f-4330-878d-fa8afdc4fe0f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE25EAB02" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/56b087c9-5479-4da7-bcce-a5e143248af8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE22B98CD" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fd8d6ae8-5f59-4e65-b4dd-985d83b54217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0AE8168" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e6f46ce6-b763-4106-ba32-41a952a79675" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD858F6A8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/de449f6c-21eb-4170-ae23-a93b356f6a2f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD4F6EB7E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8c84d7a5-097a-495d-89a2-d8f390f5f63b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC9FD9669" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e69f5898-a07a-45ed-8ac1-71fc2ff7d665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6AF4008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/659e6761-e62b-4e45-b4a6-a3a08861c74f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC59AEEDD" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/42965401-3db4-4bb9-be33-8aee85ede494" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC0B632DF" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1bbb150-f624-4c93-9c2f-c6b6604bd005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCABA67C41" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a36779e9-ee40-461e-9ffd-724a41434d7e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9B40FE11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/22d1e67f-172d-446f-8d4c-ba2d92a58903" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7289D71E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6b945d4e-93c3-41b5-8b81-a8a6d16a0686" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA1BBFEDE" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8e0d5df7-6879-4af8-85ef-0ed96e1acc57" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F4032AA" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c609b231-33c2-4a79-ade9-3a2a81ee1ade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7070917B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d56bc000-d744-47b5-a0c9-7670c5673df1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67324597" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/258468fb-d01c-4028-a337-ba6818479ac5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67CCF008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8bdca14b-0e92-4c30-b73d-ffc0988116b2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67DD041C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b780ae89-05cb-4bb9-ab64-51fc515f2908" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC654677E2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/72c05b24-6866-4489-8c41-84448adf3f90" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CFDA57D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ac5ce7-27af-4141-92d1-9adb1c733286" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC412A934C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/99b25df5-c8e3-4ec3-8f92-c14bc883a064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4D20E4E6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d3096967-52c2-47d8-a312-01a9c4b585a7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49E21B29" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d9d7690b-2b23-4052-89b3-2d63f390470f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF737D0EA" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eb5178a8-2b9c-4cd7-b40a-aaf69a6cbac9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF69F3B7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1d0bec9c-8177-4772-8567-3957a5907361" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4C1DE95" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6be27d59-de2b-4f2e-9ef7-7ce98f41ff21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2765179" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/706ba5cb-ab8c-4091-aa14-46cbc51e95ef" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9913F2B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bcd040f3-1a2f-4d4c-8163-e8f71a67e6c2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD861AC5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/711bfd2b-313b-452e-ae5e-3e75c7adac30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1D9567B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/719dfe9a-c72c-484f-b858-43b51ef3641c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9546832" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3243a2a7-7f24-4612-b92c-a55f0a45fa75" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA5CCCEA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bfab131e-8fd3-4e25-b49b-cf3d15328a72" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9E2C216" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/df8b1734-735a-49df-b123-339edd88458e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB79D65D4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ba7701a0-64b6-4e9b-9614-aba5e2fd0e25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7894C19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d87c997a-8fb8-4b82-a933-c9be7304395e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95890C82" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8e5b8d7-a9ee-4f19-8573-7cceadf0e051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F44DD69" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8ed5f4d7-453e-42e6-9ac7-9942d54968f4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9016E506" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9ce44a54-5e86-49d1-81ab-67a32a370856" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D2B1332" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4ba030c9-a2d1-4cf4-b925-39a3592622f1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AECC431" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/63ff6d2f-ee83-47a6-87de-50586273a0cf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8096BA96" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ab3cb663-1c3a-4fa1-a55a-d710c13e58e4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB811BD852" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/26a37bbd-a566-4e4e-a5cc-e1d40d319eb1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E1075C1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07677d1e-61d7-490b-bbe2-5d7d2f6244da" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C17AA61" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a28ed117-47f5-48dd-9eab-b764b0ad5c0f" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70A95E7B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6a400c4e-e016-4ced-8060-9fe4129918da" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6834657C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/65f2f32e-cd6f-4d6c-a8fa-005aa57c260d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6555F441" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/28ad45c3-4aa8-4565-a720-526d75cf5cd1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63ACB56A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9aa241d7-5de2-43f3-b331-70668350a76e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61944A7E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/30cf12d6-f754-48be-9ef3-cb07f6b075c2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB636A375F" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/349c8ce7-71b7-4246-a768-a64f039dbbda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CB04791" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1cba25d8-a914-4634-95bc-81cd4c89624c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4121E04E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/487a870d-60c8-4a52-a61c-fbd3f2bac074" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A257275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/12861313-83fc-4f3c-9581-82f81ff685a7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3FA2EF4D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b460f8dc-d8e6-4b79-8c21-1f67bd54e919" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38639E77" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/aa50df7a-1f88-4d9a-8db8-0c27052123e5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB256A4860" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/31365f74-0b35-438c-8418-923cbea6fcc0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12144A77" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0c657c37-4c40-4687-abc2-9d1d33b1eed1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05BA1229" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9762eceb-8d95-41a0-942a-8270ee5b9b11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7E6B59A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b657238e-fa71-44f1-a74c-6d3778315bb5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5578AC0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/573b957b-1baf-495e-a3cb-5eea3d54e34a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF49F5ACF" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1c171242-2b29-4941-9f96-76110d210af4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4503410" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a2c07300-a43d-4033-9814-fbb98f6ae0ff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE45A1DD" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b3ebb5c1-4233-4a5e-b097-f871e30259ae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE4AB4B4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b1a4f0b9-c198-42b4-a4bb-34a9d6e6cd66" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE56DDF55" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e9369a8c-358d-4c65-ba1a-13ba85bf47ef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6E19BC8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9e954da9-41ae-46c9-8276-56a57c1ec193" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADFACF810" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1818c6d-1f0c-4c37-ba67-29cdb1c1d273" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8877C0A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b15d591e-79d9-4eee-8549-22adfe6325b2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7351845" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/de101273-99d0-4e3a-bcbc-56572b5a433e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD73C3659" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ce5dfc-c192-4304-be1d-fc17496235e1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD12BD562" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ddb60d36-802d-4b1d-8f7a-dd5c1d3c3266" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD569954" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/94f90887-9dc4-4282-8df2-a9086fac0842" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98A4F97A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/17d42e6f-9a3e-498a-b993-878ce6da19c9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA4F7EDE" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f3999705-69cf-41e2-82de-54e34b6d0e6e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1B56BAE" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7bd41734-5569-4088-b525-1c3a656bd1f9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFBCD5A3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d961b901-366a-4c50-8e56-8376219f7e6d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBE394C6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4f5c60e3-eb46-49de-bb6c-9c5daf1063e8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBAE3408" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/767114f8-2a11-417f-b41b-9d55557a02ba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0359DF2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a06e213d-39e1-46ef-96f8-5d5e28e83f03" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8341923" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/642d98f2-4160-47ac-85de-74e11f75f9e6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA75124BF" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2baf956a-fb66-465f-b8f7-83c148c518de" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95B11D30" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/542d6c4a-7f92-4e0e-b520-407501f1e56b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3274B55" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1e53959e-cd23-470f-a92a-adfd8a6f5ea9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3E0EE40" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/61a2391a-1a06-4221-a1a0-09752d0d874a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3D8F575" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f0793689-6d5f-468c-8b4c-14d99ad428c7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9EBA6D48" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/17f7174c-8d7a-46eb-81bc-7b51145b4b01" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E7AB463" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07ea6472-b6d7-4d2b-8c07-63d42e5881cd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9778EF8F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d723be0e-cf74-475e-b46c-8a3fa48a721f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F4150F1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/087720a5-f5e0-4408-9994-9c956ce23ade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F2E346B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b91f396f-1ae8-47ad-b28e-d57f7eaa502a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C2E1663" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2560301d-0c82-4c6a-b98e-c288094e5b59" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88E16575" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d7958336-d139-4086-90bc-ebea62022037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8648F07C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/952d623c-6b50-41dd-937a-ce457b86e418" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DB588A6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a2f84437-98d5-4adf-83f9-d20af444c42a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DD8979A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bf942724-bc33-47b8-b411-4ce2724c3932" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EA98A70" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0466b4f1-a749-44f4-b6c1-2d5dc3f8d38e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA667E19E1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d2b74244-00a5-403a-91a1-c17990ee770f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C05671C" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a39302c0-8835-4b31-9ef1-b356d43312b8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65A615E7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a0cfd4af-8786-4a54-a8b6-679a2ee5722e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BE3448A" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8a1a6848-209c-45bf-8514-14346db9eff3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55473F2E" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/39ec6bee-0d91-416e-9cb3-e34dc214fd6f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43BD7E3D" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1813a82d-6387-4936-81c9-d9d5baaaa14e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AEF6083" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f584f609-7ce0-4eec-b0de-d216f9b814c8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53EF2054" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c103411b-7fe5-40e9-930f-a1e2ee77408f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57C6BAE6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/39780969-494a-4890-bbad-b285d850c00b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45374ABC" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f27a1564-9758-4a2e-a112-f5eb85a7f6f7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA453A425B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7f23fccd-3621-4b95-acd1-a1f2cacdf368" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581C10BA7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/020af4ef-81ab-4df5-8ba9-b58a7f10667c" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3664C59D" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8bffdbe-4cb7-42fe-a97f-56fdda18832d" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA184166C0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/300fddcb-5d95-4c04-8b51-7c0832d7dc2d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E5219D2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c7fcd884-457c-4b70-9fa2-5268007dde94" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0468672B" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6a810a89-7dc2-4893-891c-26afb5d1eca4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00DCB669" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f82684b4-afb4-4573-b78a-83e1981028d0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE0DCBC6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/594b316e-07c5-4e4e-89a9-f0baed5589bc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE11E240" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/67417413-214a-40c2-87dd-2255d7ff138b" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A9BCB8EB" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ca17308d-592e-43d1-80d7-c71b3efc7447" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A36F0E66" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/00c75ab0-b7d8-4abd-9425-425b423bc7ff" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A70C7987" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/81fbc0a3-367e-4b0f-8196-77ec156b4a77" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3779F74" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7204f915-7343-403b-99cc-03e92e6c2a04" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A21BCF12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/24949700-8edf-4bbf-a535-7223c8e4e361" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E2114B9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b3f1f669-6c43-4f86-8d77-c341d88dce01" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99DA69348" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f5cb0f15-9f3c-4ecb-a72e-f0841ade7c18" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99C8BAB79" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bfe0ed1e-0d73-4afb-adea-66507484df94" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C374D61" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0891b65-d827-49ba-b26d-dabd62caf833" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BEAF1D4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32ebc713-94a2-4200-a871-a4e48b7faa8b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B4621B5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/884d6ba9-e37d-48e3-8898-6d825744d4b3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BA1775B" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3bc8182a-37e9-4aa7-8e5d-0e1b9cb5286a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976843C6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/02ceb9e1-708d-40cd-a425-8dca2837f6d1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97DECEF9C" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3fc98a43-aca2-4ec4-bb65-2d8559274e02" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9784A8B0C" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32c07910-a862-4c45-8141-244f1de9a392" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9406FAE2A" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5dc758e7-e5ea-475d-801b-1c6aa270d2ef" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B951AA398D" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5107c81b-aa02-4e5b-a87f-7405dcc3f6c7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9519B11DB" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ccfaf62e-ce67-46ba-86b8-d6b95a125f54" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9295CC60E" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32a66138-af95-4df4-89b2-9a8911665091" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9512C39E5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/32b4be0d-0310-4ea1-a527-4d25a888ec36" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940222EE2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/38b2186c-3713-449a-9b88-03b0371ef92e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF425BAE" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c8b46241-fffe-43bc-a534-0775cb73c686" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924EBC18C" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/63a112db-4a1d-4f19-99bc-8e148bcea8f0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93179E79E" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7a380b77-c2b0-40ca-b300-143d9ad07a24" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9062667B1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d2421047-5c4e-4490-8c18-e731fa6cfc98" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90644A71A" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a2528df-6879-42ad-805b-922288732c18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9015440C9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/417bebf5-1291-4c5e-9414-180ce1fd268a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F023F03" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ffc6dff8-116d-40bc-a64a-441fe270dd05" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A11521A" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/babdc450-bea7-4c48-aaab-e453b6e9eeeb" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901596473" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/70148e73-6d9f-4106-9380-f166d98a6ce3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901C652D2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/61dc4422-7728-4fff-a747-12f228bd6a46" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032A1BFF" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/130534cb-bbdb-4552-9027-55958c4400d0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F379D6F9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/67211222-71c5-485e-9400-c146611ebe8e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F503636D" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/947e090e-d44d-431d-bb82-0053b6117cc8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC99DE94" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f453fba2-12e5-4723-ae6a-d5a1a562f3ab" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6758660" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bf1f01ea-a1ca-428d-95e4-9a6f1ea8a826" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB93EC0F" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e4be5700-5c6a-4062-9eec-a9ed66c7b34f" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D39C8CEE" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1c3009e5-a0d8-44c5-87f7-f53c89f0c9d8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FF603F6" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0035a5e7-d7ac-42fc-8824-5460fedb71c6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D4E2285D" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fa9468c5-4061-426a-9b12-37c8f816f6c0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D32B45A1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7c361076-76b0-4378-bc24-df86184d02db" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C42D8572" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/13d34a11-33f7-49bd-9b9f-51adafd07e5b" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B13A1CE9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/483afab1-2c6d-49df-8728-956c0aa786e6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC48BD6B" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0905405-dfa7-4848-be19-3192e1277e22" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B4B27EAC" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fa03d4a5-95d6-4a63-9b0a-b4b135d8eb17" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE505652" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8de022ed-1523-4d13-807b-3f9a05ff5756" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A232D22" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ad158ed9-13d9-48eb-bdbb-b6c56a8a4f4c" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8818E1BF6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4375ba19-4f74-49e7-8fdc-ee1e6d1e120e" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B814F703C7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/15f8d4ea-a35a-4fd4-986c-254d4b000697" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C93589E" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/70f7e954-ca13-4873-b9ce-1afa4b9c6026" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873149DF4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1181c123-270f-4033-9a83-95e015ce7a84" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FEEF0CE" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7dc14f35-a77c-40d9-b47a-31e0b97356eb" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D9E4F2B" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2207450d-091c-4a77-baa6-8d743cb8cfa6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BBB677B" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f33adf25-0098-40d8-8e11-11687c531dff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85288B313" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6ea6487e-1430-412b-a565-1558257935dd" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85946860A" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9bfad4d2-b0f3-4f53-99a1-9a3d3f29eaa2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859669D5F" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/329480c8-3de0-46e4-a061-34c8cce65a1b" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84FEFF9F6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7683ff2f-0300-4664-bfd1-e463546b01aa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84ADC1EE7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3f4d43b4-8ee0-4a9a-9efe-4f2ba942c3b5" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847B7909C" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a858e37e-a2e7-4ebb-9498-67ec7d08994e" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83B9CCD0F" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/07f5be4a-2cea-40bd-8fe2-b94a49e67ab4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82F339EB0" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b6f15422-e21d-44c2-8820-fc821826ace3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8265CEB08" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f5c02fb8-ed20-486a-aa19-81f6d879804a" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8220A7A0E" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/75fadfc5-5799-4d2d-b1b8-b021b8077fdb" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81422C150" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0acb288f-eaa0-40fd-ac34-33e789e8a4e6" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CF9949A" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f696df06-eb52-46e0-aae2-55568a1e1760" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8027C44C3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b9a76ca4-5e6f-4feb-b1c8-58391982b1e3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F1579A34" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/368622b5-264a-483f-895c-fc4e971ba46b" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E4E7F6D7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/71fe3718-a77d-441d-8f00-3ebfbc4a9a70" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E782BA59" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f062bb4b-e4ce-4e48-b13e-7bde94cddf89" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DD8D1A13" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8ae168bb-b64f-4b08-9c9e-d40df8fc3691" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF05D686" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/86e14e1b-7068-465c-8ecf-bc6f3a67180a" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0B82F07" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/51d99f29-64f4-4d1a-a881-0f5ca603f3d8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDED61C2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1fc12932-03af-4a55-a4f6-3e71cb290638" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDB77994" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c20e374d-67c7-43c3-970f-5977f400b2a9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CB25993B" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/04adcb53-ce04-4f98-8ff9-cf79b63d7131" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C85D5CF3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a108ae2f-da5b-468d-8e1d-48183e12f5d7" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C9590824" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/74eb06a5-db96-44a0-9813-5d4f3efa25c8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD31BF8D" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/85147fce-a3c0-4eef-bbfb-51e7b940e64b" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BA2835C0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/40871939-b850-4440-b677-dd3cd231fe03" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3A1CDEC" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3fbb4c51-d7f9-41aa-9246-c780b1c97434" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB1AC66F" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/acc52be8-1f84-496f-b7e1-0272ea8e6f29" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A244ED7E" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f634fcd2-9bf4-4d3b-a3a5-9ca68211b2fc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A656543F" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/84717c47-2cff-4d92-9ab4-a58b5a28a663" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78E104424" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0e395966-3dc7-4819-8e95-fb5f4dd6869e" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BE39DD7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/335bb5d8-04a8-4d63-97cc-71d495d72354" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77FA523F0" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7b0a3cfe-cf3e-475a-90a1-afae838a1fdc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76750838E" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0dc7bddf-b689-4839-8151-40a93d77c00d" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74660C1F4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/7979728e-1688-4f00-8cc7-c891cfd317b8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA8DD750" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a60fbf8e-c23c-4165-b501-6fb339c96850" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73932FF68" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/908a0068-2c5b-465a-b605-72b3e23887bc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B732702A6D" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5e3d4c9f-42cb-4180-9425-4c3a7ad3e275" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65842AE29" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2c12156c-a20f-41f9-a732-361b832b4590" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71AE7E48A" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d33ee1bd-1935-4d97-9f30-002fda2af9a1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721AFEE02" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3a1cbdb2-5960-445d-a4b7-b0c4b57d18f3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E5E8F2F" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9b7826a7-638e-4dcf-b17f-a04a359a0246" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713A94CC5" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e9eb3443-0fc3-4e96-bfbf-f42cd2f4f9f1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708085270" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/565f23b1-7721-47ff-b5a6-35912f0db193" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708FF5FB7" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f4b25c6f-19b2-4ca9-9d23-d346fdc7da65" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708C8CF4B" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/11a0e0c7-6171-4cf0-99f9-ebc115a5725b" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709294973" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/71ffe0e7-0e11-4ecc-a270-87b3d824e281" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF479E66" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/5b0dee39-a03c-4d74-bad4-02437d2b0b79" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EDB0F57D" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c57791f3-f0f6-48a3-9594-8de9d4ee229c" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E813A3C4" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9255a9a1-8c53-4b4b-a167-6355c0cc0665" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7C4F4CE" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cfbf40da-c3dc-4f28-be73-f42c0da393d4" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E43DE11E" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b4e8bb3f-5fb1-42cf-9be4-996554031705" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DEA0F457" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eee54730-ebcd-4995-8e87-6d39b522fda2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DE7DB2EA" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f2bc5125-3ce8-498c-8ab0-6d64b440b93c" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D004CC53" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6f355719-87d7-4c4c-91e9-9d1e45e0c83b" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD7CC065" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3ccec514-1790-4e46-9aed-3cf333dafb9c" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB3D95D5" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/82fdd895-c2f6-45ff-a3ec-788e4cd2f14c" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BACE788F" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/77b7c073-e4ae-44b5-ab99-5c37456708b3" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE2C3AC6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c59e999e-de75-4c9e-8bb9-796ef5c12e32" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE69D873" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d83e7ea6-09e6-46dd-84ab-8f2f8803b032" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C390161F" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1b0d0cf8-8d01-4ba6-b1bb-477c50e44e83" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DB1B145" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cd1434ff-7a5d-4e09-9acc-8bcd87ba3e53" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DE5F124" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d1da3bf4-8f1f-4128-bac2-d9d3afd42b6f" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1489BC9" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e0ddbb85-4a21-4ed4-ba4b-eca90049d061" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B22974F5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/49f747b6-a511-4e41-8508-08bdbe848a82" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1A39D50" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2aeae640-e5f2-4367-aee0-19b57492c086" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC731850" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4d2e9934-cfb9-48ac-ac4f-07da2575413b" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A5D9E1F" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ef2e9b42-1311-41b4-bb24-cdf60905d862" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A819786F" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/030705fb-0ca0-48aa-ab0a-7295bc26dd2a" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696CBC08B" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d40c1659-9eac-4921-8d03-077d718be0ea" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A604F184" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0b6cde0e-f8dd-4f08-9dda-33aa2e211a3e" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694C54277" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/65b85d4a-e930-444f-bca4-3ff69371c0f3" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694994D7E" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/93204fdc-8443-4250-9e93-848e5c1696c7" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6904A9E07" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a3638ee9-b2db-44d0-9400-382bf3878c50" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6623D514B" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2b0afb50-8b77-4361-9210-e1226e8f76f0" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653892C63" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c96eaae9-edd7-45b0-9d87-e7aef741aacd" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6575399AD" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cadfe30f-5970-4d51-b1ea-a478fcddd908" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D3464A2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/fb60093b-bac2-42e0-9451-95beb186916b" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B1BE8E3" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6fe67ac9-bfc3-42fb-a2ce-a939f1923d15" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643CF9C66" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4dc3e43e-8a93-4c3e-a338-e8c41b01335f" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC9084C8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/51ec9db8-d4e9-4d24-94fd-424ef88c43df" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6363D4AE8" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b27611b6-58b7-4bd3-838e-61a05b316186" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AD858C8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ef59b9b9-5d6b-41ea-9763-c918ac07a096" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635FFCEE1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b6aa03ad-b73e-449c-9977-0f76fa82f40e" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63638E127" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/cad0683b-071b-4122-b771-014dc8ee844d" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633CA65ES" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a9aba44-97e7-47f6-a5be-69d92c334326" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DD3FB64" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/9275f30c-05c1-4366-ba44-38377e1fc05f" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6049F4A8E" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/57fb820d-c508-4afc-bfe3-6e4220e6db98" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6096249C4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/89001d2f-8cd1-40d5-a9ca-b793f89128f2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD25B89C" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/4a8e2911-6f0a-40ac-8b19-7ce37be8fe09" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3959482" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/eaa509a3-c417-418b-bc10-8f70809e559d" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EEE86503" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/171076f2-0b0b-41f1-99e4-a2d57db0fc42" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD3DB178" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/45b69c1c-560a-4aab-9cb0-ac08e439893d" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD3F8964" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a448c219-ed9f-4411-ab9c-e53e9661da7d" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F822D26" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a3d33a39-055a-430c-9c05-8d6dada1a2f7" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BSD196FA5E" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8d9ea5d5-2939-4838-98de-b8e457c9dc7f" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE4DC7A7" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a01b04c1-2409-4e8e-9ef0-53481dca3558" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8B3F425" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d759ddbb-7d1d-42f7-8485-0cae46bdd72c" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBA8CAC8" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2cfa23a8-4410-47c5-b672-471a172bc053" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B135C31D" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/1572928a-46e8-4dc9-baa0-ea89eb0b32b3" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5925A66C8" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/2b3358b9-442a-4d77-8951-19073fc6ebdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CA2885A" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/87d9c7ab-3968-419e-ac78-aaf69d0bd143" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5874BB777" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/746b5fa2-eb77-4425-8ca8-88b20bd7f1f9" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5823F5F6E" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/137260b2-bcd6-41ff-8fb5-ebcef7ed9045" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827023F2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f578bcd5-79b1-455f-80bd-ae3b9535dd27" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58777791F" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f9821734-a90f-4bc4-b1c6-d2e1a69e0b1b" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D3C1FE3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/35659850-3983-464c-a1bc-e916a932f861" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D0C4899" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/e2b52127-e17e-48e1-b8ae-32198c06fd93" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A104F02" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/8eb92106-31a4-4f27-83dd-4f0791ae4cba" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5799DC938" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/efaa2e64-d0e4-4760-8e71-454914e329a3" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57736B02E" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/80c18788-2a59-426c-8c4c-ffad5a53920f" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F33B589" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/c881455b-e8a9-42f3-b718-00edf2b26015" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B550359068" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/3177ae4a-365d-41b6-9ded-bf5f69e2a866" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E411FFA" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/dde677a4-5997-42a4-9fff-8b69dc8b01bb" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4F3E398" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/6311daef-37fb-47ba-8bef-9de02b58bddb" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E4CF0CB3" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/74b9da2b-ef5b-4dd1-b705-73aed1fa8208" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5487688CC" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/27717855-e118-4c22-9371-03d338178110" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54129C68A" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/037942e5-3472-4d60-8a55-7583708403d0" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543ECDE50" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b0df0585-9008-4221-a5a0-5f75499e003c" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5408FB45C" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/870b8755-1f5a-4093-8df1-ec1a00edd3a1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54004A83A" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/f72a5776-909c-4da2-9b44-e16562275196" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53DA4AC6C" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/adceeb93-7219-4759-bf0e-ea41655e4ef3" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F908AF4" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/0012fd20-f0d7-4d91-bfa7-4be7d4d0dcdb" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53C9461C0" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/ee3412b6-c1a5-4369-b326-cecad35be023" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53908E377" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/79cddcb9-7fa7-4e66-ac87-3bf2eea231c0" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D4279FA" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/26d4f6e4-380e-4928-a10e-54387b4dacac" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5269D4C25" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/d6fa46af-426d-490c-95b4-6ef0657dbfc9" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52238788E" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/bdfc846d-fb46-44b7-a3f4-bed32b8be2a9" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5190F32C7" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/b59f2b9c-f5c0-4182-9ab8-9f13db3ee3d1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1E4301949" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSTD15000L/amministrazione-trasparente/atti-amministrazioni-enti/a10c1759-a6c0-4bac-9074-adddbf515f4e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F304"/>
+  <dimension ref="A1:F348"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9702</v>
+        <v>11660</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>9701</v>
+        <v>11572</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>9640</v>
+        <v>11566</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>9638</v>
+        <v>11563</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6">
+        <v>11561</v>
+      </c>
+      <c r="C6" t="s">
         <v>17</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7">
+        <v>11558</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>11511</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>9400</v>
+        <v>11339</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>11285</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>9305</v>
+        <v>11283</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12">
+        <v>11255</v>
+      </c>
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13">
+        <v>11223</v>
+      </c>
+      <c r="C13" t="s">
         <v>36</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>11208</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15">
+        <v>11126</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>8696</v>
+        <v>11124</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B17">
-        <v>8620</v>
+        <v>11119</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>8602</v>
+        <v>10932</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>8600</v>
+        <v>10908</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
-        <v>8596</v>
+        <v>10782</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>7</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B21">
-        <v>8368</v>
+        <v>10765</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>53</v>
+      </c>
+      <c r="E21" t="s">
+        <v>7</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B22">
-        <v>8332</v>
+        <v>10618</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B23">
-        <v>8330</v>
+        <v>10563</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>58</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B24">
-        <v>8327</v>
+        <v>10553</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>59</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="B25">
-        <v>8306</v>
+        <v>10552</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>60</v>
+      </c>
+      <c r="E25" t="s">
+        <v>7</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="B26">
-        <v>8228</v>
+        <v>10500</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B27">
-        <v>7950</v>
+        <v>10392</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>65</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B28">
-        <v>7911</v>
+        <v>10390</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>66</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B29">
-        <v>7911</v>
+        <v>10385</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="B30">
-        <v>6800</v>
+        <v>10383</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B31">
-        <v>6508</v>
+        <v>10301</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>72</v>
+      </c>
+      <c r="E31" t="s">
+        <v>7</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="B32">
-        <v>6108</v>
+        <v>10298</v>
       </c>
       <c r="C32" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="B33">
-        <v>6068</v>
+        <v>10239</v>
       </c>
       <c r="C33" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>76</v>
+      </c>
+      <c r="E33" t="s">
+        <v>7</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="B34">
-        <v>5982</v>
+        <v>10238</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>77</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="B35">
-        <v>5980</v>
+        <v>10237</v>
       </c>
       <c r="C35" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>78</v>
+      </c>
+      <c r="E35" t="s">
+        <v>7</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="B36">
-        <v>5908</v>
+        <v>10234</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>79</v>
+      </c>
+      <c r="E36" t="s">
+        <v>7</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="B37">
-        <v>5778</v>
+        <v>10228</v>
       </c>
       <c r="C37" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="D37" t="s">
-        <v>103</v>
+        <v>81</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="B38">
-        <v>5762</v>
+        <v>10190</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B39">
-        <v>5756</v>
+        <v>10097</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="B40">
-        <v>5754</v>
+        <v>10007</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="B41">
-        <v>5752</v>
+        <v>9965</v>
       </c>
       <c r="C41" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="B42">
-        <v>5309</v>
+        <v>9949</v>
       </c>
       <c r="C42" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="B43">
-        <v>5254</v>
+        <v>9947</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="B44">
-        <v>5144</v>
+        <v>9904</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="B45">
-        <v>5141</v>
+        <v>9702</v>
       </c>
       <c r="C45" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="D45" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="B46">
-        <v>5031</v>
+        <v>9701</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="B47">
-        <v>5029</v>
+        <v>9640</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="D47" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="B48">
-        <v>5024</v>
+        <v>9638</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="B49">
-        <v>5022</v>
+        <v>9584</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="B50">
-        <v>4817</v>
+        <v>9483</v>
       </c>
       <c r="C50" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="D50" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>117</v>
+      </c>
+      <c r="B51">
+        <v>9439</v>
       </c>
       <c r="C51" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="D51" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>139</v>
+        <v>117</v>
       </c>
       <c r="B52">
-        <v>4639</v>
+        <v>9400</v>
       </c>
       <c r="C52" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="D52" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="B53">
-        <v>4637</v>
+        <v>9309</v>
       </c>
       <c r="C53" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="B54">
-        <v>4635</v>
+        <v>9305</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="B55">
-        <v>4632</v>
+        <v>9153</v>
       </c>
       <c r="C55" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="D55" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="B56">
-        <v>4630</v>
+        <v>9000</v>
       </c>
       <c r="C56" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="B57">
-        <v>4596</v>
+        <v>8964</v>
       </c>
       <c r="C57" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="D57" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="B58">
-        <v>4505</v>
+        <v>8904</v>
       </c>
       <c r="C58" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="B59">
-        <v>4476</v>
+        <v>8696</v>
       </c>
       <c r="C59" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="D59" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="B60">
-        <v>4458</v>
+        <v>8620</v>
       </c>
       <c r="C60" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="D60" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>145</v>
+      </c>
+      <c r="B61">
+        <v>8602</v>
       </c>
       <c r="C61" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="B62">
-        <v>4058</v>
+        <v>8600</v>
       </c>
       <c r="C62" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="D62" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
       <c r="B63">
-        <v>3888</v>
+        <v>8596</v>
       </c>
       <c r="C63" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="D63" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="B64">
-        <v>3786</v>
+        <v>8368</v>
       </c>
       <c r="C64" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="D64" t="s">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="B65">
-        <v>3755</v>
+        <v>8332</v>
       </c>
       <c r="C65" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="D65" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="B66">
-        <v>3538</v>
+        <v>8330</v>
       </c>
       <c r="C66" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="B67">
-        <v>3536</v>
+        <v>8327</v>
       </c>
       <c r="C67" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="D67" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="B68">
-        <v>3519</v>
+        <v>8306</v>
       </c>
       <c r="C68" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="D68" t="s">
-        <v>181</v>
+        <v>164</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="B69">
-        <v>3432</v>
+        <v>8228</v>
       </c>
       <c r="C69" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="D69" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="B70">
-        <v>3428</v>
+        <v>7950</v>
       </c>
       <c r="C70" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="D70" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="B71">
-        <v>3339</v>
+        <v>7911</v>
       </c>
       <c r="C71" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="B72">
-        <v>3335</v>
+        <v>7911</v>
       </c>
       <c r="C72" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="B73">
-        <v>3333</v>
+        <v>6800</v>
       </c>
       <c r="C73" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B74">
-        <v>3331</v>
+        <v>6508</v>
       </c>
       <c r="C74" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="D74" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B75">
-        <v>3195</v>
+        <v>6108</v>
       </c>
       <c r="C75" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="D75" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="B76">
-        <v>3193</v>
+        <v>6068</v>
       </c>
       <c r="C76" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="D76" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B77">
-        <v>3190</v>
+        <v>5982</v>
       </c>
       <c r="C77" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="D77" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="B78">
-        <v>3048</v>
+        <v>5980</v>
       </c>
       <c r="C78" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="D78" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="B79">
-        <v>2967</v>
+        <v>5908</v>
       </c>
       <c r="C79" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="D79" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="B80">
-        <v>2965</v>
+        <v>5778</v>
       </c>
       <c r="C80" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="D80" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="B81">
-        <v>2894</v>
+        <v>5762</v>
       </c>
       <c r="C81" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="D81" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="B82">
-        <v>2871</v>
+        <v>5756</v>
       </c>
       <c r="C82" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D82" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="B83">
-        <v>2812</v>
+        <v>5754</v>
       </c>
       <c r="C83" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="D83" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="B84">
-        <v>2810</v>
+        <v>5752</v>
       </c>
       <c r="C84" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="D84" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="B85">
-        <v>2759</v>
+        <v>5309</v>
       </c>
       <c r="C85" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="D85" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="B86">
-        <v>2614</v>
+        <v>5254</v>
       </c>
       <c r="C86" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="D86" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="B87">
-        <v>2605</v>
+        <v>5144</v>
       </c>
       <c r="C87" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="D87" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>212</v>
+      </c>
+      <c r="B88">
+        <v>5141</v>
       </c>
       <c r="C88" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="D88" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B89">
-        <v>2492</v>
+        <v>5031</v>
       </c>
       <c r="C89" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="D89" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B90">
-        <v>2490</v>
+        <v>5029</v>
       </c>
       <c r="C90" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="D90" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B91">
-        <v>2488</v>
+        <v>5024</v>
       </c>
       <c r="C91" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="D91" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="B92">
-        <v>2426</v>
+        <v>5022</v>
       </c>
       <c r="C92" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="D92" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="B93">
-        <v>2371</v>
+        <v>4817</v>
       </c>
       <c r="C93" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="D93" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>2301</v>
+        <v>229</v>
+      </c>
+      <c r="B94" t="s">
+        <v>230</v>
       </c>
       <c r="C94" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="D94" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B95">
-        <v>2216</v>
+        <v>4639</v>
       </c>
       <c r="C95" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="D95" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B96">
-        <v>2214</v>
+        <v>4637</v>
       </c>
       <c r="C96" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="D96" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B97">
-        <v>2212</v>
+        <v>4635</v>
       </c>
       <c r="C97" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="D97" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="B98">
-        <v>2111</v>
+        <v>4632</v>
       </c>
       <c r="C98" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="D98" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="B99">
-        <v>2109</v>
+        <v>4630</v>
       </c>
       <c r="C99" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="D99" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="B100">
-        <v>2034</v>
+        <v>4596</v>
       </c>
       <c r="C100" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="D100" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="B101">
-        <v>2023</v>
+        <v>4505</v>
       </c>
       <c r="C101" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="D101" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="B102">
-        <v>1901</v>
+        <v>4476</v>
       </c>
       <c r="C102" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="D102" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="B103">
-        <v>1776</v>
+        <v>4458</v>
       </c>
       <c r="C103" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="D103" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>1637</v>
+        <v>255</v>
+      </c>
+      <c r="B104" t="s">
+        <v>230</v>
       </c>
       <c r="C104" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="D104" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="B105">
-        <v>1610</v>
+        <v>4058</v>
       </c>
       <c r="C105" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="D105" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="B106">
-        <v>1598</v>
+        <v>3888</v>
       </c>
       <c r="C106" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="D106" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="B107">
-        <v>1596</v>
+        <v>3786</v>
       </c>
       <c r="C107" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="D107" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="B108">
-        <v>1525</v>
+        <v>3755</v>
       </c>
       <c r="C108" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="D108" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B109">
-        <v>1522</v>
+        <v>3538</v>
       </c>
       <c r="C109" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="D109" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B110">
-        <v>1521</v>
+        <v>3536</v>
       </c>
       <c r="C110" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="D110" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>269</v>
+      </c>
+      <c r="B111">
+        <v>3519</v>
       </c>
       <c r="C111" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="D111" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="B112">
-        <v>1470</v>
+        <v>3432</v>
       </c>
       <c r="C112" t="s">
-        <v>290</v>
+        <v>277</v>
       </c>
       <c r="D112" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="B113">
-        <v>1447</v>
+        <v>3428</v>
       </c>
       <c r="C113" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="D113" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="B114">
-        <v>1663</v>
+        <v>3339</v>
       </c>
       <c r="C114" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="D114" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="B115">
-        <v>1256</v>
+        <v>3335</v>
       </c>
       <c r="C115" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="D115" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="B116">
-        <v>906</v>
+        <v>3333</v>
       </c>
       <c r="C116" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="D116" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>281</v>
+      </c>
+      <c r="B117">
+        <v>3331</v>
       </c>
       <c r="C117" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="D117" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="B118">
-        <v>484</v>
+        <v>3195</v>
       </c>
       <c r="C118" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="D118" t="s">
-        <v>308</v>
+        <v>292</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="B119">
-        <v>474</v>
+        <v>3193</v>
       </c>
       <c r="C119" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="D119" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>312</v>
+        <v>290</v>
       </c>
       <c r="B120">
-        <v>15428</v>
+        <v>3190</v>
       </c>
       <c r="C120" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="D120" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="B121">
-        <v>15427</v>
+        <v>3048</v>
       </c>
       <c r="C121" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="D121" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="B122">
-        <v>15082</v>
+        <v>2967</v>
       </c>
       <c r="C122" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="D122" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="B123">
-        <v>15080</v>
+        <v>2965</v>
       </c>
       <c r="C123" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="D123" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="B124">
-        <v>15078</v>
+        <v>2894</v>
       </c>
       <c r="C124" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
       <c r="D124" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="B125">
-        <v>15073</v>
+        <v>2871</v>
       </c>
       <c r="C125" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="D125" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>310</v>
+      </c>
+      <c r="B126">
+        <v>2812</v>
       </c>
       <c r="C126" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="D126" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="B127">
-        <v>15028</v>
+        <v>2810</v>
       </c>
       <c r="C127" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="D127" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="B128">
-        <v>15026</v>
+        <v>2759</v>
       </c>
       <c r="C128" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="D128" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="B129">
-        <v>15009</v>
+        <v>2614</v>
       </c>
       <c r="C129" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="D129" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="B130">
-        <v>14972</v>
+        <v>2605</v>
       </c>
       <c r="C130" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="D130" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>14970</v>
+        <v>318</v>
+      </c>
+      <c r="B131" t="s">
+        <v>230</v>
       </c>
       <c r="C131" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="D131" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="B132">
-        <v>14968</v>
+        <v>2492</v>
       </c>
       <c r="C132" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="D132" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="B133">
-        <v>14967</v>
+        <v>2490</v>
       </c>
       <c r="C133" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
       <c r="D133" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="B134">
-        <v>14964</v>
+        <v>2488</v>
       </c>
       <c r="C134" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="D134" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B135">
-        <v>14951</v>
+        <v>2426</v>
       </c>
       <c r="C135" t="s">
-        <v>346</v>
+        <v>333</v>
       </c>
       <c r="D135" t="s">
-        <v>347</v>
+        <v>334</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>348</v>
+        <v>335</v>
       </c>
       <c r="B136">
-        <v>14808</v>
+        <v>2371</v>
       </c>
       <c r="C136" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="D136" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="B137">
-        <v>14462</v>
+        <v>2301</v>
       </c>
       <c r="C137" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D137" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="B138">
-        <v>14460</v>
+        <v>2216</v>
       </c>
       <c r="C138" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="D138" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="B139">
-        <v>14458</v>
+        <v>2214</v>
       </c>
       <c r="C139" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="D139" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="B140">
-        <v>14333</v>
+        <v>2212</v>
       </c>
       <c r="C140" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="D140" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B141">
-        <v>14330</v>
+        <v>2111</v>
       </c>
       <c r="C141" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="D141" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="B142">
-        <v>14144</v>
+        <v>2109</v>
       </c>
       <c r="C142" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="D142" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="B143">
-        <v>14039</v>
+        <v>2034</v>
       </c>
       <c r="C143" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="D143" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="B144">
-        <v>13907</v>
+        <v>2023</v>
       </c>
       <c r="C144" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
       <c r="D144" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="B145">
-        <v>13905</v>
+        <v>1901</v>
       </c>
       <c r="C145" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="D145" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="B146">
-        <v>13759</v>
+        <v>1776</v>
       </c>
       <c r="C146" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="D146" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="B147">
-        <v>13758</v>
+        <v>1637</v>
       </c>
       <c r="C147" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="D147" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="B148">
-        <v>13688</v>
+        <v>1610</v>
       </c>
       <c r="C148" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="D148" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="B149">
-        <v>13681</v>
+        <v>1598</v>
       </c>
       <c r="C149" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="D149" t="s">
-        <v>384</v>
+        <v>371</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="B150">
-        <v>13649</v>
+        <v>1596</v>
       </c>
       <c r="C150" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="D150" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="B151">
-        <v>13330</v>
+        <v>1525</v>
       </c>
       <c r="C151" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="D151" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="B152">
-        <v>13326</v>
+        <v>1522</v>
       </c>
       <c r="C152" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="D152" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="B153">
-        <v>13236</v>
+        <v>1521</v>
       </c>
       <c r="C153" t="s">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="D153" t="s">
-        <v>393</v>
+        <v>380</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>13051</v>
+        <v>374</v>
+      </c>
+      <c r="B154" t="s">
+        <v>230</v>
       </c>
       <c r="C154" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="D154" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="B155">
-        <v>13049</v>
+        <v>1470</v>
       </c>
       <c r="C155" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="D155" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="B156">
-        <v>12753</v>
+        <v>1447</v>
       </c>
       <c r="C156" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="D156" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="B157">
-        <v>12730</v>
+        <v>1663</v>
       </c>
       <c r="C157" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="D157" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="B158">
-        <v>12728</v>
+        <v>1256</v>
       </c>
       <c r="C158" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="D158" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="B159">
-        <v>12724</v>
+        <v>906</v>
       </c>
       <c r="C159" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="D159" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>12653</v>
+        <v>397</v>
+      </c>
+      <c r="B160" t="s">
+        <v>230</v>
       </c>
       <c r="C160" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="D160" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="B161">
-        <v>12608</v>
+        <v>484</v>
       </c>
       <c r="C161" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
       <c r="D161" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="B162">
-        <v>12606</v>
+        <v>474</v>
       </c>
       <c r="C162" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="D162" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="B163">
-        <v>12532</v>
+        <v>15428</v>
       </c>
       <c r="C163" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="D163" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="B164">
-        <v>12485</v>
+        <v>15427</v>
       </c>
       <c r="C164" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="D164" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>411</v>
+      </c>
+      <c r="B165">
+        <v>15082</v>
       </c>
       <c r="C165" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="D165" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="B166">
-        <v>12319</v>
+        <v>15080</v>
       </c>
       <c r="C166" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="D166" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="B167">
-        <v>12289</v>
+        <v>15078</v>
       </c>
       <c r="C167" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="D167" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
       <c r="B168">
-        <v>11783</v>
+        <v>15073</v>
       </c>
       <c r="C168" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="D168" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>11708</v>
+        <v>411</v>
+      </c>
+      <c r="B169" t="s">
+        <v>230</v>
       </c>
       <c r="C169" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="D169" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="B170">
-        <v>11642</v>
+        <v>15028</v>
       </c>
       <c r="C170" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="D170" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>422</v>
+      </c>
+      <c r="B171">
+        <v>15026</v>
       </c>
       <c r="C171" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="D171" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>442</v>
+        <v>422</v>
       </c>
       <c r="B172">
-        <v>11546</v>
+        <v>15009</v>
       </c>
       <c r="C172" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
       <c r="D172" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="B173">
-        <v>11525</v>
+        <v>14972</v>
       </c>
       <c r="C173" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="D173" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="B174">
-        <v>11443</v>
+        <v>14970</v>
       </c>
       <c r="C174" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="D174" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="B175">
-        <v>11429</v>
+        <v>14968</v>
       </c>
       <c r="C175" t="s">
-        <v>450</v>
+        <v>434</v>
       </c>
       <c r="D175" t="s">
-        <v>451</v>
+        <v>435</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="B176">
-        <v>11426</v>
+        <v>14967</v>
       </c>
       <c r="C176" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="D176" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>429</v>
       </c>
       <c r="B177">
-        <v>11278</v>
+        <v>14964</v>
       </c>
       <c r="C177" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="D177" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>454</v>
+        <v>429</v>
       </c>
       <c r="B178">
-        <v>11277</v>
+        <v>14951</v>
       </c>
       <c r="C178" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
       <c r="D178" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="B179">
-        <v>11009</v>
+        <v>14808</v>
       </c>
       <c r="C179" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="D179" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
       <c r="B180">
-        <v>10962</v>
+        <v>14462</v>
       </c>
       <c r="C180" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="D180" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
       <c r="B181">
-        <v>10951</v>
+        <v>14460</v>
       </c>
       <c r="C181" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="D181" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>467</v>
+        <v>445</v>
       </c>
       <c r="B182">
-        <v>10752</v>
+        <v>14458</v>
       </c>
       <c r="C182" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
       <c r="D182" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>470</v>
+        <v>452</v>
       </c>
       <c r="B183">
-        <v>10626</v>
+        <v>14333</v>
       </c>
       <c r="C183" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
       <c r="D183" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>473</v>
+        <v>452</v>
       </c>
       <c r="B184">
-        <v>10531</v>
+        <v>14330</v>
       </c>
       <c r="C184" t="s">
-        <v>474</v>
+        <v>455</v>
       </c>
       <c r="D184" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="B185">
-        <v>10329</v>
+        <v>14144</v>
       </c>
       <c r="C185" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
       <c r="D185" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="B186">
-        <v>10077</v>
+        <v>14039</v>
       </c>
       <c r="C186" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="D186" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="B187">
-        <v>10063</v>
+        <v>13907</v>
       </c>
       <c r="C187" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="D187" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
       <c r="B188">
-        <v>9873</v>
+        <v>13905</v>
       </c>
       <c r="C188" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="D188" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>487</v>
+        <v>468</v>
       </c>
       <c r="B189">
-        <v>9771</v>
+        <v>13759</v>
       </c>
       <c r="C189" t="s">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="D189" t="s">
-        <v>489</v>
+        <v>470</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
       <c r="B190">
-        <v>9711</v>
+        <v>13758</v>
       </c>
       <c r="C190" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
       <c r="D190" t="s">
-        <v>492</v>
+        <v>472</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="B191">
-        <v>9687</v>
+        <v>13688</v>
       </c>
       <c r="C191" t="s">
-        <v>493</v>
+        <v>474</v>
       </c>
       <c r="D191" t="s">
-        <v>494</v>
+        <v>475</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="B192">
-        <v>9685</v>
+        <v>13681</v>
       </c>
       <c r="C192" t="s">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="D192" t="s">
-        <v>496</v>
+        <v>478</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="B193">
-        <v>9655</v>
+        <v>13649</v>
       </c>
       <c r="C193" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="D193" t="s">
-        <v>499</v>
+        <v>480</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="B194">
-        <v>9638</v>
+        <v>13330</v>
       </c>
       <c r="C194" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="D194" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>502</v>
+        <v>481</v>
       </c>
       <c r="B195">
-        <v>9628</v>
+        <v>13326</v>
       </c>
       <c r="C195" t="s">
-        <v>503</v>
+        <v>484</v>
       </c>
       <c r="D195" t="s">
-        <v>504</v>
+        <v>485</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>502</v>
+        <v>481</v>
       </c>
       <c r="B196">
-        <v>9627</v>
+        <v>13236</v>
       </c>
       <c r="C196" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="D196" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="B197">
-        <v>9571</v>
+        <v>13051</v>
       </c>
       <c r="C197" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="D197" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
       <c r="B198">
-        <v>9558</v>
+        <v>13049</v>
       </c>
       <c r="C198" t="s">
-        <v>511</v>
+        <v>491</v>
       </c>
       <c r="D198" t="s">
-        <v>512</v>
+        <v>492</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>513</v>
+        <v>493</v>
       </c>
       <c r="B199">
-        <v>9550</v>
+        <v>12753</v>
       </c>
       <c r="C199" t="s">
-        <v>514</v>
+        <v>494</v>
       </c>
       <c r="D199" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>516</v>
+        <v>496</v>
       </c>
       <c r="B200">
-        <v>9515</v>
+        <v>12730</v>
       </c>
       <c r="C200" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="D200" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>519</v>
+        <v>496</v>
       </c>
       <c r="B201">
-        <v>9499</v>
+        <v>12728</v>
       </c>
       <c r="C201" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="D201" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>522</v>
+        <v>496</v>
       </c>
       <c r="B202">
-        <v>9461</v>
+        <v>12724</v>
       </c>
       <c r="C202" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="D202" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="B203">
-        <v>9316</v>
+        <v>12653</v>
       </c>
       <c r="C203" t="s">
-        <v>526</v>
+        <v>504</v>
       </c>
       <c r="D203" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>525</v>
+        <v>506</v>
       </c>
       <c r="B204">
-        <v>9291</v>
+        <v>12608</v>
       </c>
       <c r="C204" t="s">
-        <v>528</v>
+        <v>507</v>
       </c>
       <c r="D204" t="s">
-        <v>529</v>
+        <v>508</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>525</v>
+        <v>506</v>
       </c>
       <c r="B205">
-        <v>9281</v>
+        <v>12606</v>
       </c>
       <c r="C205" t="s">
-        <v>530</v>
+        <v>509</v>
       </c>
       <c r="D205" t="s">
-        <v>531</v>
+        <v>510</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>532</v>
+        <v>511</v>
       </c>
       <c r="B206">
-        <v>9089</v>
+        <v>12532</v>
       </c>
       <c r="C206" t="s">
-        <v>533</v>
+        <v>512</v>
       </c>
       <c r="D206" t="s">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>535</v>
+        <v>514</v>
       </c>
       <c r="B207">
-        <v>9032</v>
+        <v>12485</v>
       </c>
       <c r="C207" t="s">
-        <v>536</v>
+        <v>515</v>
       </c>
       <c r="D207" t="s">
-        <v>537</v>
+        <v>516</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>8847</v>
+        <v>514</v>
+      </c>
+      <c r="B208" t="s">
+        <v>230</v>
       </c>
       <c r="C208" t="s">
-        <v>539</v>
+        <v>517</v>
       </c>
       <c r="D208" t="s">
-        <v>540</v>
+        <v>518</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="B209">
-        <v>8501</v>
+        <v>12319</v>
       </c>
       <c r="C209" t="s">
-        <v>542</v>
+        <v>520</v>
       </c>
       <c r="D209" t="s">
-        <v>543</v>
+        <v>521</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>544</v>
+        <v>522</v>
       </c>
       <c r="B210">
-        <v>7926</v>
+        <v>12289</v>
       </c>
       <c r="C210" t="s">
-        <v>545</v>
+        <v>523</v>
       </c>
       <c r="D210" t="s">
-        <v>546</v>
+        <v>524</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="B211">
-        <v>5766</v>
+        <v>11783</v>
       </c>
       <c r="C211" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
       <c r="D211" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
       <c r="B212">
-        <v>7730</v>
+        <v>11708</v>
       </c>
       <c r="C212" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="D212" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>531</v>
+      </c>
+      <c r="B213">
+        <v>11642</v>
       </c>
       <c r="C213" t="s">
-        <v>553</v>
+        <v>532</v>
       </c>
       <c r="D213" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>7062</v>
+        <v>531</v>
+      </c>
+      <c r="B214" t="s">
+        <v>230</v>
       </c>
       <c r="C214" t="s">
-        <v>556</v>
+        <v>534</v>
       </c>
       <c r="D214" t="s">
-        <v>557</v>
+        <v>535</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>558</v>
+        <v>536</v>
       </c>
       <c r="B215">
-        <v>6897</v>
+        <v>11546</v>
       </c>
       <c r="C215" t="s">
-        <v>559</v>
+        <v>537</v>
       </c>
       <c r="D215" t="s">
-        <v>560</v>
+        <v>538</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>561</v>
+        <v>536</v>
       </c>
       <c r="B216">
-        <v>6880</v>
+        <v>11525</v>
       </c>
       <c r="C216" t="s">
-        <v>562</v>
+        <v>539</v>
       </c>
       <c r="D216" t="s">
-        <v>563</v>
+        <v>540</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="B217">
-        <v>6864</v>
+        <v>11443</v>
       </c>
       <c r="C217" t="s">
-        <v>564</v>
+        <v>542</v>
       </c>
       <c r="D217" t="s">
-        <v>565</v>
+        <v>543</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>566</v>
+        <v>541</v>
       </c>
       <c r="B218">
-        <v>6718</v>
+        <v>11429</v>
       </c>
       <c r="C218" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="D218" t="s">
-        <v>568</v>
+        <v>545</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>569</v>
+        <v>541</v>
       </c>
       <c r="B219">
-        <v>6530</v>
+        <v>11426</v>
       </c>
       <c r="C219" t="s">
-        <v>570</v>
+        <v>546</v>
       </c>
       <c r="D219" t="s">
-        <v>571</v>
+        <v>547</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>572</v>
+        <v>548</v>
       </c>
       <c r="B220">
-        <v>6516</v>
+        <v>11278</v>
       </c>
       <c r="C220" t="s">
-        <v>573</v>
+        <v>549</v>
       </c>
       <c r="D220" t="s">
-        <v>574</v>
+        <v>550</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>572</v>
+        <v>548</v>
       </c>
       <c r="B221">
-        <v>6515</v>
+        <v>11277</v>
       </c>
       <c r="C221" t="s">
-        <v>575</v>
+        <v>551</v>
       </c>
       <c r="D221" t="s">
-        <v>576</v>
+        <v>552</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>553</v>
+      </c>
+      <c r="B222">
+        <v>11009</v>
       </c>
       <c r="C222" t="s">
-        <v>577</v>
+        <v>554</v>
       </c>
       <c r="D222" t="s">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="B223">
-        <v>5896</v>
+        <v>10962</v>
       </c>
       <c r="C223" t="s">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="D223" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="B224">
-        <v>5883</v>
+        <v>10951</v>
       </c>
       <c r="C224" t="s">
-        <v>582</v>
+        <v>559</v>
       </c>
       <c r="D224" t="s">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>584</v>
+        <v>561</v>
       </c>
       <c r="B225">
-        <v>5819</v>
+        <v>10752</v>
       </c>
       <c r="C225" t="s">
-        <v>585</v>
+        <v>562</v>
       </c>
       <c r="D225" t="s">
-        <v>586</v>
+        <v>563</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="B226">
-        <v>5799</v>
+        <v>10626</v>
       </c>
       <c r="C226" t="s">
-        <v>587</v>
+        <v>565</v>
       </c>
       <c r="D226" t="s">
-        <v>588</v>
+        <v>566</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>589</v>
+        <v>567</v>
       </c>
       <c r="B227">
-        <v>5759</v>
+        <v>10531</v>
       </c>
       <c r="C227" t="s">
-        <v>590</v>
+        <v>568</v>
       </c>
       <c r="D227" t="s">
-        <v>591</v>
+        <v>569</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>592</v>
+        <v>570</v>
       </c>
       <c r="B228">
-        <v>5651</v>
+        <v>10329</v>
       </c>
       <c r="C228" t="s">
-        <v>593</v>
+        <v>571</v>
       </c>
       <c r="D228" t="s">
-        <v>594</v>
+        <v>572</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>592</v>
+        <v>573</v>
       </c>
       <c r="B229">
-        <v>5649</v>
+        <v>10077</v>
       </c>
       <c r="C229" t="s">
-        <v>595</v>
+        <v>574</v>
       </c>
       <c r="D229" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>597</v>
+        <v>573</v>
       </c>
       <c r="B230">
-        <v>5489</v>
+        <v>10063</v>
       </c>
       <c r="C230" t="s">
-        <v>598</v>
+        <v>576</v>
       </c>
       <c r="D230" t="s">
-        <v>599</v>
+        <v>577</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="B231">
-        <v>5460</v>
+        <v>9873</v>
       </c>
       <c r="C231" t="s">
-        <v>600</v>
+        <v>579</v>
       </c>
       <c r="D231" t="s">
-        <v>601</v>
+        <v>580</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>602</v>
+        <v>581</v>
       </c>
       <c r="B232">
-        <v>5393</v>
+        <v>9771</v>
       </c>
       <c r="C232" t="s">
-        <v>603</v>
+        <v>582</v>
       </c>
       <c r="D232" t="s">
-        <v>604</v>
+        <v>583</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="B233">
-        <v>5386</v>
+        <v>9711</v>
       </c>
       <c r="C233" t="s">
-        <v>605</v>
+        <v>585</v>
       </c>
       <c r="D233" t="s">
-        <v>606</v>
+        <v>586</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="B234">
-        <v>5384</v>
+        <v>9687</v>
       </c>
       <c r="C234" t="s">
-        <v>607</v>
+        <v>587</v>
       </c>
       <c r="D234" t="s">
-        <v>608</v>
+        <v>588</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="B235">
-        <v>5380</v>
+        <v>9685</v>
       </c>
       <c r="C235" t="s">
-        <v>609</v>
+        <v>589</v>
       </c>
       <c r="D235" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="B236">
-        <v>5377</v>
+        <v>9655</v>
       </c>
       <c r="C236" t="s">
-        <v>611</v>
+        <v>592</v>
       </c>
       <c r="D236" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="B237">
-        <v>5308</v>
+        <v>9638</v>
       </c>
       <c r="C237" t="s">
-        <v>614</v>
+        <v>594</v>
       </c>
       <c r="D237" t="s">
-        <v>615</v>
+        <v>595</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="B238">
-        <v>5306</v>
+        <v>9628</v>
       </c>
       <c r="C238" t="s">
-        <v>616</v>
+        <v>597</v>
       </c>
       <c r="D238" t="s">
-        <v>617</v>
+        <v>598</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>618</v>
+        <v>596</v>
       </c>
       <c r="B239">
-        <v>5141</v>
+        <v>9627</v>
       </c>
       <c r="C239" t="s">
-        <v>619</v>
+        <v>599</v>
       </c>
       <c r="D239" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
       <c r="B240">
-        <v>5076</v>
+        <v>9571</v>
       </c>
       <c r="C240" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
       <c r="D240" t="s">
-        <v>623</v>
+        <v>603</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>621</v>
+        <v>604</v>
       </c>
       <c r="B241">
-        <v>5074</v>
+        <v>9558</v>
       </c>
       <c r="C241" t="s">
-        <v>624</v>
+        <v>605</v>
       </c>
       <c r="D241" t="s">
-        <v>625</v>
+        <v>606</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>626</v>
+        <v>607</v>
       </c>
       <c r="B242">
-        <v>5038</v>
+        <v>9550</v>
       </c>
       <c r="C242" t="s">
-        <v>627</v>
+        <v>608</v>
       </c>
       <c r="D242" t="s">
-        <v>628</v>
+        <v>609</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>626</v>
+        <v>610</v>
       </c>
       <c r="B243">
-        <v>5025</v>
+        <v>9515</v>
       </c>
       <c r="C243" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="D243" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="B244">
-        <v>4999</v>
+        <v>9499</v>
       </c>
       <c r="C244" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
       <c r="D244" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="B245">
-        <v>4987</v>
+        <v>9461</v>
       </c>
       <c r="C245" t="s">
-        <v>634</v>
+        <v>617</v>
       </c>
       <c r="D245" t="s">
-        <v>635</v>
+        <v>618</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="B246">
-        <v>4985</v>
+        <v>9316</v>
       </c>
       <c r="C246" t="s">
-        <v>636</v>
+        <v>620</v>
       </c>
       <c r="D246" t="s">
-        <v>637</v>
+        <v>621</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="B247">
-        <v>4982</v>
+        <v>9291</v>
       </c>
       <c r="C247" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="D247" t="s">
-        <v>639</v>
+        <v>623</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="B248">
-        <v>4969</v>
+        <v>9281</v>
       </c>
       <c r="C248" t="s">
-        <v>640</v>
+        <v>624</v>
       </c>
       <c r="D248" t="s">
-        <v>641</v>
+        <v>625</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>642</v>
+        <v>626</v>
       </c>
       <c r="B249">
-        <v>4892</v>
+        <v>9089</v>
       </c>
       <c r="C249" t="s">
-        <v>643</v>
+        <v>627</v>
       </c>
       <c r="D249" t="s">
-        <v>644</v>
+        <v>628</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>645</v>
+        <v>629</v>
       </c>
       <c r="B250">
-        <v>4550</v>
+        <v>9032</v>
       </c>
       <c r="C250" t="s">
-        <v>646</v>
+        <v>630</v>
       </c>
       <c r="D250" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>648</v>
+        <v>632</v>
       </c>
       <c r="B251">
-        <v>4356</v>
+        <v>8847</v>
       </c>
       <c r="C251" t="s">
-        <v>649</v>
+        <v>633</v>
       </c>
       <c r="D251" t="s">
-        <v>650</v>
+        <v>634</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>651</v>
+        <v>635</v>
       </c>
       <c r="B252">
-        <v>4340</v>
+        <v>8501</v>
       </c>
       <c r="C252" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="D252" t="s">
-        <v>653</v>
+        <v>637</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>638</v>
+      </c>
+      <c r="B253">
+        <v>7926</v>
       </c>
       <c r="C253" t="s">
-        <v>655</v>
+        <v>639</v>
       </c>
       <c r="D253" t="s">
-        <v>656</v>
+        <v>640</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>657</v>
+        <v>638</v>
       </c>
       <c r="B254">
-        <v>4202</v>
+        <v>5766</v>
       </c>
       <c r="C254" t="s">
-        <v>658</v>
+        <v>641</v>
       </c>
       <c r="D254" t="s">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="B255">
-        <v>4016</v>
+        <v>7730</v>
       </c>
       <c r="C255" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="D255" t="s">
-        <v>662</v>
+        <v>645</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>3853</v>
+        <v>646</v>
+      </c>
+      <c r="B256" t="s">
+        <v>230</v>
       </c>
       <c r="C256" t="s">
-        <v>664</v>
+        <v>647</v>
       </c>
       <c r="D256" t="s">
-        <v>665</v>
+        <v>648</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>663</v>
+        <v>649</v>
       </c>
       <c r="B257">
-        <v>3851</v>
+        <v>7062</v>
       </c>
       <c r="C257" t="s">
-        <v>666</v>
+        <v>650</v>
       </c>
       <c r="D257" t="s">
-        <v>667</v>
+        <v>651</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="B258">
-        <v>3840</v>
+        <v>6897</v>
       </c>
       <c r="C258" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="D258" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="B259">
-        <v>3836</v>
+        <v>6880</v>
       </c>
       <c r="C259" t="s">
-        <v>670</v>
+        <v>656</v>
       </c>
       <c r="D259" t="s">
-        <v>671</v>
+        <v>657</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="B260">
-        <v>3834</v>
+        <v>6864</v>
       </c>
       <c r="C260" t="s">
-        <v>672</v>
+        <v>658</v>
       </c>
       <c r="D260" t="s">
-        <v>673</v>
+        <v>659</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B261">
-        <v>3828</v>
+        <v>6718</v>
       </c>
       <c r="C261" t="s">
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="D261" t="s">
-        <v>675</v>
+        <v>662</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>676</v>
+        <v>663</v>
       </c>
       <c r="B262">
-        <v>3760</v>
+        <v>6530</v>
       </c>
       <c r="C262" t="s">
-        <v>677</v>
+        <v>664</v>
       </c>
       <c r="D262" t="s">
-        <v>678</v>
+        <v>665</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>666</v>
+      </c>
+      <c r="B263">
+        <v>6516</v>
       </c>
       <c r="C263" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="D263" t="s">
-        <v>681</v>
+        <v>668</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>682</v>
+        <v>666</v>
       </c>
       <c r="B264">
-        <v>3190</v>
+        <v>6515</v>
       </c>
       <c r="C264" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="D264" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>3021</v>
+        <v>666</v>
+      </c>
+      <c r="B265" t="s">
+        <v>230</v>
       </c>
       <c r="C265" t="s">
-        <v>686</v>
+        <v>671</v>
       </c>
       <c r="D265" t="s">
-        <v>687</v>
+        <v>672</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="B266">
-        <v>2904</v>
+        <v>5896</v>
       </c>
       <c r="C266" t="s">
-        <v>689</v>
+        <v>674</v>
       </c>
       <c r="D266" t="s">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>691</v>
+        <v>673</v>
       </c>
       <c r="B267">
-        <v>2683</v>
+        <v>5883</v>
       </c>
       <c r="C267" t="s">
-        <v>692</v>
+        <v>676</v>
       </c>
       <c r="D267" t="s">
-        <v>693</v>
+        <v>677</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="B268">
-        <v>2653</v>
+        <v>5819</v>
       </c>
       <c r="C268" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="D268" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="B269">
-        <v>2652</v>
+        <v>5799</v>
       </c>
       <c r="C269" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="D269" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="B270">
-        <v>2640</v>
+        <v>5759</v>
       </c>
       <c r="C270" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="D270" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="B271">
-        <v>2467</v>
+        <v>5651</v>
       </c>
       <c r="C271" t="s">
-        <v>702</v>
+        <v>687</v>
       </c>
       <c r="D271" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>704</v>
+        <v>686</v>
       </c>
       <c r="B272">
-        <v>2421</v>
+        <v>5649</v>
       </c>
       <c r="C272" t="s">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="D272" t="s">
-        <v>706</v>
+        <v>690</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>707</v>
+        <v>691</v>
       </c>
       <c r="B273">
-        <v>2373</v>
+        <v>5489</v>
       </c>
       <c r="C273" t="s">
-        <v>708</v>
+        <v>692</v>
       </c>
       <c r="D273" t="s">
-        <v>709</v>
+        <v>693</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>710</v>
+        <v>691</v>
       </c>
       <c r="B274">
-        <v>2343</v>
+        <v>5460</v>
       </c>
       <c r="C274" t="s">
-        <v>711</v>
+        <v>694</v>
       </c>
       <c r="D274" t="s">
-        <v>712</v>
+        <v>695</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>713</v>
+        <v>696</v>
       </c>
       <c r="B275">
-        <v>2142</v>
+        <v>5393</v>
       </c>
       <c r="C275" t="s">
-        <v>714</v>
+        <v>697</v>
       </c>
       <c r="D275" t="s">
-        <v>715</v>
+        <v>698</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="B276">
-        <v>2021</v>
+        <v>5386</v>
       </c>
       <c r="C276" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="D276" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>719</v>
+        <v>696</v>
       </c>
       <c r="B277">
-        <v>1831</v>
+        <v>5384</v>
       </c>
       <c r="C277" t="s">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="D277" t="s">
-        <v>721</v>
+        <v>702</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>722</v>
+        <v>696</v>
       </c>
       <c r="B278">
-        <v>1655</v>
+        <v>5380</v>
       </c>
       <c r="C278" t="s">
-        <v>723</v>
+        <v>703</v>
       </c>
       <c r="D278" t="s">
-        <v>724</v>
+        <v>704</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>725</v>
+        <v>696</v>
       </c>
       <c r="B279">
-        <v>1616</v>
+        <v>5377</v>
       </c>
       <c r="C279" t="s">
-        <v>726</v>
+        <v>705</v>
       </c>
       <c r="D279" t="s">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>725</v>
+        <v>707</v>
       </c>
       <c r="B280">
-        <v>1614</v>
+        <v>5308</v>
       </c>
       <c r="C280" t="s">
-        <v>728</v>
+        <v>708</v>
       </c>
       <c r="D280" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>707</v>
+      </c>
+      <c r="B281">
+        <v>5306</v>
       </c>
       <c r="C281" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="D281" t="s">
-        <v>731</v>
+        <v>711</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>732</v>
+        <v>712</v>
       </c>
       <c r="B282">
-        <v>1410</v>
+        <v>5141</v>
       </c>
       <c r="C282" t="s">
-        <v>733</v>
+        <v>713</v>
       </c>
       <c r="D282" t="s">
-        <v>734</v>
+        <v>714</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>732</v>
+        <v>715</v>
       </c>
       <c r="B283">
-        <v>1408</v>
+        <v>5076</v>
       </c>
       <c r="C283" t="s">
-        <v>735</v>
+        <v>716</v>
       </c>
       <c r="D283" t="s">
-        <v>736</v>
+        <v>717</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>732</v>
+        <v>715</v>
       </c>
       <c r="B284">
-        <v>1393</v>
+        <v>5074</v>
       </c>
       <c r="C284" t="s">
-        <v>737</v>
+        <v>718</v>
       </c>
       <c r="D284" t="s">
-        <v>738</v>
+        <v>719</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="B285">
-        <v>1381</v>
+        <v>5038</v>
       </c>
       <c r="C285" t="s">
-        <v>739</v>
+        <v>721</v>
       </c>
       <c r="D285" t="s">
-        <v>740</v>
+        <v>722</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>741</v>
+        <v>720</v>
       </c>
       <c r="B286">
-        <v>1360</v>
+        <v>5025</v>
       </c>
       <c r="C286" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D286" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="B287">
-        <v>1053</v>
+        <v>4999</v>
       </c>
       <c r="C287" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="D287" t="s">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>747</v>
+        <v>725</v>
       </c>
       <c r="B288">
-        <v>802</v>
+        <v>4987</v>
       </c>
       <c r="C288" t="s">
-        <v>748</v>
+        <v>728</v>
       </c>
       <c r="D288" t="s">
-        <v>749</v>
+        <v>729</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>750</v>
+        <v>725</v>
       </c>
       <c r="B289">
-        <v>762</v>
+        <v>4985</v>
       </c>
       <c r="C289" t="s">
-        <v>751</v>
+        <v>730</v>
       </c>
       <c r="D289" t="s">
-        <v>752</v>
+        <v>731</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>750</v>
+        <v>725</v>
       </c>
       <c r="B290">
-        <v>747</v>
+        <v>4982</v>
       </c>
       <c r="C290" t="s">
-        <v>753</v>
+        <v>732</v>
       </c>
       <c r="D290" t="s">
-        <v>754</v>
+        <v>733</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>750</v>
+        <v>725</v>
       </c>
       <c r="B291">
-        <v>745</v>
+        <v>4969</v>
       </c>
       <c r="C291" t="s">
-        <v>755</v>
+        <v>734</v>
       </c>
       <c r="D291" t="s">
-        <v>756</v>
+        <v>735</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>757</v>
+        <v>736</v>
       </c>
       <c r="B292">
-        <v>681</v>
+        <v>4892</v>
       </c>
       <c r="C292" t="s">
-        <v>758</v>
+        <v>737</v>
       </c>
       <c r="D292" t="s">
-        <v>759</v>
+        <v>738</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>757</v>
+        <v>739</v>
       </c>
       <c r="B293">
-        <v>678</v>
+        <v>4550</v>
       </c>
       <c r="C293" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="D293" t="s">
-        <v>761</v>
+        <v>741</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>757</v>
+        <v>742</v>
       </c>
       <c r="B294">
-        <v>647</v>
+        <v>4356</v>
       </c>
       <c r="C294" t="s">
-        <v>762</v>
+        <v>743</v>
       </c>
       <c r="D294" t="s">
-        <v>763</v>
+        <v>744</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>764</v>
+        <v>745</v>
       </c>
       <c r="B295">
-        <v>586</v>
+        <v>4340</v>
       </c>
       <c r="C295" t="s">
-        <v>765</v>
+        <v>746</v>
       </c>
       <c r="D295" t="s">
-        <v>766</v>
+        <v>747</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>748</v>
+      </c>
+      <c r="B296" t="s">
+        <v>230</v>
       </c>
       <c r="C296" t="s">
-        <v>767</v>
+        <v>749</v>
       </c>
       <c r="D296" t="s">
-        <v>768</v>
+        <v>750</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
       <c r="B297">
-        <v>568</v>
+        <v>4202</v>
       </c>
       <c r="C297" t="s">
-        <v>769</v>
+        <v>752</v>
       </c>
       <c r="D297" t="s">
-        <v>770</v>
+        <v>753</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="B298">
-        <v>567</v>
+        <v>4016</v>
       </c>
       <c r="C298" t="s">
-        <v>771</v>
+        <v>755</v>
       </c>
       <c r="D298" t="s">
-        <v>772</v>
+        <v>756</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>773</v>
+        <v>757</v>
       </c>
       <c r="B299">
-        <v>512</v>
+        <v>3853</v>
       </c>
       <c r="C299" t="s">
-        <v>774</v>
+        <v>758</v>
       </c>
       <c r="D299" t="s">
-        <v>775</v>
+        <v>759</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>776</v>
+        <v>757</v>
       </c>
       <c r="B300">
-        <v>485</v>
+        <v>3851</v>
       </c>
       <c r="C300" t="s">
-        <v>777</v>
+        <v>760</v>
       </c>
       <c r="D300" t="s">
-        <v>778</v>
+        <v>761</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>779</v>
+        <v>757</v>
       </c>
       <c r="B301">
-        <v>415</v>
+        <v>3840</v>
       </c>
       <c r="C301" t="s">
-        <v>780</v>
+        <v>762</v>
       </c>
       <c r="D301" t="s">
-        <v>781</v>
+        <v>763</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>782</v>
+        <v>757</v>
       </c>
       <c r="B302">
-        <v>398</v>
+        <v>3836</v>
       </c>
       <c r="C302" t="s">
-        <v>783</v>
+        <v>764</v>
       </c>
       <c r="D302" t="s">
-        <v>784</v>
+        <v>765</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>785</v>
+        <v>757</v>
       </c>
       <c r="B303">
-        <v>229</v>
+        <v>3834</v>
       </c>
       <c r="C303" t="s">
-        <v>786</v>
+        <v>766</v>
       </c>
       <c r="D303" t="s">
-        <v>787</v>
+        <v>767</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
+        <v>757</v>
+      </c>
+      <c r="B304">
+        <v>3828</v>
+      </c>
+      <c r="C304" t="s">
+        <v>768</v>
+      </c>
+      <c r="D304" t="s">
+        <v>769</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>770</v>
+      </c>
+      <c r="B305">
+        <v>3760</v>
+      </c>
+      <c r="C305" t="s">
+        <v>771</v>
+      </c>
+      <c r="D305" t="s">
+        <v>772</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>773</v>
+      </c>
+      <c r="B306" t="s">
+        <v>230</v>
+      </c>
+      <c r="C306" t="s">
+        <v>774</v>
+      </c>
+      <c r="D306" t="s">
+        <v>775</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>776</v>
+      </c>
+      <c r="B307">
+        <v>3190</v>
+      </c>
+      <c r="C307" t="s">
+        <v>777</v>
+      </c>
+      <c r="D307" t="s">
+        <v>778</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>779</v>
+      </c>
+      <c r="B308">
+        <v>3021</v>
+      </c>
+      <c r="C308" t="s">
+        <v>780</v>
+      </c>
+      <c r="D308" t="s">
+        <v>781</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>782</v>
+      </c>
+      <c r="B309">
+        <v>2904</v>
+      </c>
+      <c r="C309" t="s">
+        <v>783</v>
+      </c>
+      <c r="D309" t="s">
+        <v>784</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>785</v>
+      </c>
+      <c r="B310">
+        <v>2683</v>
+      </c>
+      <c r="C310" t="s">
+        <v>786</v>
+      </c>
+      <c r="D310" t="s">
+        <v>787</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>785</v>
+      </c>
+      <c r="B311">
+        <v>2653</v>
+      </c>
+      <c r="C311" t="s">
         <v>788</v>
       </c>
-      <c r="B304" t="s">
-[...2 lines deleted...]
-      <c r="C304" t="s">
+      <c r="D311" t="s">
         <v>789</v>
       </c>
-      <c r="D304" t="s">
+      <c r="E311" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>785</v>
+      </c>
+      <c r="B312">
+        <v>2652</v>
+      </c>
+      <c r="C312" t="s">
         <v>790</v>
       </c>
-      <c r="E304" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F304" s="2" t="s">
+      <c r="D312" t="s">
+        <v>791</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>792</v>
+      </c>
+      <c r="B313">
+        <v>2640</v>
+      </c>
+      <c r="C313" t="s">
+        <v>793</v>
+      </c>
+      <c r="D313" t="s">
+        <v>794</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>795</v>
+      </c>
+      <c r="B314">
+        <v>2467</v>
+      </c>
+      <c r="C314" t="s">
+        <v>796</v>
+      </c>
+      <c r="D314" t="s">
+        <v>797</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>798</v>
+      </c>
+      <c r="B315">
+        <v>2421</v>
+      </c>
+      <c r="C315" t="s">
+        <v>799</v>
+      </c>
+      <c r="D315" t="s">
+        <v>800</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>801</v>
+      </c>
+      <c r="B316">
+        <v>2373</v>
+      </c>
+      <c r="C316" t="s">
+        <v>802</v>
+      </c>
+      <c r="D316" t="s">
+        <v>803</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>804</v>
+      </c>
+      <c r="B317">
+        <v>2343</v>
+      </c>
+      <c r="C317" t="s">
+        <v>805</v>
+      </c>
+      <c r="D317" t="s">
+        <v>806</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>807</v>
+      </c>
+      <c r="B318">
+        <v>2142</v>
+      </c>
+      <c r="C318" t="s">
+        <v>808</v>
+      </c>
+      <c r="D318" t="s">
+        <v>809</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>810</v>
+      </c>
+      <c r="B319">
+        <v>2021</v>
+      </c>
+      <c r="C319" t="s">
+        <v>811</v>
+      </c>
+      <c r="D319" t="s">
+        <v>812</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>813</v>
+      </c>
+      <c r="B320">
+        <v>1831</v>
+      </c>
+      <c r="C320" t="s">
+        <v>814</v>
+      </c>
+      <c r="D320" t="s">
+        <v>815</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>816</v>
+      </c>
+      <c r="B321">
+        <v>1655</v>
+      </c>
+      <c r="C321" t="s">
+        <v>817</v>
+      </c>
+      <c r="D321" t="s">
+        <v>818</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>819</v>
+      </c>
+      <c r="B322">
+        <v>1616</v>
+      </c>
+      <c r="C322" t="s">
+        <v>820</v>
+      </c>
+      <c r="D322" t="s">
+        <v>821</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>819</v>
+      </c>
+      <c r="B323">
+        <v>1614</v>
+      </c>
+      <c r="C323" t="s">
+        <v>822</v>
+      </c>
+      <c r="D323" t="s">
+        <v>823</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>819</v>
+      </c>
+      <c r="B324" t="s">
+        <v>230</v>
+      </c>
+      <c r="C324" t="s">
+        <v>824</v>
+      </c>
+      <c r="D324" t="s">
+        <v>825</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>826</v>
+      </c>
+      <c r="B325">
+        <v>1410</v>
+      </c>
+      <c r="C325" t="s">
+        <v>827</v>
+      </c>
+      <c r="D325" t="s">
+        <v>828</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>826</v>
+      </c>
+      <c r="B326">
+        <v>1408</v>
+      </c>
+      <c r="C326" t="s">
+        <v>829</v>
+      </c>
+      <c r="D326" t="s">
+        <v>830</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>826</v>
+      </c>
+      <c r="B327">
+        <v>1393</v>
+      </c>
+      <c r="C327" t="s">
+        <v>831</v>
+      </c>
+      <c r="D327" t="s">
+        <v>832</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>826</v>
+      </c>
+      <c r="B328">
+        <v>1381</v>
+      </c>
+      <c r="C328" t="s">
+        <v>833</v>
+      </c>
+      <c r="D328" t="s">
+        <v>834</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>835</v>
+      </c>
+      <c r="B329">
+        <v>1360</v>
+      </c>
+      <c r="C329" t="s">
+        <v>836</v>
+      </c>
+      <c r="D329" t="s">
+        <v>837</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>838</v>
+      </c>
+      <c r="B330">
+        <v>1053</v>
+      </c>
+      <c r="C330" t="s">
+        <v>839</v>
+      </c>
+      <c r="D330" t="s">
+        <v>840</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>841</v>
+      </c>
+      <c r="B331">
+        <v>802</v>
+      </c>
+      <c r="C331" t="s">
+        <v>842</v>
+      </c>
+      <c r="D331" t="s">
+        <v>843</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>844</v>
+      </c>
+      <c r="B332">
+        <v>762</v>
+      </c>
+      <c r="C332" t="s">
+        <v>845</v>
+      </c>
+      <c r="D332" t="s">
+        <v>846</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>844</v>
+      </c>
+      <c r="B333">
+        <v>747</v>
+      </c>
+      <c r="C333" t="s">
+        <v>847</v>
+      </c>
+      <c r="D333" t="s">
+        <v>848</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>844</v>
+      </c>
+      <c r="B334">
+        <v>745</v>
+      </c>
+      <c r="C334" t="s">
+        <v>849</v>
+      </c>
+      <c r="D334" t="s">
+        <v>850</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>851</v>
+      </c>
+      <c r="B335">
+        <v>681</v>
+      </c>
+      <c r="C335" t="s">
+        <v>852</v>
+      </c>
+      <c r="D335" t="s">
+        <v>853</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>851</v>
+      </c>
+      <c r="B336">
+        <v>678</v>
+      </c>
+      <c r="C336" t="s">
+        <v>854</v>
+      </c>
+      <c r="D336" t="s">
+        <v>855</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>851</v>
+      </c>
+      <c r="B337">
+        <v>647</v>
+      </c>
+      <c r="C337" t="s">
+        <v>856</v>
+      </c>
+      <c r="D337" t="s">
+        <v>857</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>858</v>
+      </c>
+      <c r="B338">
+        <v>586</v>
+      </c>
+      <c r="C338" t="s">
+        <v>859</v>
+      </c>
+      <c r="D338" t="s">
+        <v>860</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>858</v>
+      </c>
+      <c r="B339">
+        <v>569</v>
+      </c>
+      <c r="C339" t="s">
+        <v>861</v>
+      </c>
+      <c r="D339" t="s">
+        <v>862</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>858</v>
+      </c>
+      <c r="B340">
+        <v>568</v>
+      </c>
+      <c r="C340" t="s">
+        <v>863</v>
+      </c>
+      <c r="D340" t="s">
+        <v>864</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>858</v>
+      </c>
+      <c r="B341">
+        <v>567</v>
+      </c>
+      <c r="C341" t="s">
+        <v>865</v>
+      </c>
+      <c r="D341" t="s">
+        <v>866</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>867</v>
+      </c>
+      <c r="B342">
+        <v>512</v>
+      </c>
+      <c r="C342" t="s">
+        <v>868</v>
+      </c>
+      <c r="D342" t="s">
+        <v>869</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>870</v>
+      </c>
+      <c r="B343">
+        <v>485</v>
+      </c>
+      <c r="C343" t="s">
+        <v>871</v>
+      </c>
+      <c r="D343" t="s">
+        <v>872</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>873</v>
+      </c>
+      <c r="B344">
+        <v>415</v>
+      </c>
+      <c r="C344" t="s">
+        <v>874</v>
+      </c>
+      <c r="D344" t="s">
+        <v>875</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>876</v>
+      </c>
+      <c r="B345">
+        <v>398</v>
+      </c>
+      <c r="C345" t="s">
+        <v>877</v>
+      </c>
+      <c r="D345" t="s">
+        <v>878</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>879</v>
+      </c>
+      <c r="B346">
+        <v>229</v>
+      </c>
+      <c r="C346" t="s">
+        <v>880</v>
+      </c>
+      <c r="D346" t="s">
+        <v>881</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>882</v>
+      </c>
+      <c r="B347" t="s">
+        <v>230</v>
+      </c>
+      <c r="C347" t="s">
+        <v>883</v>
+      </c>
+      <c r="D347" t="s">
+        <v>884</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>885</v>
+      </c>
+      <c r="B348">
+        <v>3468</v>
+      </c>
+      <c r="C348" t="s">
+        <v>886</v>
+      </c>
+      <c r="D348" t="s">
+        <v>887</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...604 lines deleted...]
-    <hyperlink ref="F304" r:id="rId606"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="F25" r:id="rId41"/>
+    <hyperlink ref="E26" r:id="rId42"/>
+    <hyperlink ref="F26" r:id="rId43"/>
+    <hyperlink ref="F27" r:id="rId44"/>
+    <hyperlink ref="F28" r:id="rId45"/>
+    <hyperlink ref="E29" r:id="rId46"/>
+    <hyperlink ref="F29" r:id="rId47"/>
+    <hyperlink ref="E30" r:id="rId48"/>
+    <hyperlink ref="F30" r:id="rId49"/>
+    <hyperlink ref="F31" r:id="rId50"/>
+    <hyperlink ref="E32" r:id="rId51"/>
+    <hyperlink ref="F32" r:id="rId52"/>
+    <hyperlink ref="F33" r:id="rId53"/>
+    <hyperlink ref="F34" r:id="rId54"/>
+    <hyperlink ref="F35" r:id="rId55"/>
+    <hyperlink ref="F36" r:id="rId56"/>
+    <hyperlink ref="E37" r:id="rId57"/>
+    <hyperlink ref="F37" r:id="rId58"/>
+    <hyperlink ref="E38" r:id="rId59"/>
+    <hyperlink ref="F38" r:id="rId60"/>
+    <hyperlink ref="E39" r:id="rId61"/>
+    <hyperlink ref="F39" r:id="rId62"/>
+    <hyperlink ref="E40" r:id="rId63"/>
+    <hyperlink ref="F40" r:id="rId64"/>
+    <hyperlink ref="E41" r:id="rId65"/>
+    <hyperlink ref="F41" r:id="rId66"/>
+    <hyperlink ref="E42" r:id="rId67"/>
+    <hyperlink ref="F42" r:id="rId68"/>
+    <hyperlink ref="E43" r:id="rId69"/>
+    <hyperlink ref="F43" r:id="rId70"/>
+    <hyperlink ref="E44" r:id="rId71"/>
+    <hyperlink ref="F44" r:id="rId72"/>
+    <hyperlink ref="E45" r:id="rId73"/>
+    <hyperlink ref="F45" r:id="rId74"/>
+    <hyperlink ref="E46" r:id="rId75"/>
+    <hyperlink ref="F46" r:id="rId76"/>
+    <hyperlink ref="E47" r:id="rId77"/>
+    <hyperlink ref="F47" r:id="rId78"/>
+    <hyperlink ref="E48" r:id="rId79"/>
+    <hyperlink ref="F48" r:id="rId80"/>
+    <hyperlink ref="E49" r:id="rId81"/>
+    <hyperlink ref="F49" r:id="rId82"/>
+    <hyperlink ref="E50" r:id="rId83"/>
+    <hyperlink ref="F50" r:id="rId84"/>
+    <hyperlink ref="E51" r:id="rId85"/>
+    <hyperlink ref="F51" r:id="rId86"/>
+    <hyperlink ref="E52" r:id="rId87"/>
+    <hyperlink ref="F52" r:id="rId88"/>
+    <hyperlink ref="E53" r:id="rId89"/>
+    <hyperlink ref="F53" r:id="rId90"/>
+    <hyperlink ref="E54" r:id="rId91"/>
+    <hyperlink ref="F54" r:id="rId92"/>
+    <hyperlink ref="E55" r:id="rId93"/>
+    <hyperlink ref="F55" r:id="rId94"/>
+    <hyperlink ref="E56" r:id="rId95"/>
+    <hyperlink ref="F56" r:id="rId96"/>
+    <hyperlink ref="E57" r:id="rId97"/>
+    <hyperlink ref="F57" r:id="rId98"/>
+    <hyperlink ref="E58" r:id="rId99"/>
+    <hyperlink ref="F58" r:id="rId100"/>
+    <hyperlink ref="E59" r:id="rId101"/>
+    <hyperlink ref="F59" r:id="rId102"/>
+    <hyperlink ref="E60" r:id="rId103"/>
+    <hyperlink ref="F60" r:id="rId104"/>
+    <hyperlink ref="E61" r:id="rId105"/>
+    <hyperlink ref="F61" r:id="rId106"/>
+    <hyperlink ref="E62" r:id="rId107"/>
+    <hyperlink ref="F62" r:id="rId108"/>
+    <hyperlink ref="E63" r:id="rId109"/>
+    <hyperlink ref="F63" r:id="rId110"/>
+    <hyperlink ref="E64" r:id="rId111"/>
+    <hyperlink ref="F64" r:id="rId112"/>
+    <hyperlink ref="E65" r:id="rId113"/>
+    <hyperlink ref="F65" r:id="rId114"/>
+    <hyperlink ref="E66" r:id="rId115"/>
+    <hyperlink ref="F66" r:id="rId116"/>
+    <hyperlink ref="E67" r:id="rId117"/>
+    <hyperlink ref="F67" r:id="rId118"/>
+    <hyperlink ref="E68" r:id="rId119"/>
+    <hyperlink ref="F68" r:id="rId120"/>
+    <hyperlink ref="E69" r:id="rId121"/>
+    <hyperlink ref="F69" r:id="rId122"/>
+    <hyperlink ref="E70" r:id="rId123"/>
+    <hyperlink ref="F70" r:id="rId124"/>
+    <hyperlink ref="E71" r:id="rId125"/>
+    <hyperlink ref="F71" r:id="rId126"/>
+    <hyperlink ref="E72" r:id="rId127"/>
+    <hyperlink ref="F72" r:id="rId128"/>
+    <hyperlink ref="E73" r:id="rId129"/>
+    <hyperlink ref="F73" r:id="rId130"/>
+    <hyperlink ref="E74" r:id="rId131"/>
+    <hyperlink ref="F74" r:id="rId132"/>
+    <hyperlink ref="E75" r:id="rId133"/>
+    <hyperlink ref="F75" r:id="rId134"/>
+    <hyperlink ref="E76" r:id="rId135"/>
+    <hyperlink ref="F76" r:id="rId136"/>
+    <hyperlink ref="E77" r:id="rId137"/>
+    <hyperlink ref="F77" r:id="rId138"/>
+    <hyperlink ref="E78" r:id="rId139"/>
+    <hyperlink ref="F78" r:id="rId140"/>
+    <hyperlink ref="E79" r:id="rId141"/>
+    <hyperlink ref="F79" r:id="rId142"/>
+    <hyperlink ref="E80" r:id="rId143"/>
+    <hyperlink ref="F80" r:id="rId144"/>
+    <hyperlink ref="E81" r:id="rId145"/>
+    <hyperlink ref="F81" r:id="rId146"/>
+    <hyperlink ref="E82" r:id="rId147"/>
+    <hyperlink ref="F82" r:id="rId148"/>
+    <hyperlink ref="E83" r:id="rId149"/>
+    <hyperlink ref="F83" r:id="rId150"/>
+    <hyperlink ref="E84" r:id="rId151"/>
+    <hyperlink ref="F84" r:id="rId152"/>
+    <hyperlink ref="E85" r:id="rId153"/>
+    <hyperlink ref="F85" r:id="rId154"/>
+    <hyperlink ref="E86" r:id="rId155"/>
+    <hyperlink ref="F86" r:id="rId156"/>
+    <hyperlink ref="E87" r:id="rId157"/>
+    <hyperlink ref="F87" r:id="rId158"/>
+    <hyperlink ref="E88" r:id="rId159"/>
+    <hyperlink ref="F88" r:id="rId160"/>
+    <hyperlink ref="E89" r:id="rId161"/>
+    <hyperlink ref="F89" r:id="rId162"/>
+    <hyperlink ref="E90" r:id="rId163"/>
+    <hyperlink ref="F90" r:id="rId164"/>
+    <hyperlink ref="E91" r:id="rId165"/>
+    <hyperlink ref="F91" r:id="rId166"/>
+    <hyperlink ref="E92" r:id="rId167"/>
+    <hyperlink ref="F92" r:id="rId168"/>
+    <hyperlink ref="E93" r:id="rId169"/>
+    <hyperlink ref="F93" r:id="rId170"/>
+    <hyperlink ref="E94" r:id="rId171"/>
+    <hyperlink ref="F94" r:id="rId172"/>
+    <hyperlink ref="E95" r:id="rId173"/>
+    <hyperlink ref="F95" r:id="rId174"/>
+    <hyperlink ref="E96" r:id="rId175"/>
+    <hyperlink ref="F96" r:id="rId176"/>
+    <hyperlink ref="E97" r:id="rId177"/>
+    <hyperlink ref="F97" r:id="rId178"/>
+    <hyperlink ref="E98" r:id="rId179"/>
+    <hyperlink ref="F98" r:id="rId180"/>
+    <hyperlink ref="E99" r:id="rId181"/>
+    <hyperlink ref="F99" r:id="rId182"/>
+    <hyperlink ref="E100" r:id="rId183"/>
+    <hyperlink ref="F100" r:id="rId184"/>
+    <hyperlink ref="E101" r:id="rId185"/>
+    <hyperlink ref="F101" r:id="rId186"/>
+    <hyperlink ref="E102" r:id="rId187"/>
+    <hyperlink ref="F102" r:id="rId188"/>
+    <hyperlink ref="E103" r:id="rId189"/>
+    <hyperlink ref="F103" r:id="rId190"/>
+    <hyperlink ref="E104" r:id="rId191"/>
+    <hyperlink ref="F104" r:id="rId192"/>
+    <hyperlink ref="E105" r:id="rId193"/>
+    <hyperlink ref="F105" r:id="rId194"/>
+    <hyperlink ref="E106" r:id="rId195"/>
+    <hyperlink ref="F106" r:id="rId196"/>
+    <hyperlink ref="E107" r:id="rId197"/>
+    <hyperlink ref="F107" r:id="rId198"/>
+    <hyperlink ref="E108" r:id="rId199"/>
+    <hyperlink ref="F108" r:id="rId200"/>
+    <hyperlink ref="E109" r:id="rId201"/>
+    <hyperlink ref="F109" r:id="rId202"/>
+    <hyperlink ref="E110" r:id="rId203"/>
+    <hyperlink ref="F110" r:id="rId204"/>
+    <hyperlink ref="E111" r:id="rId205"/>
+    <hyperlink ref="F111" r:id="rId206"/>
+    <hyperlink ref="E112" r:id="rId207"/>
+    <hyperlink ref="F112" r:id="rId208"/>
+    <hyperlink ref="E113" r:id="rId209"/>
+    <hyperlink ref="F113" r:id="rId210"/>
+    <hyperlink ref="E114" r:id="rId211"/>
+    <hyperlink ref="F114" r:id="rId212"/>
+    <hyperlink ref="E115" r:id="rId213"/>
+    <hyperlink ref="F115" r:id="rId214"/>
+    <hyperlink ref="E116" r:id="rId215"/>
+    <hyperlink ref="F116" r:id="rId216"/>
+    <hyperlink ref="E117" r:id="rId217"/>
+    <hyperlink ref="F117" r:id="rId218"/>
+    <hyperlink ref="E118" r:id="rId219"/>
+    <hyperlink ref="F118" r:id="rId220"/>
+    <hyperlink ref="E119" r:id="rId221"/>
+    <hyperlink ref="F119" r:id="rId222"/>
+    <hyperlink ref="E120" r:id="rId223"/>
+    <hyperlink ref="F120" r:id="rId224"/>
+    <hyperlink ref="E121" r:id="rId225"/>
+    <hyperlink ref="F121" r:id="rId226"/>
+    <hyperlink ref="E122" r:id="rId227"/>
+    <hyperlink ref="F122" r:id="rId228"/>
+    <hyperlink ref="E123" r:id="rId229"/>
+    <hyperlink ref="F123" r:id="rId230"/>
+    <hyperlink ref="E124" r:id="rId231"/>
+    <hyperlink ref="F124" r:id="rId232"/>
+    <hyperlink ref="E125" r:id="rId233"/>
+    <hyperlink ref="F125" r:id="rId234"/>
+    <hyperlink ref="E126" r:id="rId235"/>
+    <hyperlink ref="F126" r:id="rId236"/>
+    <hyperlink ref="E127" r:id="rId237"/>
+    <hyperlink ref="F127" r:id="rId238"/>
+    <hyperlink ref="E128" r:id="rId239"/>
+    <hyperlink ref="F128" r:id="rId240"/>
+    <hyperlink ref="E129" r:id="rId241"/>
+    <hyperlink ref="F129" r:id="rId242"/>
+    <hyperlink ref="E130" r:id="rId243"/>
+    <hyperlink ref="F130" r:id="rId244"/>
+    <hyperlink ref="E131" r:id="rId245"/>
+    <hyperlink ref="F131" r:id="rId246"/>
+    <hyperlink ref="E132" r:id="rId247"/>
+    <hyperlink ref="F132" r:id="rId248"/>
+    <hyperlink ref="E133" r:id="rId249"/>
+    <hyperlink ref="F133" r:id="rId250"/>
+    <hyperlink ref="E134" r:id="rId251"/>
+    <hyperlink ref="F134" r:id="rId252"/>
+    <hyperlink ref="E135" r:id="rId253"/>
+    <hyperlink ref="F135" r:id="rId254"/>
+    <hyperlink ref="E136" r:id="rId255"/>
+    <hyperlink ref="F136" r:id="rId256"/>
+    <hyperlink ref="E137" r:id="rId257"/>
+    <hyperlink ref="F137" r:id="rId258"/>
+    <hyperlink ref="E138" r:id="rId259"/>
+    <hyperlink ref="F138" r:id="rId260"/>
+    <hyperlink ref="E139" r:id="rId261"/>
+    <hyperlink ref="F139" r:id="rId262"/>
+    <hyperlink ref="E140" r:id="rId263"/>
+    <hyperlink ref="F140" r:id="rId264"/>
+    <hyperlink ref="E141" r:id="rId265"/>
+    <hyperlink ref="F141" r:id="rId266"/>
+    <hyperlink ref="E142" r:id="rId267"/>
+    <hyperlink ref="F142" r:id="rId268"/>
+    <hyperlink ref="E143" r:id="rId269"/>
+    <hyperlink ref="F143" r:id="rId270"/>
+    <hyperlink ref="E144" r:id="rId271"/>
+    <hyperlink ref="F144" r:id="rId272"/>
+    <hyperlink ref="E145" r:id="rId273"/>
+    <hyperlink ref="F145" r:id="rId274"/>
+    <hyperlink ref="E146" r:id="rId275"/>
+    <hyperlink ref="F146" r:id="rId276"/>
+    <hyperlink ref="E147" r:id="rId277"/>
+    <hyperlink ref="F147" r:id="rId278"/>
+    <hyperlink ref="E148" r:id="rId279"/>
+    <hyperlink ref="F148" r:id="rId280"/>
+    <hyperlink ref="E149" r:id="rId281"/>
+    <hyperlink ref="F149" r:id="rId282"/>
+    <hyperlink ref="E150" r:id="rId283"/>
+    <hyperlink ref="F150" r:id="rId284"/>
+    <hyperlink ref="E151" r:id="rId285"/>
+    <hyperlink ref="F151" r:id="rId286"/>
+    <hyperlink ref="E152" r:id="rId287"/>
+    <hyperlink ref="F152" r:id="rId288"/>
+    <hyperlink ref="E153" r:id="rId289"/>
+    <hyperlink ref="F153" r:id="rId290"/>
+    <hyperlink ref="E154" r:id="rId291"/>
+    <hyperlink ref="F154" r:id="rId292"/>
+    <hyperlink ref="E155" r:id="rId293"/>
+    <hyperlink ref="F155" r:id="rId294"/>
+    <hyperlink ref="E156" r:id="rId295"/>
+    <hyperlink ref="F156" r:id="rId296"/>
+    <hyperlink ref="E157" r:id="rId297"/>
+    <hyperlink ref="F157" r:id="rId298"/>
+    <hyperlink ref="E158" r:id="rId299"/>
+    <hyperlink ref="F158" r:id="rId300"/>
+    <hyperlink ref="E159" r:id="rId301"/>
+    <hyperlink ref="F159" r:id="rId302"/>
+    <hyperlink ref="E160" r:id="rId303"/>
+    <hyperlink ref="F160" r:id="rId304"/>
+    <hyperlink ref="E161" r:id="rId305"/>
+    <hyperlink ref="F161" r:id="rId306"/>
+    <hyperlink ref="E162" r:id="rId307"/>
+    <hyperlink ref="F162" r:id="rId308"/>
+    <hyperlink ref="E163" r:id="rId309"/>
+    <hyperlink ref="F163" r:id="rId310"/>
+    <hyperlink ref="E164" r:id="rId311"/>
+    <hyperlink ref="F164" r:id="rId312"/>
+    <hyperlink ref="E165" r:id="rId313"/>
+    <hyperlink ref="F165" r:id="rId314"/>
+    <hyperlink ref="E166" r:id="rId315"/>
+    <hyperlink ref="F166" r:id="rId316"/>
+    <hyperlink ref="E167" r:id="rId317"/>
+    <hyperlink ref="F167" r:id="rId318"/>
+    <hyperlink ref="E168" r:id="rId319"/>
+    <hyperlink ref="F168" r:id="rId320"/>
+    <hyperlink ref="E169" r:id="rId321"/>
+    <hyperlink ref="F169" r:id="rId322"/>
+    <hyperlink ref="E170" r:id="rId323"/>
+    <hyperlink ref="F170" r:id="rId324"/>
+    <hyperlink ref="E171" r:id="rId325"/>
+    <hyperlink ref="F171" r:id="rId326"/>
+    <hyperlink ref="E172" r:id="rId327"/>
+    <hyperlink ref="F172" r:id="rId328"/>
+    <hyperlink ref="E173" r:id="rId329"/>
+    <hyperlink ref="F173" r:id="rId330"/>
+    <hyperlink ref="E174" r:id="rId331"/>
+    <hyperlink ref="F174" r:id="rId332"/>
+    <hyperlink ref="E175" r:id="rId333"/>
+    <hyperlink ref="F175" r:id="rId334"/>
+    <hyperlink ref="E176" r:id="rId335"/>
+    <hyperlink ref="F176" r:id="rId336"/>
+    <hyperlink ref="E177" r:id="rId337"/>
+    <hyperlink ref="F177" r:id="rId338"/>
+    <hyperlink ref="E178" r:id="rId339"/>
+    <hyperlink ref="F178" r:id="rId340"/>
+    <hyperlink ref="E179" r:id="rId341"/>
+    <hyperlink ref="F179" r:id="rId342"/>
+    <hyperlink ref="E180" r:id="rId343"/>
+    <hyperlink ref="F180" r:id="rId344"/>
+    <hyperlink ref="E181" r:id="rId345"/>
+    <hyperlink ref="F181" r:id="rId346"/>
+    <hyperlink ref="E182" r:id="rId347"/>
+    <hyperlink ref="F182" r:id="rId348"/>
+    <hyperlink ref="E183" r:id="rId349"/>
+    <hyperlink ref="F183" r:id="rId350"/>
+    <hyperlink ref="E184" r:id="rId351"/>
+    <hyperlink ref="F184" r:id="rId352"/>
+    <hyperlink ref="E185" r:id="rId353"/>
+    <hyperlink ref="F185" r:id="rId354"/>
+    <hyperlink ref="E186" r:id="rId355"/>
+    <hyperlink ref="F186" r:id="rId356"/>
+    <hyperlink ref="E187" r:id="rId357"/>
+    <hyperlink ref="F187" r:id="rId358"/>
+    <hyperlink ref="E188" r:id="rId359"/>
+    <hyperlink ref="F188" r:id="rId360"/>
+    <hyperlink ref="E189" r:id="rId361"/>
+    <hyperlink ref="F189" r:id="rId362"/>
+    <hyperlink ref="E190" r:id="rId363"/>
+    <hyperlink ref="F190" r:id="rId364"/>
+    <hyperlink ref="E191" r:id="rId365"/>
+    <hyperlink ref="F191" r:id="rId366"/>
+    <hyperlink ref="E192" r:id="rId367"/>
+    <hyperlink ref="F192" r:id="rId368"/>
+    <hyperlink ref="E193" r:id="rId369"/>
+    <hyperlink ref="F193" r:id="rId370"/>
+    <hyperlink ref="E194" r:id="rId371"/>
+    <hyperlink ref="F194" r:id="rId372"/>
+    <hyperlink ref="E195" r:id="rId373"/>
+    <hyperlink ref="F195" r:id="rId374"/>
+    <hyperlink ref="E196" r:id="rId375"/>
+    <hyperlink ref="F196" r:id="rId376"/>
+    <hyperlink ref="E197" r:id="rId377"/>
+    <hyperlink ref="F197" r:id="rId378"/>
+    <hyperlink ref="E198" r:id="rId379"/>
+    <hyperlink ref="F198" r:id="rId380"/>
+    <hyperlink ref="E199" r:id="rId381"/>
+    <hyperlink ref="F199" r:id="rId382"/>
+    <hyperlink ref="E200" r:id="rId383"/>
+    <hyperlink ref="F200" r:id="rId384"/>
+    <hyperlink ref="E201" r:id="rId385"/>
+    <hyperlink ref="F201" r:id="rId386"/>
+    <hyperlink ref="E202" r:id="rId387"/>
+    <hyperlink ref="F202" r:id="rId388"/>
+    <hyperlink ref="E203" r:id="rId389"/>
+    <hyperlink ref="F203" r:id="rId390"/>
+    <hyperlink ref="E204" r:id="rId391"/>
+    <hyperlink ref="F204" r:id="rId392"/>
+    <hyperlink ref="E205" r:id="rId393"/>
+    <hyperlink ref="F205" r:id="rId394"/>
+    <hyperlink ref="E206" r:id="rId395"/>
+    <hyperlink ref="F206" r:id="rId396"/>
+    <hyperlink ref="E207" r:id="rId397"/>
+    <hyperlink ref="F207" r:id="rId398"/>
+    <hyperlink ref="E208" r:id="rId399"/>
+    <hyperlink ref="F208" r:id="rId400"/>
+    <hyperlink ref="E209" r:id="rId401"/>
+    <hyperlink ref="F209" r:id="rId402"/>
+    <hyperlink ref="E210" r:id="rId403"/>
+    <hyperlink ref="F210" r:id="rId404"/>
+    <hyperlink ref="E211" r:id="rId405"/>
+    <hyperlink ref="F211" r:id="rId406"/>
+    <hyperlink ref="E212" r:id="rId407"/>
+    <hyperlink ref="F212" r:id="rId408"/>
+    <hyperlink ref="E213" r:id="rId409"/>
+    <hyperlink ref="F213" r:id="rId410"/>
+    <hyperlink ref="E214" r:id="rId411"/>
+    <hyperlink ref="F214" r:id="rId412"/>
+    <hyperlink ref="E215" r:id="rId413"/>
+    <hyperlink ref="F215" r:id="rId414"/>
+    <hyperlink ref="E216" r:id="rId415"/>
+    <hyperlink ref="F216" r:id="rId416"/>
+    <hyperlink ref="E217" r:id="rId417"/>
+    <hyperlink ref="F217" r:id="rId418"/>
+    <hyperlink ref="E218" r:id="rId419"/>
+    <hyperlink ref="F218" r:id="rId420"/>
+    <hyperlink ref="E219" r:id="rId421"/>
+    <hyperlink ref="F219" r:id="rId422"/>
+    <hyperlink ref="E220" r:id="rId423"/>
+    <hyperlink ref="F220" r:id="rId424"/>
+    <hyperlink ref="E221" r:id="rId425"/>
+    <hyperlink ref="F221" r:id="rId426"/>
+    <hyperlink ref="E222" r:id="rId427"/>
+    <hyperlink ref="F222" r:id="rId428"/>
+    <hyperlink ref="E223" r:id="rId429"/>
+    <hyperlink ref="F223" r:id="rId430"/>
+    <hyperlink ref="E224" r:id="rId431"/>
+    <hyperlink ref="F224" r:id="rId432"/>
+    <hyperlink ref="E225" r:id="rId433"/>
+    <hyperlink ref="F225" r:id="rId434"/>
+    <hyperlink ref="E226" r:id="rId435"/>
+    <hyperlink ref="F226" r:id="rId436"/>
+    <hyperlink ref="E227" r:id="rId437"/>
+    <hyperlink ref="F227" r:id="rId438"/>
+    <hyperlink ref="E228" r:id="rId439"/>
+    <hyperlink ref="F228" r:id="rId440"/>
+    <hyperlink ref="E229" r:id="rId441"/>
+    <hyperlink ref="F229" r:id="rId442"/>
+    <hyperlink ref="E230" r:id="rId443"/>
+    <hyperlink ref="F230" r:id="rId444"/>
+    <hyperlink ref="E231" r:id="rId445"/>
+    <hyperlink ref="F231" r:id="rId446"/>
+    <hyperlink ref="E232" r:id="rId447"/>
+    <hyperlink ref="F232" r:id="rId448"/>
+    <hyperlink ref="E233" r:id="rId449"/>
+    <hyperlink ref="F233" r:id="rId450"/>
+    <hyperlink ref="E234" r:id="rId451"/>
+    <hyperlink ref="F234" r:id="rId452"/>
+    <hyperlink ref="E235" r:id="rId453"/>
+    <hyperlink ref="F235" r:id="rId454"/>
+    <hyperlink ref="E236" r:id="rId455"/>
+    <hyperlink ref="F236" r:id="rId456"/>
+    <hyperlink ref="E237" r:id="rId457"/>
+    <hyperlink ref="F237" r:id="rId458"/>
+    <hyperlink ref="E238" r:id="rId459"/>
+    <hyperlink ref="F238" r:id="rId460"/>
+    <hyperlink ref="E239" r:id="rId461"/>
+    <hyperlink ref="F239" r:id="rId462"/>
+    <hyperlink ref="E240" r:id="rId463"/>
+    <hyperlink ref="F240" r:id="rId464"/>
+    <hyperlink ref="E241" r:id="rId465"/>
+    <hyperlink ref="F241" r:id="rId466"/>
+    <hyperlink ref="E242" r:id="rId467"/>
+    <hyperlink ref="F242" r:id="rId468"/>
+    <hyperlink ref="E243" r:id="rId469"/>
+    <hyperlink ref="F243" r:id="rId470"/>
+    <hyperlink ref="E244" r:id="rId471"/>
+    <hyperlink ref="F244" r:id="rId472"/>
+    <hyperlink ref="E245" r:id="rId473"/>
+    <hyperlink ref="F245" r:id="rId474"/>
+    <hyperlink ref="E246" r:id="rId475"/>
+    <hyperlink ref="F246" r:id="rId476"/>
+    <hyperlink ref="E247" r:id="rId477"/>
+    <hyperlink ref="F247" r:id="rId478"/>
+    <hyperlink ref="E248" r:id="rId479"/>
+    <hyperlink ref="F248" r:id="rId480"/>
+    <hyperlink ref="E249" r:id="rId481"/>
+    <hyperlink ref="F249" r:id="rId482"/>
+    <hyperlink ref="E250" r:id="rId483"/>
+    <hyperlink ref="F250" r:id="rId484"/>
+    <hyperlink ref="E251" r:id="rId485"/>
+    <hyperlink ref="F251" r:id="rId486"/>
+    <hyperlink ref="E252" r:id="rId487"/>
+    <hyperlink ref="F252" r:id="rId488"/>
+    <hyperlink ref="E253" r:id="rId489"/>
+    <hyperlink ref="F253" r:id="rId490"/>
+    <hyperlink ref="E254" r:id="rId491"/>
+    <hyperlink ref="F254" r:id="rId492"/>
+    <hyperlink ref="E255" r:id="rId493"/>
+    <hyperlink ref="F255" r:id="rId494"/>
+    <hyperlink ref="E256" r:id="rId495"/>
+    <hyperlink ref="F256" r:id="rId496"/>
+    <hyperlink ref="E257" r:id="rId497"/>
+    <hyperlink ref="F257" r:id="rId498"/>
+    <hyperlink ref="E258" r:id="rId499"/>
+    <hyperlink ref="F258" r:id="rId500"/>
+    <hyperlink ref="E259" r:id="rId501"/>
+    <hyperlink ref="F259" r:id="rId502"/>
+    <hyperlink ref="E260" r:id="rId503"/>
+    <hyperlink ref="F260" r:id="rId504"/>
+    <hyperlink ref="E261" r:id="rId505"/>
+    <hyperlink ref="F261" r:id="rId506"/>
+    <hyperlink ref="E262" r:id="rId507"/>
+    <hyperlink ref="F262" r:id="rId508"/>
+    <hyperlink ref="E263" r:id="rId509"/>
+    <hyperlink ref="F263" r:id="rId510"/>
+    <hyperlink ref="E264" r:id="rId511"/>
+    <hyperlink ref="F264" r:id="rId512"/>
+    <hyperlink ref="E265" r:id="rId513"/>
+    <hyperlink ref="F265" r:id="rId514"/>
+    <hyperlink ref="E266" r:id="rId515"/>
+    <hyperlink ref="F266" r:id="rId516"/>
+    <hyperlink ref="E267" r:id="rId517"/>
+    <hyperlink ref="F267" r:id="rId518"/>
+    <hyperlink ref="E268" r:id="rId519"/>
+    <hyperlink ref="F268" r:id="rId520"/>
+    <hyperlink ref="E269" r:id="rId521"/>
+    <hyperlink ref="F269" r:id="rId522"/>
+    <hyperlink ref="E270" r:id="rId523"/>
+    <hyperlink ref="F270" r:id="rId524"/>
+    <hyperlink ref="E271" r:id="rId525"/>
+    <hyperlink ref="F271" r:id="rId526"/>
+    <hyperlink ref="E272" r:id="rId527"/>
+    <hyperlink ref="F272" r:id="rId528"/>
+    <hyperlink ref="E273" r:id="rId529"/>
+    <hyperlink ref="F273" r:id="rId530"/>
+    <hyperlink ref="E274" r:id="rId531"/>
+    <hyperlink ref="F274" r:id="rId532"/>
+    <hyperlink ref="E275" r:id="rId533"/>
+    <hyperlink ref="F275" r:id="rId534"/>
+    <hyperlink ref="E276" r:id="rId535"/>
+    <hyperlink ref="F276" r:id="rId536"/>
+    <hyperlink ref="E277" r:id="rId537"/>
+    <hyperlink ref="F277" r:id="rId538"/>
+    <hyperlink ref="E278" r:id="rId539"/>
+    <hyperlink ref="F278" r:id="rId540"/>
+    <hyperlink ref="E279" r:id="rId541"/>
+    <hyperlink ref="F279" r:id="rId542"/>
+    <hyperlink ref="E280" r:id="rId543"/>
+    <hyperlink ref="F280" r:id="rId544"/>
+    <hyperlink ref="E281" r:id="rId545"/>
+    <hyperlink ref="F281" r:id="rId546"/>
+    <hyperlink ref="E282" r:id="rId547"/>
+    <hyperlink ref="F282" r:id="rId548"/>
+    <hyperlink ref="E283" r:id="rId549"/>
+    <hyperlink ref="F283" r:id="rId550"/>
+    <hyperlink ref="E284" r:id="rId551"/>
+    <hyperlink ref="F284" r:id="rId552"/>
+    <hyperlink ref="E285" r:id="rId553"/>
+    <hyperlink ref="F285" r:id="rId554"/>
+    <hyperlink ref="E286" r:id="rId555"/>
+    <hyperlink ref="F286" r:id="rId556"/>
+    <hyperlink ref="E287" r:id="rId557"/>
+    <hyperlink ref="F287" r:id="rId558"/>
+    <hyperlink ref="E288" r:id="rId559"/>
+    <hyperlink ref="F288" r:id="rId560"/>
+    <hyperlink ref="E289" r:id="rId561"/>
+    <hyperlink ref="F289" r:id="rId562"/>
+    <hyperlink ref="E290" r:id="rId563"/>
+    <hyperlink ref="F290" r:id="rId564"/>
+    <hyperlink ref="E291" r:id="rId565"/>
+    <hyperlink ref="F291" r:id="rId566"/>
+    <hyperlink ref="E292" r:id="rId567"/>
+    <hyperlink ref="F292" r:id="rId568"/>
+    <hyperlink ref="E293" r:id="rId569"/>
+    <hyperlink ref="F293" r:id="rId570"/>
+    <hyperlink ref="E294" r:id="rId571"/>
+    <hyperlink ref="F294" r:id="rId572"/>
+    <hyperlink ref="E295" r:id="rId573"/>
+    <hyperlink ref="F295" r:id="rId574"/>
+    <hyperlink ref="E296" r:id="rId575"/>
+    <hyperlink ref="F296" r:id="rId576"/>
+    <hyperlink ref="E297" r:id="rId577"/>
+    <hyperlink ref="F297" r:id="rId578"/>
+    <hyperlink ref="E298" r:id="rId579"/>
+    <hyperlink ref="F298" r:id="rId580"/>
+    <hyperlink ref="E299" r:id="rId581"/>
+    <hyperlink ref="F299" r:id="rId582"/>
+    <hyperlink ref="E300" r:id="rId583"/>
+    <hyperlink ref="F300" r:id="rId584"/>
+    <hyperlink ref="E301" r:id="rId585"/>
+    <hyperlink ref="F301" r:id="rId586"/>
+    <hyperlink ref="E302" r:id="rId587"/>
+    <hyperlink ref="F302" r:id="rId588"/>
+    <hyperlink ref="E303" r:id="rId589"/>
+    <hyperlink ref="F303" r:id="rId590"/>
+    <hyperlink ref="E304" r:id="rId591"/>
+    <hyperlink ref="F304" r:id="rId592"/>
+    <hyperlink ref="E305" r:id="rId593"/>
+    <hyperlink ref="F305" r:id="rId594"/>
+    <hyperlink ref="E306" r:id="rId595"/>
+    <hyperlink ref="F306" r:id="rId596"/>
+    <hyperlink ref="E307" r:id="rId597"/>
+    <hyperlink ref="F307" r:id="rId598"/>
+    <hyperlink ref="E308" r:id="rId599"/>
+    <hyperlink ref="F308" r:id="rId600"/>
+    <hyperlink ref="E309" r:id="rId601"/>
+    <hyperlink ref="F309" r:id="rId602"/>
+    <hyperlink ref="E310" r:id="rId603"/>
+    <hyperlink ref="F310" r:id="rId604"/>
+    <hyperlink ref="E311" r:id="rId605"/>
+    <hyperlink ref="F311" r:id="rId606"/>
+    <hyperlink ref="E312" r:id="rId607"/>
+    <hyperlink ref="F312" r:id="rId608"/>
+    <hyperlink ref="E313" r:id="rId609"/>
+    <hyperlink ref="F313" r:id="rId610"/>
+    <hyperlink ref="E314" r:id="rId611"/>
+    <hyperlink ref="F314" r:id="rId612"/>
+    <hyperlink ref="E315" r:id="rId613"/>
+    <hyperlink ref="F315" r:id="rId614"/>
+    <hyperlink ref="E316" r:id="rId615"/>
+    <hyperlink ref="F316" r:id="rId616"/>
+    <hyperlink ref="E317" r:id="rId617"/>
+    <hyperlink ref="F317" r:id="rId618"/>
+    <hyperlink ref="E318" r:id="rId619"/>
+    <hyperlink ref="F318" r:id="rId620"/>
+    <hyperlink ref="E319" r:id="rId621"/>
+    <hyperlink ref="F319" r:id="rId622"/>
+    <hyperlink ref="E320" r:id="rId623"/>
+    <hyperlink ref="F320" r:id="rId624"/>
+    <hyperlink ref="E321" r:id="rId625"/>
+    <hyperlink ref="F321" r:id="rId626"/>
+    <hyperlink ref="E322" r:id="rId627"/>
+    <hyperlink ref="F322" r:id="rId628"/>
+    <hyperlink ref="E323" r:id="rId629"/>
+    <hyperlink ref="F323" r:id="rId630"/>
+    <hyperlink ref="E324" r:id="rId631"/>
+    <hyperlink ref="F324" r:id="rId632"/>
+    <hyperlink ref="E325" r:id="rId633"/>
+    <hyperlink ref="F325" r:id="rId634"/>
+    <hyperlink ref="E326" r:id="rId635"/>
+    <hyperlink ref="F326" r:id="rId636"/>
+    <hyperlink ref="E327" r:id="rId637"/>
+    <hyperlink ref="F327" r:id="rId638"/>
+    <hyperlink ref="E328" r:id="rId639"/>
+    <hyperlink ref="F328" r:id="rId640"/>
+    <hyperlink ref="E329" r:id="rId641"/>
+    <hyperlink ref="F329" r:id="rId642"/>
+    <hyperlink ref="E330" r:id="rId643"/>
+    <hyperlink ref="F330" r:id="rId644"/>
+    <hyperlink ref="E331" r:id="rId645"/>
+    <hyperlink ref="F331" r:id="rId646"/>
+    <hyperlink ref="E332" r:id="rId647"/>
+    <hyperlink ref="F332" r:id="rId648"/>
+    <hyperlink ref="E333" r:id="rId649"/>
+    <hyperlink ref="F333" r:id="rId650"/>
+    <hyperlink ref="E334" r:id="rId651"/>
+    <hyperlink ref="F334" r:id="rId652"/>
+    <hyperlink ref="E335" r:id="rId653"/>
+    <hyperlink ref="F335" r:id="rId654"/>
+    <hyperlink ref="E336" r:id="rId655"/>
+    <hyperlink ref="F336" r:id="rId656"/>
+    <hyperlink ref="E337" r:id="rId657"/>
+    <hyperlink ref="F337" r:id="rId658"/>
+    <hyperlink ref="E338" r:id="rId659"/>
+    <hyperlink ref="F338" r:id="rId660"/>
+    <hyperlink ref="E339" r:id="rId661"/>
+    <hyperlink ref="F339" r:id="rId662"/>
+    <hyperlink ref="E340" r:id="rId663"/>
+    <hyperlink ref="F340" r:id="rId664"/>
+    <hyperlink ref="E341" r:id="rId665"/>
+    <hyperlink ref="F341" r:id="rId666"/>
+    <hyperlink ref="E342" r:id="rId667"/>
+    <hyperlink ref="F342" r:id="rId668"/>
+    <hyperlink ref="E343" r:id="rId669"/>
+    <hyperlink ref="F343" r:id="rId670"/>
+    <hyperlink ref="E344" r:id="rId671"/>
+    <hyperlink ref="F344" r:id="rId672"/>
+    <hyperlink ref="E345" r:id="rId673"/>
+    <hyperlink ref="F345" r:id="rId674"/>
+    <hyperlink ref="E346" r:id="rId675"/>
+    <hyperlink ref="F346" r:id="rId676"/>
+    <hyperlink ref="E347" r:id="rId677"/>
+    <hyperlink ref="F347" r:id="rId678"/>
+    <hyperlink ref="E348" r:id="rId679"/>
+    <hyperlink ref="F348" r:id="rId680"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>