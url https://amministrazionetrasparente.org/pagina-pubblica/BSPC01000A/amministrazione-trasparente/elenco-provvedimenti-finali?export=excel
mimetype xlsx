--- v0 (2026-08-07)
+++ v1 (2026-11-04)
@@ -8,1795 +8,1156 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1776" uniqueCount="1170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1801" uniqueCount="773">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD75B5849F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TARGHE PROGETTO POC PER LA SCUOLA 2014-2020 - DM 38/2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0743E27D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Dispositivi Digitali Progetto POC Per la Scuola 2014-2020 - DM 38/2026</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFC07771A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo di firma digitale della dirigente</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCE19FD8F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Attivazione Linea VOIP TRUNK SIP e linee telefoniche con minuti illimitati Ditta Intred</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCC812F862</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Abbonamento annuale alla testata giornalistica Orizzonte Scuola</t>
+  </si>
+  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6C6B6C78</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura attrezzi da  laboratorio di Chimica del liceo Arnaldo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6C6B6C78</t>
-[...4 lines deleted...]
-  <si>
     <t>BC684BA8C1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto tutti software Argo Torino di Todisco Claudio </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC684BA8C1</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC4DD06223</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto di manutenzione annuale giardiniere Nicolò Sos Garden</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4DD06223</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4B60958D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di uno switch per sala stampa</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4B60958D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC426B6F2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso defibrillatore COSP di Mazzano per le classi quarte a.s. 2025-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/59192f9e-bdf7-4f36-a097-b4914adc949c</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC0E622E7A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - PROCEDURA NEGOZIATA, AI SENSI DELL'ART. 76
 NONCHÉ ART. 183 DEL D.LGS. N. 36/2023, PER L'AFFIDAMENTO DEL SERVIZIO DI CONCESSIONE
 PER IL SERVIZIO DI RISTORAZIONE, MEDIANTE DISTRIBUTORI AUTOMATICI DI DURATA
 TRIENNALE ALL'INTERNO DEL LICEO CLASSICO STATALE «A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0E622E7A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE4678828</t>
   </si>
   <si>
     <t>Decisione a contrarre -dell’Integrazione del Contratto di ASSISTENZA TECNICO-INFORMATICA,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4678828</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCFC185D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Learning Week - Arnaldo Estate bis</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBCFC185D6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Collaboratore scolastico - Arnaldo Orienta bis</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Assistente amministrativo - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BB96A33A68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di selezione e scarto della documentazione dell'archivio del Liceo Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96A33A68</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC670B5AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto distruggidocumenti per gli uffici del Liceo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC670B5AF</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB52470C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo Teatrale Odyssey Centro Teatrale Bresciano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB52470C5</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB2D0A5E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di stampa di n. 120 COPIE GIORNALINO STUDENTESCO “L’ERETICO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2D0A5E2</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBA8DEF998</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio AT e Segreteria Amministrativa.org</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8DEF998</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB907B0F06</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di riparazione plastificatrice della sala stampa della scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB907B0F06</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8EA7D678</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale vario di cancelleria per il Liceo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EA7D678</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB88FC161E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di acquisto biglietti del treno per l'uscita didattica con destinazione Padova per il Premio Galileo a Padova per 9 e 10 maggio - Prof.ssa Piseri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88FC161E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6745402D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di falegnameria all'interno dell'edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6745402D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB67026D2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di pernottamento per 2 studentesse della scuola per l'uscita didattica per il Premio Galileo a Padova per 9 e 10 maggio - Prof.ssa Piseri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67026D2B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB6725F2BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di pc e monitor per sala stampa, uffici e laboratori del Liceo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6725F2BC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB61EA4A01</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di riparazione telefonia del Liceo Classico Statale Arnaldo di Brescia.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61EA4A01</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB5ECFAE13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione impianti di messa a terra</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5ECFAE13</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB67B70E12</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica  del 29-04-2026 Museo Santa Giulia 2E Prof.ssa Sacchini Raffaella</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67B70E12</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB4EB1C19D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 24-04-2026 Venezia classe 1D Prof.ssa Del Bono Laura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EB1C19D</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB400CF7B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione Materiale di Pulizia Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB400CF7B8</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3F494FED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 17-04-2026 classe 4E Prof. Frosio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F494FED</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3F5A2EBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Implementazione rete WIFI del Liceo Classico Statale Arnaldo di Brescia.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F5A2EBD</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>BB353A94C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esami di certificazione linguistica B2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB353A94C0</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2EC5F81E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione Esame B2 Piccoli Francesco 4A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EC5F81E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB289F2EE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  di un software Argo di trasferimento assenze da Argo a SIDI.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB289F2EE3</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BAE4DE47CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita Didattica con visita guidata del 15-04-2026 Veleia Piacenza classi 2C-D Prof.Ceglia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4DE47CC</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB22513117</t>
   </si>
   <si>
     <t>Decisione a contrarre - Certificazione linguistica C1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22513117</t>
-[...4 lines deleted...]
-  <si>
     <t>BB1F84039E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Manutenzione e Sostituzione Accumulatori Impianto Antintrusione - Ditta SIMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F84039E</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB11E01967</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione del giardino interno della scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11E01967</t>
-[...4 lines deleted...]
-  <si>
     <t>BB15000B78</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo del contratto per l'utilizzo dell'app S0S Scuole</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15000B78</t>
-[...4 lines deleted...]
-  <si>
     <t>B6472684AD</t>
   </si>
   <si>
     <t>Decisione a contrarre -Giornalino Eretico Marzo 2025 n.2 ditta tipografia Olivieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6472684AD</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BA12950E23</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus per Uscita didattica del 27-03-2026 Torino Museo Egizio Prof.ssa Bergomi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12950E23</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFAB71D26</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo piattaforma PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAB71D26</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>BAF28C0392</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 20-03-2026 Nuovo Cinema Eden classe 4A Delbono P</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF28C0392</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF02E6720</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenza Software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF02E6720</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEF7A6E77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Notte del Classico a.s. 2025-2026 Catering</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF7A6E77</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAE62F7BE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria per la scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE62F7BE3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE6E1AC9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione ordinaria 1 semestre 2026 cancello carraio di Via Calini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6E1AC9B</t>
-[...4 lines deleted...]
-  <si>
     <t>BADA7CB65C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Elettricista per riparazione prese e e neon del  laboratorio.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA7CB65C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>BAFCB52BD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di pulizia  (marzo2026) di vario genere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCB52BD2</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACE9187A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa giornalino della scuola L'Eretico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE9187A5</t>
-[...4 lines deleted...]
-  <si>
     <t>BAADD40D84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ingresso titoli di ingresso per uscita didattica del 27-03-2026 Torino Museo Egizio Prof.ssa Bergomi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAADD40D84</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BABD8E24F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 16-04-2026 classi 4B- Prof.ssa Frosio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD8E24F1</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC32A7975</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOTTE DEL CLASSICO A.s. 2025-2026 Servizio di stampa locandine</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC32A7975</t>
-[...4 lines deleted...]
-  <si>
     <t>BABDF2C58E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus per uscita Didattica del 15-04-2026 Veleia Piacenza classi 2C-D Prof. Ceglia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDF2C58E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC658EAFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aggiudicazione Agenzia GEKO VIAGGI DI GES.CO. SRL SOC. UNIP Viaggio d'istruzione nelle Istituzioni delle Capitali Europee</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC658EAFA</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABD7F6231</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOTTE DEL CLASSICO A.s. 2025-2026 Servizio di pasticceria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD7F6231</t>
-[...4 lines deleted...]
-  <si>
     <t>BABD8A41C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di Carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD8A41C8</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2026</t>
   </si>
   <si>
     <t>BAADBA27E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 27-03-2026 Torino con visita guidata al  Museo Egizio Prof.ssa Bergomi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAADBA27E1</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAB96CCBC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACCORDATURA e REVISIONE di un pianoforte per il liceo “Arnaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB96CCBC2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAAD7EC7EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica 12-03-2026 Museo Santa Giulia -Il Caravaggio Perduto classe 4F Prof. Florioli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAD7EC7EA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BA8943743D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita Didattica del 03-02-2026 al Teatro Sociale di Brescia classe 1A Prof.ssa Delbono Patrizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8943743D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA897F1780</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo  teatrale Perlasca del 3-02-2026 1A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA897F1780</t>
-[...4 lines deleted...]
-  <si>
     <t>BA57A22825</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 06-03-2026 Museo Santa Giulia Prof.ssa Florioli Arianna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57A22825</t>
-[...4 lines deleted...]
-  <si>
     <t>BA577C7689</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 05-03-2026 Museo santa Giulia Prof. ssa Florioli Arianna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA577C7689</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA3E965507</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus per Uscita didattica del 28-02-2026 torino Museo Egizio Prof.ssa Cornale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E965507</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA360699FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti di ingresso per uscita didattica del 28-02-2026 torino Museo Egizio Prof.ssa Cornale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA360699FE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA36096F1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata  per uscita didattica del 28-02-2026 Torino Museo Egizio Prof.ssa Cornale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36096F1F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>B9F92D7F95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 12-12-2025 Museo dei Fossoli - Campo Fossoli - Marzabotto -Poli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F92D7F95</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2E8B9512</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 05-02-2026  Museo Santa Giulia classe 4D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E8B9512</t>
-[...4 lines deleted...]
-  <si>
     <t>BA83C6C149</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica sulla neve  a Monta Maniva del 26 febbraio 2026 classi terze-quarte e quinte  Prof. Franzini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83C6C149</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2026</t>
   </si>
   <si>
     <t>BA6847C504</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica in BUS del 25.02.2026 presso Ospitaletto- Prof.ssa Milani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6847C504</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6C4F9CAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aggiudicazione  all'agenzia GEKO VIAGGI DI GES.CO. SRL SOC. UNIP.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C4F9CAA</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2026</t>
   </si>
   <si>
     <t>BA18A4D7AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenze antivirus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18A4D7AF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA68C67DBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE dell’affidamento diretto del servizio di PRENOTAZIONE e di assistenza Audio e Video (SERVICE TECNICO), del Teatro di S. Afra, in occasione delle conferenze e incontri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C67DBD</t>
-[...4 lines deleted...]
-  <si>
     <t>BA662183BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Secondo  acquisto volumi incontro con l'autrice Rosella postorino -DEMEA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA662183BA</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA5756A347</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 26-02-2026  classe 2B Prof.ssa Frosio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5756A347</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA54B0CCDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto Assistenza Manutenzione Impianto Antintrusione - Sima srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54B0CCDD</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA20FB2C53</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Licenze Infoschool Classe Viva - Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA20FB2C53</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>BA19796E45</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aggiudicazione Viaggi d'istruzione Ditta Direttiva Viaggi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19796E45</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>B9B8395032</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto volumi progetto Incontro con l'autrice Rosella Postorino - DEMEA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8395032</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>B9A6D378EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Versamento quota annuale Liceo Sarpi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6D378EC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA125D2C63</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aggiudicazione Viaggi d'istruzione Ditta GEKO VIAGGI DI GES.CO. SRL SOC. UNIP.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA125D2C63</t>
-[...4 lines deleted...]
-  <si>
     <t>BA11D6BD53</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aggiudicazione Viaggi d'Istruzione della ditta Nicolini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11D6BD53</t>
-[...4 lines deleted...]
-  <si>
     <t>B88E0C5072</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti  aerei e del  treno per Certamen - Molfetta -  Ditta Nicolini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E0C5072</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>B9FFA16326</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Licenza d'uso Software Libri di testo 2.0 - Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFA16326</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E679C0CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazioni di diverse tapparelle dell'edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E679C0CE</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DEA9DA62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto volumi per Progetto con il Poeta Ivan Fedeli-Ruggeri - PELLEGRINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEA9DA62</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9A372BF16</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico come Responsabile della Protezione dei Dati per adeguamento al Regolamento UE 679/2016</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A372BF16</t>
-[...4 lines deleted...]
-  <si>
     <t>B988920D1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus per l' uscita didattica del 12-12-2025 Museo dei Fossoli - Campo Fossoli - Marzabotto -Poli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B988920D1F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9A6AB78C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazioni idrauliche di vario tipo all'interno dell'edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6AB78C7</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B9857CC82C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa del giornalino della scuola edizione Eretico 2026 - Tipografia Olivieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9857CC82C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9888A9AEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Conferenza sul tema delle “dipendenze” presso il teatro di S. Afra di Brescia, prevista per il 15 DICEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9888A9AEC</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9462EBD83</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 18/12/2026 Prof.ssa Frosio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9462EBD83</t>
-[...4 lines deleted...]
-  <si>
     <t>B9476498FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 12 /12/2025 Prof.ssa Frosio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9476498FD</t>
-[...4 lines deleted...]
-  <si>
     <t>B9471217B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 06-12-2025 Prof.ssa Frosio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9471217B1</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B943919AA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica al Nuovo Cinema Eden - Prof.sse Milani e Del Bono 20-11-2025 classi 4 A-E- 5F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B943919AA5</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B945A52533</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione pulsantiera  citofonica del cancello di Via Calini -  Ditta Prealpina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945A52533</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B928699B18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione e Ricambi Laboratorio Linguistico - Alan Multimedia di Inzaghi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928699B18</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B91D3F4F06</t>
   </si>
   <si>
     <t>Decisione a contrarre - Copertura assicurativa Pluriass Unipol 2025.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D3F4F06</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B903428EA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo canone sito web del Liceo Classico Statale Arnaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903428EA8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B8EC0D6254</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica al Teatro S. Afra del 03-11-2025 Medea - Amadori classi 4A-C-F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC0D6254</t>
-[...4 lines deleted...]
-  <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>B892A1611D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio per UTILIZZO e SERVICE del Teatro S. Afra - Giardino Elettriko</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892A1611D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2025</t>
   </si>
   <si>
     <t>B8EBEF5564</t>
   </si>
   <si>
     <t>Decisione a contrarre - Passaggio a web Arbo emolumenti e inventario - Argo Torino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBEF5564</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E567F133</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampe di  Manifesti per l' open day a.s. 2026-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E567F133</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E541D9CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Fornitura Attrezzature Laboratorio di Scienze - Maieutica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E541D9CD</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8D90E82C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione viaggi  per la Dirigente Scolastica-  Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D90E82C9</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina collaboratore scolastico</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina assistente amministrativo   </t>
   </si>
   <si>
     <t>Decreto di nomina - Assistente amministrativo Arnaldo Estate bis</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto corso propedeutico grammatica italiana Arnaldo Estate bis</t>
   </si>
   <si>
     <t>B8ADC517B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio progetto Arnaldo Estate bis - Esperto laboratorio teatrale Viandanze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADC517B7</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor corso propedeutico grammatica italiana Arnaldo Estate bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto corso di recupero latino biennio Arnaldo Estate bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto corso di recupero greco biennio Arnaldo Estate bis</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto corso di recupero greco triennio</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto corso di recupero latino triennio</t>
   </si>
   <si>
     <t>B8937C9F2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Nomina amministratore di sistema - PC Center</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8937C9F2A</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Tutor corso di recupero latino biennio Arnaldo Estate bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor learning week classi prime 2026-27 Arnaldo Estate bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor corso di recupero latino triennio</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor corso di recupero greco triennio Arnaldo Estate bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor corso di recupero greco biennio</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor laboratorio teatrale Arnaldo Estate bis</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor corso giornale scolastico</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B882A2AF95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione ordinaria semestrale del cancello Elettrica prealpina di Via Calini (periodo Ottobre )</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882A2AF95</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Collaboratore scolastico - Arnaldo Estate bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto corso giornale scolastico</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B878507928</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 3 Tamburi Stampante Brother - Gifran</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878507928</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B834761160</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia settembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834761160</t>
-[...4 lines deleted...]
-  <si>
     <t>B86AF3993B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Materiale di Pulizia Settembre 2025 Bis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86AF3993B</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>B332F86046</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Batteria e Placche  per Defibrillatore SEDE - Bimal</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332F86046</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B31A3D24DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione per interpelli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A3D24DD</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B852FF0D37</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto teatro: acquisto di 14 biglietti al Teatro Grande</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B852FF0D37</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B860AF06B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di ritiro e smaltimento rifiuti Ditta Cauto – Cooperativa Sociale.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860AF06B3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Supporto al RUP - Arnaldo Estate bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Project manager - Arnaldo Estate bis</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B83C6CF9E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura reagenti laboratorio Chimica-Scienze - Tecno-Lab</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C6CF9E4</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Supporto al RUP - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Project Manager - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B80C30B852</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione e riparazione di n. 4 NOTEBOOK “Acer Extensa 15” per le aule del Liceo “Arnaldo” di Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C30B852</t>
-[...4 lines deleted...]
-  <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>B7A4D13264</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi lingua inglese - Preparazione certificazioni livelli B2 e C1- Arnaldo Orienta bis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A4D13264</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Esperto Interpretazione e redazione di testi in lingua inglese  - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor Interpretazione e redazione di testi in lingua inglese bis - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor Metodo di studio e benessere - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto Scrittura creativa - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto Preparazione all'Esame di Stato e oltre ter - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor L'arte del dire - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto Orientamento giuridico-economico - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor Scrittura creativa - Arnaldo Orienta bis</t>
@@ -1843,1360 +1204,874 @@
   <si>
     <t xml:space="preserve">Decreto di nomina supporto al RUP </t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor Preparazione all'Esame di Stato e oltre bis - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto Orientamento scientifico - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto Metodo di studio e benessere - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor Orientamento giuridico-economico - Arnaldo Orienta bis</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>B7FCCE250D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di linea telefonica periodo giugno -luglio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FCCE250D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>B7E475C328</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo assicurazione furto incendio beni laboratorio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E475C328</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7DF36DF82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di targhette per le aule per il Liceo “Arnaldo” di Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF36DF82</t>
-[...4 lines deleted...]
-  <si>
     <t>B7DF3EE9F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione tinteggiatura di alcune aule del Liceo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF3EE9F8</t>
-[...4 lines deleted...]
-  <si>
     <t>B7DF514C95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di sostituzione maniglione antipanico porta ReI per il Liceo “Arnaldo” di Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF514C95</t>
-[...4 lines deleted...]
-  <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>B7B18B4C97</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di ARREDI SCOLASTICI STANDARD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B18B4C97</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B773D2EE7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di  potatura di n. 3 CEDRUS DEODARA - Vivaio dei Molini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773D2EE7A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B795786FD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del materiale vario di CANCELLERIA per il Liceo “Arnaldo” di Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795786FD6</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale BELLINI LAURA DELIBERA N. 5 COLLEGIO DOCENTI 26/11/24 - Secondo incarico</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Turelli Laboratorio di lettura in lingua latina classi seconde - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Ruggeri per laboratorio di lettura in lingua latina classi prime - Arnaldo Insieme</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Rossi Corso di recupero latino classi quinte - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Mignacca Corso di recupero di latino classi seconde - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Dalla Bona Corsi di recupero latino classi seconde e greco classi terze - Arnaldo Insieme</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B73F0C5A2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Rspp 2025.26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F0C5A2E</t>
-[...4 lines deleted...]
-  <si>
     <t>B73EF17756</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 3 TONER originali per stampante laser BROTHER HL-L2300D per il Liceo “Arnaldo” di Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73EF17756</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B685CCE93E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso defibrillatore Cosp per classi quarte  a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685CCE93E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71986AC5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di una licenza annuale FIREWALL SOPHOS XGS 136,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71986AC5A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6DDEBFE79</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sistemazione impianto elettrico e illuminazione aule - Prealpina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DDEBFE79</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6E5C16D81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 11 Volumi di Vario Genere per la Biblioteca - Borgo srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5C16D81</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B5F7F4EF78</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus per transfer aeroporto stage a Brighton</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7F4EF78</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BB0C270F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di SERVICE e di BIGLIETTERIA presso il teatro “Renato Borsoni” di Brescia in occasione dello spettacolo teatrale “TROADES#TROIANE”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB0C270F</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B67330C191</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione stampante sala stampa Arici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67330C191</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66B04991D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Carta per Fotocopie F.to A4 - Gifran srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B04991D</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6475EED05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto di Manutenzione Ordinaria Laboratori Linguistico - Alan Multimedia Inzaghi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6475EED05</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63BB96671</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Licenza Piattaforma PCTO One AM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BB96671</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62DF575B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pasticceria per notte del classico a.s. 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DF575B8</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B60E6FF321</t>
   </si>
   <si>
     <t>Decisione a contrarre - Gadget Premium Notte del Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E6FF321</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B60E8C274D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Locandine Notte del Classico - Tipografia Olivieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E8C274D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B60EFBA781</t>
   </si>
   <si>
     <t>Decisione a contrarre - Catering Notte del classico - Lia bar a.s 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60EFBA781</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F7A5FD36</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi Vari Impianto Idraulico - Marzo 2025 - Davide Tagliettti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7A5FD36</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5DDEC859F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 3 VOLUMI e/o MANUALI SPECIALISTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDEC859F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D5EC1ED3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del Materiale Vario di Cancelleria - Effegi di Fantoni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5EC1ED3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D6014696</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione cancello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6014696</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C8A7E4E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pernottamento n. 5 Relatori Seminario di Filosofia del 05.04.2025 - Albergo Orologio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8A7E4E0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B55B418B66</t>
   </si>
   <si>
     <t>Decisione a contrarre - Licenze antivirus antimalware office Veeam PC CENTER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B418B66</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Amadori Corsi di recupero greco classi seconde e quarte - Arnaldo Insieme</t>
   </si>
   <si>
     <t>B5B00DE07F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio attrezzatura per esame antincendio Vigili del Fuoco-ditta antincendio Domenighini srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B00DE07F</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Incarico Bellini Corso di recupero latino classi prime - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Bergomi Corso di recupero latino e greco classi prime - Arnaldo Insieme</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B59FC50C40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnova Contratto Assistenza Impianto Antintrusione - Sima srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59FC50C40</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Manti Corso di potenziamento greco classi quarte - Arnaldo Insieme</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B58606A378</t>
   </si>
   <si>
     <t>Decisione a contrarre - Implementazione project work e modello G piattaforma PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58606A378</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B577D3DAC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio SERVICE Auditorium di S. Barnaba - Cipiesse</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577D3DAC9</t>
-[...4 lines deleted...]
-  <si>
     <t>B576C95C05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Volume Manuale Passweb TFS TFR 24.25 - Learning up</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576C95C05</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Incarico Delbono Corsi di recupero greco classi prime, greco classi terze, latino classi terze - Arnaldo Insieme</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B57794003E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di manutenzione di falegnameria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57794003E</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Incarico Zaniboni Corsi di recupero greco classi seconde e classi quinte - Arnaldo Insieme</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B567114FD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione Riparazione e Accordatura Pianoforte Verticale - Calebich Enrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567114FD5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55AACD033</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri per docenti tutor Orientamento - Progetto Arnaldo Insieme</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55AACD033</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B54D0E09A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di Toner Originali HP - Gifran</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D0E09A6</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B537053A84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Perone - servizio audio per san Barnaba</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B537053A84</t>
-[...4 lines deleted...]
-  <si>
     <t>B529823336</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti 6 nazioni di rugby</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529823336</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B529419DEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto didattico Incontro con l'autore e Premio Demea con Viola Ardone</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529419DEA</t>
-[...4 lines deleted...]
-  <si>
     <t>B5295B8465</t>
   </si>
   <si>
     <t>Decisione a contrarre - 56-Progetto didattico Incontro con l'autore e Premio Demea con Viola Ardona (acquisto ontegrativo)</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4fb6d5f3-762f-4217-a5fd-0748bad3f4b2</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Ruggeri Corso di recupero latino classi terze - Arnaldo Insieme</t>
   </si>
   <si>
     <t>B52A2C7B1E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di PERNOTTAMENTO il
 giorno 20/01/2025, per n. 1 relatore esterno incaricato per la conferenza su
 “PARRHESIA”, promossa dal liceo “Arnaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52A2C7B1E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B525F2D1C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale per diverse manutenzioni- Ditta Mustang</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525F2D1C4</t>
-[...4 lines deleted...]
-  <si>
     <t>B5261526CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto prodotti per laboratorio di chimica - PROF.ssa Piseri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5261526CF</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Incarico Turelli Corso di recupero greco classi prime - Arnaldo Insieme</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B517ED7108</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Licenza Argo 2024.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B517ED7108</t>
-[...4 lines deleted...]
-  <si>
     <t>B518D20ADF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampe del giornalino L'eretico- Tipografia Olivieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518D20ADF</t>
-[...4 lines deleted...]
-  <si>
     <t>B518F2CB4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale Promozionale Gennaio Arnaldo - Pasini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518F2CB4A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Gavazzi percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4E43C1899</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri per Progetto "Incontro con l'autore"  libreria punto Einaudi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E43C1899</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Mignacca percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4CA563644</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Accordatura Pianoforte - Calebich</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CA563644</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Incarico Stella percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Delbono percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Milani percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Tinti percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico D'Ercole percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Tonoli percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Formichella percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Ceglia percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4BADE271D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pernottamento Relatori Conferenza Didattica Lingue Classiche il 09.01.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BADE271D</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Incarico Carettoni percorsi di mentoring e orientamento - Arnaldo Insieme</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>Determina di aggiudicazione - Contratto lavoro autonomo nutrizionista Goffi - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico nutrizionista Goffi - Arnaldo Insieme</t>
   </si>
   <si>
     <t>B4B03558EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto Servizio SERVICE per il Teatro S. Afra - Giardino Elettriko</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B03558EA</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>Determina di aggiudicazione - Contratto lavoro autonomo psicologa Sellini - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico psicologa Sellini - Arnaldo Insieme</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B4BC343B92</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura di affidamento diretto PNRR Arnaldo digitale Strumenti digitali per la didattica delle discipline umanistiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC343B92</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale Comunità di pratiche TONINELLI MAURO</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale Comunita' di pratiche SCARPAT PAOLO</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale MORSELLI LUCA DELIBERA N. 5 COLLEGIO DOCENTI DEL 26/11/24</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale PONZONI ALLESSANDRA DELIBERA N. 5 COLLEGIO DOCENTI 26/11/24</t>
   </si>
   <si>
     <t>Decreto di nomina - Coordinatore team per la prevenzione della dispersione - Arnaldo Insieme</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale BELLINI LAURA DELIBERA N. 5 COLLEGIO DOCENTI 26/11/24</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Dalla Bona Percorsi formativi e laboratoriali - Arnaldo Insieme</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale assistente amministrativo SPINONI ADRIANO</t>
   </si>
   <si>
     <t>Decreto di nomina - Assistente amministrativo - Arnaldo Insieme</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B475DB9893</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO TFS -LEARNING UP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B475DB9893</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BAB59F88</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio pratiche teatrali - Progetto Arnaldo Insieme</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAB59F88</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B463744A34</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione laboratorio di inglese- Alan Multimedia Inzaghi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B463744A34</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Supporto al RUP - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale Supporto al RUP MAGNOLI GIULIA</t>
   </si>
   <si>
     <t>B47725D114</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura di affidamento diretto per percorsi di formazione sull'intelligenza artificiale PNRR Arnaldo digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47725D114</t>
-[...4 lines deleted...]
-  <si>
     <t>B477453F53</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedimento di affidamento diretto PNRR Arnaldo digitale corsi di formazione sull'intelligenza artificiale costi inderetti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477453F53</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Project manager - Arnaldo Insieme</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo digitale LAZZARI ELENA</t>
   </si>
   <si>
     <t>Decreto di nomina collaboratore scolastico PNRR Arnaldo orienta - Gregna Geraci Eugenio</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B457B5321C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura di affidamento diretto di due percorsi laboratoriali di 12 ore PNRR Arnaldo digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457B5321C</t>
-[...4 lines deleted...]
-  <si>
     <t>B456C99AFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura di affidamento diretto Corso Office Excell PNRR Arnaldo digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B456C99AFF</t>
-[...4 lines deleted...]
-  <si>
     <t>B455971C16</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura di affidamento diretto corso di Cybersafe PNRR Arnaldo digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B455971C16</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B4450D2CCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione del giardino interno-Vivaio dei Molini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4450D2CCB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>B4399A0F56</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione Impianto Campanelle - Girex Italia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4399A0F56</t>
-[...4 lines deleted...]
-  <si>
     <t>B439903DC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione e Riparazione Foto stampatore  Riso RZ370 - Arici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B439903DC7</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>B413DC7FC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi sicurezza IAL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413DC7FC2</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>B4186F1043</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi docente madrelingua inglese PNRR Arnaldo orienta corsi per docenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4186F1043</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B413838978</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 3 TARGHE e materiale di consumo vario - Effegi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413838978</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B3FE9D252B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di Libri - Edizioni PresentARTsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE9D252B</t>
-[...4 lines deleted...]
-  <si>
     <t>B4029985CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di Manutenzione Idraulica - Taglietti Davide</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4029985CF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>B402AE154F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto Fornitura di Materiale Promozionale Open Day - Pasini Design</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B402AE154F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B3731D935A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso Docendo Accademy Tfr - Oda su Mepa - Learning Up</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3731D935A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>B447A21392</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Materiale di Pulizia per Laboratorio di Chimica - Effegi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447A21392</t>
-[...4 lines deleted...]
-  <si>
     <t>B357BCE751</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione di cassa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357BCE751</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B356E4C1B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi docente madrelingua inglese per corsi studenti PNRR Arnaldo Orienta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B356E4C1B1</t>
-[...4 lines deleted...]
-  <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>B36AF9A7D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione della fornitura di MATERIALE DI CONSUMO per il Laboratorio di Scienze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36AF9A7D5</t>
-[...4 lines deleted...]
-  <si>
     <t>B36AF6D2B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di Carta per Fotocopie e Cancelleria - Ditta Gifran</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36AF6D2B4</t>
-[...4 lines deleted...]
-  <si>
     <t>B36AFCF393</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Batteria e Placche  per Defibrillatore S. AFRA - Bimal</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36AFCF393</t>
-[...4 lines deleted...]
-  <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>B33230B3AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione con parrocchia S Afra</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33230B3AC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>B30D87204C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pulizia e cestini e tasche porta telefoni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D87204C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/09/2024</t>
   </si>
   <si>
     <t>B308D6C6FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura 2 panche a quattro sedute</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B308D6C6FF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo orienta SACCHINI RAFFAELLA</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo orienta PISERI ANNA ELOISA</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo orienta CEGLIA LUCA</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo orienta CARETTONI ALESSIA</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo orienta VINOZZA VITTORIO</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR Arnaldo orienta ROSSI CHIARA</t>
@@ -3327,283 +2202,228 @@
   <si>
     <t xml:space="preserve">Decreto di nomina PNRR Arnaldo orienta STELLA CRISTINA </t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Asti - Animatore digitale</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - DSGA MAGNOLI GIULIA SUPPORTO AL RUP</t>
   </si>
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>B084FE9371</t>
   </si>
   <si>
     <t>Decisione a contrarre - Secondo contratto Iseo English Arnaldo Orienta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B084FE9371</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Piozzi - Animatore digitale</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Z733DA55B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio fotocopiatrice multifunzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z733DA55B3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>A019BC2BE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiali laboratorio multimediale - Progetto Arn@ldo Labs</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A019BC2BE5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>A016BB43F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura targhe pubblicitarie - Progetto Arn@ldo Labs</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A016BB43F9</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>A016D9F927</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dotazioni digitali e stampanti - Progetto Arn@ldo Labs</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A016D9F927</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>A015DD8412</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura arredi laboratorio archeologico - Progetto Arn@ldo Labs</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A015DD8412</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>AO11839012</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione impianto audio-video area archeologica - Progetto Arn@ldo Labs</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=AO11839012</t>
-[...4 lines deleted...]
-  <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>A007758D1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura carrelli per monitor touch - Progetto Arn@ldo Labs</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A007758D1E</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>9990241FA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dispositivi digitali - Progetto Arn@ldo Labs</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9990241FA9</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina collaudatore Lo Iacono - Arn@ldo Labs</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina supporto al RUP Magnoli - Arn@ldo Labs</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina esperto docente con competenze in didattiche innovative Andreis - Arn@ldo Labs</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina esperta docente con competenze in didattiche innovative Modenese - Arn@ldo Labs</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina esperto docente con competenze in didattiche innovative Dalla Bona - Arn@ldo Labs</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina docente esperto con competenze tecniche e/o informatiche Ponzoni - Arn@ldo Labs</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina docente esperto con competenze tecniche e/o informatiche Frosio - Arn@ldo Labs</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina progettista Scarpat - Arn@ldo Labs</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina progettista Tonoli - Arn@ldo Labs</t>
   </si>
   <si>
     <t>12/06/2023</t>
   </si>
   <si>
     <t>98777408E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione sito web di Istituto Prysma s.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98777408E8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - Project manager DS Tonidandel - Arn@ldo Labs</t>
   </si>
   <si>
     <t>20/04/2022</t>
   </si>
   <si>
     <t>Z8735E6B1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di alimenti per serata Arnaldo del 29/04/2022</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9f0e041a-0dfc-4655-9741-903318c02600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3901,7159 +2721,7835 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD75B5849F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/a98d3b80-c28f-46c7-959c-80f2e1bcb4cb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0743E27D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ee155c24-eb59-4a92-9e37-6e0597d80f82" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFC07771A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/af0ca849-d700-4091-a511-ff67e0dbd2a9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE19FD8F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4f5dbae4-a9cd-439b-a4ad-c9478456c966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC812F862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/a27946d5-fa12-485f-8302-44b2fc853d51" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6C6B6C78" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9a51f4bc-7622-4d6c-935f-6edfccbbc425" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC684BA8C1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d8d663b7-3891-4bad-9e43-ea2debe65c0f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4DD06223" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ee95ddb2-c9ee-4d3a-aa07-91570947ccfe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4B60958D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/719ce3fb-ea4c-4b73-b303-c98d4ceb67b0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC426B6F2B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/59192f9e-bdf7-4f36-a097-b4914adc949c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0E622E7A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/00b7bb5a-1390-437c-a6fe-543ff6930dbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4678828" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/33a52950-f814-48e4-95b9-517ed149703b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBCFC185D6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/85cb2a2b-2ce7-4326-85e3-6f3d1798414a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96A33A68" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/281fa379-bd59-4e64-a93b-588865089747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC670B5AF" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/2fa7fa66-2892-493b-a1ba-c5028a78f69e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB52470C5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ac37b9d2-731b-47d6-b086-6f85d00b598c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2D0A5E2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3707c6b5-11d5-491e-8dc7-b535afdcdb8d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8DEF998" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b168547a-7fe2-4d64-94c8-f0e771c7c8f0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB907B0F06" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/90fab687-bf76-4aa1-8bca-714ebbc4de3e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EA7D678" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/dcce8fa6-8740-4f62-adb6-0181ed4f002b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88FC161E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4b4c1f8f-c2ec-4a6a-969e-233fa1275e9c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6745402D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/92d56ec6-4875-4bd9-bd4d-56041d0a76ec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67026D2B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/66f62c9f-f0ba-4cdc-b748-31fdaeeae15b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6725F2BC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/f83f9224-2849-460e-8884-4674e0318da1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61EA4A01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/50aa6880-6df6-4587-871d-5470af50c7cf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5ECFAE13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/dde54876-7444-473b-8e9e-687d4683ef5f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67B70E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/70dcdbe7-8041-4113-bc5d-d303f92e2f4c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EB1C19D" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/17d54ec7-5560-4254-88e7-997104e382ef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB400CF7B8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/863e083b-a64a-4e3d-9147-2d196ccd2f7d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F494FED" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b7577eb2-87e4-4604-b6c8-d13f012424a6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F5A2EBD" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9d5b8b1d-87ff-4be9-977d-ac61525a1026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB353A94C0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/2eb0e465-0921-4af3-8916-6ced2f222cc2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EC5F81E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/6dfe20e9-13cc-4bf5-953a-1afb05279b17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB289F2EE3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/6f79c141-08c4-41d4-8227-81962ea50405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4DE47CC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/fbd320e6-7564-45a6-8be2-c83e4477e9a7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22513117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/53369b29-c595-4b63-a9d7-d29e4bb5f5b3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F84039E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8b6e96a3-e0f2-4b69-9c90-b81b9ad7a906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11E01967" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/a3edca62-8d9a-42f3-bb7f-40ec00ee5d38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15000B78" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3a0f8ab9-7a29-4fcd-afdc-793a7901f693" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6472684AD" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9b700e31-be19-4aad-8c45-ea4543cbf1dd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12950E23" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/c9fc2d20-2688-4a74-8c03-64edc54b06ef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAB71D26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/bf25747d-290e-4185-b70e-b9ace3fe6cba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF28C0392" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/95578f66-3cc7-426e-95c6-807e68a1b6af" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF02E6720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/a0c0da4f-7ca7-486e-85b6-3f67ff1397fc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF7A6E77" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/503615d6-560b-4654-97c7-75f7a4fb2462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE62F7BE3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/10533955-dffe-4340-8ad2-0d1e29452edd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6E1AC9B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/6d068a10-32ff-4696-85d1-a05586d98019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA7CB65C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/823aa67a-5a65-4be9-9ad0-d5a7d18e55d4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCB52BD2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3fff3faa-5957-448c-9574-38aeb94b3c51" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE9187A5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8fe0419a-f4e7-4127-a0c7-e3c1ecc2cb03" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAADD40D84" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b02be638-e09f-4795-b8b5-afa81391b0f9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD8E24F1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/064636ec-3012-40b2-acc3-237b50131a20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC32A7975" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/032b1168-914e-4a3a-bb21-3626d703cc26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDF2C58E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/c963cd48-5a4e-460e-a888-8a8ddbb85cfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC658EAFA" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/f5fb5c14-643f-4891-ae55-794ce5f5f97e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD7F6231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ee83ab08-cfae-418e-b4f9-5d5a291053b8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD8A41C8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/161110fa-8840-4444-859a-302ebd9ae8f4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAADBA27E1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/af3cbadc-f463-40be-93d5-3f3a9adedb4b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB96CCBC2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/34e6f38e-ac4e-4fa9-8431-646673d27d14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAD7EC7EA" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9de11f3d-938f-40d9-a6bd-522ee711905f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8943743D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/13d82a0e-0b14-42e5-91df-10d8089d972e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA897F1780" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4c36fa8b-a3bc-400c-9dba-2f53c0a72b99" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57A22825" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/85a48959-bef0-4ccb-b9e8-af2a1e50f6f5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA577C7689" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/2506bdb7-e97b-4509-a498-f8ad4e782ccd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E965507" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ae19488f-d3aa-4fa4-b279-b1f371a997ad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA360699FE" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/5b225744-5f7a-4c79-a71a-f88d44549369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36096F1F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/fe90b8d2-21fd-4c2c-a52a-cdd811eeab7a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F92D7F95" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/0dcce054-9a38-4a41-a620-d44e7a6fa96a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E8B9512" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8c0554c9-3eae-4ee2-9386-c27f115f72f1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83C6C149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/136efb58-fda1-4d19-97f8-269ce57b66c5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6847C504" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b552d23d-75d6-4cd0-9529-a1fcd7f71464" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C4F9CAA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/0d8f36d2-7f18-427c-99f8-d2249258e498" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18A4D7AF" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/e9f032bf-a9b6-49c8-987d-d90a2979d588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C67DBD" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ba50e0a1-6787-4050-80d1-b1e1c5b22f79" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA662183BA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/5807feee-89ad-447f-9a59-c4b9c76126ec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5756A347" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/44fe3a63-e0de-4476-b94f-4017859a1b40" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54B0CCDD" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/5780eac0-8eb5-4650-8da2-223d9890410d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA20FB2C53" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8ccaf341-c718-4e28-9d6b-a7d79091f9a7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19796E45" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/22ff30e1-349f-4644-a032-f0ef0fbef250" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8395032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3c607e8e-b907-4751-9226-72c62e75c8f3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6D378EC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8a8bc440-8a1c-47bc-ada8-7328cf7dd78e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA125D2C63" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d8d7e888-dbd3-49ca-9854-4905e311aa72" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11D6BD53" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/26df663a-94db-41d5-a0cf-53b1078c0ceb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E0C5072" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/cdcf9f39-5671-4693-9508-dae8ecd73b7a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFA16326" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d5227eb9-b6b2-47c5-b869-cfa7f7cdd740" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E679C0CE" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/466f00ec-5bd9-48ca-8dc0-9d8cdeeb904f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEA9DA62" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/f1ffb642-6b3a-4fa8-af35-7786ca4c9694" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A372BF16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/bc627e39-da70-4490-9731-accd97e9baea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B988920D1F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/2b43aa19-a50e-4e41-87ea-ae762c4eb754" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6AB78C7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/c50e6fc6-571d-4d6b-8c8c-cc90c16e3ae2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9857CC82C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8b15787a-1972-4ebb-9d24-252c90941f4c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9888A9AEC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/77a176b4-f3dd-4f90-9bc5-1985aba9674e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9462EBD83" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/5f06c438-5c19-4be9-b467-3caad3402542" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9476498FD" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/1e661a58-634e-4315-87bc-c72246e1ee2a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9471217B1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/1a5814fc-7996-4eba-8eb6-010ec9a8af84" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B943919AA5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9b6c5996-a59d-4de3-bda2-a2062fcaabc7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945A52533" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/a0c05b30-c77e-4163-8c7c-f7f20d60ee5f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928699B18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d07b4291-e8e3-4523-b0a9-d3754573030f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D3F4F06" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/fcf89888-2b86-42ee-911f-98139092cfc7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903428EA8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9d989b0e-3909-4f3e-ad8d-297fd423ca90" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC0D6254" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4d8e9d23-2505-4ec1-aa6d-46000d03084c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892A1611D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/15c3784a-3a92-4dde-b43a-61ce4d04ea49" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBEF5564" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ca6b89ba-8766-448c-a53c-ca9fc8f99410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E567F133" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/29cab239-8119-4cae-8197-86c49533f602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E541D9CD" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/93372d76-c279-475e-b0a3-f49910f95052" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D90E82C9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d4cfa9dc-8f52-4841-80d0-9de5ed2fd6e6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADC517B7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/132e2461-cf4b-453a-b351-f17a77fa95b7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8937C9F2A" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/42050e89-77cc-4db3-bb5e-d267f28e6385" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882A2AF95" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d4ede7fa-b852-4cd7-bca1-1902d08e7f1e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878507928" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ffd57a57-e473-4e09-be13-439e231acf08" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834761160" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4c830825-6464-4feb-b3a1-feb916ee6993" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86AF3993B" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/591e80a5-3ff9-4b9e-a848-36d9a0bfcff3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332F86046" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b043c074-c4c9-4df9-a8e1-90b97723f9d3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A3D24DD" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ca37d941-b8bb-4bf2-ae8b-86864c4e842d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B852FF0D37" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/6058be14-2d15-415e-935f-3272505f49dc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860AF06B3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d16e5983-4d3d-4bc5-b2af-87b7e801a906" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C6CF9E4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/34dac294-0004-49de-9d48-850a67387ebf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C30B852" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ab385f9f-adb0-4792-b44d-f7bb93c1472f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A4D13264" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/01084e22-3c04-409f-95b4-a3b414ec17bf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FCCE250D" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ff49f674-1b1c-43dd-8a4f-b19b85ce6a43" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E475C328" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/eeb8e7a2-8635-4aee-a848-227a4cd1ba56" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF36DF82" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/5d77e043-2c65-4082-a4eb-053151e8c58d" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF3EE9F8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/a0580286-ca38-44a4-8b32-0666deffa7bc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF514C95" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/588ee0d9-825e-4fec-88b7-d95fc5b246be" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B18B4C97" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/49bc04f8-c80c-4440-8e1b-1fcfc6ffa4b6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773D2EE7A" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8ab0518c-6656-47b3-974c-e09c2bb0d87b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795786FD6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/744268fc-6383-42e2-9f62-aa1d410a665e" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F0C5A2E" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/0e256188-e20e-40c9-b8a9-75320857a1d2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73EF17756" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8d7df3c7-b880-4074-9a3e-43235f52695f" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685CCE93E" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/5dad96ba-f3f0-4e76-af00-57d6c304f84d" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71986AC5A" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/31d85e8b-3537-4405-af68-2735da7e7ba1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DDEBFE79" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b97d8c8b-a4a2-4479-af73-8fcff9134385" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5C16D81" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/e86fcf39-1e31-4644-baeb-3bfbec64d9ae" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7F4EF78" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/81deead3-817d-4f96-ae9c-5b2d247ed721" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB0C270F" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9040ea6a-0734-4df8-a407-1415b4a36f85" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67330C191" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3c12368e-f5bd-4f3a-ab9b-2c4896d270a4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B04991D" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/456f6eaa-4306-4a74-8c9c-26f5387507e9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6475EED05" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/81349e8d-27cd-4f81-b898-9f24eaffd531" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BB96671" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/1f6a727e-0bf2-4aba-b4a0-63cce49ba747" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DF575B8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3b98f229-e670-4457-8930-9dcc7b773196" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E6FF321" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/32049140-ae02-4064-8c48-1b3d295fc26e" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E8C274D" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/914fd020-fea9-4977-b890-33ae686ea24e" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60EFBA781" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/deef8a39-884c-4e3d-bed5-db88acd060cd" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7A5FD36" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/53f86753-0d56-4290-a440-18f7e06c35c6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDEC859F" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/e5a05bd6-4d66-4e9b-a9f0-ebc3302ccf3b" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5EC1ED3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b894e917-51fb-4ae2-abdb-f75786e0298b" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6014696" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b1490e28-f173-418b-9f99-d038a55fa853" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8A7E4E0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/06001bf1-b963-45ce-90e2-788ad5e3b0f6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B418B66" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/c9049e9b-44da-439c-95ed-b153f994a05e" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B00DE07F" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/57be2959-5c54-4f1e-af56-d57a2369728b" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59FC50C40" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/eae13bf9-3f89-4f93-8672-ebfe37b817c6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58606A378" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d93032a3-311c-40e3-90a5-382d3c328aa8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577D3DAC9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/c271915a-2f53-4080-ab13-b85f567669e1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576C95C05" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/e4d0eed0-2090-408b-9ba3-1e55f5fa3ef4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57794003E" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/15e259a7-22a4-4d55-b986-c8ea6b355d2a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567114FD5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/a7e79ac1-dbe0-4042-9d75-81c7551a3b25" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55AACD033" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/72e55186-e5ed-49a5-a853-f1bddbdb39a9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D0E09A6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ba98284e-2972-44ed-a551-479985a36505" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B537053A84" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/cc7953ca-a2a6-4520-b4fa-2dd3e3ba7435" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529823336" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/aa6d84f3-9d63-423f-8dbc-4b90b56f3bda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529419DEA" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/482ea900-f641-466c-b6b6-241a2eb181d1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5295B8465" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4fb6d5f3-762f-4217-a5fd-0748bad3f4b2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52A2C7B1E" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/827c1845-1fd3-4722-91ac-2caba34f9143" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525F2D1C4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/b13b0783-5e48-49b6-ac4d-40779c3ae32a" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5261526CF" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4a2a1026-5bf5-43a7-a6de-d94e5df683d4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B517ED7108" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9f3055a5-90b9-4d58-8541-d0a846df8a09" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518D20ADF" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4c45224e-e851-414d-9a3e-b424de2a310a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518F2CB4A" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/f1226cf7-4a61-49e5-a1d3-40398ddaba75" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E43C1899" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/5678a4c9-7736-4352-8668-00fdbac08990" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CA563644" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/68c47b8c-462b-4c65-8507-5c9324fb083b" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BADE271D" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/85cbc3a6-ba21-4ed7-8825-26d22e1798d8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B03558EA" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/fd787547-34c3-4126-954d-d265ff0b16aa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC343B92" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/549739c3-9d56-44b6-800a-a4796db0dcd0" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B475DB9893" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ac3ba81a-7854-4b16-ad57-88505c981f86" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAB59F88" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/f4196ddf-9b21-4240-90ea-d8d2932071b5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B463744A34" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/26d4da45-3938-403c-9dca-9f3a48973f95" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47725D114" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/d3279bc7-3101-4ea8-a9be-4e2e1822149c" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477453F53" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/38980b05-c7b8-4781-8c43-73ba17612e2b" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457B5321C" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/8957edda-8125-418c-9969-f647ea35a9d1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B456C99AFF" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/04e5d2f3-8ea7-48a6-8e15-e22ac4c36b97" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B455971C16" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/0b5e3407-09fe-409f-a5f5-95d190eb01f8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4450D2CCB" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/7cb6e19e-0dc4-4f04-8086-51bd6ac45a06" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4399A0F56" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/531c54d8-0043-45db-844c-6169981fc817" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B439903DC7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/c32fcc3a-11a6-434c-bb59-a65351dc7dd8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413DC7FC2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/5cea2802-f365-4dfc-98eb-3dbf14d8683b" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4186F1043" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/455f7087-62d8-4371-91b7-470f56be341e" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413838978" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/707da23c-e2bd-4578-a909-069d0b5bc571" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE9D252B" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/ef554256-6d7a-4e1d-bcef-90055ada849e" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4029985CF" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/20dc3974-49a5-41b1-a16f-442750362d57" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B402AE154F" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/82c02814-a93b-4b27-a3e8-2627d91cd9d5" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3731D935A" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/2e735e32-6db1-4e31-b35f-ce31a43f7cba" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447A21392" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/284b6f5e-209d-4767-b642-6ad5945838b2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357BCE751" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/6ef6d920-d264-4e64-8b8c-dc897c723fed" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B356E4C1B1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/4c12edd9-c60c-473a-9c11-cdefc329c38d" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36AF9A7D5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/04593b86-958b-4241-b0aa-17ab1c455567" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36AF6D2B4" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/f8dc0376-ff7e-4885-b8bc-9ed48b13cf81" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36AFCF393" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/506da696-8686-4d23-af89-021651f8f6eb" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33230B3AC" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/e585701e-2b23-458e-af89-d89858d3ad98" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D87204C" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/1ff6056c-da18-48ec-971e-4f8f5b5a95b5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B308D6C6FF" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/72abb46e-c91e-4e5e-9fc7-30f9159f0fb9" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B084FE9371" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/80e8a898-aaa0-46db-a3aa-060fb8b5babc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z733DA55B3" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3d245cf9-96d3-497d-8443-918c4ddef1dd" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A019BC2BE5" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/f87ac031-cc7e-4f9e-9a6e-3fca55b835ba" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A016BB43F9" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/c0212d67-fe9f-44f2-bf2b-8f7791a32b04" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A016D9F927" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/fdaf4158-513d-47f2-bd88-3419585d99f8" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A015DD8412" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3e01648e-d801-46ad-9a4b-f2d466d8c228" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=AO11839012" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/e3b8e17f-2e34-4c61-9e1f-cda942f8f9aa" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A007758D1E" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/6e8c9b95-b016-44f2-84ef-cae5e189af95" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9990241FA9" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/962f6f2e-37b1-4be3-90b7-6b2c57bdb8a7" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98777408E8" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/3b7b73d7-ade2-4d64-9adb-85ed06151d31" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8735E6B1F" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSPC01000A/amministrazione-trasparente/atti-amministrazioni-enti/9f0e041a-0dfc-4655-9741-903318c02600" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F355"/>
+  <dimension ref="A1:F360"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4587</v>
+        <v>6773</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>4575</v>
+        <v>5707</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>5614</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4">
-[...12 lines deleted...]
-        <v>19</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>4292</v>
+        <v>5100</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>4221</v>
+        <v>5017</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>3580</v>
+        <v>4587</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>3207</v>
+        <v>4575</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>3037</v>
+        <v>4347</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>3010</v>
+        <v>4292</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>3003</v>
+        <v>4221</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>2973</v>
+        <v>3580</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>2968</v>
+        <v>3207</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>2959</v>
+        <v>3037</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>2858</v>
+        <v>3010</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>46</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>2798</v>
+        <v>3003</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>46</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>2588</v>
+        <v>2973</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>2568</v>
+        <v>2968</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>2526</v>
+        <v>2959</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>2514</v>
+        <v>2858</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>2467</v>
+        <v>2798</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>2327</v>
+        <v>2588</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>2310</v>
+        <v>2568</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>2296</v>
+        <v>2526</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>2254</v>
+        <v>2514</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="B26">
-        <v>2237</v>
+        <v>2467</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>75</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>2128</v>
+        <v>2327</v>
       </c>
       <c r="C27" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>78</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>2117</v>
+        <v>2310</v>
       </c>
       <c r="C28" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>2115</v>
+        <v>2296</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>2055</v>
+        <v>2254</v>
       </c>
       <c r="C30" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>2054</v>
+        <v>2237</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>1997</v>
+        <v>2128</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>92</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>1978</v>
+        <v>2117</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>95</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>1969</v>
+        <v>2115</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>1963</v>
+        <v>2055</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>1933</v>
+        <v>2054</v>
       </c>
       <c r="C36" t="s">
-        <v>164</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>102</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>163</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>1929</v>
+        <v>1997</v>
       </c>
       <c r="C37" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>105</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>106</v>
       </c>
       <c r="B38">
-        <v>1726</v>
+        <v>1978</v>
       </c>
       <c r="C38" t="s">
-        <v>172</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>108</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>1743</v>
+        <v>1969</v>
       </c>
       <c r="C39" t="s">
-        <v>177</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>111</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>181</v>
+        <v>109</v>
       </c>
       <c r="B40">
-        <v>1676</v>
+        <v>1963</v>
       </c>
       <c r="C40" t="s">
-        <v>182</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>113</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="B41">
-        <v>1633</v>
+        <v>1933</v>
       </c>
       <c r="C41" t="s">
-        <v>187</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>116</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>1622</v>
+        <v>1929</v>
       </c>
       <c r="C42" t="s">
-        <v>192</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>118</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="B43">
-        <v>1609</v>
+        <v>1726</v>
       </c>
       <c r="C43" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>1575</v>
+        <v>1743</v>
       </c>
       <c r="C44" t="s">
-        <v>201</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>1569</v>
+        <v>1676</v>
       </c>
       <c r="C45" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>205</v>
+        <v>127</v>
       </c>
       <c r="B46">
-        <v>1568</v>
+        <v>1633</v>
       </c>
       <c r="C46" t="s">
-        <v>210</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>129</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>214</v>
+        <v>130</v>
       </c>
       <c r="B47">
-        <v>1693</v>
+        <v>1622</v>
       </c>
       <c r="C47" t="s">
-        <v>215</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>132</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
       <c r="B48">
-        <v>1465</v>
+        <v>1609</v>
       </c>
       <c r="C48" t="s">
-        <v>220</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>219</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>1267</v>
+        <v>1575</v>
       </c>
       <c r="C49" t="s">
-        <v>224</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>228</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>1435</v>
+        <v>1569</v>
       </c>
       <c r="C50" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>140</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>228</v>
+        <v>138</v>
       </c>
       <c r="B51">
-        <v>1431</v>
+        <v>1568</v>
       </c>
       <c r="C51" t="s">
-        <v>233</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>1421</v>
+        <v>1693</v>
       </c>
       <c r="C52" t="s">
-        <v>237</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>241</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>1411</v>
+        <v>1465</v>
       </c>
       <c r="C53" t="s">
-        <v>242</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>246</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>1382</v>
+        <v>1267</v>
       </c>
       <c r="C54" t="s">
-        <v>247</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>150</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>246</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>1378</v>
+        <v>1435</v>
       </c>
       <c r="C55" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>153</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>255</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>1361</v>
+        <v>1431</v>
       </c>
       <c r="C56" t="s">
-        <v>256</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>155</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>1351</v>
+        <v>1421</v>
       </c>
       <c r="C57" t="s">
-        <v>261</v>
+        <v>156</v>
       </c>
       <c r="D57" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>157</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>265</v>
+        <v>158</v>
       </c>
       <c r="B58">
-        <v>1327</v>
+        <v>1411</v>
       </c>
       <c r="C58" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>160</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>270</v>
+        <v>161</v>
       </c>
       <c r="B59">
-        <v>1270</v>
+        <v>1382</v>
       </c>
       <c r="C59" t="s">
-        <v>271</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>163</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>270</v>
+        <v>161</v>
       </c>
       <c r="B60">
-        <v>1270</v>
+        <v>1378</v>
       </c>
       <c r="C60" t="s">
-        <v>275</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>165</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>270</v>
+        <v>166</v>
       </c>
       <c r="B61">
-        <v>1264</v>
+        <v>1361</v>
       </c>
       <c r="C61" t="s">
-        <v>279</v>
+        <v>167</v>
       </c>
       <c r="D61" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>168</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="B62">
-        <v>1263</v>
+        <v>1351</v>
       </c>
       <c r="C62" t="s">
-        <v>283</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>171</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>287</v>
+        <v>172</v>
       </c>
       <c r="B63">
-        <v>1206</v>
+        <v>1327</v>
       </c>
       <c r="C63" t="s">
-        <v>288</v>
+        <v>173</v>
       </c>
       <c r="D63" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>174</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>292</v>
+        <v>175</v>
       </c>
       <c r="B64">
-        <v>1185</v>
+        <v>1270</v>
       </c>
       <c r="C64" t="s">
-        <v>293</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>177</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>292</v>
+        <v>175</v>
       </c>
       <c r="B65">
-        <v>1184</v>
+        <v>1270</v>
       </c>
       <c r="C65" t="s">
-        <v>297</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>179</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>301</v>
+        <v>175</v>
       </c>
       <c r="B66">
-        <v>1129</v>
+        <v>1264</v>
       </c>
       <c r="C66" t="s">
-        <v>302</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>181</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>301</v>
+        <v>175</v>
       </c>
       <c r="B67">
-        <v>1121</v>
+        <v>1263</v>
       </c>
       <c r="C67" t="s">
-        <v>306</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>183</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>301</v>
+        <v>184</v>
       </c>
       <c r="B68">
-        <v>1119</v>
+        <v>1206</v>
       </c>
       <c r="C68" t="s">
-        <v>310</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>186</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>314</v>
+        <v>187</v>
       </c>
       <c r="B69">
-        <v>1100</v>
+        <v>1185</v>
       </c>
       <c r="C69" t="s">
-        <v>315</v>
+        <v>188</v>
       </c>
       <c r="D69" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>189</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>319</v>
+        <v>187</v>
       </c>
       <c r="B70">
-        <v>987</v>
+        <v>1184</v>
       </c>
       <c r="C70" t="s">
-        <v>320</v>
+        <v>190</v>
       </c>
       <c r="D70" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>191</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>324</v>
+        <v>192</v>
       </c>
       <c r="B71">
-        <v>972</v>
+        <v>1129</v>
       </c>
       <c r="C71" t="s">
-        <v>325</v>
+        <v>193</v>
       </c>
       <c r="D71" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>194</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>329</v>
+        <v>192</v>
       </c>
       <c r="B72">
-        <v>952</v>
+        <v>1121</v>
       </c>
       <c r="C72" t="s">
-        <v>330</v>
+        <v>195</v>
       </c>
       <c r="D72" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>196</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>329</v>
+        <v>192</v>
       </c>
       <c r="B73">
-        <v>944</v>
+        <v>1119</v>
       </c>
       <c r="C73" t="s">
-        <v>334</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>198</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>338</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>922</v>
+        <v>1100</v>
       </c>
       <c r="C74" t="s">
-        <v>339</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>201</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>343</v>
+        <v>202</v>
       </c>
       <c r="B75">
-        <v>888</v>
+        <v>987</v>
       </c>
       <c r="C75" t="s">
-        <v>344</v>
+        <v>203</v>
       </c>
       <c r="D75" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>204</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>348</v>
+        <v>205</v>
       </c>
       <c r="B76">
-        <v>728</v>
+        <v>972</v>
       </c>
       <c r="C76" t="s">
-        <v>349</v>
+        <v>206</v>
       </c>
       <c r="D76" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>207</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>353</v>
+        <v>208</v>
       </c>
       <c r="B77">
-        <v>640</v>
+        <v>952</v>
       </c>
       <c r="C77" t="s">
-        <v>354</v>
+        <v>209</v>
       </c>
       <c r="D77" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>210</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>358</v>
+        <v>208</v>
       </c>
       <c r="B78">
-        <v>535</v>
+        <v>944</v>
       </c>
       <c r="C78" t="s">
-        <v>359</v>
+        <v>211</v>
       </c>
       <c r="D78" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>212</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>363</v>
+        <v>213</v>
       </c>
       <c r="B79">
-        <v>509</v>
+        <v>922</v>
       </c>
       <c r="C79" t="s">
-        <v>364</v>
+        <v>214</v>
       </c>
       <c r="D79" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>215</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>363</v>
+        <v>216</v>
       </c>
       <c r="B80">
-        <v>507</v>
+        <v>888</v>
       </c>
       <c r="C80" t="s">
-        <v>368</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>218</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>363</v>
+        <v>219</v>
       </c>
       <c r="B81">
-        <v>497</v>
+        <v>728</v>
       </c>
       <c r="C81" t="s">
-        <v>372</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>221</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>363</v>
+        <v>222</v>
       </c>
       <c r="B82">
-        <v>496</v>
+        <v>640</v>
       </c>
       <c r="C82" t="s">
-        <v>376</v>
+        <v>223</v>
       </c>
       <c r="D82" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>224</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>380</v>
+        <v>225</v>
       </c>
       <c r="B83">
-        <v>374</v>
+        <v>535</v>
       </c>
       <c r="C83" t="s">
-        <v>381</v>
+        <v>226</v>
       </c>
       <c r="D83" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>227</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>385</v>
+        <v>228</v>
       </c>
       <c r="B84">
-        <v>112</v>
+        <v>509</v>
       </c>
       <c r="C84" t="s">
-        <v>386</v>
+        <v>229</v>
       </c>
       <c r="D84" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>230</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>390</v>
+        <v>228</v>
       </c>
       <c r="B85">
-        <v>53</v>
+        <v>507</v>
       </c>
       <c r="C85" t="s">
-        <v>391</v>
+        <v>231</v>
       </c>
       <c r="D85" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>232</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>395</v>
+        <v>228</v>
       </c>
       <c r="B86">
-        <v>7302</v>
+        <v>497</v>
       </c>
       <c r="C86" t="s">
-        <v>396</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>234</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>395</v>
+        <v>228</v>
       </c>
       <c r="B87">
-        <v>7292</v>
+        <v>496</v>
       </c>
       <c r="C87" t="s">
-        <v>400</v>
+        <v>235</v>
       </c>
       <c r="D87" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>236</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>404</v>
+        <v>237</v>
       </c>
       <c r="B88">
-        <v>7188</v>
+        <v>374</v>
       </c>
       <c r="C88" t="s">
-        <v>405</v>
+        <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>239</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>409</v>
+        <v>240</v>
       </c>
       <c r="B89">
-        <v>6917</v>
+        <v>112</v>
       </c>
       <c r="C89" t="s">
-        <v>410</v>
+        <v>241</v>
       </c>
       <c r="D89" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>242</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>409</v>
+        <v>243</v>
       </c>
       <c r="B90">
-        <v>6909</v>
+        <v>53</v>
       </c>
       <c r="C90" t="s">
-        <v>414</v>
+        <v>244</v>
       </c>
       <c r="D90" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>245</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>418</v>
+        <v>246</v>
       </c>
       <c r="B91">
-        <v>6774</v>
+        <v>7302</v>
       </c>
       <c r="C91" t="s">
-        <v>419</v>
+        <v>247</v>
       </c>
       <c r="D91" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>248</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>418</v>
+        <v>246</v>
       </c>
       <c r="B92">
-        <v>6774</v>
+        <v>7292</v>
       </c>
       <c r="C92" t="s">
-        <v>423</v>
+        <v>249</v>
       </c>
       <c r="D92" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>250</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>418</v>
+        <v>251</v>
       </c>
       <c r="B93">
-        <v>6774</v>
+        <v>7188</v>
       </c>
       <c r="C93" t="s">
-        <v>427</v>
+        <v>252</v>
       </c>
       <c r="D93" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>253</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>431</v>
+        <v>254</v>
       </c>
       <c r="B94">
-        <v>6697</v>
+        <v>6917</v>
       </c>
       <c r="C94" t="s">
-        <v>432</v>
+        <v>255</v>
       </c>
       <c r="D94" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>256</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>436</v>
+        <v>254</v>
       </c>
       <c r="B95">
-        <v>6647</v>
+        <v>6909</v>
       </c>
       <c r="C95" t="s">
-        <v>437</v>
+        <v>257</v>
       </c>
       <c r="D95" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>258</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>441</v>
+        <v>259</v>
       </c>
       <c r="B96">
-        <v>6436</v>
+        <v>6774</v>
       </c>
       <c r="C96" t="s">
-        <v>442</v>
+        <v>260</v>
       </c>
       <c r="D96" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>261</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>446</v>
+        <v>259</v>
       </c>
       <c r="B97">
-        <v>6350</v>
+        <v>6774</v>
       </c>
       <c r="C97" t="s">
-        <v>447</v>
+        <v>262</v>
       </c>
       <c r="D97" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>263</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>451</v>
+        <v>259</v>
       </c>
       <c r="B98">
-        <v>6230</v>
+        <v>6774</v>
       </c>
       <c r="C98" t="s">
-        <v>452</v>
+        <v>264</v>
       </c>
       <c r="D98" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>265</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>456</v>
+        <v>266</v>
       </c>
       <c r="B99">
-        <v>6185</v>
+        <v>6697</v>
       </c>
       <c r="C99" t="s">
-        <v>457</v>
+        <v>267</v>
       </c>
       <c r="D99" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>268</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>461</v>
+        <v>269</v>
       </c>
       <c r="B100">
-        <v>5421</v>
+        <v>6647</v>
       </c>
       <c r="C100" t="s">
-        <v>462</v>
+        <v>270</v>
       </c>
       <c r="D100" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>271</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>466</v>
+        <v>272</v>
       </c>
       <c r="B101">
-        <v>6159</v>
+        <v>6436</v>
       </c>
       <c r="C101" t="s">
-        <v>467</v>
+        <v>273</v>
       </c>
       <c r="D101" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>274</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>471</v>
+        <v>275</v>
       </c>
       <c r="B102">
-        <v>5999</v>
+        <v>6350</v>
       </c>
       <c r="C102" t="s">
-        <v>472</v>
+        <v>276</v>
       </c>
       <c r="D102" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>277</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>476</v>
+        <v>278</v>
       </c>
       <c r="B103">
-        <v>5977</v>
+        <v>6230</v>
       </c>
       <c r="C103" t="s">
-        <v>477</v>
+        <v>279</v>
       </c>
       <c r="D103" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>280</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>481</v>
+        <v>281</v>
       </c>
       <c r="B104">
-        <v>5931</v>
+        <v>6185</v>
       </c>
       <c r="C104" t="s">
-        <v>482</v>
+        <v>282</v>
       </c>
       <c r="D104" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>485</v>
+        <v>283</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>486</v>
+        <v>284</v>
       </c>
       <c r="B105">
-        <v>5841</v>
+        <v>5421</v>
       </c>
       <c r="C105" t="s">
-        <v>46</v>
+        <v>285</v>
       </c>
       <c r="D105" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>286</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>486</v>
+        <v>287</v>
       </c>
       <c r="B106">
-        <v>5838</v>
+        <v>6159</v>
       </c>
       <c r="C106" t="s">
-        <v>46</v>
+        <v>288</v>
       </c>
       <c r="D106" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>289</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>486</v>
+        <v>290</v>
       </c>
       <c r="B107">
-        <v>5837</v>
+        <v>5999</v>
       </c>
       <c r="C107" t="s">
-        <v>46</v>
+        <v>291</v>
       </c>
       <c r="D107" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>292</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>490</v>
+        <v>293</v>
       </c>
       <c r="B108">
-        <v>5551</v>
+        <v>5977</v>
       </c>
       <c r="C108" t="s">
-        <v>46</v>
+        <v>294</v>
       </c>
       <c r="D108" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>295</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>490</v>
+        <v>296</v>
       </c>
       <c r="B109">
-        <v>5528</v>
+        <v>5931</v>
       </c>
       <c r="C109" t="s">
-        <v>492</v>
+        <v>297</v>
       </c>
       <c r="D109" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-        <v>495</v>
+        <v>298</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>496</v>
+        <v>299</v>
       </c>
       <c r="B110">
-        <v>5494</v>
+        <v>5841</v>
       </c>
       <c r="C110" t="s">
         <v>46</v>
       </c>
       <c r="D110" t="s">
-        <v>497</v>
+        <v>300</v>
       </c>
       <c r="E110" t="s">
         <v>46</v>
       </c>
-      <c r="F110" t="s">
-        <v>48</v>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>496</v>
+        <v>299</v>
       </c>
       <c r="B111">
-        <v>5492</v>
+        <v>5838</v>
       </c>
       <c r="C111" t="s">
         <v>46</v>
       </c>
       <c r="D111" t="s">
-        <v>498</v>
+        <v>301</v>
       </c>
       <c r="E111" t="s">
         <v>46</v>
       </c>
-      <c r="F111" t="s">
-        <v>48</v>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>496</v>
+        <v>299</v>
       </c>
       <c r="B112">
-        <v>5491</v>
+        <v>5837</v>
       </c>
       <c r="C112" t="s">
         <v>46</v>
       </c>
       <c r="D112" t="s">
-        <v>499</v>
+        <v>302</v>
       </c>
       <c r="E112" t="s">
         <v>46</v>
       </c>
-      <c r="F112" t="s">
-        <v>48</v>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>500</v>
+        <v>303</v>
       </c>
       <c r="B113">
-        <v>5461</v>
+        <v>5551</v>
       </c>
       <c r="C113" t="s">
         <v>46</v>
       </c>
       <c r="D113" t="s">
-        <v>501</v>
+        <v>304</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
-      <c r="F113" t="s">
-        <v>48</v>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>500</v>
+        <v>303</v>
       </c>
       <c r="B114">
-        <v>5460</v>
+        <v>5528</v>
       </c>
       <c r="C114" t="s">
-        <v>46</v>
+        <v>305</v>
       </c>
       <c r="D114" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>306</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>500</v>
+        <v>307</v>
       </c>
       <c r="B115">
-        <v>5457</v>
+        <v>5494</v>
       </c>
       <c r="C115" t="s">
-        <v>503</v>
+        <v>46</v>
       </c>
       <c r="D115" t="s">
-        <v>504</v>
+        <v>308</v>
       </c>
       <c r="E115" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>46</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>500</v>
+        <v>307</v>
       </c>
       <c r="B116">
-        <v>5440</v>
+        <v>5492</v>
       </c>
       <c r="C116" t="s">
         <v>46</v>
       </c>
       <c r="D116" t="s">
-        <v>507</v>
+        <v>309</v>
       </c>
       <c r="E116" t="s">
         <v>46</v>
       </c>
-      <c r="F116" t="s">
-        <v>48</v>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>500</v>
+        <v>307</v>
       </c>
       <c r="B117">
-        <v>5431</v>
+        <v>5491</v>
       </c>
       <c r="C117" t="s">
         <v>46</v>
       </c>
       <c r="D117" t="s">
-        <v>508</v>
+        <v>310</v>
       </c>
       <c r="E117" t="s">
         <v>46</v>
       </c>
-      <c r="F117" t="s">
-        <v>48</v>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>500</v>
+        <v>311</v>
       </c>
       <c r="B118">
-        <v>5429</v>
+        <v>5461</v>
       </c>
       <c r="C118" t="s">
         <v>46</v>
       </c>
       <c r="D118" t="s">
-        <v>509</v>
+        <v>312</v>
       </c>
       <c r="E118" t="s">
         <v>46</v>
       </c>
-      <c r="F118" t="s">
-        <v>48</v>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>500</v>
+        <v>311</v>
       </c>
       <c r="B119">
-        <v>5428</v>
+        <v>5460</v>
       </c>
       <c r="C119" t="s">
         <v>46</v>
       </c>
       <c r="D119" t="s">
-        <v>510</v>
+        <v>313</v>
       </c>
       <c r="E119" t="s">
         <v>46</v>
       </c>
-      <c r="F119" t="s">
-        <v>48</v>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>500</v>
+        <v>311</v>
       </c>
       <c r="B120">
-        <v>5427</v>
+        <v>5457</v>
       </c>
       <c r="C120" t="s">
-        <v>46</v>
+        <v>314</v>
       </c>
       <c r="D120" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>315</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>500</v>
+        <v>311</v>
       </c>
       <c r="B121">
-        <v>5426</v>
+        <v>5440</v>
       </c>
       <c r="C121" t="s">
         <v>46</v>
       </c>
       <c r="D121" t="s">
-        <v>512</v>
+        <v>316</v>
       </c>
       <c r="E121" t="s">
         <v>46</v>
       </c>
-      <c r="F121" t="s">
-        <v>48</v>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>513</v>
+        <v>311</v>
       </c>
       <c r="B122">
-        <v>5390</v>
+        <v>5431</v>
       </c>
       <c r="C122" t="s">
         <v>46</v>
       </c>
       <c r="D122" t="s">
-        <v>514</v>
+        <v>317</v>
       </c>
       <c r="E122" t="s">
         <v>46</v>
       </c>
-      <c r="F122" t="s">
-        <v>48</v>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>515</v>
+        <v>311</v>
       </c>
       <c r="B123">
-        <v>5360</v>
+        <v>5429</v>
       </c>
       <c r="C123" t="s">
-        <v>516</v>
+        <v>46</v>
       </c>
       <c r="D123" t="s">
-        <v>517</v>
+        <v>318</v>
       </c>
       <c r="E123" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>46</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>520</v>
+        <v>311</v>
       </c>
       <c r="B124">
-        <v>5338</v>
+        <v>5428</v>
       </c>
       <c r="C124" t="s">
         <v>46</v>
       </c>
       <c r="D124" t="s">
-        <v>521</v>
+        <v>319</v>
       </c>
       <c r="E124" t="s">
         <v>46</v>
       </c>
-      <c r="F124" t="s">
-        <v>48</v>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>520</v>
+        <v>311</v>
       </c>
       <c r="B125">
-        <v>5335</v>
+        <v>5427</v>
       </c>
       <c r="C125" t="s">
         <v>46</v>
       </c>
       <c r="D125" t="s">
-        <v>522</v>
+        <v>320</v>
       </c>
       <c r="E125" t="s">
         <v>46</v>
       </c>
-      <c r="F125" t="s">
-        <v>48</v>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>523</v>
+        <v>311</v>
       </c>
       <c r="B126">
-        <v>5320</v>
+        <v>5426</v>
       </c>
       <c r="C126" t="s">
         <v>46</v>
       </c>
       <c r="D126" t="s">
-        <v>521</v>
+        <v>321</v>
       </c>
       <c r="E126" t="s">
         <v>46</v>
       </c>
-      <c r="F126" t="s">
-        <v>48</v>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>524</v>
+        <v>322</v>
       </c>
       <c r="B127">
-        <v>5222</v>
+        <v>5390</v>
       </c>
       <c r="C127" t="s">
-        <v>525</v>
+        <v>46</v>
       </c>
       <c r="D127" t="s">
-        <v>526</v>
+        <v>323</v>
       </c>
       <c r="E127" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>46</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>529</v>
+        <v>324</v>
       </c>
       <c r="B128">
-        <v>5144</v>
+        <v>5360</v>
       </c>
       <c r="C128" t="s">
-        <v>530</v>
+        <v>325</v>
       </c>
       <c r="D128" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>326</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>529</v>
+        <v>327</v>
       </c>
       <c r="B129">
-        <v>5144</v>
+        <v>5338</v>
       </c>
       <c r="C129" t="s">
-        <v>534</v>
+        <v>46</v>
       </c>
       <c r="D129" t="s">
-        <v>535</v>
+        <v>328</v>
       </c>
       <c r="E129" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>46</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>538</v>
+        <v>327</v>
       </c>
       <c r="B130">
-        <v>4953</v>
+        <v>5335</v>
       </c>
       <c r="C130" t="s">
-        <v>539</v>
+        <v>46</v>
       </c>
       <c r="D130" t="s">
-        <v>540</v>
+        <v>329</v>
       </c>
       <c r="E130" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>46</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>543</v>
+        <v>330</v>
       </c>
       <c r="B131">
-        <v>4912</v>
+        <v>5320</v>
       </c>
       <c r="C131" t="s">
-        <v>544</v>
+        <v>46</v>
       </c>
       <c r="D131" t="s">
-        <v>545</v>
+        <v>328</v>
       </c>
       <c r="E131" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>46</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>548</v>
+        <v>331</v>
       </c>
       <c r="B132">
-        <v>5003</v>
+        <v>5222</v>
       </c>
       <c r="C132" t="s">
-        <v>549</v>
+        <v>332</v>
       </c>
       <c r="D132" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>333</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>553</v>
+        <v>334</v>
       </c>
       <c r="B133">
-        <v>4967</v>
+        <v>5144</v>
       </c>
       <c r="C133" t="s">
-        <v>554</v>
+        <v>335</v>
       </c>
       <c r="D133" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>336</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>558</v>
+        <v>334</v>
       </c>
       <c r="B134">
-        <v>4833</v>
+        <v>5144</v>
       </c>
       <c r="C134" t="s">
-        <v>46</v>
+        <v>337</v>
       </c>
       <c r="D134" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>338</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>558</v>
+        <v>339</v>
       </c>
       <c r="B135">
-        <v>4832</v>
+        <v>4953</v>
       </c>
       <c r="C135" t="s">
-        <v>46</v>
+        <v>340</v>
       </c>
       <c r="D135" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>341</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>561</v>
+        <v>342</v>
       </c>
       <c r="B136">
-        <v>4756</v>
+        <v>4912</v>
       </c>
       <c r="C136" t="s">
-        <v>562</v>
+        <v>343</v>
       </c>
       <c r="D136" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>565</v>
+        <v>344</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>566</v>
+        <v>345</v>
       </c>
       <c r="B137">
-        <v>4464</v>
+        <v>5003</v>
       </c>
       <c r="C137" t="s">
-        <v>46</v>
+        <v>346</v>
       </c>
       <c r="D137" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>347</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>568</v>
+        <v>348</v>
       </c>
       <c r="B138">
-        <v>4451</v>
+        <v>4967</v>
       </c>
       <c r="C138" t="s">
-        <v>46</v>
+        <v>349</v>
       </c>
       <c r="D138" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>350</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>570</v>
+        <v>351</v>
       </c>
       <c r="B139">
-        <v>4291</v>
+        <v>4833</v>
       </c>
       <c r="C139" t="s">
-        <v>571</v>
+        <v>46</v>
       </c>
       <c r="D139" t="s">
-        <v>572</v>
+        <v>352</v>
       </c>
       <c r="E139" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>46</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>575</v>
+        <v>351</v>
       </c>
       <c r="B140">
-        <v>4286</v>
+        <v>4832</v>
       </c>
       <c r="C140" t="s">
-        <v>576</v>
+        <v>46</v>
       </c>
       <c r="D140" t="s">
-        <v>577</v>
+        <v>353</v>
       </c>
       <c r="E140" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>46</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>575</v>
+        <v>354</v>
       </c>
       <c r="B141">
-        <v>4269</v>
+        <v>4756</v>
       </c>
       <c r="C141" t="s">
-        <v>46</v>
+        <v>355</v>
       </c>
       <c r="D141" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>356</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>575</v>
+        <v>357</v>
       </c>
       <c r="B142">
-        <v>4265</v>
+        <v>4464</v>
       </c>
       <c r="C142" t="s">
         <v>46</v>
       </c>
       <c r="D142" t="s">
-        <v>581</v>
+        <v>358</v>
       </c>
       <c r="E142" t="s">
         <v>46</v>
       </c>
-      <c r="F142" t="s">
-        <v>48</v>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>582</v>
+        <v>359</v>
       </c>
       <c r="B143">
-        <v>4258</v>
+        <v>4451</v>
       </c>
       <c r="C143" t="s">
         <v>46</v>
       </c>
       <c r="D143" t="s">
-        <v>583</v>
+        <v>360</v>
       </c>
       <c r="E143" t="s">
         <v>46</v>
       </c>
-      <c r="F143" t="s">
-        <v>48</v>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>582</v>
+        <v>361</v>
       </c>
       <c r="B144">
-        <v>4257</v>
+        <v>4291</v>
       </c>
       <c r="C144" t="s">
-        <v>46</v>
+        <v>362</v>
       </c>
       <c r="D144" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>363</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>582</v>
+        <v>364</v>
       </c>
       <c r="B145">
-        <v>4253</v>
+        <v>4286</v>
       </c>
       <c r="C145" t="s">
-        <v>46</v>
+        <v>365</v>
       </c>
       <c r="D145" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>366</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>582</v>
+        <v>364</v>
       </c>
       <c r="B146">
-        <v>4252</v>
+        <v>4269</v>
       </c>
       <c r="C146" t="s">
         <v>46</v>
       </c>
       <c r="D146" t="s">
-        <v>586</v>
+        <v>367</v>
       </c>
       <c r="E146" t="s">
         <v>46</v>
       </c>
-      <c r="F146" t="s">
-        <v>48</v>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>582</v>
+        <v>364</v>
       </c>
       <c r="B147">
-        <v>4249</v>
+        <v>4265</v>
       </c>
       <c r="C147" t="s">
         <v>46</v>
       </c>
       <c r="D147" t="s">
-        <v>587</v>
+        <v>368</v>
       </c>
       <c r="E147" t="s">
         <v>46</v>
       </c>
-      <c r="F147" t="s">
-        <v>48</v>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>582</v>
+        <v>369</v>
       </c>
       <c r="B148">
-        <v>4248</v>
+        <v>4258</v>
       </c>
       <c r="C148" t="s">
         <v>46</v>
       </c>
       <c r="D148" t="s">
-        <v>588</v>
+        <v>370</v>
       </c>
       <c r="E148" t="s">
         <v>46</v>
       </c>
-      <c r="F148" t="s">
-        <v>48</v>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>589</v>
+        <v>369</v>
       </c>
       <c r="B149">
-        <v>4247</v>
+        <v>4257</v>
       </c>
       <c r="C149" t="s">
         <v>46</v>
       </c>
       <c r="D149" t="s">
-        <v>590</v>
+        <v>371</v>
       </c>
       <c r="E149" t="s">
         <v>46</v>
       </c>
-      <c r="F149" t="s">
-        <v>48</v>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>589</v>
+        <v>369</v>
       </c>
       <c r="B150">
-        <v>4246</v>
+        <v>4253</v>
       </c>
       <c r="C150" t="s">
         <v>46</v>
       </c>
       <c r="D150" t="s">
-        <v>591</v>
+        <v>372</v>
       </c>
       <c r="E150" t="s">
         <v>46</v>
       </c>
-      <c r="F150" t="s">
-        <v>48</v>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>589</v>
+        <v>369</v>
       </c>
       <c r="B151">
-        <v>4243</v>
+        <v>4252</v>
       </c>
       <c r="C151" t="s">
         <v>46</v>
       </c>
       <c r="D151" t="s">
-        <v>592</v>
+        <v>373</v>
       </c>
       <c r="E151" t="s">
         <v>46</v>
       </c>
-      <c r="F151" t="s">
-        <v>48</v>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>589</v>
+        <v>369</v>
       </c>
       <c r="B152">
-        <v>4242</v>
+        <v>4249</v>
       </c>
       <c r="C152" t="s">
         <v>46</v>
       </c>
       <c r="D152" t="s">
-        <v>593</v>
+        <v>374</v>
       </c>
       <c r="E152" t="s">
         <v>46</v>
       </c>
-      <c r="F152" t="s">
-        <v>48</v>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>589</v>
+        <v>369</v>
       </c>
       <c r="B153">
-        <v>4241</v>
+        <v>4248</v>
       </c>
       <c r="C153" t="s">
         <v>46</v>
       </c>
       <c r="D153" t="s">
-        <v>594</v>
+        <v>375</v>
       </c>
       <c r="E153" t="s">
         <v>46</v>
       </c>
-      <c r="F153" t="s">
-        <v>48</v>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>589</v>
+        <v>376</v>
       </c>
       <c r="B154">
-        <v>4239</v>
+        <v>4247</v>
       </c>
       <c r="C154" t="s">
         <v>46</v>
       </c>
       <c r="D154" t="s">
-        <v>595</v>
+        <v>377</v>
       </c>
       <c r="E154" t="s">
         <v>46</v>
       </c>
-      <c r="F154" t="s">
-        <v>48</v>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>589</v>
+        <v>376</v>
       </c>
       <c r="B155">
-        <v>4238</v>
+        <v>4246</v>
       </c>
       <c r="C155" t="s">
         <v>46</v>
       </c>
       <c r="D155" t="s">
-        <v>596</v>
+        <v>378</v>
       </c>
       <c r="E155" t="s">
         <v>46</v>
       </c>
-      <c r="F155" t="s">
-        <v>48</v>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>589</v>
+        <v>376</v>
       </c>
       <c r="B156">
-        <v>4237</v>
+        <v>4243</v>
       </c>
       <c r="C156" t="s">
         <v>46</v>
       </c>
       <c r="D156" t="s">
-        <v>597</v>
+        <v>379</v>
       </c>
       <c r="E156" t="s">
         <v>46</v>
       </c>
-      <c r="F156" t="s">
-        <v>48</v>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>598</v>
+        <v>376</v>
       </c>
       <c r="B157">
-        <v>4235</v>
+        <v>4242</v>
       </c>
       <c r="C157" t="s">
         <v>46</v>
       </c>
       <c r="D157" t="s">
-        <v>599</v>
+        <v>380</v>
       </c>
       <c r="E157" t="s">
         <v>46</v>
       </c>
-      <c r="F157" t="s">
-        <v>48</v>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>598</v>
+        <v>376</v>
       </c>
       <c r="B158">
-        <v>4234</v>
+        <v>4241</v>
       </c>
       <c r="C158" t="s">
         <v>46</v>
       </c>
       <c r="D158" t="s">
-        <v>600</v>
+        <v>381</v>
       </c>
       <c r="E158" t="s">
         <v>46</v>
       </c>
-      <c r="F158" t="s">
-        <v>48</v>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>598</v>
+        <v>376</v>
       </c>
       <c r="B159">
-        <v>4232</v>
+        <v>4239</v>
       </c>
       <c r="C159" t="s">
         <v>46</v>
       </c>
       <c r="D159" t="s">
-        <v>601</v>
+        <v>382</v>
       </c>
       <c r="E159" t="s">
         <v>46</v>
       </c>
-      <c r="F159" t="s">
-        <v>48</v>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>598</v>
+        <v>376</v>
       </c>
       <c r="B160">
-        <v>4231</v>
+        <v>4238</v>
       </c>
       <c r="C160" t="s">
         <v>46</v>
       </c>
       <c r="D160" t="s">
-        <v>602</v>
+        <v>383</v>
       </c>
       <c r="E160" t="s">
         <v>46</v>
       </c>
-      <c r="F160" t="s">
-        <v>48</v>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>598</v>
+        <v>376</v>
       </c>
       <c r="B161">
-        <v>4230</v>
+        <v>4237</v>
       </c>
       <c r="C161" t="s">
         <v>46</v>
       </c>
       <c r="D161" t="s">
-        <v>603</v>
+        <v>384</v>
       </c>
       <c r="E161" t="s">
         <v>46</v>
       </c>
-      <c r="F161" t="s">
-        <v>48</v>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>598</v>
+        <v>385</v>
       </c>
       <c r="B162">
-        <v>4228</v>
+        <v>4235</v>
       </c>
       <c r="C162" t="s">
         <v>46</v>
       </c>
       <c r="D162" t="s">
-        <v>604</v>
+        <v>386</v>
       </c>
       <c r="E162" t="s">
         <v>46</v>
       </c>
-      <c r="F162" t="s">
-        <v>48</v>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>598</v>
+        <v>385</v>
       </c>
       <c r="B163">
-        <v>4227</v>
+        <v>4234</v>
       </c>
       <c r="C163" t="s">
         <v>46</v>
       </c>
       <c r="D163" t="s">
-        <v>605</v>
+        <v>387</v>
       </c>
       <c r="E163" t="s">
         <v>46</v>
       </c>
-      <c r="F163" t="s">
-        <v>48</v>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>598</v>
+        <v>385</v>
       </c>
       <c r="B164">
-        <v>4225</v>
+        <v>4232</v>
       </c>
       <c r="C164" t="s">
         <v>46</v>
       </c>
       <c r="D164" t="s">
-        <v>606</v>
+        <v>388</v>
       </c>
       <c r="E164" t="s">
         <v>46</v>
       </c>
-      <c r="F164" t="s">
-        <v>48</v>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>607</v>
+        <v>385</v>
       </c>
       <c r="B165">
-        <v>4207</v>
+        <v>4231</v>
       </c>
       <c r="C165" t="s">
-        <v>608</v>
+        <v>46</v>
       </c>
       <c r="D165" t="s">
-        <v>609</v>
+        <v>389</v>
       </c>
       <c r="E165" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>46</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>612</v>
+        <v>385</v>
       </c>
       <c r="B166">
-        <v>4109</v>
+        <v>4230</v>
       </c>
       <c r="C166" t="s">
-        <v>613</v>
+        <v>46</v>
       </c>
       <c r="D166" t="s">
-        <v>614</v>
+        <v>390</v>
       </c>
       <c r="E166" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>46</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>617</v>
+        <v>385</v>
       </c>
       <c r="B167">
-        <v>4091</v>
+        <v>4228</v>
       </c>
       <c r="C167" t="s">
-        <v>618</v>
+        <v>46</v>
       </c>
       <c r="D167" t="s">
-        <v>619</v>
+        <v>391</v>
       </c>
       <c r="E167" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>46</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>617</v>
+        <v>385</v>
       </c>
       <c r="B168">
-        <v>4089</v>
+        <v>4227</v>
       </c>
       <c r="C168" t="s">
-        <v>622</v>
+        <v>46</v>
       </c>
       <c r="D168" t="s">
-        <v>623</v>
+        <v>392</v>
       </c>
       <c r="E168" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>46</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>617</v>
+        <v>385</v>
       </c>
       <c r="B169">
-        <v>4087</v>
+        <v>4225</v>
       </c>
       <c r="C169" t="s">
-        <v>626</v>
+        <v>46</v>
       </c>
       <c r="D169" t="s">
-        <v>627</v>
+        <v>393</v>
       </c>
       <c r="E169" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>46</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>630</v>
+        <v>394</v>
       </c>
       <c r="B170">
-        <v>3942</v>
+        <v>4207</v>
       </c>
       <c r="C170" t="s">
-        <v>631</v>
+        <v>395</v>
       </c>
       <c r="D170" t="s">
-        <v>632</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>396</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>635</v>
+        <v>397</v>
       </c>
       <c r="B171">
-        <v>3681</v>
+        <v>4109</v>
       </c>
       <c r="C171" t="s">
-        <v>636</v>
+        <v>398</v>
       </c>
       <c r="D171" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>639</v>
+        <v>399</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>640</v>
+        <v>400</v>
       </c>
       <c r="B172">
-        <v>3639</v>
+        <v>4091</v>
       </c>
       <c r="C172" t="s">
-        <v>641</v>
+        <v>401</v>
       </c>
       <c r="D172" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>402</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>645</v>
+        <v>400</v>
       </c>
       <c r="B173">
-        <v>3548</v>
+        <v>4089</v>
       </c>
       <c r="C173" t="s">
-        <v>46</v>
+        <v>403</v>
       </c>
       <c r="D173" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>404</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>647</v>
+        <v>400</v>
       </c>
       <c r="B174">
-        <v>3298</v>
+        <v>4087</v>
       </c>
       <c r="C174" t="s">
-        <v>46</v>
+        <v>405</v>
       </c>
       <c r="D174" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>406</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>647</v>
+        <v>407</v>
       </c>
       <c r="B175">
-        <v>3297</v>
+        <v>3942</v>
       </c>
       <c r="C175" t="s">
-        <v>46</v>
+        <v>408</v>
       </c>
       <c r="D175" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>409</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>650</v>
+        <v>410</v>
       </c>
       <c r="B176">
-        <v>3178</v>
+        <v>3681</v>
       </c>
       <c r="C176" t="s">
-        <v>46</v>
+        <v>411</v>
       </c>
       <c r="D176" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>412</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>650</v>
+        <v>413</v>
       </c>
       <c r="B177">
-        <v>3176</v>
+        <v>3639</v>
       </c>
       <c r="C177" t="s">
-        <v>46</v>
+        <v>414</v>
       </c>
       <c r="D177" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>415</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>650</v>
+        <v>416</v>
       </c>
       <c r="B178">
-        <v>3172</v>
+        <v>3548</v>
       </c>
       <c r="C178" t="s">
         <v>46</v>
       </c>
       <c r="D178" t="s">
-        <v>653</v>
+        <v>417</v>
       </c>
       <c r="E178" t="s">
         <v>46</v>
       </c>
-      <c r="F178" t="s">
-        <v>48</v>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>654</v>
+        <v>418</v>
       </c>
       <c r="B179">
-        <v>3051</v>
+        <v>3298</v>
       </c>
       <c r="C179" t="s">
-        <v>655</v>
+        <v>46</v>
       </c>
       <c r="D179" t="s">
-        <v>656</v>
+        <v>419</v>
       </c>
       <c r="E179" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>46</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>654</v>
+        <v>418</v>
       </c>
       <c r="B180">
-        <v>3050</v>
+        <v>3297</v>
       </c>
       <c r="C180" t="s">
-        <v>659</v>
+        <v>46</v>
       </c>
       <c r="D180" t="s">
-        <v>660</v>
+        <v>420</v>
       </c>
       <c r="E180" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>46</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>663</v>
+        <v>421</v>
       </c>
       <c r="B181">
-        <v>2801</v>
+        <v>3178</v>
       </c>
       <c r="C181" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="D181" t="s">
-        <v>665</v>
+        <v>422</v>
       </c>
       <c r="E181" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>46</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>668</v>
+        <v>421</v>
       </c>
       <c r="B182">
-        <v>2721</v>
+        <v>3176</v>
       </c>
       <c r="C182" t="s">
-        <v>669</v>
+        <v>46</v>
       </c>
       <c r="D182" t="s">
-        <v>670</v>
+        <v>423</v>
       </c>
       <c r="E182" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>46</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>673</v>
+        <v>421</v>
       </c>
       <c r="B183">
-        <v>2460</v>
+        <v>3172</v>
       </c>
       <c r="C183" t="s">
-        <v>674</v>
+        <v>46</v>
       </c>
       <c r="D183" t="s">
-        <v>675</v>
+        <v>424</v>
       </c>
       <c r="E183" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>46</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>678</v>
+        <v>425</v>
       </c>
       <c r="B184">
-        <v>2379</v>
+        <v>3051</v>
       </c>
       <c r="C184" t="s">
-        <v>679</v>
+        <v>426</v>
       </c>
       <c r="D184" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>682</v>
+        <v>427</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>683</v>
+        <v>425</v>
       </c>
       <c r="B185">
-        <v>2216</v>
+        <v>3050</v>
       </c>
       <c r="C185" t="s">
-        <v>684</v>
+        <v>428</v>
       </c>
       <c r="D185" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>687</v>
+        <v>429</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>688</v>
+        <v>430</v>
       </c>
       <c r="B186">
-        <v>2181</v>
+        <v>2801</v>
       </c>
       <c r="C186" t="s">
-        <v>689</v>
+        <v>431</v>
       </c>
       <c r="D186" t="s">
-        <v>690</v>
-[...5 lines deleted...]
-        <v>692</v>
+        <v>432</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>693</v>
+        <v>433</v>
       </c>
       <c r="B187">
-        <v>1892</v>
+        <v>2721</v>
       </c>
       <c r="C187" t="s">
-        <v>694</v>
+        <v>434</v>
       </c>
       <c r="D187" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>697</v>
+        <v>435</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>698</v>
+        <v>436</v>
       </c>
       <c r="B188">
-        <v>1859</v>
+        <v>2460</v>
       </c>
       <c r="C188" t="s">
-        <v>699</v>
+        <v>437</v>
       </c>
       <c r="D188" t="s">
-        <v>700</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>438</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>703</v>
+        <v>439</v>
       </c>
       <c r="B189">
-        <v>1715</v>
+        <v>2379</v>
       </c>
       <c r="C189" t="s">
-        <v>704</v>
+        <v>440</v>
       </c>
       <c r="D189" t="s">
-        <v>705</v>
-[...5 lines deleted...]
-        <v>707</v>
+        <v>441</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>708</v>
+        <v>442</v>
       </c>
       <c r="B190">
-        <v>1629</v>
+        <v>2216</v>
       </c>
       <c r="C190" t="s">
-        <v>709</v>
+        <v>443</v>
       </c>
       <c r="D190" t="s">
-        <v>710</v>
-[...5 lines deleted...]
-        <v>712</v>
+        <v>444</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>713</v>
+        <v>445</v>
       </c>
       <c r="B191">
-        <v>1514</v>
+        <v>2181</v>
       </c>
       <c r="C191" t="s">
-        <v>714</v>
+        <v>446</v>
       </c>
       <c r="D191" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>717</v>
+        <v>447</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>718</v>
+        <v>448</v>
       </c>
       <c r="B192">
-        <v>1420</v>
+        <v>1892</v>
       </c>
       <c r="C192" t="s">
-        <v>719</v>
+        <v>449</v>
       </c>
       <c r="D192" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>450</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>723</v>
+        <v>451</v>
       </c>
       <c r="B193">
-        <v>1387</v>
+        <v>1859</v>
       </c>
       <c r="C193" t="s">
-        <v>724</v>
+        <v>452</v>
       </c>
       <c r="D193" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>453</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>728</v>
+        <v>454</v>
       </c>
       <c r="B194">
-        <v>1345</v>
+        <v>1715</v>
       </c>
       <c r="C194" t="s">
-        <v>729</v>
+        <v>455</v>
       </c>
       <c r="D194" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>456</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>733</v>
+        <v>457</v>
       </c>
       <c r="B195">
-        <v>1242</v>
+        <v>1629</v>
       </c>
       <c r="C195" t="s">
-        <v>734</v>
+        <v>458</v>
       </c>
       <c r="D195" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>459</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>738</v>
+        <v>460</v>
       </c>
       <c r="B196">
-        <v>1173</v>
+        <v>1514</v>
       </c>
       <c r="C196" t="s">
-        <v>739</v>
+        <v>461</v>
       </c>
       <c r="D196" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>462</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>743</v>
+        <v>463</v>
       </c>
       <c r="B197">
-        <v>1103</v>
+        <v>1420</v>
       </c>
       <c r="C197" t="s">
-        <v>744</v>
+        <v>464</v>
       </c>
       <c r="D197" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>465</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>743</v>
+        <v>466</v>
       </c>
       <c r="B198">
-        <v>1102</v>
+        <v>1387</v>
       </c>
       <c r="C198" t="s">
-        <v>748</v>
+        <v>467</v>
       </c>
       <c r="D198" t="s">
-        <v>749</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>468</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>752</v>
+        <v>469</v>
       </c>
       <c r="B199">
-        <v>1056</v>
+        <v>1345</v>
       </c>
       <c r="C199" t="s">
-        <v>753</v>
+        <v>470</v>
       </c>
       <c r="D199" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>471</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>757</v>
+        <v>472</v>
       </c>
       <c r="B200">
-        <v>956</v>
+        <v>1242</v>
       </c>
       <c r="C200" t="s">
-        <v>758</v>
+        <v>473</v>
       </c>
       <c r="D200" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>761</v>
+        <v>474</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>762</v>
+        <v>475</v>
       </c>
       <c r="B201">
-        <v>913</v>
+        <v>1173</v>
       </c>
       <c r="C201" t="s">
-        <v>46</v>
+        <v>476</v>
       </c>
       <c r="D201" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>477</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>762</v>
+        <v>478</v>
       </c>
       <c r="B202">
-        <v>912</v>
+        <v>1103</v>
       </c>
       <c r="C202" t="s">
-        <v>764</v>
+        <v>479</v>
       </c>
       <c r="D202" t="s">
-        <v>765</v>
-[...5 lines deleted...]
-        <v>767</v>
+        <v>480</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>762</v>
+        <v>478</v>
       </c>
       <c r="B203">
-        <v>895</v>
+        <v>1102</v>
       </c>
       <c r="C203" t="s">
-        <v>46</v>
+        <v>481</v>
       </c>
       <c r="D203" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>482</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>762</v>
+        <v>483</v>
       </c>
       <c r="B204">
-        <v>894</v>
+        <v>1056</v>
       </c>
       <c r="C204" t="s">
-        <v>46</v>
+        <v>484</v>
       </c>
       <c r="D204" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>485</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>770</v>
+        <v>486</v>
       </c>
       <c r="B205">
-        <v>816</v>
+        <v>956</v>
       </c>
       <c r="C205" t="s">
-        <v>771</v>
+        <v>487</v>
       </c>
       <c r="D205" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-        <v>774</v>
+        <v>488</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>775</v>
+        <v>489</v>
       </c>
       <c r="B206">
-        <v>784</v>
+        <v>913</v>
       </c>
       <c r="C206" t="s">
         <v>46</v>
       </c>
       <c r="D206" t="s">
-        <v>776</v>
+        <v>490</v>
       </c>
       <c r="E206" t="s">
         <v>46</v>
       </c>
-      <c r="F206" t="s">
-        <v>48</v>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>777</v>
+        <v>489</v>
       </c>
       <c r="B207">
-        <v>697</v>
+        <v>912</v>
       </c>
       <c r="C207" t="s">
-        <v>778</v>
+        <v>491</v>
       </c>
       <c r="D207" t="s">
-        <v>779</v>
-[...5 lines deleted...]
-        <v>781</v>
+        <v>492</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>782</v>
+        <v>489</v>
       </c>
       <c r="B208">
-        <v>607</v>
+        <v>895</v>
       </c>
       <c r="C208" t="s">
-        <v>783</v>
+        <v>46</v>
       </c>
       <c r="D208" t="s">
-        <v>784</v>
+        <v>493</v>
       </c>
       <c r="E208" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>46</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>782</v>
+        <v>489</v>
       </c>
       <c r="B209">
-        <v>606</v>
+        <v>894</v>
       </c>
       <c r="C209" t="s">
-        <v>787</v>
+        <v>46</v>
       </c>
       <c r="D209" t="s">
-        <v>788</v>
+        <v>494</v>
       </c>
       <c r="E209" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>46</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>782</v>
+        <v>495</v>
       </c>
       <c r="B210">
-        <v>601</v>
+        <v>816</v>
       </c>
       <c r="C210" t="s">
-        <v>46</v>
+        <v>496</v>
       </c>
       <c r="D210" t="s">
-        <v>791</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>497</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>792</v>
+        <v>498</v>
       </c>
       <c r="B211">
-        <v>588</v>
+        <v>784</v>
       </c>
       <c r="C211" t="s">
-        <v>793</v>
+        <v>46</v>
       </c>
       <c r="D211" t="s">
-        <v>794</v>
+        <v>499</v>
       </c>
       <c r="E211" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>46</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>792</v>
+        <v>500</v>
       </c>
       <c r="B212">
-        <v>579</v>
+        <v>697</v>
       </c>
       <c r="C212" t="s">
-        <v>46</v>
+        <v>501</v>
       </c>
       <c r="D212" t="s">
-        <v>797</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>502</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>798</v>
+        <v>503</v>
       </c>
       <c r="B213">
+        <v>607</v>
+      </c>
+      <c r="C213" t="s">
         <v>504</v>
       </c>
-      <c r="C213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D213" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>802</v>
+        <v>505</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>803</v>
+        <v>503</v>
       </c>
       <c r="B214">
-        <v>439</v>
+        <v>606</v>
       </c>
       <c r="C214" t="s">
-        <v>804</v>
+        <v>506</v>
       </c>
       <c r="D214" t="s">
-        <v>805</v>
-[...5 lines deleted...]
-        <v>807</v>
+        <v>507</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>808</v>
+        <v>503</v>
       </c>
       <c r="B215">
-        <v>390</v>
+        <v>601</v>
       </c>
       <c r="C215" t="s">
-        <v>809</v>
+        <v>46</v>
       </c>
       <c r="D215" t="s">
-        <v>810</v>
+        <v>508</v>
       </c>
       <c r="E215" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>46</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>813</v>
+        <v>509</v>
       </c>
       <c r="B216">
-        <v>260</v>
+        <v>588</v>
       </c>
       <c r="C216" t="s">
-        <v>814</v>
+        <v>510</v>
       </c>
       <c r="D216" t="s">
-        <v>815</v>
-[...5 lines deleted...]
-        <v>817</v>
+        <v>511</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>813</v>
+        <v>509</v>
       </c>
       <c r="B217">
-        <v>252</v>
+        <v>579</v>
       </c>
       <c r="C217" t="s">
-        <v>818</v>
+        <v>46</v>
       </c>
       <c r="D217" t="s">
-        <v>819</v>
+        <v>512</v>
       </c>
       <c r="E217" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>46</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>822</v>
+        <v>513</v>
       </c>
       <c r="B218">
-        <v>213</v>
+        <v>504</v>
       </c>
       <c r="C218" t="s">
-        <v>823</v>
+        <v>514</v>
       </c>
       <c r="D218" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>515</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>822</v>
+        <v>516</v>
       </c>
       <c r="B219">
-        <v>213</v>
+        <v>439</v>
       </c>
       <c r="C219" t="s">
-        <v>827</v>
+        <v>517</v>
       </c>
       <c r="D219" t="s">
-        <v>828</v>
-[...5 lines deleted...]
-        <v>830</v>
+        <v>518</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>831</v>
+        <v>519</v>
       </c>
       <c r="B220">
-        <v>184</v>
+        <v>390</v>
       </c>
       <c r="C220" t="s">
-        <v>46</v>
+        <v>520</v>
       </c>
       <c r="D220" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>521</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>831</v>
+        <v>522</v>
       </c>
       <c r="B221">
-        <v>173</v>
+        <v>260</v>
       </c>
       <c r="C221" t="s">
-        <v>833</v>
+        <v>523</v>
       </c>
       <c r="D221" t="s">
-        <v>834</v>
-[...5 lines deleted...]
-        <v>836</v>
+        <v>524</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>837</v>
+        <v>522</v>
       </c>
       <c r="B222">
-        <v>115</v>
+        <v>252</v>
       </c>
       <c r="C222" t="s">
-        <v>838</v>
+        <v>525</v>
       </c>
       <c r="D222" t="s">
-        <v>839</v>
-[...5 lines deleted...]
-        <v>841</v>
+        <v>526</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>837</v>
+        <v>527</v>
       </c>
       <c r="B223">
-        <v>114</v>
+        <v>213</v>
       </c>
       <c r="C223" t="s">
-        <v>842</v>
+        <v>528</v>
       </c>
       <c r="D223" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>845</v>
+        <v>529</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>837</v>
+        <v>527</v>
       </c>
       <c r="B224">
-        <v>83</v>
+        <v>213</v>
       </c>
       <c r="C224" t="s">
-        <v>46</v>
+        <v>530</v>
       </c>
       <c r="D224" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>531</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>847</v>
+        <v>532</v>
       </c>
       <c r="B225">
-        <v>45</v>
+        <v>184</v>
       </c>
       <c r="C225" t="s">
-        <v>848</v>
+        <v>46</v>
       </c>
       <c r="D225" t="s">
-        <v>849</v>
+        <v>533</v>
       </c>
       <c r="E225" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>46</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>847</v>
+        <v>532</v>
       </c>
       <c r="B226">
-        <v>41</v>
+        <v>173</v>
       </c>
       <c r="C226" t="s">
-        <v>852</v>
+        <v>534</v>
       </c>
       <c r="D226" t="s">
-        <v>853</v>
-[...5 lines deleted...]
-        <v>855</v>
+        <v>535</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>847</v>
+        <v>536</v>
       </c>
       <c r="B227">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="C227" t="s">
-        <v>856</v>
+        <v>537</v>
       </c>
       <c r="D227" t="s">
-        <v>857</v>
-[...5 lines deleted...]
-        <v>859</v>
+        <v>538</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>860</v>
+        <v>536</v>
       </c>
       <c r="B228">
-        <v>6881</v>
+        <v>114</v>
       </c>
       <c r="C228" t="s">
-        <v>46</v>
+        <v>539</v>
       </c>
       <c r="D228" t="s">
-        <v>861</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>540</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>862</v>
+        <v>536</v>
       </c>
       <c r="B229">
-        <v>6820</v>
+        <v>83</v>
       </c>
       <c r="C229" t="s">
-        <v>863</v>
+        <v>46</v>
       </c>
       <c r="D229" t="s">
-        <v>864</v>
+        <v>541</v>
       </c>
       <c r="E229" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>46</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>867</v>
+        <v>542</v>
       </c>
       <c r="B230">
-        <v>6802</v>
+        <v>45</v>
       </c>
       <c r="C230" t="s">
-        <v>46</v>
+        <v>543</v>
       </c>
       <c r="D230" t="s">
-        <v>868</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>544</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>869</v>
+        <v>542</v>
       </c>
       <c r="B231">
-        <v>6753</v>
+        <v>41</v>
       </c>
       <c r="C231" t="s">
-        <v>870</v>
+        <v>545</v>
       </c>
       <c r="D231" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-        <v>873</v>
+        <v>546</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>869</v>
+        <v>542</v>
       </c>
       <c r="B232">
-        <v>6744</v>
+        <v>39</v>
       </c>
       <c r="C232" t="s">
-        <v>46</v>
+        <v>547</v>
       </c>
       <c r="D232" t="s">
-        <v>874</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>548</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>869</v>
+        <v>549</v>
       </c>
       <c r="B233">
-        <v>6743</v>
+        <v>6881</v>
       </c>
       <c r="C233" t="s">
         <v>46</v>
       </c>
       <c r="D233" t="s">
-        <v>875</v>
+        <v>550</v>
       </c>
       <c r="E233" t="s">
         <v>46</v>
       </c>
-      <c r="F233" t="s">
-        <v>48</v>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>869</v>
+        <v>551</v>
       </c>
       <c r="B234">
-        <v>6742</v>
+        <v>6820</v>
       </c>
       <c r="C234" t="s">
-        <v>46</v>
+        <v>552</v>
       </c>
       <c r="D234" t="s">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>553</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>869</v>
+        <v>554</v>
       </c>
       <c r="B235">
-        <v>6741</v>
+        <v>6802</v>
       </c>
       <c r="C235" t="s">
         <v>46</v>
       </c>
       <c r="D235" t="s">
-        <v>877</v>
+        <v>555</v>
       </c>
       <c r="E235" t="s">
         <v>46</v>
       </c>
-      <c r="F235" t="s">
-        <v>48</v>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>869</v>
+        <v>556</v>
       </c>
       <c r="B236">
-        <v>6740</v>
+        <v>6753</v>
       </c>
       <c r="C236" t="s">
-        <v>46</v>
+        <v>557</v>
       </c>
       <c r="D236" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>558</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>869</v>
+        <v>556</v>
       </c>
       <c r="B237">
-        <v>6739</v>
+        <v>6744</v>
       </c>
       <c r="C237" t="s">
         <v>46</v>
       </c>
       <c r="D237" t="s">
-        <v>879</v>
+        <v>559</v>
       </c>
       <c r="E237" t="s">
         <v>46</v>
       </c>
-      <c r="F237" t="s">
-        <v>48</v>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>869</v>
+        <v>556</v>
       </c>
       <c r="B238">
-        <v>6738</v>
+        <v>6743</v>
       </c>
       <c r="C238" t="s">
         <v>46</v>
       </c>
       <c r="D238" t="s">
-        <v>880</v>
+        <v>560</v>
       </c>
       <c r="E238" t="s">
         <v>46</v>
       </c>
-      <c r="F238" t="s">
-        <v>48</v>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>869</v>
+        <v>556</v>
       </c>
       <c r="B239">
-        <v>6737</v>
+        <v>6742</v>
       </c>
       <c r="C239" t="s">
         <v>46</v>
       </c>
       <c r="D239" t="s">
-        <v>881</v>
+        <v>561</v>
       </c>
       <c r="E239" t="s">
         <v>46</v>
       </c>
-      <c r="F239" t="s">
-        <v>48</v>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>882</v>
+        <v>556</v>
       </c>
       <c r="B240">
-        <v>6607</v>
+        <v>6741</v>
       </c>
       <c r="C240" t="s">
-        <v>883</v>
+        <v>46</v>
       </c>
       <c r="D240" t="s">
-        <v>884</v>
+        <v>562</v>
       </c>
       <c r="E240" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>46</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>882</v>
+        <v>556</v>
       </c>
       <c r="B241">
-        <v>6601</v>
+        <v>6740</v>
       </c>
       <c r="C241" t="s">
         <v>46</v>
       </c>
       <c r="D241" t="s">
-        <v>887</v>
+        <v>563</v>
       </c>
       <c r="E241" t="s">
         <v>46</v>
       </c>
-      <c r="F241" t="s">
-        <v>48</v>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>888</v>
+        <v>556</v>
       </c>
       <c r="B242">
-        <v>6551</v>
+        <v>6739</v>
       </c>
       <c r="C242" t="s">
         <v>46</v>
       </c>
       <c r="D242" t="s">
-        <v>889</v>
+        <v>564</v>
       </c>
       <c r="E242" t="s">
         <v>46</v>
       </c>
-      <c r="F242" t="s">
-        <v>48</v>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>888</v>
+        <v>556</v>
       </c>
       <c r="B243">
-        <v>6550</v>
+        <v>6738</v>
       </c>
       <c r="C243" t="s">
         <v>46</v>
       </c>
       <c r="D243" t="s">
-        <v>890</v>
+        <v>565</v>
       </c>
       <c r="E243" t="s">
         <v>46</v>
       </c>
-      <c r="F243" t="s">
-        <v>48</v>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>888</v>
+        <v>556</v>
       </c>
       <c r="B244">
-        <v>6549</v>
+        <v>6737</v>
       </c>
       <c r="C244" t="s">
-        <v>891</v>
+        <v>46</v>
       </c>
       <c r="D244" t="s">
-        <v>892</v>
+        <v>566</v>
       </c>
       <c r="E244" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>46</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>895</v>
+        <v>567</v>
       </c>
       <c r="B245">
-        <v>6504</v>
+        <v>6607</v>
       </c>
       <c r="C245" t="s">
-        <v>46</v>
+        <v>568</v>
       </c>
       <c r="D245" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>569</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>895</v>
+        <v>567</v>
       </c>
       <c r="B246">
-        <v>6503</v>
+        <v>6601</v>
       </c>
       <c r="C246" t="s">
         <v>46</v>
       </c>
       <c r="D246" t="s">
-        <v>897</v>
+        <v>570</v>
       </c>
       <c r="E246" t="s">
         <v>46</v>
       </c>
-      <c r="F246" t="s">
-        <v>48</v>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>898</v>
+        <v>571</v>
       </c>
       <c r="B247">
-        <v>6439</v>
+        <v>6551</v>
       </c>
       <c r="C247" t="s">
-        <v>899</v>
+        <v>46</v>
       </c>
       <c r="D247" t="s">
-        <v>900</v>
+        <v>572</v>
       </c>
       <c r="E247" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>46</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>898</v>
+        <v>571</v>
       </c>
       <c r="B248">
-        <v>6435</v>
+        <v>6550</v>
       </c>
       <c r="C248" t="s">
         <v>46</v>
       </c>
       <c r="D248" t="s">
-        <v>903</v>
+        <v>573</v>
       </c>
       <c r="E248" t="s">
         <v>46</v>
       </c>
-      <c r="F248" t="s">
-        <v>48</v>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>898</v>
+        <v>571</v>
       </c>
       <c r="B249">
-        <v>6428</v>
+        <v>6549</v>
       </c>
       <c r="C249" t="s">
-        <v>46</v>
+        <v>574</v>
       </c>
       <c r="D249" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>575</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>905</v>
+        <v>576</v>
       </c>
       <c r="B250">
-        <v>6400</v>
+        <v>6504</v>
       </c>
       <c r="C250" t="s">
         <v>46</v>
       </c>
       <c r="D250" t="s">
-        <v>906</v>
+        <v>577</v>
       </c>
       <c r="E250" t="s">
         <v>46</v>
       </c>
-      <c r="F250" t="s">
-        <v>48</v>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>905</v>
+        <v>576</v>
       </c>
       <c r="B251">
-        <v>6399</v>
+        <v>6503</v>
       </c>
       <c r="C251" t="s">
         <v>46</v>
       </c>
       <c r="D251" t="s">
-        <v>907</v>
+        <v>578</v>
       </c>
       <c r="E251" t="s">
         <v>46</v>
       </c>
-      <c r="F251" t="s">
-        <v>48</v>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>905</v>
+        <v>579</v>
       </c>
       <c r="B252">
-        <v>6398</v>
+        <v>6439</v>
       </c>
       <c r="C252" t="s">
-        <v>46</v>
+        <v>580</v>
       </c>
       <c r="D252" t="s">
-        <v>908</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>581</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>909</v>
+        <v>579</v>
       </c>
       <c r="B253">
-        <v>6356</v>
+        <v>6435</v>
       </c>
       <c r="C253" t="s">
         <v>46</v>
       </c>
       <c r="D253" t="s">
-        <v>910</v>
+        <v>582</v>
       </c>
       <c r="E253" t="s">
         <v>46</v>
       </c>
-      <c r="F253" t="s">
-        <v>48</v>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>909</v>
+        <v>579</v>
       </c>
       <c r="B254">
-        <v>6353</v>
+        <v>6428</v>
       </c>
       <c r="C254" t="s">
         <v>46</v>
       </c>
       <c r="D254" t="s">
-        <v>911</v>
+        <v>583</v>
       </c>
       <c r="E254" t="s">
         <v>46</v>
       </c>
-      <c r="F254" t="s">
-        <v>48</v>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>912</v>
+        <v>584</v>
       </c>
       <c r="B255">
-        <v>6351</v>
+        <v>6400</v>
       </c>
       <c r="C255" t="s">
         <v>46</v>
       </c>
       <c r="D255" t="s">
-        <v>913</v>
+        <v>585</v>
       </c>
       <c r="E255" t="s">
         <v>46</v>
       </c>
-      <c r="F255" t="s">
-        <v>48</v>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>912</v>
+        <v>584</v>
       </c>
       <c r="B256">
-        <v>6350</v>
+        <v>6399</v>
       </c>
       <c r="C256" t="s">
         <v>46</v>
       </c>
       <c r="D256" t="s">
-        <v>914</v>
+        <v>586</v>
       </c>
       <c r="E256" t="s">
         <v>46</v>
       </c>
-      <c r="F256" t="s">
-        <v>48</v>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>915</v>
+        <v>584</v>
       </c>
       <c r="B257">
-        <v>6255</v>
+        <v>6398</v>
       </c>
       <c r="C257" t="s">
-        <v>916</v>
+        <v>46</v>
       </c>
       <c r="D257" t="s">
-        <v>917</v>
+        <v>587</v>
       </c>
       <c r="E257" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>46</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>915</v>
+        <v>588</v>
       </c>
       <c r="B258">
-        <v>6238</v>
+        <v>6356</v>
       </c>
       <c r="C258" t="s">
-        <v>920</v>
+        <v>46</v>
       </c>
       <c r="D258" t="s">
-        <v>921</v>
+        <v>589</v>
       </c>
       <c r="E258" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>923</v>
+        <v>46</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>924</v>
+        <v>588</v>
       </c>
       <c r="B259">
-        <v>6127</v>
+        <v>6353</v>
       </c>
       <c r="C259" t="s">
-        <v>925</v>
+        <v>46</v>
       </c>
       <c r="D259" t="s">
-        <v>926</v>
+        <v>590</v>
       </c>
       <c r="E259" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>46</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>929</v>
+        <v>591</v>
       </c>
       <c r="B260">
-        <v>6102</v>
+        <v>6351</v>
       </c>
       <c r="C260" t="s">
         <v>46</v>
       </c>
       <c r="D260" t="s">
-        <v>930</v>
+        <v>592</v>
       </c>
       <c r="E260" t="s">
         <v>46</v>
       </c>
-      <c r="F260" t="s">
-        <v>48</v>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>929</v>
+        <v>591</v>
       </c>
       <c r="B261">
-        <v>6101</v>
+        <v>6350</v>
       </c>
       <c r="C261" t="s">
         <v>46</v>
       </c>
       <c r="D261" t="s">
-        <v>931</v>
+        <v>593</v>
       </c>
       <c r="E261" t="s">
         <v>46</v>
       </c>
-      <c r="F261" t="s">
-        <v>48</v>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>929</v>
+        <v>594</v>
       </c>
       <c r="B262">
-        <v>6100</v>
+        <v>6255</v>
       </c>
       <c r="C262" t="s">
-        <v>932</v>
+        <v>595</v>
       </c>
       <c r="D262" t="s">
-        <v>933</v>
-[...5 lines deleted...]
-        <v>935</v>
+        <v>596</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>929</v>
+        <v>594</v>
       </c>
       <c r="B263">
-        <v>6100</v>
+        <v>6238</v>
       </c>
       <c r="C263" t="s">
-        <v>936</v>
+        <v>597</v>
       </c>
       <c r="D263" t="s">
-        <v>937</v>
-[...5 lines deleted...]
-        <v>939</v>
+        <v>598</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>929</v>
+        <v>599</v>
       </c>
       <c r="B264">
-        <v>6095</v>
+        <v>6127</v>
       </c>
       <c r="C264" t="s">
-        <v>46</v>
+        <v>600</v>
       </c>
       <c r="D264" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>601</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>929</v>
+        <v>602</v>
       </c>
       <c r="B265">
-        <v>6090</v>
+        <v>6102</v>
       </c>
       <c r="C265" t="s">
         <v>46</v>
       </c>
       <c r="D265" t="s">
-        <v>941</v>
+        <v>603</v>
       </c>
       <c r="E265" t="s">
         <v>46</v>
       </c>
-      <c r="F265" t="s">
-        <v>48</v>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>929</v>
+        <v>602</v>
       </c>
       <c r="B266">
-        <v>6076</v>
+        <v>6101</v>
       </c>
       <c r="C266" t="s">
         <v>46</v>
       </c>
       <c r="D266" t="s">
-        <v>942</v>
+        <v>604</v>
       </c>
       <c r="E266" t="s">
         <v>46</v>
       </c>
-      <c r="F266" t="s">
-        <v>48</v>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>943</v>
+        <v>602</v>
       </c>
       <c r="B267">
-        <v>6036</v>
+        <v>6100</v>
       </c>
       <c r="C267" t="s">
-        <v>944</v>
+        <v>605</v>
       </c>
       <c r="D267" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        <v>947</v>
+        <v>606</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>943</v>
+        <v>602</v>
       </c>
       <c r="B268">
-        <v>6036</v>
+        <v>6100</v>
       </c>
       <c r="C268" t="s">
-        <v>948</v>
+        <v>607</v>
       </c>
       <c r="D268" t="s">
-        <v>949</v>
-[...5 lines deleted...]
-        <v>951</v>
+        <v>608</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>943</v>
+        <v>602</v>
       </c>
       <c r="B269">
-        <v>6036</v>
+        <v>6095</v>
       </c>
       <c r="C269" t="s">
-        <v>952</v>
+        <v>46</v>
       </c>
       <c r="D269" t="s">
-        <v>953</v>
+        <v>609</v>
       </c>
       <c r="E269" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>46</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>956</v>
+        <v>602</v>
       </c>
       <c r="B270">
-        <v>6014</v>
+        <v>6090</v>
       </c>
       <c r="C270" t="s">
-        <v>957</v>
+        <v>46</v>
       </c>
       <c r="D270" t="s">
-        <v>958</v>
+        <v>610</v>
       </c>
       <c r="E270" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>46</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>961</v>
+        <v>602</v>
       </c>
       <c r="B271">
-        <v>5883</v>
+        <v>6076</v>
       </c>
       <c r="C271" t="s">
-        <v>962</v>
+        <v>46</v>
       </c>
       <c r="D271" t="s">
-        <v>963</v>
+        <v>611</v>
       </c>
       <c r="E271" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>965</v>
+        <v>46</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>961</v>
+        <v>612</v>
       </c>
       <c r="B272">
-        <v>5880</v>
+        <v>6036</v>
       </c>
       <c r="C272" t="s">
-        <v>966</v>
+        <v>613</v>
       </c>
       <c r="D272" t="s">
-        <v>967</v>
-[...5 lines deleted...]
-        <v>969</v>
+        <v>614</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>970</v>
+        <v>612</v>
       </c>
       <c r="B273">
-        <v>5826</v>
+        <v>6036</v>
       </c>
       <c r="C273" t="s">
-        <v>971</v>
+        <v>615</v>
       </c>
       <c r="D273" t="s">
-        <v>972</v>
-[...5 lines deleted...]
-        <v>974</v>
+        <v>616</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>975</v>
+        <v>612</v>
       </c>
       <c r="B274">
-        <v>5694</v>
+        <v>6036</v>
       </c>
       <c r="C274" t="s">
-        <v>976</v>
+        <v>617</v>
       </c>
       <c r="D274" t="s">
-        <v>977</v>
-[...5 lines deleted...]
-        <v>979</v>
+        <v>618</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>980</v>
+        <v>619</v>
       </c>
       <c r="B275">
-        <v>5635</v>
+        <v>6014</v>
       </c>
       <c r="C275" t="s">
-        <v>981</v>
+        <v>620</v>
       </c>
       <c r="D275" t="s">
-        <v>982</v>
-[...5 lines deleted...]
-        <v>984</v>
+        <v>621</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>985</v>
+        <v>622</v>
       </c>
       <c r="B276">
-        <v>5573</v>
+        <v>5883</v>
       </c>
       <c r="C276" t="s">
-        <v>986</v>
+        <v>623</v>
       </c>
       <c r="D276" t="s">
-        <v>987</v>
-[...5 lines deleted...]
-        <v>989</v>
+        <v>624</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>985</v>
+        <v>622</v>
       </c>
       <c r="B277">
-        <v>5566</v>
+        <v>5880</v>
       </c>
       <c r="C277" t="s">
-        <v>990</v>
+        <v>625</v>
       </c>
       <c r="D277" t="s">
-        <v>991</v>
-[...5 lines deleted...]
-        <v>993</v>
+        <v>626</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>994</v>
+        <v>627</v>
       </c>
       <c r="B278">
-        <v>5552</v>
+        <v>5826</v>
       </c>
       <c r="C278" t="s">
-        <v>995</v>
+        <v>628</v>
       </c>
       <c r="D278" t="s">
-        <v>996</v>
-[...5 lines deleted...]
-        <v>998</v>
+        <v>629</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>999</v>
+        <v>630</v>
       </c>
       <c r="B279">
-        <v>5355</v>
+        <v>5694</v>
       </c>
       <c r="C279" t="s">
-        <v>1000</v>
+        <v>631</v>
       </c>
       <c r="D279" t="s">
-        <v>1001</v>
-[...5 lines deleted...]
-        <v>1003</v>
+        <v>632</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1004</v>
+        <v>633</v>
       </c>
       <c r="B280">
-        <v>5965</v>
+        <v>5635</v>
       </c>
       <c r="C280" t="s">
-        <v>1005</v>
+        <v>634</v>
       </c>
       <c r="D280" t="s">
-        <v>1006</v>
-[...5 lines deleted...]
-        <v>1008</v>
+        <v>635</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1004</v>
+        <v>636</v>
       </c>
       <c r="B281">
-        <v>5324</v>
+        <v>5573</v>
       </c>
       <c r="C281" t="s">
-        <v>1009</v>
+        <v>637</v>
       </c>
       <c r="D281" t="s">
-        <v>1010</v>
-[...5 lines deleted...]
-        <v>1012</v>
+        <v>638</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1013</v>
+        <v>636</v>
       </c>
       <c r="B282">
-        <v>5291</v>
+        <v>5566</v>
       </c>
       <c r="C282" t="s">
-        <v>1014</v>
+        <v>639</v>
       </c>
       <c r="D282" t="s">
-        <v>1015</v>
-[...5 lines deleted...]
-        <v>1017</v>
+        <v>640</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1018</v>
+        <v>641</v>
       </c>
       <c r="B283">
-        <v>5249</v>
+        <v>5552</v>
       </c>
       <c r="C283" t="s">
-        <v>1019</v>
+        <v>642</v>
       </c>
       <c r="D283" t="s">
-        <v>1020</v>
-[...5 lines deleted...]
-        <v>1022</v>
+        <v>643</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1018</v>
+        <v>644</v>
       </c>
       <c r="B284">
-        <v>5247</v>
+        <v>5355</v>
       </c>
       <c r="C284" t="s">
-        <v>1023</v>
+        <v>645</v>
       </c>
       <c r="D284" t="s">
-        <v>1024</v>
-[...5 lines deleted...]
-        <v>1026</v>
+        <v>646</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1018</v>
+        <v>647</v>
       </c>
       <c r="B285">
-        <v>5245</v>
+        <v>5965</v>
       </c>
       <c r="C285" t="s">
-        <v>1027</v>
+        <v>648</v>
       </c>
       <c r="D285" t="s">
-        <v>1028</v>
-[...5 lines deleted...]
-        <v>1030</v>
+        <v>649</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1031</v>
+        <v>647</v>
       </c>
       <c r="B286">
-        <v>4976</v>
+        <v>5324</v>
       </c>
       <c r="C286" t="s">
-        <v>1032</v>
+        <v>650</v>
       </c>
       <c r="D286" t="s">
-        <v>1033</v>
-[...5 lines deleted...]
-        <v>1035</v>
+        <v>651</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1036</v>
+        <v>652</v>
       </c>
       <c r="B287">
-        <v>4911</v>
+        <v>5291</v>
       </c>
       <c r="C287" t="s">
-        <v>1037</v>
+        <v>653</v>
       </c>
       <c r="D287" t="s">
-        <v>1038</v>
-[...5 lines deleted...]
-        <v>1040</v>
+        <v>654</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1041</v>
+        <v>655</v>
       </c>
       <c r="B288">
-        <v>4668</v>
+        <v>5249</v>
       </c>
       <c r="C288" t="s">
-        <v>1042</v>
+        <v>656</v>
       </c>
       <c r="D288" t="s">
-        <v>1043</v>
-[...5 lines deleted...]
-        <v>1045</v>
+        <v>657</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1046</v>
+        <v>655</v>
       </c>
       <c r="B289">
-        <v>4246</v>
+        <v>5247</v>
       </c>
       <c r="C289" t="s">
-        <v>46</v>
+        <v>658</v>
       </c>
       <c r="D289" t="s">
-        <v>1047</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>659</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1048</v>
+        <v>655</v>
       </c>
       <c r="B290">
-        <v>4239</v>
+        <v>5245</v>
       </c>
       <c r="C290" t="s">
-        <v>46</v>
+        <v>660</v>
       </c>
       <c r="D290" t="s">
-        <v>1049</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>661</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1050</v>
+        <v>662</v>
       </c>
       <c r="B291">
-        <v>4218</v>
+        <v>4976</v>
       </c>
       <c r="C291" t="s">
-        <v>46</v>
+        <v>663</v>
       </c>
       <c r="D291" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>664</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1050</v>
+        <v>665</v>
       </c>
       <c r="B292">
-        <v>4217</v>
+        <v>4911</v>
       </c>
       <c r="C292" t="s">
-        <v>46</v>
+        <v>666</v>
       </c>
       <c r="D292" t="s">
-        <v>1052</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>667</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1050</v>
+        <v>668</v>
       </c>
       <c r="B293">
-        <v>4216</v>
+        <v>4668</v>
       </c>
       <c r="C293" t="s">
-        <v>46</v>
+        <v>669</v>
       </c>
       <c r="D293" t="s">
-        <v>1052</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>670</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1050</v>
+        <v>671</v>
       </c>
       <c r="B294">
-        <v>4215</v>
+        <v>4246</v>
       </c>
       <c r="C294" t="s">
         <v>46</v>
       </c>
       <c r="D294" t="s">
-        <v>1053</v>
+        <v>672</v>
       </c>
       <c r="E294" t="s">
         <v>46</v>
       </c>
-      <c r="F294" t="s">
-        <v>48</v>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1050</v>
+        <v>673</v>
       </c>
       <c r="B295">
-        <v>4214</v>
+        <v>4239</v>
       </c>
       <c r="C295" t="s">
         <v>46</v>
       </c>
       <c r="D295" t="s">
-        <v>1054</v>
+        <v>674</v>
       </c>
       <c r="E295" t="s">
         <v>46</v>
       </c>
-      <c r="F295" t="s">
-        <v>48</v>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1050</v>
+        <v>675</v>
       </c>
       <c r="B296">
-        <v>4213</v>
+        <v>4218</v>
       </c>
       <c r="C296" t="s">
         <v>46</v>
       </c>
       <c r="D296" t="s">
-        <v>1055</v>
+        <v>676</v>
       </c>
       <c r="E296" t="s">
         <v>46</v>
       </c>
-      <c r="F296" t="s">
-        <v>48</v>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1050</v>
+        <v>675</v>
       </c>
       <c r="B297">
-        <v>4212</v>
+        <v>4217</v>
       </c>
       <c r="C297" t="s">
         <v>46</v>
       </c>
       <c r="D297" t="s">
-        <v>1056</v>
+        <v>677</v>
       </c>
       <c r="E297" t="s">
         <v>46</v>
       </c>
-      <c r="F297" t="s">
-        <v>48</v>
+      <c r="F297" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1050</v>
+        <v>675</v>
       </c>
       <c r="B298">
-        <v>4211</v>
+        <v>4216</v>
       </c>
       <c r="C298" t="s">
         <v>46</v>
       </c>
       <c r="D298" t="s">
-        <v>1057</v>
+        <v>677</v>
       </c>
       <c r="E298" t="s">
         <v>46</v>
       </c>
-      <c r="F298" t="s">
-        <v>48</v>
+      <c r="F298" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1050</v>
+        <v>675</v>
       </c>
       <c r="B299">
-        <v>4210</v>
+        <v>4215</v>
       </c>
       <c r="C299" t="s">
         <v>46</v>
       </c>
       <c r="D299" t="s">
-        <v>1058</v>
+        <v>678</v>
       </c>
       <c r="E299" t="s">
         <v>46</v>
       </c>
-      <c r="F299" t="s">
-        <v>48</v>
+      <c r="F299" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1050</v>
+        <v>675</v>
       </c>
       <c r="B300">
-        <v>4209</v>
+        <v>4214</v>
       </c>
       <c r="C300" t="s">
         <v>46</v>
       </c>
       <c r="D300" t="s">
-        <v>1059</v>
+        <v>679</v>
       </c>
       <c r="E300" t="s">
         <v>46</v>
       </c>
-      <c r="F300" t="s">
-        <v>48</v>
+      <c r="F300" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1060</v>
+        <v>675</v>
       </c>
       <c r="B301">
-        <v>4191</v>
+        <v>4213</v>
       </c>
       <c r="C301" t="s">
         <v>46</v>
       </c>
       <c r="D301" t="s">
-        <v>1061</v>
+        <v>680</v>
       </c>
       <c r="E301" t="s">
         <v>46</v>
       </c>
-      <c r="F301" t="s">
-        <v>48</v>
+      <c r="F301" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1060</v>
+        <v>675</v>
       </c>
       <c r="B302">
-        <v>4190</v>
+        <v>4212</v>
       </c>
       <c r="C302" t="s">
         <v>46</v>
       </c>
       <c r="D302" t="s">
-        <v>1062</v>
+        <v>681</v>
       </c>
       <c r="E302" t="s">
         <v>46</v>
       </c>
-      <c r="F302" t="s">
-        <v>48</v>
+      <c r="F302" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1060</v>
+        <v>675</v>
       </c>
       <c r="B303">
-        <v>4189</v>
+        <v>4211</v>
       </c>
       <c r="C303" t="s">
         <v>46</v>
       </c>
       <c r="D303" t="s">
-        <v>1063</v>
+        <v>682</v>
       </c>
       <c r="E303" t="s">
         <v>46</v>
       </c>
-      <c r="F303" t="s">
-        <v>48</v>
+      <c r="F303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1064</v>
+        <v>675</v>
       </c>
       <c r="B304">
-        <v>4187</v>
+        <v>4210</v>
       </c>
       <c r="C304" t="s">
         <v>46</v>
       </c>
       <c r="D304" t="s">
-        <v>1063</v>
+        <v>683</v>
       </c>
       <c r="E304" t="s">
         <v>46</v>
       </c>
-      <c r="F304" t="s">
-        <v>48</v>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1064</v>
+        <v>675</v>
       </c>
       <c r="B305">
-        <v>4186</v>
+        <v>4209</v>
       </c>
       <c r="C305" t="s">
         <v>46</v>
       </c>
       <c r="D305" t="s">
-        <v>1065</v>
+        <v>684</v>
       </c>
       <c r="E305" t="s">
         <v>46</v>
       </c>
-      <c r="F305" t="s">
-        <v>48</v>
+      <c r="F305" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>1066</v>
+        <v>685</v>
       </c>
       <c r="B306">
-        <v>4169</v>
+        <v>4191</v>
       </c>
       <c r="C306" t="s">
         <v>46</v>
       </c>
       <c r="D306" t="s">
-        <v>1067</v>
+        <v>686</v>
       </c>
       <c r="E306" t="s">
         <v>46</v>
       </c>
-      <c r="F306" t="s">
-        <v>48</v>
+      <c r="F306" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>1068</v>
+        <v>685</v>
       </c>
       <c r="B307">
-        <v>4166</v>
+        <v>4190</v>
       </c>
       <c r="C307" t="s">
         <v>46</v>
       </c>
       <c r="D307" t="s">
-        <v>1069</v>
+        <v>687</v>
       </c>
       <c r="E307" t="s">
         <v>46</v>
       </c>
-      <c r="F307" t="s">
-        <v>48</v>
+      <c r="F307" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>1068</v>
+        <v>685</v>
       </c>
       <c r="B308">
-        <v>4162</v>
+        <v>4189</v>
       </c>
       <c r="C308" t="s">
         <v>46</v>
       </c>
       <c r="D308" t="s">
-        <v>1070</v>
+        <v>688</v>
       </c>
       <c r="E308" t="s">
         <v>46</v>
       </c>
-      <c r="F308" t="s">
-        <v>48</v>
+      <c r="F308" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>1068</v>
+        <v>689</v>
       </c>
       <c r="B309">
-        <v>4161</v>
+        <v>4187</v>
       </c>
       <c r="C309" t="s">
         <v>46</v>
       </c>
       <c r="D309" t="s">
-        <v>1056</v>
+        <v>688</v>
       </c>
       <c r="E309" t="s">
         <v>46</v>
       </c>
-      <c r="F309" t="s">
-        <v>48</v>
+      <c r="F309" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>1068</v>
+        <v>689</v>
       </c>
       <c r="B310">
-        <v>4160</v>
+        <v>4186</v>
       </c>
       <c r="C310" t="s">
         <v>46</v>
       </c>
       <c r="D310" t="s">
-        <v>1071</v>
+        <v>690</v>
       </c>
       <c r="E310" t="s">
         <v>46</v>
       </c>
-      <c r="F310" t="s">
-        <v>48</v>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>1068</v>
+        <v>691</v>
       </c>
       <c r="B311">
-        <v>4159</v>
+        <v>4169</v>
       </c>
       <c r="C311" t="s">
         <v>46</v>
       </c>
       <c r="D311" t="s">
-        <v>1072</v>
+        <v>692</v>
       </c>
       <c r="E311" t="s">
         <v>46</v>
       </c>
-      <c r="F311" t="s">
-        <v>48</v>
+      <c r="F311" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>1068</v>
+        <v>693</v>
       </c>
       <c r="B312">
-        <v>4158</v>
+        <v>4166</v>
       </c>
       <c r="C312" t="s">
         <v>46</v>
       </c>
       <c r="D312" t="s">
-        <v>1073</v>
+        <v>694</v>
       </c>
       <c r="E312" t="s">
         <v>46</v>
       </c>
-      <c r="F312" t="s">
-        <v>48</v>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>1068</v>
+        <v>693</v>
       </c>
       <c r="B313">
-        <v>4157</v>
+        <v>4162</v>
       </c>
       <c r="C313" t="s">
         <v>46</v>
       </c>
       <c r="D313" t="s">
-        <v>1074</v>
+        <v>695</v>
       </c>
       <c r="E313" t="s">
         <v>46</v>
       </c>
-      <c r="F313" t="s">
-        <v>48</v>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>1075</v>
+        <v>693</v>
       </c>
       <c r="B314">
-        <v>4143</v>
+        <v>4161</v>
       </c>
       <c r="C314" t="s">
         <v>46</v>
       </c>
       <c r="D314" t="s">
-        <v>1074</v>
+        <v>681</v>
       </c>
       <c r="E314" t="s">
         <v>46</v>
       </c>
-      <c r="F314" t="s">
-        <v>48</v>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>1075</v>
+        <v>693</v>
       </c>
       <c r="B315">
-        <v>4143</v>
+        <v>4160</v>
       </c>
       <c r="C315" t="s">
         <v>46</v>
       </c>
       <c r="D315" t="s">
-        <v>1073</v>
+        <v>696</v>
       </c>
       <c r="E315" t="s">
         <v>46</v>
       </c>
-      <c r="F315" t="s">
-        <v>48</v>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>1076</v>
+        <v>693</v>
       </c>
       <c r="B316">
-        <v>4128</v>
+        <v>4159</v>
       </c>
       <c r="C316" t="s">
         <v>46</v>
       </c>
       <c r="D316" t="s">
-        <v>1073</v>
+        <v>697</v>
       </c>
       <c r="E316" t="s">
         <v>46</v>
       </c>
-      <c r="F316" t="s">
-        <v>48</v>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>1077</v>
+        <v>693</v>
       </c>
       <c r="B317">
-        <v>3923</v>
+        <v>4158</v>
       </c>
       <c r="C317" t="s">
         <v>46</v>
       </c>
       <c r="D317" t="s">
-        <v>1078</v>
+        <v>698</v>
       </c>
       <c r="E317" t="s">
         <v>46</v>
       </c>
-      <c r="F317" t="s">
-        <v>48</v>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>1079</v>
+        <v>693</v>
       </c>
       <c r="B318">
-        <v>3472</v>
+        <v>4157</v>
       </c>
       <c r="C318" t="s">
         <v>46</v>
       </c>
       <c r="D318" t="s">
-        <v>1080</v>
+        <v>699</v>
       </c>
       <c r="E318" t="s">
         <v>46</v>
       </c>
-      <c r="F318" t="s">
-        <v>48</v>
+      <c r="F318" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>1081</v>
+        <v>700</v>
       </c>
       <c r="B319">
-        <v>3401</v>
+        <v>4143</v>
       </c>
       <c r="C319" t="s">
         <v>46</v>
       </c>
       <c r="D319" t="s">
-        <v>1074</v>
+        <v>699</v>
       </c>
       <c r="E319" t="s">
         <v>46</v>
       </c>
-      <c r="F319" t="s">
-        <v>48</v>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>1082</v>
+        <v>700</v>
       </c>
       <c r="B320">
-        <v>3327</v>
+        <v>4143</v>
       </c>
       <c r="C320" t="s">
         <v>46</v>
       </c>
       <c r="D320" t="s">
-        <v>1083</v>
+        <v>698</v>
       </c>
       <c r="E320" t="s">
         <v>46</v>
       </c>
-      <c r="F320" t="s">
-        <v>48</v>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>1082</v>
+        <v>701</v>
       </c>
       <c r="B321">
-        <v>3322</v>
+        <v>4128</v>
       </c>
       <c r="C321" t="s">
         <v>46</v>
       </c>
       <c r="D321" t="s">
-        <v>1084</v>
+        <v>698</v>
       </c>
       <c r="E321" t="s">
         <v>46</v>
       </c>
-      <c r="F321" t="s">
-        <v>48</v>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>1082</v>
+        <v>702</v>
       </c>
       <c r="B322">
-        <v>3306</v>
+        <v>3923</v>
       </c>
       <c r="C322" t="s">
         <v>46</v>
       </c>
       <c r="D322" t="s">
-        <v>1085</v>
+        <v>703</v>
       </c>
       <c r="E322" t="s">
         <v>46</v>
       </c>
-      <c r="F322" t="s">
-        <v>48</v>
+      <c r="F322" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>1086</v>
+        <v>704</v>
       </c>
       <c r="B323">
-        <v>3286</v>
+        <v>3472</v>
       </c>
       <c r="C323" t="s">
         <v>46</v>
       </c>
       <c r="D323" t="s">
-        <v>1087</v>
+        <v>705</v>
       </c>
       <c r="E323" t="s">
         <v>46</v>
       </c>
-      <c r="F323" t="s">
-        <v>48</v>
+      <c r="F323" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>1088</v>
+        <v>706</v>
       </c>
       <c r="B324">
-        <v>1365</v>
+        <v>3401</v>
       </c>
       <c r="C324" t="s">
         <v>46</v>
       </c>
       <c r="D324" t="s">
-        <v>1089</v>
+        <v>699</v>
       </c>
       <c r="E324" t="s">
         <v>46</v>
       </c>
-      <c r="F324" t="s">
-        <v>48</v>
+      <c r="F324" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>1088</v>
+        <v>707</v>
       </c>
       <c r="B325">
-        <v>1364</v>
+        <v>3327</v>
       </c>
       <c r="C325" t="s">
         <v>46</v>
       </c>
       <c r="D325" t="s">
-        <v>1090</v>
+        <v>708</v>
       </c>
       <c r="E325" t="s">
         <v>46</v>
       </c>
-      <c r="F325" t="s">
-        <v>48</v>
+      <c r="F325" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>1088</v>
+        <v>707</v>
       </c>
       <c r="B326">
-        <v>1363</v>
+        <v>3322</v>
       </c>
       <c r="C326" t="s">
         <v>46</v>
       </c>
       <c r="D326" t="s">
-        <v>1091</v>
+        <v>709</v>
       </c>
       <c r="E326" t="s">
         <v>46</v>
       </c>
-      <c r="F326" t="s">
-        <v>48</v>
+      <c r="F326" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>1088</v>
+        <v>707</v>
       </c>
       <c r="B327">
-        <v>1362</v>
+        <v>3306</v>
       </c>
       <c r="C327" t="s">
         <v>46</v>
       </c>
       <c r="D327" t="s">
-        <v>1092</v>
+        <v>710</v>
       </c>
       <c r="E327" t="s">
         <v>46</v>
       </c>
-      <c r="F327" t="s">
-        <v>48</v>
+      <c r="F327" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>1088</v>
+        <v>711</v>
       </c>
       <c r="B328">
-        <v>1360</v>
+        <v>3286</v>
       </c>
       <c r="C328" t="s">
         <v>46</v>
       </c>
       <c r="D328" t="s">
-        <v>1093</v>
+        <v>712</v>
       </c>
       <c r="E328" t="s">
         <v>46</v>
       </c>
-      <c r="F328" t="s">
-        <v>48</v>
+      <c r="F328" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>1088</v>
+        <v>713</v>
       </c>
       <c r="B329">
-        <v>1359</v>
+        <v>1365</v>
       </c>
       <c r="C329" t="s">
         <v>46</v>
       </c>
       <c r="D329" t="s">
-        <v>1094</v>
+        <v>714</v>
       </c>
       <c r="E329" t="s">
         <v>46</v>
       </c>
-      <c r="F329" t="s">
-        <v>48</v>
+      <c r="F329" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>1088</v>
+        <v>713</v>
       </c>
       <c r="B330">
-        <v>1358</v>
+        <v>1364</v>
       </c>
       <c r="C330" t="s">
         <v>46</v>
       </c>
       <c r="D330" t="s">
-        <v>1095</v>
+        <v>715</v>
       </c>
       <c r="E330" t="s">
         <v>46</v>
       </c>
-      <c r="F330" t="s">
-        <v>48</v>
+      <c r="F330" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>1088</v>
+        <v>713</v>
       </c>
       <c r="B331">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="C331" t="s">
         <v>46</v>
       </c>
       <c r="D331" t="s">
-        <v>1096</v>
+        <v>716</v>
       </c>
       <c r="E331" t="s">
         <v>46</v>
       </c>
-      <c r="F331" t="s">
-        <v>48</v>
+      <c r="F331" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>1097</v>
+        <v>713</v>
       </c>
       <c r="B332">
-        <v>1094</v>
+        <v>1362</v>
       </c>
       <c r="C332" t="s">
         <v>46</v>
       </c>
       <c r="D332" t="s">
-        <v>1098</v>
+        <v>717</v>
       </c>
       <c r="E332" t="s">
         <v>46</v>
       </c>
-      <c r="F332" t="s">
-        <v>48</v>
+      <c r="F332" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>1099</v>
+        <v>713</v>
       </c>
       <c r="B333">
-        <v>1052</v>
+        <v>1360</v>
       </c>
       <c r="C333" t="s">
         <v>46</v>
       </c>
       <c r="D333" t="s">
-        <v>1100</v>
+        <v>718</v>
       </c>
       <c r="E333" t="s">
         <v>46</v>
       </c>
-      <c r="F333" t="s">
-        <v>48</v>
+      <c r="F333" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>1101</v>
+        <v>713</v>
       </c>
       <c r="B334">
-        <v>1014</v>
+        <v>1359</v>
       </c>
       <c r="C334" t="s">
-        <v>1102</v>
+        <v>46</v>
       </c>
       <c r="D334" t="s">
-        <v>1103</v>
+        <v>719</v>
       </c>
       <c r="E334" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-        <v>1105</v>
+        <v>46</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>1106</v>
+        <v>713</v>
       </c>
       <c r="B335">
-        <v>967</v>
+        <v>1358</v>
       </c>
       <c r="C335" t="s">
         <v>46</v>
       </c>
       <c r="D335" t="s">
-        <v>1107</v>
+        <v>720</v>
       </c>
       <c r="E335" t="s">
         <v>46</v>
       </c>
-      <c r="F335" t="s">
-        <v>48</v>
+      <c r="F335" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>1108</v>
+        <v>713</v>
       </c>
       <c r="B336">
-        <v>471</v>
+        <v>1357</v>
       </c>
       <c r="C336" t="s">
-        <v>1109</v>
+        <v>46</v>
       </c>
       <c r="D336" t="s">
-        <v>1110</v>
+        <v>721</v>
       </c>
       <c r="E336" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>1112</v>
+        <v>46</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>1113</v>
+        <v>722</v>
       </c>
       <c r="B337">
-        <v>4173</v>
+        <v>1094</v>
       </c>
       <c r="C337" t="s">
-        <v>1114</v>
+        <v>46</v>
       </c>
       <c r="D337" t="s">
-        <v>1115</v>
+        <v>723</v>
       </c>
       <c r="E337" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>46</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>1118</v>
+        <v>724</v>
       </c>
       <c r="B338">
-        <v>4131</v>
+        <v>1052</v>
       </c>
       <c r="C338" t="s">
-        <v>1119</v>
+        <v>46</v>
       </c>
       <c r="D338" t="s">
-        <v>1120</v>
+        <v>725</v>
       </c>
       <c r="E338" t="s">
-        <v>1121</v>
-[...2 lines deleted...]
-        <v>1122</v>
+        <v>46</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>1123</v>
+        <v>726</v>
       </c>
       <c r="B339">
-        <v>4031</v>
+        <v>1014</v>
       </c>
       <c r="C339" t="s">
-        <v>1124</v>
+        <v>727</v>
       </c>
       <c r="D339" t="s">
-        <v>1125</v>
-[...5 lines deleted...]
-        <v>1127</v>
+        <v>728</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>1128</v>
+        <v>729</v>
       </c>
       <c r="B340">
-        <v>3960</v>
+        <v>967</v>
       </c>
       <c r="C340" t="s">
-        <v>1129</v>
+        <v>46</v>
       </c>
       <c r="D340" t="s">
-        <v>1130</v>
+        <v>730</v>
       </c>
       <c r="E340" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>46</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>1133</v>
+        <v>731</v>
       </c>
       <c r="B341">
-        <v>3794</v>
+        <v>471</v>
       </c>
       <c r="C341" t="s">
-        <v>1134</v>
+        <v>732</v>
       </c>
       <c r="D341" t="s">
-        <v>1135</v>
-[...5 lines deleted...]
-        <v>1137</v>
+        <v>733</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>1138</v>
+        <v>734</v>
       </c>
       <c r="B342">
-        <v>3401</v>
+        <v>4173</v>
       </c>
       <c r="C342" t="s">
-        <v>1139</v>
+        <v>735</v>
       </c>
       <c r="D342" t="s">
-        <v>1140</v>
-[...5 lines deleted...]
-        <v>1142</v>
+        <v>736</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>1143</v>
+        <v>737</v>
       </c>
       <c r="B343">
-        <v>3252</v>
+        <v>4131</v>
       </c>
       <c r="C343" t="s">
-        <v>1144</v>
+        <v>738</v>
       </c>
       <c r="D343" t="s">
-        <v>1145</v>
-[...5 lines deleted...]
-        <v>1147</v>
+        <v>739</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>1148</v>
+        <v>740</v>
       </c>
       <c r="B344">
-        <v>3082</v>
+        <v>4031</v>
       </c>
       <c r="C344" t="s">
-        <v>46</v>
+        <v>741</v>
       </c>
       <c r="D344" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>742</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>1148</v>
+        <v>743</v>
       </c>
       <c r="B345">
-        <v>3080</v>
+        <v>3960</v>
       </c>
       <c r="C345" t="s">
-        <v>46</v>
+        <v>744</v>
       </c>
       <c r="D345" t="s">
-        <v>1150</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>745</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>1148</v>
+        <v>746</v>
       </c>
       <c r="B346">
-        <v>3079</v>
+        <v>3794</v>
       </c>
       <c r="C346" t="s">
-        <v>46</v>
+        <v>747</v>
       </c>
       <c r="D346" t="s">
-        <v>1151</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>748</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>1148</v>
+        <v>749</v>
       </c>
       <c r="B347">
-        <v>3078</v>
+        <v>3401</v>
       </c>
       <c r="C347" t="s">
-        <v>46</v>
+        <v>750</v>
       </c>
       <c r="D347" t="s">
-        <v>1152</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>751</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>1148</v>
+        <v>752</v>
       </c>
       <c r="B348">
-        <v>3077</v>
+        <v>3252</v>
       </c>
       <c r="C348" t="s">
-        <v>46</v>
+        <v>753</v>
       </c>
       <c r="D348" t="s">
-        <v>1153</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>754</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>1148</v>
+        <v>755</v>
       </c>
       <c r="B349">
-        <v>3076</v>
+        <v>3082</v>
       </c>
       <c r="C349" t="s">
         <v>46</v>
       </c>
       <c r="D349" t="s">
-        <v>1154</v>
+        <v>756</v>
       </c>
       <c r="E349" t="s">
         <v>46</v>
       </c>
-      <c r="F349" t="s">
-        <v>48</v>
+      <c r="F349" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>1148</v>
+        <v>755</v>
       </c>
       <c r="B350">
-        <v>3075</v>
+        <v>3080</v>
       </c>
       <c r="C350" t="s">
         <v>46</v>
       </c>
       <c r="D350" t="s">
-        <v>1155</v>
+        <v>757</v>
       </c>
       <c r="E350" t="s">
         <v>46</v>
       </c>
-      <c r="F350" t="s">
-        <v>48</v>
+      <c r="F350" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>1148</v>
+        <v>755</v>
       </c>
       <c r="B351">
-        <v>3074</v>
+        <v>3079</v>
       </c>
       <c r="C351" t="s">
         <v>46</v>
       </c>
       <c r="D351" t="s">
-        <v>1156</v>
+        <v>758</v>
       </c>
       <c r="E351" t="s">
         <v>46</v>
       </c>
-      <c r="F351" t="s">
-        <v>48</v>
+      <c r="F351" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>1148</v>
+        <v>755</v>
       </c>
       <c r="B352">
-        <v>3073</v>
+        <v>3078</v>
       </c>
       <c r="C352" t="s">
         <v>46</v>
       </c>
       <c r="D352" t="s">
-        <v>1157</v>
+        <v>759</v>
       </c>
       <c r="E352" t="s">
         <v>46</v>
       </c>
-      <c r="F352" t="s">
-        <v>48</v>
+      <c r="F352" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>1158</v>
+        <v>755</v>
       </c>
       <c r="B353">
-        <v>2575</v>
+        <v>3077</v>
       </c>
       <c r="C353" t="s">
-        <v>1159</v>
+        <v>46</v>
       </c>
       <c r="D353" t="s">
-        <v>1160</v>
+        <v>760</v>
       </c>
       <c r="E353" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>46</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>1163</v>
+        <v>755</v>
       </c>
       <c r="B354">
-        <v>2483</v>
+        <v>3076</v>
       </c>
       <c r="C354" t="s">
         <v>46</v>
       </c>
       <c r="D354" t="s">
-        <v>1164</v>
+        <v>761</v>
       </c>
       <c r="E354" t="s">
         <v>46</v>
       </c>
-      <c r="F354" t="s">
-        <v>48</v>
+      <c r="F354" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>1165</v>
+        <v>755</v>
       </c>
       <c r="B355">
+        <v>3075</v>
+      </c>
+      <c r="C355" t="s">
+        <v>46</v>
+      </c>
+      <c r="D355" t="s">
+        <v>762</v>
+      </c>
+      <c r="E355" t="s">
+        <v>46</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>755</v>
+      </c>
+      <c r="B356">
+        <v>3074</v>
+      </c>
+      <c r="C356" t="s">
+        <v>46</v>
+      </c>
+      <c r="D356" t="s">
+        <v>763</v>
+      </c>
+      <c r="E356" t="s">
+        <v>46</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>755</v>
+      </c>
+      <c r="B357">
+        <v>3073</v>
+      </c>
+      <c r="C357" t="s">
+        <v>46</v>
+      </c>
+      <c r="D357" t="s">
+        <v>764</v>
+      </c>
+      <c r="E357" t="s">
+        <v>46</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>765</v>
+      </c>
+      <c r="B358">
+        <v>2575</v>
+      </c>
+      <c r="C358" t="s">
+        <v>766</v>
+      </c>
+      <c r="D358" t="s">
+        <v>767</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>768</v>
+      </c>
+      <c r="B359">
+        <v>2483</v>
+      </c>
+      <c r="C359" t="s">
+        <v>46</v>
+      </c>
+      <c r="D359" t="s">
+        <v>769</v>
+      </c>
+      <c r="E359" t="s">
+        <v>46</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>770</v>
+      </c>
+      <c r="B360">
         <v>2864</v>
       </c>
-      <c r="C355" t="s">
-[...9 lines deleted...]
-        <v>1169</v>
+      <c r="C360" t="s">
+        <v>771</v>
+      </c>
+      <c r="D360" t="s">
+        <v>772</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="E27" r:id="rId49"/>
+    <hyperlink ref="F27" r:id="rId50"/>
+    <hyperlink ref="E28" r:id="rId51"/>
+    <hyperlink ref="F28" r:id="rId52"/>
+    <hyperlink ref="E29" r:id="rId53"/>
+    <hyperlink ref="F29" r:id="rId54"/>
+    <hyperlink ref="E30" r:id="rId55"/>
+    <hyperlink ref="F30" r:id="rId56"/>
+    <hyperlink ref="E31" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="E47" r:id="rId89"/>
+    <hyperlink ref="F47" r:id="rId90"/>
+    <hyperlink ref="E48" r:id="rId91"/>
+    <hyperlink ref="F48" r:id="rId92"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="E57" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="E58" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="E61" r:id="rId117"/>
+    <hyperlink ref="F61" r:id="rId118"/>
+    <hyperlink ref="E62" r:id="rId119"/>
+    <hyperlink ref="F62" r:id="rId120"/>
+    <hyperlink ref="E63" r:id="rId121"/>
+    <hyperlink ref="F63" r:id="rId122"/>
+    <hyperlink ref="E64" r:id="rId123"/>
+    <hyperlink ref="F64" r:id="rId124"/>
+    <hyperlink ref="E65" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="E71" r:id="rId137"/>
+    <hyperlink ref="F71" r:id="rId138"/>
+    <hyperlink ref="E72" r:id="rId139"/>
+    <hyperlink ref="F72" r:id="rId140"/>
+    <hyperlink ref="E73" r:id="rId141"/>
+    <hyperlink ref="F73" r:id="rId142"/>
+    <hyperlink ref="E74" r:id="rId143"/>
+    <hyperlink ref="F74" r:id="rId144"/>
+    <hyperlink ref="E75" r:id="rId145"/>
+    <hyperlink ref="F75" r:id="rId146"/>
+    <hyperlink ref="E76" r:id="rId147"/>
+    <hyperlink ref="F76" r:id="rId148"/>
+    <hyperlink ref="E77" r:id="rId149"/>
+    <hyperlink ref="F77" r:id="rId150"/>
+    <hyperlink ref="E78" r:id="rId151"/>
+    <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="E80" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="E82" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId160"/>
+    <hyperlink ref="E83" r:id="rId161"/>
+    <hyperlink ref="F83" r:id="rId162"/>
+    <hyperlink ref="E84" r:id="rId163"/>
+    <hyperlink ref="F84" r:id="rId164"/>
+    <hyperlink ref="E85" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
+    <hyperlink ref="E87" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId170"/>
+    <hyperlink ref="E88" r:id="rId171"/>
+    <hyperlink ref="F88" r:id="rId172"/>
+    <hyperlink ref="E89" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+    <hyperlink ref="E91" r:id="rId177"/>
+    <hyperlink ref="F91" r:id="rId178"/>
+    <hyperlink ref="E92" r:id="rId179"/>
+    <hyperlink ref="F92" r:id="rId180"/>
+    <hyperlink ref="E93" r:id="rId181"/>
+    <hyperlink ref="F93" r:id="rId182"/>
+    <hyperlink ref="E94" r:id="rId183"/>
+    <hyperlink ref="F94" r:id="rId184"/>
+    <hyperlink ref="E95" r:id="rId185"/>
+    <hyperlink ref="F95" r:id="rId186"/>
+    <hyperlink ref="E96" r:id="rId187"/>
+    <hyperlink ref="F96" r:id="rId188"/>
+    <hyperlink ref="E97" r:id="rId189"/>
+    <hyperlink ref="F97" r:id="rId190"/>
+    <hyperlink ref="E98" r:id="rId191"/>
+    <hyperlink ref="F98" r:id="rId192"/>
+    <hyperlink ref="E99" r:id="rId193"/>
+    <hyperlink ref="F99" r:id="rId194"/>
+    <hyperlink ref="E100" r:id="rId195"/>
+    <hyperlink ref="F100" r:id="rId196"/>
+    <hyperlink ref="E101" r:id="rId197"/>
+    <hyperlink ref="F101" r:id="rId198"/>
+    <hyperlink ref="E102" r:id="rId199"/>
+    <hyperlink ref="F102" r:id="rId200"/>
+    <hyperlink ref="E103" r:id="rId201"/>
+    <hyperlink ref="F103" r:id="rId202"/>
+    <hyperlink ref="E104" r:id="rId203"/>
+    <hyperlink ref="F104" r:id="rId204"/>
+    <hyperlink ref="E105" r:id="rId205"/>
+    <hyperlink ref="F105" r:id="rId206"/>
+    <hyperlink ref="E106" r:id="rId207"/>
+    <hyperlink ref="F106" r:id="rId208"/>
+    <hyperlink ref="E107" r:id="rId209"/>
+    <hyperlink ref="F107" r:id="rId210"/>
+    <hyperlink ref="E108" r:id="rId211"/>
+    <hyperlink ref="F108" r:id="rId212"/>
+    <hyperlink ref="E109" r:id="rId213"/>
+    <hyperlink ref="F109" r:id="rId214"/>
+    <hyperlink ref="F110" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="F112" r:id="rId217"/>
+    <hyperlink ref="F113" r:id="rId218"/>
+    <hyperlink ref="E114" r:id="rId219"/>
+    <hyperlink ref="F114" r:id="rId220"/>
+    <hyperlink ref="F115" r:id="rId221"/>
+    <hyperlink ref="F116" r:id="rId222"/>
+    <hyperlink ref="F117" r:id="rId223"/>
+    <hyperlink ref="F118" r:id="rId224"/>
+    <hyperlink ref="F119" r:id="rId225"/>
+    <hyperlink ref="E120" r:id="rId226"/>
+    <hyperlink ref="F120" r:id="rId227"/>
+    <hyperlink ref="F121" r:id="rId228"/>
+    <hyperlink ref="F122" r:id="rId229"/>
+    <hyperlink ref="F123" r:id="rId230"/>
+    <hyperlink ref="F124" r:id="rId231"/>
+    <hyperlink ref="F125" r:id="rId232"/>
+    <hyperlink ref="F126" r:id="rId233"/>
+    <hyperlink ref="F127" r:id="rId234"/>
+    <hyperlink ref="E128" r:id="rId235"/>
+    <hyperlink ref="F128" r:id="rId236"/>
+    <hyperlink ref="F129" r:id="rId237"/>
+    <hyperlink ref="F130" r:id="rId238"/>
+    <hyperlink ref="F131" r:id="rId239"/>
+    <hyperlink ref="E132" r:id="rId240"/>
+    <hyperlink ref="F132" r:id="rId241"/>
+    <hyperlink ref="E133" r:id="rId242"/>
+    <hyperlink ref="F133" r:id="rId243"/>
+    <hyperlink ref="E134" r:id="rId244"/>
+    <hyperlink ref="F134" r:id="rId245"/>
+    <hyperlink ref="E135" r:id="rId246"/>
+    <hyperlink ref="F135" r:id="rId247"/>
+    <hyperlink ref="E136" r:id="rId248"/>
+    <hyperlink ref="F136" r:id="rId249"/>
+    <hyperlink ref="E137" r:id="rId250"/>
+    <hyperlink ref="F137" r:id="rId251"/>
+    <hyperlink ref="E138" r:id="rId252"/>
+    <hyperlink ref="F138" r:id="rId253"/>
+    <hyperlink ref="F139" r:id="rId254"/>
+    <hyperlink ref="F140" r:id="rId255"/>
+    <hyperlink ref="E141" r:id="rId256"/>
+    <hyperlink ref="F141" r:id="rId257"/>
+    <hyperlink ref="F142" r:id="rId258"/>
+    <hyperlink ref="F143" r:id="rId259"/>
+    <hyperlink ref="E144" r:id="rId260"/>
+    <hyperlink ref="F144" r:id="rId261"/>
+    <hyperlink ref="E145" r:id="rId262"/>
+    <hyperlink ref="F145" r:id="rId263"/>
+    <hyperlink ref="F146" r:id="rId264"/>
+    <hyperlink ref="F147" r:id="rId265"/>
+    <hyperlink ref="F148" r:id="rId266"/>
+    <hyperlink ref="F149" r:id="rId267"/>
+    <hyperlink ref="F150" r:id="rId268"/>
+    <hyperlink ref="F151" r:id="rId269"/>
+    <hyperlink ref="F152" r:id="rId270"/>
+    <hyperlink ref="F153" r:id="rId271"/>
+    <hyperlink ref="F154" r:id="rId272"/>
+    <hyperlink ref="F155" r:id="rId273"/>
+    <hyperlink ref="F156" r:id="rId274"/>
+    <hyperlink ref="F157" r:id="rId275"/>
+    <hyperlink ref="F158" r:id="rId276"/>
+    <hyperlink ref="F159" r:id="rId277"/>
+    <hyperlink ref="F160" r:id="rId278"/>
+    <hyperlink ref="F161" r:id="rId279"/>
+    <hyperlink ref="F162" r:id="rId280"/>
+    <hyperlink ref="F163" r:id="rId281"/>
+    <hyperlink ref="F164" r:id="rId282"/>
+    <hyperlink ref="F165" r:id="rId283"/>
+    <hyperlink ref="F166" r:id="rId284"/>
+    <hyperlink ref="F167" r:id="rId285"/>
+    <hyperlink ref="F168" r:id="rId286"/>
+    <hyperlink ref="F169" r:id="rId287"/>
+    <hyperlink ref="E170" r:id="rId288"/>
+    <hyperlink ref="F170" r:id="rId289"/>
+    <hyperlink ref="E171" r:id="rId290"/>
+    <hyperlink ref="F171" r:id="rId291"/>
+    <hyperlink ref="E172" r:id="rId292"/>
+    <hyperlink ref="F172" r:id="rId293"/>
+    <hyperlink ref="E173" r:id="rId294"/>
+    <hyperlink ref="F173" r:id="rId295"/>
+    <hyperlink ref="E174" r:id="rId296"/>
+    <hyperlink ref="F174" r:id="rId297"/>
+    <hyperlink ref="E175" r:id="rId298"/>
+    <hyperlink ref="F175" r:id="rId299"/>
+    <hyperlink ref="E176" r:id="rId300"/>
+    <hyperlink ref="F176" r:id="rId301"/>
+    <hyperlink ref="E177" r:id="rId302"/>
+    <hyperlink ref="F177" r:id="rId303"/>
+    <hyperlink ref="F178" r:id="rId304"/>
+    <hyperlink ref="F179" r:id="rId305"/>
+    <hyperlink ref="F180" r:id="rId306"/>
+    <hyperlink ref="F181" r:id="rId307"/>
+    <hyperlink ref="F182" r:id="rId308"/>
+    <hyperlink ref="F183" r:id="rId309"/>
+    <hyperlink ref="E184" r:id="rId310"/>
+    <hyperlink ref="F184" r:id="rId311"/>
+    <hyperlink ref="E185" r:id="rId312"/>
+    <hyperlink ref="F185" r:id="rId313"/>
+    <hyperlink ref="E186" r:id="rId314"/>
+    <hyperlink ref="F186" r:id="rId315"/>
+    <hyperlink ref="E187" r:id="rId316"/>
+    <hyperlink ref="F187" r:id="rId317"/>
+    <hyperlink ref="E188" r:id="rId318"/>
+    <hyperlink ref="F188" r:id="rId319"/>
+    <hyperlink ref="E189" r:id="rId320"/>
+    <hyperlink ref="F189" r:id="rId321"/>
+    <hyperlink ref="E190" r:id="rId322"/>
+    <hyperlink ref="F190" r:id="rId323"/>
+    <hyperlink ref="E191" r:id="rId324"/>
+    <hyperlink ref="F191" r:id="rId325"/>
+    <hyperlink ref="E192" r:id="rId326"/>
+    <hyperlink ref="F192" r:id="rId327"/>
+    <hyperlink ref="E193" r:id="rId328"/>
+    <hyperlink ref="F193" r:id="rId329"/>
+    <hyperlink ref="E194" r:id="rId330"/>
+    <hyperlink ref="F194" r:id="rId331"/>
+    <hyperlink ref="E195" r:id="rId332"/>
+    <hyperlink ref="F195" r:id="rId333"/>
+    <hyperlink ref="E196" r:id="rId334"/>
+    <hyperlink ref="F196" r:id="rId335"/>
+    <hyperlink ref="E197" r:id="rId336"/>
+    <hyperlink ref="F197" r:id="rId337"/>
+    <hyperlink ref="E198" r:id="rId338"/>
+    <hyperlink ref="F198" r:id="rId339"/>
+    <hyperlink ref="E199" r:id="rId340"/>
+    <hyperlink ref="F199" r:id="rId341"/>
+    <hyperlink ref="E200" r:id="rId342"/>
+    <hyperlink ref="F200" r:id="rId343"/>
+    <hyperlink ref="E201" r:id="rId344"/>
+    <hyperlink ref="F201" r:id="rId345"/>
+    <hyperlink ref="E202" r:id="rId346"/>
+    <hyperlink ref="F202" r:id="rId347"/>
+    <hyperlink ref="E203" r:id="rId348"/>
+    <hyperlink ref="F203" r:id="rId349"/>
+    <hyperlink ref="E204" r:id="rId350"/>
+    <hyperlink ref="F204" r:id="rId351"/>
+    <hyperlink ref="E205" r:id="rId352"/>
+    <hyperlink ref="F205" r:id="rId353"/>
+    <hyperlink ref="F206" r:id="rId354"/>
+    <hyperlink ref="E207" r:id="rId355"/>
+    <hyperlink ref="F207" r:id="rId356"/>
+    <hyperlink ref="F208" r:id="rId357"/>
+    <hyperlink ref="F209" r:id="rId358"/>
+    <hyperlink ref="E210" r:id="rId359"/>
+    <hyperlink ref="F210" r:id="rId360"/>
+    <hyperlink ref="F211" r:id="rId361"/>
+    <hyperlink ref="E212" r:id="rId362"/>
+    <hyperlink ref="F212" r:id="rId363"/>
+    <hyperlink ref="E213" r:id="rId364"/>
+    <hyperlink ref="F213" r:id="rId365"/>
+    <hyperlink ref="E214" r:id="rId366"/>
+    <hyperlink ref="F214" r:id="rId367"/>
+    <hyperlink ref="F215" r:id="rId368"/>
+    <hyperlink ref="E216" r:id="rId369"/>
+    <hyperlink ref="F216" r:id="rId370"/>
+    <hyperlink ref="F217" r:id="rId371"/>
+    <hyperlink ref="E218" r:id="rId372"/>
+    <hyperlink ref="F218" r:id="rId373"/>
+    <hyperlink ref="E219" r:id="rId374"/>
+    <hyperlink ref="F219" r:id="rId375"/>
+    <hyperlink ref="E220" r:id="rId376"/>
+    <hyperlink ref="F220" r:id="rId377"/>
+    <hyperlink ref="E221" r:id="rId378"/>
+    <hyperlink ref="F221" r:id="rId379"/>
+    <hyperlink ref="E222" r:id="rId380"/>
+    <hyperlink ref="F222" r:id="rId381"/>
+    <hyperlink ref="E223" r:id="rId382"/>
+    <hyperlink ref="F223" r:id="rId383"/>
+    <hyperlink ref="E224" r:id="rId384"/>
+    <hyperlink ref="F224" r:id="rId385"/>
+    <hyperlink ref="F225" r:id="rId386"/>
+    <hyperlink ref="E226" r:id="rId387"/>
+    <hyperlink ref="F226" r:id="rId388"/>
+    <hyperlink ref="E227" r:id="rId389"/>
+    <hyperlink ref="F227" r:id="rId390"/>
+    <hyperlink ref="E228" r:id="rId391"/>
+    <hyperlink ref="F228" r:id="rId392"/>
+    <hyperlink ref="F229" r:id="rId393"/>
+    <hyperlink ref="E230" r:id="rId394"/>
+    <hyperlink ref="F230" r:id="rId395"/>
+    <hyperlink ref="E231" r:id="rId396"/>
+    <hyperlink ref="F231" r:id="rId397"/>
+    <hyperlink ref="E232" r:id="rId398"/>
+    <hyperlink ref="F232" r:id="rId399"/>
+    <hyperlink ref="F233" r:id="rId400"/>
+    <hyperlink ref="E234" r:id="rId401"/>
+    <hyperlink ref="F234" r:id="rId402"/>
+    <hyperlink ref="F235" r:id="rId403"/>
+    <hyperlink ref="E236" r:id="rId404"/>
+    <hyperlink ref="F236" r:id="rId405"/>
+    <hyperlink ref="F237" r:id="rId406"/>
+    <hyperlink ref="F238" r:id="rId407"/>
+    <hyperlink ref="F239" r:id="rId408"/>
+    <hyperlink ref="F240" r:id="rId409"/>
+    <hyperlink ref="F241" r:id="rId410"/>
+    <hyperlink ref="F242" r:id="rId411"/>
+    <hyperlink ref="F243" r:id="rId412"/>
+    <hyperlink ref="F244" r:id="rId413"/>
+    <hyperlink ref="E245" r:id="rId414"/>
+    <hyperlink ref="F245" r:id="rId415"/>
+    <hyperlink ref="F246" r:id="rId416"/>
+    <hyperlink ref="F247" r:id="rId417"/>
+    <hyperlink ref="F248" r:id="rId418"/>
+    <hyperlink ref="E249" r:id="rId419"/>
+    <hyperlink ref="F249" r:id="rId420"/>
+    <hyperlink ref="F250" r:id="rId421"/>
+    <hyperlink ref="F251" r:id="rId422"/>
+    <hyperlink ref="E252" r:id="rId423"/>
+    <hyperlink ref="F252" r:id="rId424"/>
+    <hyperlink ref="F253" r:id="rId425"/>
+    <hyperlink ref="F254" r:id="rId426"/>
+    <hyperlink ref="F255" r:id="rId427"/>
+    <hyperlink ref="F256" r:id="rId428"/>
+    <hyperlink ref="F257" r:id="rId429"/>
+    <hyperlink ref="F258" r:id="rId430"/>
+    <hyperlink ref="F259" r:id="rId431"/>
+    <hyperlink ref="F260" r:id="rId432"/>
+    <hyperlink ref="F261" r:id="rId433"/>
+    <hyperlink ref="E262" r:id="rId434"/>
+    <hyperlink ref="F262" r:id="rId435"/>
+    <hyperlink ref="E263" r:id="rId436"/>
+    <hyperlink ref="F263" r:id="rId437"/>
+    <hyperlink ref="E264" r:id="rId438"/>
+    <hyperlink ref="F264" r:id="rId439"/>
+    <hyperlink ref="F265" r:id="rId440"/>
+    <hyperlink ref="F266" r:id="rId441"/>
+    <hyperlink ref="E267" r:id="rId442"/>
+    <hyperlink ref="F267" r:id="rId443"/>
+    <hyperlink ref="E268" r:id="rId444"/>
+    <hyperlink ref="F268" r:id="rId445"/>
+    <hyperlink ref="F269" r:id="rId446"/>
+    <hyperlink ref="F270" r:id="rId447"/>
+    <hyperlink ref="F271" r:id="rId448"/>
+    <hyperlink ref="E272" r:id="rId449"/>
+    <hyperlink ref="F272" r:id="rId450"/>
+    <hyperlink ref="E273" r:id="rId451"/>
+    <hyperlink ref="F273" r:id="rId452"/>
+    <hyperlink ref="E274" r:id="rId453"/>
+    <hyperlink ref="F274" r:id="rId454"/>
+    <hyperlink ref="E275" r:id="rId455"/>
+    <hyperlink ref="F275" r:id="rId456"/>
+    <hyperlink ref="E276" r:id="rId457"/>
+    <hyperlink ref="F276" r:id="rId458"/>
+    <hyperlink ref="E277" r:id="rId459"/>
+    <hyperlink ref="F277" r:id="rId460"/>
+    <hyperlink ref="E278" r:id="rId461"/>
+    <hyperlink ref="F278" r:id="rId462"/>
+    <hyperlink ref="E279" r:id="rId463"/>
+    <hyperlink ref="F279" r:id="rId464"/>
+    <hyperlink ref="E280" r:id="rId465"/>
+    <hyperlink ref="F280" r:id="rId466"/>
+    <hyperlink ref="E281" r:id="rId467"/>
+    <hyperlink ref="F281" r:id="rId468"/>
+    <hyperlink ref="E282" r:id="rId469"/>
+    <hyperlink ref="F282" r:id="rId470"/>
+    <hyperlink ref="E283" r:id="rId471"/>
+    <hyperlink ref="F283" r:id="rId472"/>
+    <hyperlink ref="E284" r:id="rId473"/>
+    <hyperlink ref="F284" r:id="rId474"/>
+    <hyperlink ref="E285" r:id="rId475"/>
+    <hyperlink ref="F285" r:id="rId476"/>
+    <hyperlink ref="E286" r:id="rId477"/>
+    <hyperlink ref="F286" r:id="rId478"/>
+    <hyperlink ref="E287" r:id="rId479"/>
+    <hyperlink ref="F287" r:id="rId480"/>
+    <hyperlink ref="E288" r:id="rId481"/>
+    <hyperlink ref="F288" r:id="rId482"/>
+    <hyperlink ref="E289" r:id="rId483"/>
+    <hyperlink ref="F289" r:id="rId484"/>
+    <hyperlink ref="E290" r:id="rId485"/>
+    <hyperlink ref="F290" r:id="rId486"/>
+    <hyperlink ref="E291" r:id="rId487"/>
+    <hyperlink ref="F291" r:id="rId488"/>
+    <hyperlink ref="E292" r:id="rId489"/>
+    <hyperlink ref="F292" r:id="rId490"/>
+    <hyperlink ref="E293" r:id="rId491"/>
+    <hyperlink ref="F293" r:id="rId492"/>
+    <hyperlink ref="F294" r:id="rId493"/>
+    <hyperlink ref="F295" r:id="rId494"/>
+    <hyperlink ref="F296" r:id="rId495"/>
+    <hyperlink ref="F297" r:id="rId496"/>
+    <hyperlink ref="F298" r:id="rId497"/>
+    <hyperlink ref="F299" r:id="rId498"/>
+    <hyperlink ref="F300" r:id="rId499"/>
+    <hyperlink ref="F301" r:id="rId500"/>
+    <hyperlink ref="F302" r:id="rId501"/>
+    <hyperlink ref="F303" r:id="rId502"/>
+    <hyperlink ref="F304" r:id="rId503"/>
+    <hyperlink ref="F305" r:id="rId504"/>
+    <hyperlink ref="F306" r:id="rId505"/>
+    <hyperlink ref="F307" r:id="rId506"/>
+    <hyperlink ref="F308" r:id="rId507"/>
+    <hyperlink ref="F309" r:id="rId508"/>
+    <hyperlink ref="F310" r:id="rId509"/>
+    <hyperlink ref="F311" r:id="rId510"/>
+    <hyperlink ref="F312" r:id="rId511"/>
+    <hyperlink ref="F313" r:id="rId512"/>
+    <hyperlink ref="F314" r:id="rId513"/>
+    <hyperlink ref="F315" r:id="rId514"/>
+    <hyperlink ref="F316" r:id="rId515"/>
+    <hyperlink ref="F317" r:id="rId516"/>
+    <hyperlink ref="F318" r:id="rId517"/>
+    <hyperlink ref="F319" r:id="rId518"/>
+    <hyperlink ref="F320" r:id="rId519"/>
+    <hyperlink ref="F321" r:id="rId520"/>
+    <hyperlink ref="F322" r:id="rId521"/>
+    <hyperlink ref="F323" r:id="rId522"/>
+    <hyperlink ref="F324" r:id="rId523"/>
+    <hyperlink ref="F325" r:id="rId524"/>
+    <hyperlink ref="F326" r:id="rId525"/>
+    <hyperlink ref="F327" r:id="rId526"/>
+    <hyperlink ref="F328" r:id="rId527"/>
+    <hyperlink ref="F329" r:id="rId528"/>
+    <hyperlink ref="F330" r:id="rId529"/>
+    <hyperlink ref="F331" r:id="rId530"/>
+    <hyperlink ref="F332" r:id="rId531"/>
+    <hyperlink ref="F333" r:id="rId532"/>
+    <hyperlink ref="F334" r:id="rId533"/>
+    <hyperlink ref="F335" r:id="rId534"/>
+    <hyperlink ref="F336" r:id="rId535"/>
+    <hyperlink ref="F337" r:id="rId536"/>
+    <hyperlink ref="F338" r:id="rId537"/>
+    <hyperlink ref="E339" r:id="rId538"/>
+    <hyperlink ref="F339" r:id="rId539"/>
+    <hyperlink ref="F340" r:id="rId540"/>
+    <hyperlink ref="E341" r:id="rId541"/>
+    <hyperlink ref="F341" r:id="rId542"/>
+    <hyperlink ref="E342" r:id="rId543"/>
+    <hyperlink ref="F342" r:id="rId544"/>
+    <hyperlink ref="E343" r:id="rId545"/>
+    <hyperlink ref="F343" r:id="rId546"/>
+    <hyperlink ref="E344" r:id="rId547"/>
+    <hyperlink ref="F344" r:id="rId548"/>
+    <hyperlink ref="E345" r:id="rId549"/>
+    <hyperlink ref="F345" r:id="rId550"/>
+    <hyperlink ref="E346" r:id="rId551"/>
+    <hyperlink ref="F346" r:id="rId552"/>
+    <hyperlink ref="E347" r:id="rId553"/>
+    <hyperlink ref="F347" r:id="rId554"/>
+    <hyperlink ref="E348" r:id="rId555"/>
+    <hyperlink ref="F348" r:id="rId556"/>
+    <hyperlink ref="F349" r:id="rId557"/>
+    <hyperlink ref="F350" r:id="rId558"/>
+    <hyperlink ref="F351" r:id="rId559"/>
+    <hyperlink ref="F352" r:id="rId560"/>
+    <hyperlink ref="F353" r:id="rId561"/>
+    <hyperlink ref="F354" r:id="rId562"/>
+    <hyperlink ref="F355" r:id="rId563"/>
+    <hyperlink ref="F356" r:id="rId564"/>
+    <hyperlink ref="F357" r:id="rId565"/>
+    <hyperlink ref="E358" r:id="rId566"/>
+    <hyperlink ref="F358" r:id="rId567"/>
+    <hyperlink ref="F359" r:id="rId568"/>
+    <hyperlink ref="E360" r:id="rId569"/>
+    <hyperlink ref="F360" r:id="rId570"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>