--- v0 (2026-07-24)
+++ v1 (2026-10-21)
@@ -8,943 +8,585 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="162">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>06/04/2026</t>
   </si>
   <si>
     <t>BB4C65DEB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di trasporto per l’uscita didattica a Brescia del 14/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C65DEB2</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/babcf701-c761-49d5-b51c-aa20585ef4a2</t>
+    <t>Link</t>
   </si>
   <si>
     <t>30/08/2025</t>
   </si>
   <si>
     <t>B81461D1F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di cancelleria 08/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81461D1F7</t>
-[...4 lines deleted...]
-  <si>
     <t>B81460E595</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prestazioni di medicina del lavoro 05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81460E595</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B81190E2FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione telefoni interni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81190E2FB</t>
-[...4 lines deleted...]
-  <si>
     <t>B8118DDA89</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di spurgo sistema fognario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8118DDA89</t>
-[...4 lines deleted...]
-  <si>
     <t>B8118D53F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura minuteria elettrica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8118D53F1</t>
-[...4 lines deleted...]
-  <si>
     <t>B8118CFEFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi di riparazione sistema antifurto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8118CFEFA</t>
-[...4 lines deleted...]
-  <si>
     <t>B8118C8935</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti aerei PCTO Sardegna per Baiguini e Castelnovi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8118C8935</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>B7DAB8E031</t>
   </si>
   <si>
     <t>Decisione a contrarre - Recupero dati tenant office365 olivelli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DAB8E031</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B79CAAB50A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di catering alla ditta Catering Zani Srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79CAAB50A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>B75C3A72DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di licenze Gemini Education Premium</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C3A72DD</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B75314AA75</t>
   </si>
   <si>
     <t>Decisione a contrarre - Nuvola - Area Personale completa dal 01/09/2025 al 31/08/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75314AA75</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B703A94AC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affitto sala cinematografica per progetto didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703A94AC1</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6DDAC23EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Recanati dal 15-17/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DDAC23EE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6DBE9211A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Brescia Buffalora - aprile 2025 rev01</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBE9211A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DBE3545A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio PCTO Sardegna (alberghiero) dal 15/05-13/06/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBE3545A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DB9C06C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Brescia - 15/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB9C06C4</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C1ADA434</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Edolo 08/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1ADA434</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C1A48BB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prestazioni di medicina del lavoro 01-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1A48BB6</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BFDACFC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione progetto "Equitazione" - Progetto "Tutti ugualmente atleti"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFDACFC0</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A902B030</t>
   </si>
   <si>
     <t>Decisione a contrarre - Soggiorno per partecipazione a gara nazionale Kangourou Italia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A902B030</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A8D0FF4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Soggiorno e pernottamento Sig.ra Paola Minale (progetto allergie Alberghiero)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8D0FF4A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A51436BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assistenza tecnica su apparati di rete</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A51436BD</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B658552271</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Assistenza funzione Adozione Libri di Testo Mastercom</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658552271</t>
-[...4 lines deleted...]
-  <si>
     <t>B6584B61B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attrezzatura sportiva - accessorio sportivo generico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6584B61B5</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B6430F0DE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Carta A4 Report Premium</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6430F0DE0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B6376D48CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Dischi SSD per upgrade PC sistemi-topografia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6376D48CF</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6172E6699</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Tirano (Legnotech) 03/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6172E6699</t>
-[...4 lines deleted...]
-  <si>
     <t>B617238702</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Breno - marzo 2025 (27 passeggeri)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617238702</t>
-[...4 lines deleted...]
-  <si>
     <t>B616EBA542</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Centro ippico Ruk - marzo-aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616EBA542</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B600858610</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B600858610</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F9AFF981</t>
   </si>
   <si>
     <t>Decisione a contrarre - Cambio nominativo biglietto aereo (stage Edimburgo)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9AFF981</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E6FFFB65</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto assistenza monitor-LIM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E6FFFB65</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5DACDC33C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAME FCE FS C1 31/05/2025 - 1studenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DACDC33C</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DA96466E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAME FCE FS B2 10/05/2025 - 18studenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA96466E</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C486E0A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti ingresso Reggia di Monza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C486E0A8</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C46A35DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti ingresso UNESCO Visitor Centre Crespi d'Adda</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C46A35DF</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5B2753CD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Praga (Gruppo 2) dal 16-19/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2753CD5</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B26FE6B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Monza 27/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B26FE6B2</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B26C3602</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Firenze dal 13-15/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B26C3602</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B267232B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Monaco di Baviera dal 26-29/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B267232B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B25C111B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B25C111B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B2535D8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Brescia (ESEB) 18/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2535D8F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B249F1CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Ferrara-Urbino dal 20-22/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B249F1CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B23FDC17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Bari dal 07-10/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B23FDC17</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B238F154</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Torino (Museo Risorgimento) 26/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B238F154</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B2326AAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Milano (Planetario) 04042025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2326AAB</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B22D4701</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Praga (Gruppo 1) dal 09-12/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B22D4701</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59818CD0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto Darfo-Capo di Ponte 07/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59818CD0B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B580F4D3A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo firma grafometrica Naimirial</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580F4D3A6</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B576D4C30C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura carta speciale per rilegature A3 e comande per alberghiero</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576D4C30C</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B5704E0719</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto prenotazione iscrizione per Campionati Nazionali della Matematica 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5704E0719</t>
-[...4 lines deleted...]
-  <si>
     <t>B57046E905</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto prenotazione iscrizione per Olimpiadi della Matematica 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57046E905</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B559356310</t>
   </si>
   <si>
     <t>Decisione a contrarre - Office 365 Educational versione A3 licenza annuale (contratto triennale)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559356310</t>
-[...4 lines deleted...]
-  <si>
     <t>B559175620</t>
   </si>
   <si>
     <t>Decisione a contrarre - Software gestionale ARGO - canone licenza 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559175620</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B5554C83E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto prenotazione iscrizione per gare individuali Kangourou</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5554C83E4</t>
-[...4 lines deleted...]
-  <si>
     <t>B5554554FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti d’ingresso Museo LOFFICINA del Planetario Milano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5554554FD</t>
-[...4 lines deleted...]
-  <si>
     <t>B55286EA44</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di trasporto studenti sulla tratta Darfo-Padova gennaio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55286EA44</t>
-[...4 lines deleted...]
-  <si>
     <t>B5527476D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di trasporto studenti sulla tratta Darfo-Milano gennaio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5527476D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B5525DECEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di trasporto studenti Darfo-Brescia A/R - gennaio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5525DECEA</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B4C9347485</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti d’ingresso Museo Nazionale del Risorgimento Italiano di Torino</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/2ff07071-47eb-4f6b-82d7-6aff47bd76ca</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B51ABFB158</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - rinnovo della funzione del servizio di gestione dei permessi del
 registro elettronico MasterCom.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/2cf68052-a91e-4fa5-94fc-363ad282f243</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1242,1319 +884,1449 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C65DEB2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/babcf701-c761-49d5-b51c-aa20585ef4a2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81461D1F7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/34fcc9a2-1990-4e26-afb9-f764e10907c4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81460E595" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/1409afd9-00eb-4622-a37e-351126f11f10" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81190E2FB" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/8ec22f1d-d26b-43f8-b9be-f0d7cd70dae2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8118DDA89" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/d3756f97-b2fb-44d0-800b-68fe41e08f72" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8118D53F1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/10b9a53e-20d4-42e8-b4e2-0cad99a9d03a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8118CFEFA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/81559f5a-25e4-4367-b286-81982dd6514c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8118C8935" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/879fd725-b172-4410-b08d-13e2e8123d6d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DAB8E031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/588b1972-4177-4981-913c-80c6390d2c4a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79CAAB50A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/77ad742b-0246-4cb9-bcca-4f0f59000ad3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C3A72DD" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/3c4e08e0-54ac-44ba-bafd-1df3262c22ef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75314AA75" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/0d947880-c378-4682-b996-9555db9ecc08" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703A94AC1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/e2c2b623-68b6-4365-b197-f4e886f77a46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DDAC23EE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/44fe72ba-177b-4eeb-93f2-5bc5a008f5a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBE9211A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/105eed21-4eb5-4fd6-a812-c9f5ed272a94" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBE3545A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/6c912ebd-0e62-40d3-8e1d-10fc55204da0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB9C06C4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/77079124-bbb7-49c4-a3f0-2ca664075fba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1ADA434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/d5bdf8d3-d457-460c-ad1b-93e322d3c50d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1A48BB6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/6c4ff680-a5c2-457b-8dcc-736c830e09d7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFDACFC0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/5596c996-d857-469d-90d6-8ad74124d5a3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A902B030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/343e9259-289f-4401-8c9b-426d62c5601c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8D0FF4A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/fb3fbf4b-212c-4817-a1e0-0af38d1b7083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A51436BD" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/001a5dde-7a1d-4ff7-92cc-b7500c0d187e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658552271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/ec38e924-41ad-417a-9749-884e6eab3946" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6584B61B5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/726fd3f7-f078-4e30-a022-ed9f3a72d399" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6430F0DE0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/57b46a1f-0d68-46c7-8ba5-8805f0ea178e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6376D48CF" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/2d25cce7-2611-456e-a9ea-5a9930270954" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6172E6699" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/64e37658-83e7-4a3b-9338-8c13dadad980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617238702" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/0822d7f5-25ef-47e0-8215-c90bde464edb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616EBA542" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/b92f2698-7ebb-489a-9568-4086e4a13e1d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B600858610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/3912a14d-fd94-49f4-9d2d-046b7b754d63" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9AFF981" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/78d10173-a870-40db-bea0-152870c76fb2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E6FFFB65" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/1afd3f8e-0d44-402d-8f9c-1cb4d9278126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DACDC33C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/1ea8b952-258f-48ab-8334-bd457a3a22f5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA96466E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/8b20aec0-f943-4117-8665-9ecf2d9901b5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C486E0A8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/0c0bfc77-23e2-48d8-a1e7-4a1ee7e5473c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C46A35DF" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/a453bb05-ea71-48e6-8de5-4cb710b359d6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2753CD5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/afcc6e7c-43f9-4eba-b4c5-552bc69b42dd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B26FE6B2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/faf3a6c6-dd68-4d9c-87a8-ca3951106fb8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B26C3602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/bdf2ec8b-811d-43ec-bf6d-bc19b1edb2b0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B267232B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/dcefabe6-8464-4082-b69a-49ca77aa532a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B25C111B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/884b4743-0aa0-4803-ac7a-8afefe49084a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2535D8F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/83fcceac-5b6d-4d0c-bd01-3786fecee54b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B249F1CA" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/beb36d74-4619-47c1-9faa-c34abb9507b1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B23FDC17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/617d9d59-7b43-4b1c-81ff-1d3a69bf5e8c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B238F154" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/afc00904-59b1-4586-9afa-ff3b9b7bc031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2326AAB" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/9e4dc52b-73c2-48c8-ae49-30c3a70718f3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B22D4701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/e930d086-2acd-4427-9142-2a4b3e4c892b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59818CD0B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/44fe77f9-7fac-423f-bf53-4cc93aaffc54" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580F4D3A6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/6aa62b83-fc6e-4863-b569-1c6b2e1b3472" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576D4C30C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/ecf28577-2173-44b7-be50-63a73c298010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5704E0719" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/0d4c44a6-fcc4-450c-a880-abc7a03343cf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57046E905" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/5545cb62-7587-461c-a928-6d753750e510" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559356310" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/1f961106-36ab-4cdf-97b6-bc2f4952ac9b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559175620" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/4ee5e215-c2f5-42c2-9d54-140eaab98985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5554C83E4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/0b04c1c6-4082-4a52-ab32-e3932d428bf0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5554554FD" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/887748a1-7af6-402a-9bb7-72ce663a107e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55286EA44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/0eda3cf8-caa6-473e-a3fc-28af03a63e02" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5527476D4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/4d75441f-1e1f-4ce0-966f-78dd6e8835a9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5525DECEA" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/23d2b8b9-a016-4a7c-9c25-34e3f5d4eebc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C9347485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/2ff07071-47eb-4f6b-82d7-6aff47bd76ca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51ABFB158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS02700D/amministrazione-trasparente/atti-amministrazioni-enti/2cf68052-a91e-4fa5-94fc-363ad282f243" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F63"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>2796</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>4161</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4">
         <v>4160</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
         <v>4143</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B6">
         <v>4142</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B7">
         <v>4141</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>4140</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>23</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B9">
         <v>4139</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>25</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="B10">
         <v>3983</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>28</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="B11">
         <v>3710</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="B12">
         <v>3536</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>3513</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="B14">
         <v>3027</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="B15">
         <v>2814</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B16">
         <v>2781</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B17">
         <v>2779</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B18">
         <v>2775</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="B19">
         <v>2608</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="B20">
         <v>2606</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>55</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="B21">
         <v>2596</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>57</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="B22">
         <v>2405</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>60</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="B23">
         <v>2403</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>62</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="B24">
         <v>2349</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>65</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="B25">
         <v>1993</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>68</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="B26">
         <v>1991</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>70</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="B27">
         <v>1883</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="B28">
         <v>1815</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>76</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="B29">
         <v>1668</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>79</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="B30">
         <v>1667</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>81</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="B31">
         <v>1666</v>
       </c>
       <c r="C31" t="s">
-        <v>139</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>83</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>84</v>
       </c>
       <c r="B32">
         <v>1568</v>
       </c>
       <c r="C32" t="s">
-        <v>144</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>86</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>148</v>
+        <v>87</v>
       </c>
       <c r="B33">
         <v>1545</v>
       </c>
       <c r="C33" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="B34">
         <v>1467</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>158</v>
+        <v>93</v>
       </c>
       <c r="B35">
         <v>1389</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>95</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>93</v>
       </c>
       <c r="B36">
         <v>1388</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>167</v>
+        <v>98</v>
       </c>
       <c r="B37">
         <v>1283</v>
       </c>
       <c r="C37" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>100</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>167</v>
+        <v>98</v>
       </c>
       <c r="B38">
         <v>1282</v>
       </c>
       <c r="C38" t="s">
-        <v>172</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>102</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B39">
         <v>1221</v>
       </c>
       <c r="C39" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B40">
         <v>1219</v>
       </c>
       <c r="C40" t="s">
-        <v>181</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>107</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B41">
         <v>1216</v>
       </c>
       <c r="C41" t="s">
-        <v>185</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B42">
         <v>1214</v>
       </c>
       <c r="C42" t="s">
-        <v>189</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>111</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B43">
         <v>1212</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>113</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B44">
         <v>1210</v>
       </c>
       <c r="C44" t="s">
-        <v>197</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>115</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B45">
         <v>1207</v>
       </c>
       <c r="C45" t="s">
-        <v>201</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>117</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B46">
         <v>1205</v>
       </c>
       <c r="C46" t="s">
-        <v>205</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>119</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B47">
         <v>1203</v>
       </c>
       <c r="C47" t="s">
-        <v>209</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>121</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B48">
         <v>1201</v>
       </c>
       <c r="C48" t="s">
-        <v>213</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>123</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="B49">
         <v>1199</v>
       </c>
       <c r="C49" t="s">
-        <v>217</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>125</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>221</v>
+        <v>126</v>
       </c>
       <c r="B50">
         <v>1045</v>
       </c>
       <c r="C50" t="s">
-        <v>222</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>128</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>226</v>
+        <v>129</v>
       </c>
       <c r="B51">
         <v>865</v>
       </c>
       <c r="C51" t="s">
-        <v>227</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>131</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>132</v>
       </c>
       <c r="B52">
         <v>772</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>134</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>236</v>
+        <v>135</v>
       </c>
       <c r="B53">
         <v>708</v>
       </c>
       <c r="C53" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="D53" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>137</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>236</v>
+        <v>135</v>
       </c>
       <c r="B54">
         <v>702</v>
       </c>
       <c r="C54" t="s">
-        <v>241</v>
+        <v>138</v>
       </c>
       <c r="D54" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>139</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>245</v>
+        <v>140</v>
       </c>
       <c r="B55">
         <v>530</v>
       </c>
       <c r="C55" t="s">
-        <v>246</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>142</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>245</v>
+        <v>140</v>
       </c>
       <c r="B56">
         <v>528</v>
       </c>
       <c r="C56" t="s">
-        <v>250</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>144</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>254</v>
+        <v>145</v>
       </c>
       <c r="B57">
         <v>502</v>
       </c>
       <c r="C57" t="s">
-        <v>255</v>
+        <v>146</v>
       </c>
       <c r="D57" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>147</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>254</v>
+        <v>145</v>
       </c>
       <c r="B58">
         <v>501</v>
       </c>
       <c r="C58" t="s">
-        <v>259</v>
+        <v>148</v>
       </c>
       <c r="D58" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>149</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>254</v>
+        <v>145</v>
       </c>
       <c r="B59">
         <v>493</v>
       </c>
       <c r="C59" t="s">
-        <v>263</v>
+        <v>150</v>
       </c>
       <c r="D59" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>151</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>254</v>
+        <v>145</v>
       </c>
       <c r="B60">
         <v>492</v>
       </c>
       <c r="C60" t="s">
-        <v>267</v>
+        <v>152</v>
       </c>
       <c r="D60" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>153</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>254</v>
+        <v>145</v>
       </c>
       <c r="B61">
         <v>490</v>
       </c>
       <c r="C61" t="s">
-        <v>271</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>155</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>275</v>
+        <v>156</v>
       </c>
       <c r="B62">
         <v>263</v>
       </c>
       <c r="C62" t="s">
-        <v>276</v>
+        <v>157</v>
       </c>
       <c r="D62" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>158</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>280</v>
+        <v>159</v>
       </c>
       <c r="B63">
         <v>67</v>
       </c>
       <c r="C63" t="s">
-        <v>281</v>
+        <v>160</v>
       </c>
       <c r="D63" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>161</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>