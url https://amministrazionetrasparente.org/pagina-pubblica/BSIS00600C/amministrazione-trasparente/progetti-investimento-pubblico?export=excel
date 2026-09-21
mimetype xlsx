--- v0 (2026-07-28)
+++ v1 (2026-09-21)
@@ -8,489 +8,438 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="111">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>COMPETENZE STEM E LINGUISTICHE PER LA VAL TROMPIA DEL FUTURO</t>
   </si>
   <si>
     <t>I94D23004110006</t>
   </si>
   <si>
     <t>€ 139.789,00</t>
   </si>
   <si>
     <t>Fondi europei</t>
   </si>
   <si>
     <t>29/09/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/a13cf8f9-b0e6-412b-b9e6-f305118a1247</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>POC FESR - AVVISO 94540 DEL 24-04-2026 ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
     <t>I94D26001270007</t>
   </si>
   <si>
     <t>€ 20.550,00</t>
   </si>
   <si>
     <t>Fondi europei PON 2014-20 FESR</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/4a9e5d7b-e7c0-4345-8dc6-e68f2837a410</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS ACCREDITAMENTO VET LEARNERS 2026-27</t>
   </si>
   <si>
     <t>I91I26000170006</t>
   </si>
   <si>
     <t>€ 205.578,00</t>
   </si>
   <si>
     <t>Fondi europei Erasmus+</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/3c853efc-8d14-4348-87ea-0d2ff1e70669</t>
-[...1 lines deleted...]
-  <si>
     <t>PN 21 - 27 PIANO ESTATE</t>
   </si>
   <si>
     <t>I94D26002770007</t>
   </si>
   <si>
     <t>€ 79.884,00</t>
   </si>
   <si>
     <t>PN 21-27 FSE</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/e441feb5-c051-497f-967f-d81f9d84c2db</t>
-[...1 lines deleted...]
-  <si>
     <t>PN 21-27 FORMAZIONE DOCENTI</t>
   </si>
   <si>
     <t>I94D26001140007</t>
   </si>
   <si>
     <t>€ 18.180,00</t>
   </si>
   <si>
     <t>PN 21 - 27 FSE Fondi europei</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/b002e891-84b2-405f-ad9f-ff2d9e067e42</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS+ ACCREDITAMENTO SCUOLE 2026-27</t>
   </si>
   <si>
     <t>I91I26000060006</t>
   </si>
   <si>
     <t>€ 30.033,00</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/792ec3e8-fef2-4231-9f89-e90533cae0ba</t>
-[...1 lines deleted...]
-  <si>
     <t>POC LABORATORI INNOVATIVI E AVANZATI</t>
   </si>
   <si>
     <t>I94D25001330001</t>
   </si>
   <si>
     <t>€ 201.000,00</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/a0b7eed8-66fb-4c53-98fa-55251379837c</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR LABORATORI DI ORIENTAMENTO SULLE STEM</t>
   </si>
   <si>
     <t>I94D23003990006</t>
   </si>
   <si>
     <t>€ 10.000,00</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/54c289c8-7ab2-44f0-9a83-71659fc325bd</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO ESTATE BIS</t>
   </si>
   <si>
     <t>I54D25003950007</t>
   </si>
   <si>
     <t>PN 21-27 FSE+</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/749d5ccb-7fae-42ca-a660-9183fa7931da</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA ERASMUS+ 2021-2027 – ACCREDITAMENTO ERASMUS NELL’AMBITO VET</t>
   </si>
   <si>
     <t>I91I15000010006</t>
   </si>
   <si>
     <t>€ 263.970,00</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/338731d9-b37c-4100-82f1-c98bad5f8392</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO ERASMUS+ KA121</t>
   </si>
   <si>
     <t>I91I25000060006</t>
   </si>
   <si>
     <t>€ 42.314,00</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/60d404f5-dfb9-4ea5-b501-659db68f1a51</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS + PNRR</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 153.971,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/834d577f-af71-490b-b1ad-d7185a969cf7</t>
-[...1 lines deleted...]
-  <si>
     <t>AVVISO MISURA 1.4.1 "ESPERIENZA DEL CITTADINO NEI SERVIZI PUBBLICI" SCUOLE - SETTEMBRE 2024</t>
   </si>
   <si>
     <t>I91F24000680006</t>
   </si>
   <si>
     <t>€ 7.301,00</t>
   </si>
   <si>
     <t>Next generation EU - PNRR"</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/3f001919-4196-4e27-b4c8-4bb579ff7273</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR DIVARI TERRITORIALI DM 19</t>
   </si>
   <si>
     <t>I94D21000400006</t>
   </si>
   <si>
     <t>€ 150.592,55</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/cef1ba77-48f5-41df-ad23-6d3ec022d265</t>
-[...1 lines deleted...]
-  <si>
     <t>PON PCTO ALL'ESTERO</t>
   </si>
   <si>
     <t>I94D24000390007</t>
   </si>
   <si>
     <t>€ 31.782,00</t>
   </si>
   <si>
     <t>Fondi europeo</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/f320f8fe-b00f-4513-afc0-20401c298cf2</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS+ VET LEARNERS</t>
   </si>
   <si>
     <t>I91I24000130006</t>
   </si>
   <si>
     <t>€ 94.845,00</t>
   </si>
   <si>
     <t>Fondi europee</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/52c22a5e-00e2-4775-b639-157ffd7d26a5</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO SCUOLA ESTATE A.S. 2023/2024 E 2024/2025</t>
   </si>
   <si>
     <t>I94D24000670007</t>
   </si>
   <si>
     <t>€ 79.880,00</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/05bb459f-a60f-4fb8-9996-ca867a202aba</t>
-[...1 lines deleted...]
-  <si>
     <t>ACCREDITAMENTO ERASMUS+ SETTORE SCUOLA A.S. 2024/2025</t>
   </si>
   <si>
     <t>I91I24000050006</t>
   </si>
   <si>
     <t>€ 30.060,00</t>
   </si>
   <si>
     <t>13/05/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/49fc3829-7808-479f-abdb-d3a63c71ac60</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR COMPETENZE STEM E MULTILINGUISTICHE NELLE SCUOLE STATALI (D.M. 65/2023)</t>
   </si>
   <si>
     <t>I94D23002220006</t>
   </si>
   <si>
     <t>€ 145.789,00</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/70e785fa-4fd8-4ccb-9e6b-51557a86293b</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS+ PROGETTO "NATI PER ESSERE EUROPEI"</t>
   </si>
   <si>
     <t>I91I23000130006</t>
   </si>
   <si>
     <t>€ 85.542,00</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/26110c8c-dafd-4735-926e-b49d6794817b</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR DISPERSIONE SCOLASTICA D.M. 170</t>
   </si>
   <si>
     <t>I94D22002900006</t>
   </si>
   <si>
     <t>€ 177.531,00</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/11c54a71-a7b1-4c99-9429-e36502437783</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR NEXT GENERATION LABS</t>
   </si>
   <si>
     <t>I94D23000150001</t>
   </si>
   <si>
     <t>€ 164.644,00</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/da97ae40-d39a-41d5-85d0-bf59ea739899</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR NEXT GENERATION CLASS</t>
   </si>
   <si>
     <t>I94D23000160001</t>
   </si>
   <si>
     <t>€ 275.710,33</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/a01c00de-7d7a-4817-acd1-eecae9b6137a</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA OPERATIVO COMPLEMENTARE COMPETENZE E AMBIENTI PER L'APPRENDIMENTO</t>
   </si>
   <si>
     <t>I94C22000130001</t>
   </si>
   <si>
     <t>€ 69.984,00</t>
   </si>
   <si>
     <t>24/06/2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/1451dfa7-efe1-47ef-a856-59ebeb86300d</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -788,559 +737,726 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/a13cf8f9-b0e6-412b-b9e6-f305118a1247" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/4a9e5d7b-e7c0-4345-8dc6-e68f2837a410" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/3c853efc-8d14-4348-87ea-0d2ff1e70669" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/e441feb5-c051-497f-967f-d81f9d84c2db" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/b002e891-84b2-405f-ad9f-ff2d9e067e42" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/792ec3e8-fef2-4231-9f89-e90533cae0ba" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/a0b7eed8-66fb-4c53-98fa-55251379837c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/54c289c8-7ab2-44f0-9a83-71659fc325bd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/749d5ccb-7fae-42ca-a660-9183fa7931da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/338731d9-b37c-4100-82f1-c98bad5f8392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/60d404f5-dfb9-4ea5-b501-659db68f1a51" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/834d577f-af71-490b-b1ad-d7185a969cf7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/3f001919-4196-4e27-b4c8-4bb579ff7273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/cef1ba77-48f5-41df-ad23-6d3ec022d265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/f320f8fe-b00f-4513-afc0-20401c298cf2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/52c22a5e-00e2-4775-b639-157ffd7d26a5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/05bb459f-a60f-4fb8-9996-ca867a202aba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/49fc3829-7808-479f-abdb-d3a63c71ac60" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/70e785fa-4fd8-4ccb-9e6b-51557a86293b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/26110c8c-dafd-4735-926e-b49d6794817b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/11c54a71-a7b1-4c99-9429-e36502437783" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/da97ae40-d39a-41d5-85d0-bf59ea739899" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/a01c00de-7d7a-4817-acd1-eecae9b6137a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/progetto/1451dfa7-efe1-47ef-a856-59ebeb86300d" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F38"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>30</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
-[...43 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
-[...15 lines deleted...]
-        <v>59</v>
+      <c r="A11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>38</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>42</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>46</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="C16" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>54</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>59</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>97</v>
-[...43 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
-[...15 lines deleted...]
-        <v>113</v>
+      <c r="A21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="E22" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>68</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>72</v>
       </c>
       <c r="E23" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>73</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>78</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>82</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>90</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>94</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" t="s">
+        <v>97</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>98</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
+        <v>100</v>
+      </c>
+      <c r="C33" t="s">
+        <v>101</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>102</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>106</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" t="s">
+        <v>110</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A36:F36"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F16" r:id="rId11"/>
+    <hyperlink ref="F17" r:id="rId12"/>
+    <hyperlink ref="F18" r:id="rId13"/>
+    <hyperlink ref="F22" r:id="rId14"/>
+    <hyperlink ref="F23" r:id="rId15"/>
+    <hyperlink ref="F24" r:id="rId16"/>
+    <hyperlink ref="F25" r:id="rId17"/>
+    <hyperlink ref="F26" r:id="rId18"/>
+    <hyperlink ref="F27" r:id="rId19"/>
+    <hyperlink ref="F31" r:id="rId20"/>
+    <hyperlink ref="F32" r:id="rId21"/>
+    <hyperlink ref="F33" r:id="rId22"/>
+    <hyperlink ref="F34" r:id="rId23"/>
+    <hyperlink ref="F38" r:id="rId24"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>