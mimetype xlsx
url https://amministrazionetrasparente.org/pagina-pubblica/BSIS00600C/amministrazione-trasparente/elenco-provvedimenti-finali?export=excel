--- v0 (2026-07-28)
+++ v1 (2026-09-21)
@@ -8,3125 +8,1885 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="1010">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1171" uniqueCount="593">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD070E3D9B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Applicazioni software per lo svolgimento a distanza degli organi collegiali e delle elezioni scolastiche</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>BCC8CF1C4F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto per l’individuazione di un operatore economico per il servizio di esperto formatore</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - prof.ssa Pasolini tutor PN Formazione docenti</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Prof.ssa Gastaldello tutor PN Formazione docenti</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Prof. Zanini esperto formatore PN Formazione docenti</t>
+  </si>
+  <si>
+    <t>Decreto di nomina -  Prof. Di Miceli esperto formatore PN Formazione docenti</t>
+  </si>
+  <si>
+    <t>BCD27A6765</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto sottosoglia mediante trattative dirette sul portale Me.Pa. per l’acquisto di PC portatili e relativi accessori da concedere in comodato d’uso al personale della scuola dell’iniziativa al Programma Operativo Complementare (POC) Per la S</t>
+  </si>
+  <si>
+    <t>BCD2673A0C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto sottosoglia mediante trattative dirette sul portale Me.Pa. per l’acquisto di PC portatili e relativi accessori da concedere in comodato d’uso al personale della scuola e relativa pubblicità dell’iniziativa</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>BC87E8A1A4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto della fornitura e installazione di un nuovo quadro elettrico per il tornio OMG Zanoletti 6 velocità del laboratorio macchine utensili del plesso Ipsia dell’Istituto</t>
+  </si>
+  <si>
+    <t>BC89BD6ED2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto del servizio di fornitura di attrezzature per i laboratori meccanici dell’Istituto</t>
+  </si>
+  <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC6F85A374</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo annuale del servizio “Portale scuola cloud”</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC62CBFE2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione spesa corso di nuoto 2025-2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC62CBFE2E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC2F9CDD87</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n° 15 ventilatori per le commissioni degli esami di Maturità</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2F9CDD87</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC0C418777</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di rinnovo di e manutenzione delle licenze software Solidworks Educational network dal 01 settembre 2026 al 31 agosto 2027 in uso per il corso T.I.M.A. dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0C418777</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC03580B68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di olio specifico per la manutenzione straordinaria di due torni presenti nei laboratori meccanici dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03580B68</t>
-[...4 lines deleted...]
-  <si>
     <t>BC034A56B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di cartucce toner e pen drive per gli esami di Stato dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC034A56B0</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF69365BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiali per la manutenzione straordinaria dei laboratori meccanici dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF69365BD</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF6813599</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiali per la manutenzione straordinaria dei laboratori meccanici dell’Istituto di Istruzione Superiore “Carlo Beretta”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6813599</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBC890C547</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiali necessari allo svolgimento e realizzazione di moduli formativi nell’ambito del progetto “Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni” (c.d. Pia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC890C547</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB9524AF31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di fornitura di materiali per i laboratori meccanici dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9524AF31</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB9554EC45</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di amministratore di sistema e responsabile del trattamento dati personali (RDT) e del servizio di consulenza informatica per le strutture di connettività dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9554EC45</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>XXXXXXXXXX</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio Istituto cassiere - subentro BPER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB5081AE6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica per visita alla Rete di Cooperative CAUTO di BRESCIA - 6 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5081AE6D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6709264D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento dir serv formaz personale Dlgs. 81-08 e upgrade abbonamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6709264D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2D8494CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di rinnovo annuale del dominio “istitutoberetta.edu.it” con Gestione DNS del protocollo https dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D8494CF</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB14074713</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione e accompagnamento per le azioni di internazionalizzazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14074713</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB01E7464A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto ad integrazione del servizio di accoglienza nell’ambito di una mobilità Erasmus+ di titolarità del Centro di riconoscimento e apprendimento permanente di Olomouc (Cecoslovacchia)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01E7464A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BB09D8A632</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di fornitura dei dispositivi di sicurezza DPI in riferimento alla normativa D.lgs. 81/2008 e ss. mm. per il personale e gli studenti dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09D8A632</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF8695254</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di fornitura di n° 16 sedie operative girevoli ergonomiche e un poggiapiedi per il personale scolastico degli uffici dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8695254</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE6536666</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica al BIOLAB di Milano del 8-4-2026 - classe 5D Liceo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6536666</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACB552E17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aabbonamento annuale alle riviste “Gestire la scuola” e “Gestire il personale scolastico” per gli Uffici amministrativi dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB552E17</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC7F204EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di accoglienza nell ambito di una mobilità Erasmus +di titolarita del Centro di riconoscimento e apprendimento permanente di Olomouc Cecoslovacchia - Asi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7F204EA</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC4CDFC5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di accoglienza nell ambito di una mobilità Erasmus +di titolarita del Centro di riconoscimento e apprendimento permanente di Olomouc Cecoslovacchia - Rossetto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4CDFC5F</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BB0C8437B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di ripristino videosorveglianza e implementazione dispositivi dei plessi e il servizio di gestione e manutenzione impianti antintrusione e di videosorveglianza dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C8437B1</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEA018DD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di canone annuale di licenze software e assistenza dei pacchetti Spaggiari per l’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA018DD9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8B577490</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPESE POSTALI E.F. 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8B577490</t>
-[...4 lines deleted...]
-  <si>
     <t>BA84A1DDB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento dei servizi relativi organizzazione dei viaggi di istruzione in Italia per gli studenti dell’Istituto mediante accordo quadro CIG B45F2B56AA CODICE NUTS ITC47 dic. 25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84A1DDB0</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA7EDEA7E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto software Microsoft Office 365 Educational per l’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EDEA7E2</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA7300532C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione a Disfida Matematica a.s. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7300532C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA72DC8A4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite a Vicenza: Musei Civici e Palazzo Thiene 10-16-17 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72DC8A4F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA72B7E6BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate a Vicenza: Musei Civici e Palazzo Thiene 10-16-17 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72B7E6BB</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA5A6389A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di cancelleria per gli uffici e di buste di ghiaccio secco per le attività motorie dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A6389A5</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA37061785</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi ecologici e smaltimento rifiuti del laboratorio di biologia del plesso Itis e li lavaggio della scala emergenza del plesso Liceo dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37061785</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Figura supporto al RUP - POC Laboratori innovativi</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - figura supporto al RUP</t>
   </si>
   <si>
     <t>BA2C20DB53</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rappresentazione teatrale in lingua inglese 24-02-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f80c4a47-0ec2-4bac-8522-35d3e93af893</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA604EF2E9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento Diretto, tramite portale Me.Pa dei servizi assicurativi: Incendio, Furto 
 Elettronica all risk in unico lotto.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA604EF2E9</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA4488CAB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione e supporto per le mobilità internazionali di breve e lungo periodo nel settore SCUOLA - 2 viaggi a Bruxelles</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4488CAB4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA28FF6575</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione e supporto per le mobilità internazionali di breve e lungo periodo nel settore SCUOLA Budapest Eger</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28FF6575</t>
-[...4 lines deleted...]
-  <si>
     <t>BA44139F66</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione e supporto per le mobilità internazionali di breve e lungo periodo nel settore SCUOLA - Nules</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44139F66</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1E1F09A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - RAPPRESENTAZIONE LA BANALITA' DEL MALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E1F09A1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1D34E656</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di formazione e aggiornamento all’utilizzo del DAE e la fornitura di una coppia di piastre per dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D34E656</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2E8816DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio completo di registrazione di carico e scarico nel sistema Rentri con emissione formulari e relativa compilazione del MUD dei rifiuti prodotti nei laboratori dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E8816DB</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BAB4DFC58D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RETTIFICA - corso di nuoto 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4DFC58D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FE9FEB35</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione alla competizione Olimpiadi delle Neuroscienze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE9FEB35</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0CAAD565</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di formazione per la sicurezza nei luoghi di lavoro ai sensi del D. L.gs 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CAAD565</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>BA58F34B69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione e supporto per il soggiorno linguistico e stage aziendali per le mobilità internazionali lungo periodo nel settore VET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58F34B69</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E3CE61C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche delle classi seconde del Liceo a Milano in data 5 e 12 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3CE61C8</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E3BF8D5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche all'Istituto dei Ciechi di  Milano in data 5 e 12 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3BF8D5D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9E02CADB4</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI RESPONSABILE DEL TRATTAMENTO DEI DATI PERSONALI – RPD AI SENSI DEGLI ARTICOLI 37-39 DEL REGOLAMENTO UE 679/2016 (R.G.P.D.) PER IL PERIODO CHE VA DAL 01/01/2026 AL 31/12/2026 PER L’ISTITUTO DI ISTRUZIONE SUPERIORE CARLO </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E02CADB4</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9BE6E2244</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di Responsabile del trattamento dei dati personali – RPD ai sensi degli articoli 37-39 del Regolamento UE 679/2016 (R.G.P.D.) per il periodo che va dal 01/01/2026 al 31/12/2026 per l’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BE6E2244</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B711C1B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di rinnovo annuale del dominio “iiscberetta.it” del protocollo https dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B711C1B3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>BA0F041811</t>
   </si>
   <si>
     <t>Decisione a contrarre - Mobilità all'estero PNRR DM 88 Irlanda 27 studenti e 2 docenti durata 7 giorni dal 01 al 07 mar26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F041811</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0923A00F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Mobilità all'estero PNRR DM 88 Barcellona per 30 studenti e 3 docenti durata 14 giorni dal 01 al 14 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0923A00F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0F2F0EFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Mobilità all'estero PNRR DM 88 Irlanda 18 studenti e 2 docenti durata 7 giorni dal 08 al 14 mar26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F2F0EFD</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E016571B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione di mobilità all’estero per stage linguistici, attività e laboratori di orientamento sulle discipline STEM - Spagna (Barcellona) per 15 studenti e 2 docenti durata 14 giorni dal 18 al 31 gennaio 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/1d44e1f6-71ab-460f-a858-755e2422380d</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98AEF22F9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Uscite didattiche del 13 e 15 gennaio 2026 a Milano presso il Museo del Novecento
 e il Teatro Carcano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AEF22F9</t>
-[...4 lines deleted...]
-  <si>
     <t>B98AB72F8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche a Milano 13 e 15 gennaio 2026 Teatro Carcano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AB72F8E</t>
-[...4 lines deleted...]
-  <si>
     <t>B98B1C686E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata al Parco Archeologico di Brescia del 18-12-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B1C686E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B1258DB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il servizio del trasferimento e soggiorno a Roma per gli studenti e accompagnatore per partecipare al meeting del Progetto EEE 2025 rivolto agli studenti del plesso Liceo dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1258DB3</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina progettista POC Laboratori innovativi ed avanzati</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B9617A31CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di visita guidata al Vittoriale il 29-01-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9617A31CE</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B95A9D54B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio annuale del software per la firma digitale per la sostituta DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A9D54B2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B968520C0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di noleggio operativo di una soluzione software per la generazione automatica dei contenuti tabellari pubblicati nella sezione Amministrazione trasparente del sito web dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968520C0E</t>
-[...4 lines deleted...]
-  <si>
     <t>B968518576</t>
   </si>
   <si>
     <t>Decisione a contrarre - TD su MePa del servizio di organizzazione viaggio a Bologna dal 08 al 12 dicembre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968518576</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B93F293804</t>
   </si>
   <si>
     <t>Decisione a contrarre - RETTIFICA partecipazione alle attività didattiche di orientamento tenute da G-LAB SRL presso Fondazione Golinelli a Bologna dal 09 al 11 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F293804</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93E569B00</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto in MePa del servizio triennale della firma digitale per la sostituta DSGA per le pratiche amministrative dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E569B00</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>B93C046595</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spese per noleggio "La Valigia del Ricercatore" a.s. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C046595</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B94A1A944E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto mediante trattative dirette in Me.Pa. del servizio di noleggio bus con conducente per la visita alle miniere di Pezzaze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94A1A944E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A2E694F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione e supporto per il soggiorno linguistico e stage aziendali per le mobilità internazionali di breve e lungo periodo nel settore VET a.s. 2025-2026 – Jerez de la Frontera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2E694F1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA49264AC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione e supporto per il soggiorno linguistico e stage aziendali per le mobilità internazionali di breve e lungo periodo nel settore VET a.s. 2025-2026 – Berlino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49264AC7</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC014AD5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione e supporto per il soggiorno linguistico e stage aziendali per le mobilità internazionali di breve e lungo periodo nel settore VET a.s. 2025-2026 – Cork</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC014AD5C</t>
-[...4 lines deleted...]
-  <si>
     <t>B952B5A4B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il servizio delle attività di Formazione scuola lavoro vengano svolte esperienze di Impresa formativa simulata che necessitano di partner aziendali e di piattaforma telematica idonea per le classi Liceo Socio-Economico dell’Istitut</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952B5A4B3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B92671CEF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina Miniera Marzoli - PN 21-27 Estate bis avv 6279</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92671CEF1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9213DBAE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mobilità Erasmus+ Cork VET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9213DBAE7</t>
-[...4 lines deleted...]
-  <si>
     <t>B9184198EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE MOBILITÀ ERASMUS+ VET BERLINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9184198EF</t>
-[...4 lines deleted...]
-  <si>
     <t>B91892A741</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mobilità Erasmus+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91892A741</t>
-[...4 lines deleted...]
-  <si>
     <t>B92A051464</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio organizzazione e supporto per le mobilità internazionali di breve e lungo periodo nel settore VET a.s. 2025-2026 – Siviglia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A051464</t>
-[...4 lines deleted...]
-  <si>
     <t>B921EB81DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE MOBILITÀ ERASMUS+ Sommieres</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cc953898-8c69-440d-8e6a-c95cc5cc62f0</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B9684E28E5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento diretto mediante TD su MePa del servizio di organizzazione viaggio a Bologna dal 08 al 12 dicembre
 2025 per la partecipazione di 21 studenti e 2 docenti della classe 4D del plesso Itis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9684E28E5</t>
-[...4 lines deleted...]
-  <si>
     <t>B904E0025E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina Olimpiadi della MATEMATICA 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904E0025E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B904A59EC4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Autorizzazione spese visita guidata al MUSIL di Cedegolo 09-12-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904A59EC4</t>
-[...4 lines deleted...]
-  <si>
     <t>B90107DF84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina spettacolo teatrale in lingua spagnola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90107DF84</t>
-[...4 lines deleted...]
-  <si>
     <t>B9012B436F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina competizione  Matematica Senza Frontiere 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9012B436F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8F0FC8824</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina Olimpiadi della FISICA 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0FC8824</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F0A34DB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina progetto "STUPIDORISIKO" 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0A34DB6</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F0714989</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spese corso di AUTODIFESA 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0714989</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B92460E7E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre per l’affidamento diretto del servizio di una squadra di soccorso su Ambulanza di CAT. A attrezzata con defibrillatore semiautomatico esterno e dotata di tutti i presidi come da convenzione con AAT 118 di Brescia e la Procedura 37 d</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92460E7E3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8E6499443</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione alla determina di autorizzazione all’affidamento diretto mediante trattativa diretta su Me.Pa del servizio di organizzazione di un viaggio a Roma dal 26 al 31 ottobre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6499443</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A25173AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale LETTURE DALL'ORLANDO del 11-11-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A25173AA</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B8847A6467</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione a Roma - D.M. 258/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8847A6467</t>
-[...4 lines deleted...]
-  <si>
     <t>B89D671C8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di corsi di aggiornamento “PRIMO SOCCORSO” del personale dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D671C8D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>B8D37762C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di analisi di controllo dei punti risultati positivi al contagio da legionella delle acque del circuito idrico del plesso liceo dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D37762C2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B8ADEA31E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto della fornitura di cavi video di diverse tipologie per il collegamento tra la postazione docente e la lim dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADEA31E8</t>
-[...4 lines deleted...]
-  <si>
     <t>B86A25BAEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione corso TIMA a.s. 2025-2026 - Lavorazione delle parti in legno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A25BAEF</t>
-[...4 lines deleted...]
-  <si>
     <t>B86A0A517F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione corso TIMA 25-26 ditta FPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A0A517F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82B0CEF5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto programma software Argo "MAGAZZINO WEB"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B0CEF5E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>B801123839</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione scuola estiva Matematica S.Pellegrino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B801123839</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>B7DDAF3CA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Software ARGO INVENTARIO WEB - EMOLUMENTI WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDAF3CA5</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>B7C0E5F7E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso Erasmus+ in ROMANIA 6-10 ottobre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0E5F7E4</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>BA5AC9BEE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Medico Competente e il servizio di visite mediche di sorveglianza sanitaria al personale scolastico e agli studenti impegnati nei tirocini aziendali di PCTO dell’Istituto</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/90d7c163-db53-4c88-bf7a-d957d3b0a898</t>
   </si>
   <si>
     <t>BC2F346A94</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - n°14 visite mediche di sorveglianza sanitaria per ottenere il giudizio di idoneità alla mansione in base al D.Lgs.
 81/2008 ss.mm.ii., DM 09/07/2012 e il DM 12/07/2016 ss.mm.ii. rivolte al personale scolastico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2F346A94</t>
-[...4 lines deleted...]
-  <si>
     <t>B7AD0E27FD</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio di Medico Competente del IIS C Beretta secondo quanto d.lgs. n. 81-2008, per il triennio 1 settembre
 2025 - 31 agosto 2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AD0E27FD</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B7BFF6E368</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di analisi di controllo delle acque del circuito idrico e dei filtri Fan coil presenti nell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BFF6E368</t>
-[...4 lines deleted...]
-  <si>
     <t>B7A1F99B19</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre per l’affidamento diretto per il servizio di Responsabile di Prevenzione e Protezione dai Rischi sui luoghi di Lavoro, di cui all’art. 31 del d.lgs. n. 81/2008 dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A1F99B19</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B78AEAB7CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di rinnovo di e manutenzione delle licenze software Solidworks Educational network dal 01 settembre 2025 al 31 agosto 2026 in uso per il corso T.I.M.A. dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78AEAB7CC</t>
-[...4 lines deleted...]
-  <si>
     <t>B78A4AFA84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio bombole di miscela gas Argon e CO2 e l’acquisto delle relative ricariche per il laboratorio di macchine utensili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A4AFA84</t>
-[...4 lines deleted...]
-  <si>
     <t>B786E7C084</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autocarro con autogru per lo spostamento nel deposito dei macchinari del laboratorio macchine utensili del plesso Itis dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B786E7C084</t>
-[...4 lines deleted...]
-  <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>B7756A0E00</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di fornitura di materiale elettrico per le piccole manutenzioni dell Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7756A0E00</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B75E70FAB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di di doghe di legno per lo svolgimento del progetto “PN LUCI E COLORE LICEO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E70FAB4</t>
-[...4 lines deleted...]
-  <si>
     <t>B75E66D506</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiali di consumo per lo svolgimento del progetto “PN LUCI E COLORE LICEO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E66D506</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B7359A215E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione Advanced Artificial Intelligence in Belgio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7359A215E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71FCA1F86</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto materiali progetto luce e colore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71FCA1F86</t>
-[...4 lines deleted...]
-  <si>
     <t>B716EB1E1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre affidamento diretto corsi formazione - aggirnamento RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716EB1E1C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B707F1960D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO EDUCATION FOR SUSTAINABILITY A PRAGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B707F1960D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6F89BBA4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO IN ME.PA. DEL SERVIZIO TRIENNALE DELLA “FIRMA DIGITALE” DEL DIRIGENTE PER LE PRATICHE AMMINISTRATIVE DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F89BBA4B</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F90735B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DELLA FORNITURA DI BANDIERE PER L’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F90735B0</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6FBAA147B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MEDIANTE TRATTATIVE DIRETTE IN ME.PA. DI MATERIALI PER I MODULI LABORATORIALI DEL PNRR STEM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBAA147B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6D6C315E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI CONTRARRE PER L’AFFIDAMENTO DIRETTO MEDIANTE TRATTATIVE DIRETTE IN ME.PA. DEL SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE PER LA PARTECIPAZIONE ALLA FASE PROVINCIALE CAMPIONATI STUDENTESCHI D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6C315E7</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6BDD5A3D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA TRINCEE MONTE MANIVA 23-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BDD5A3D8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C6D0205D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI CONTRARRE PER L’AFFIDAMENTO DIRETTO DEL SERVIZIO DI UP GRADE FIREWALL SOPHOS CON MIGRAZIONE DATI IN USO NEL PLESSO IPSIA DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6D0205D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>BAF839EFF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il triennio maggio 2025- aprile 2028 del servizio di piccole riparazioni e manutenzioni idrauliche dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF839EFF7</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B845D45E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI RIPARAZIONE BAGNI DEL PLESSO ITIS DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B845D45E</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD78E0E8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto della fornitura di materiali di facile consumo per le piccole manutenzioni dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD78E0E8F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AB7B0CFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI VISITA GUIDATA A BRESCIA DEL 22-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AB7B0CFC</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6DE8EA28D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI CONTRARRE PER L’AFFIDAMENTO DIRETTO DEL SERVIZIO DI STESURA PROTOCOLLO E INTEGRAZIONE AL DVR PER PREVENIRE IL RISCHIO DI CONTAGIO DA LEGIONELLA E CONSEGUENTI ANALISI DI CONTROLLO DELLE AC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DE8EA28D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DEEC9ADB</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI CONTRARRE PER L’AFFIDAMENTO DIRETTO DEL SERVIZIO DI IDENTIFICAZIONE E REGOLE PER LA GESTIONE DEI RIFIUTI PRODOTTI NEI LABORATORI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DEEC9ADB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B695C11F49</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZE TIA PORTAL V20</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695C11F49</t>
-[...4 lines deleted...]
-  <si>
     <t>B685C695E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ALLOGGIO IN MEZZA PENSIONE PER 7 STUDENTI E 1 DOCENTE IN MOBILITÀ ERASMUS+ IN AUSTRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685C695E6</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B67A733BA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA A ROCCA D' ANFO IL 10 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A733BA7</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B583EE6B05</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI RILIEVO QUADRI ELETTRICI PRESENTI NEI TRE PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583EE6B05</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B650EF11F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI FORNITURA E POSA INTERRUTTORI MAGNETOTERMICI DIFFERENZIALI PER LA MESSA A NORMA DEL LABORATORIO CNC DEL PLESSO IPSIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650EF11F7</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64A1AB516</t>
   </si>
   <si>
     <t>"Decisione a contrarre - MANUALE E VIDEOCORSO ""RICOSTRUZIONE DI CARRIERA"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64A1AB516</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B628DEF801</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENORD SRL VISITA AL PARLAMENTO EUROPEO IPSIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628DEF801</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B63CA80528</t>
   </si>
   <si>
     <t>Decisione a contrarre - PASSAGGIO DI CONTRATTO DALLA CONVENZIONE CONSIP “TELEFONIA MOBILE 8” ALLA CONVENZIONE CONSIP “TELEFONIA MOBILE 9”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63CA80528</t>
-[...4 lines deleted...]
-  <si>
     <t>B65AD3D36D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI CONTRARRE PER L’AFFIDAMENTO DIRETTO DEL SERVIZIO DI FORNITURA DI GADGET PER LA DISSEMINAZIONE DEI PROGETTI ERASMUS+ DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AD3D36D</t>
-[...4 lines deleted...]
-  <si>
     <t>B65AE68A29</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI GADGET PER LA DISSEMINAZIONE DEI PROGETTI ERASMUS+ DELL'ISTITUTO SHOPPER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AE68A29</t>
-[...4 lines deleted...]
-  <si>
     <t>B63B178D19</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI GESTIONE E MANUTENZIONE IMPIANTI ANTINTRUSIONE E DI VIDEOSORVEGLIANZA DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B178D19</t>
-[...4 lines deleted...]
-  <si>
     <t>B628EC9BE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DI MATERIALI PER I MODULI LABORATORIALI DEL PNRR STEM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628EC9BE6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5F93415E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI N° 3 NUOVE BATTERIE PER I DEFIBRILLATORI PRESENTI NEI PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F93415E9</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B6658478C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI STAMPA MENSILE DI N° 250 COPIE DEL GIORNALINO DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6658478C5</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BF946E42</t>
   </si>
   <si>
     <t>Decisione a contrarre - PORTALE SCUOLA WEB - ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF946E42</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5B9CA2B33</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA USCITA A MARANELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9CA2B33</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B59F416256</t>
   </si>
   <si>
     <t>Decisione a contrarre - INVITO ESPERTI SPAGNOLI - ACCREDITAMENTO ERASMUS+ VET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F416256</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B5F227C675</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AFFID DIR SERV DI RINN SOFTWARE ALIANTE E ISCR RIENTRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F227C675</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>BA84C56341</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche bus febbraio 26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84C56341</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B56FA09519</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI VISITE GUIDATE AI MUSEI CIVICI DI VICENZA 3-4-11 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56FA09519</t>
-[...4 lines deleted...]
-  <si>
     <t>B56F91F3FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI DI VISITA GUIDATA + SPETTACOLO TEATRALE A PALAZZO THIENE - USCITE A VICENZA 3-4-11 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56F91F3FF</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56A953A45</t>
   </si>
   <si>
     <t>"Decisione a contrarre - LABORATORI ""OCEANI"" A.S. 2024/2025"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A953A45</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B59D830C8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS CON CONDUCENTE VICENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D830C8F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B55CEF45A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI VISITA GUIDATA CENACOLO VINCIANO - 7 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CEF45A9</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B5A72AFB14</t>
   </si>
   <si>
     <t>Decisione a contrarre - REGISTRI CORSO TIMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A72AFB14</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B56A0AE80C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MENTORING E ORIENTAMENTO COOPERATIVA GAIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A0AE80C</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>BBA3F1EF00</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione per le uscite Valle D’Aosta e Bologna</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/aa5cb546-53bb-49ea-a3c9-3ffecbb66714</t>
   </si>
   <si>
     <t>BA91381F0B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento dei servizi relativi organizzazione dei viaggi di istruzione all’estero per gli studenti dell’Istituto mediante
 accordo quadro CIG B45F2B56AA CODICE NUTS ITC47 dic. 25 Monaco . Norimberga 27 studenti e 2 accompagnatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91381F0B</t>
-[...4 lines deleted...]
-  <si>
     <t>BC29C8B816</t>
   </si>
   <si>
     <t>Decisione a contrarre - Eraemus Norimberga 26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC29C8B816</t>
-[...4 lines deleted...]
-  <si>
     <t>B882457130</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita Erasmus Liezen 12-16 ottobre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882457130</t>
-[...4 lines deleted...]
-  <si>
     <t>BA845EFAB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento dei servizi relativi organizzazione dei viaggi di istruzione all’estero per gli studenti dell’Istituto mediante accordo quadro CIG B45F2B56AA CODICE NUTS ITC47 dic. 25</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8353505f-96e7-41a7-83d1-3ba1e68a7209</t>
   </si>
   <si>
     <t>BA908B77C7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento dei servizi relativi organizzazione dei viaggi di istruzione in Italia per gli studenti dell’Istituto mediante
 accordo quadro CIG B45F2B56AA CODICE NUTS ITC47 dic. 25 – Cinque Terre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA908B77C7</t>
-[...4 lines deleted...]
-  <si>
     <t>BC3E9FE3DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione Firenze 27-29 maggio pratica 74t2026-607 e Bologna 11-12 maggio</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3E9FE3DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B45F2B56AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE DEI VIAGGI DI ISTRUZIONE MEDIANTE LO STRUMENTO DELL’ACCORDO QUADRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45F2B56AA</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F85A3A09</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione viaggio Erasmus Finlandia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F85A3A09</t>
-[...4 lines deleted...]
-  <si>
     <t>BB664AF723</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio istruzione Firenze e Bologna, uscita didattica Bologna</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4eebc193-a097-4c68-a2db-8d15116322ba</t>
   </si>
   <si>
     <t>B993663808</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento dei servizi relativi organizzazione dei viaggi di istruzione e uscite didattiche mediante accordo quadro CIG
 B45F2B56AA . CODICE NUTS ITC47 . dic. 25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993663808</t>
-[...4 lines deleted...]
-  <si>
     <t>BB50751890</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio istruzione Firenze 11-13 maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50751890</t>
-[...4 lines deleted...]
-  <si>
     <t>BB631D505A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Berlino 06 maggio - 04 agosto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB631D505A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B54325EB9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI MOBILITÀ ERASMUS+ VET - CORSO DI INGLESE AD ATENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54325EB9F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5606D30E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DELLA FORNITURA DI ATTREZZATURE PER LE ATTIVITÀ DI SCIENZE MOTORIE DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5606D30E0</t>
-[...4 lines deleted...]
-  <si>
     <t>B542EB780A</t>
   </si>
   <si>
     <t>Decisione a contrarre - PARTECIPAZIONE ATTIVITÀ AL BIOLAB A MILANO 12 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B542EB780A</t>
-[...4 lines deleted...]
-  <si>
     <t>B543064A0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE VISITA MUSEO DEL '900 (MI) 12 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543064A0F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B5362FB78C</t>
   </si>
   <si>
     <t>"Decisione a contrarre - SERVIZI PER RAPPRESENTAZIONE MONOLOGO ""LA BANALITÀ DEL MALE"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5362FB78C</t>
-[...4 lines deleted...]
-  <si>
     <t>B51A8E5569</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI INGRESSO CAPPELLA DEGLI SCROVEGNI E MUSEI CIVICI (PD)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A8E5569</t>
-[...4 lines deleted...]
-  <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>B5168D0394</t>
   </si>
   <si>
     <t>Decisione a contrarre - LICENZE ARGOSOFTWARE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5168D0394</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>B50AE0D4B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE AL MUSEO S. GIULIA DEL 7 E 14 FEBBRAIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50AE0D4B1</t>
-[...4 lines deleted...]
-  <si>
     <t>B50BC8A973</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE SPESE CORSO DI AUTODIFESA 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BC8A973</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B502FA5460</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI POSTALI DI CORRISPONDENZA E SPEDIZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B502FA5460</t>
-[...4 lines deleted...]
-  <si>
     <t>B502E1C011</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPEDIZIONE STEREOMICROSCOPIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B502E1C011</t>
-[...4 lines deleted...]
-  <si>
     <t>B5028A800D</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI FORNITURA E POSA DEL CABLAGGIO ELETTRICO DEL LABORATORIO CNC DEL PLESSO IPSIA DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5028A800D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5027ABF40</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI RINNOVO ANNUALE DEI DOMINI “IISCBERETTA.IT” - “IISCBERETTA.EDU.IT” - “ISTITUTOBERETTA.IT” E DEL PROTOCOLLO HTTPS DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5027ABF40</t>
-[...4 lines deleted...]
-  <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>B504980A8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA MEDIANTE ODA IN ME.PA DI QUATTRO REGISTRI NOMINATIVI PER DIPLOMI PER L’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504980A8A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4C5A07601</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI PER RAPPRESENTAZIONE TEATRALE IN LINGUA SPAGNOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C5A07601</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B4AE78B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE AD ATENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4AE78B5</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>B4AD78E89B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE SULL'INTELLIGENZA ARTIFICIALE PER ATA BERLINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD78E89B</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B04E1FB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RESPONSABILE DEL TRATTAMENTO DEI DATI PERSONALI RPD PER IL PERIODO CHE VA DAL 01/01/2025 AL 31/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B04E1FB2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A91A2510</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI PER PARTECIPAZIONE ALUNNI USCITE DIDATTICHE MILANO MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A91A2510</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B495035555</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PER DOCENTI IN ISLANDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B495035555</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B48D187B3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MEDIANTE TRATTATIVE DIRETTE IN ME.PA. DEL SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE PER LE USCITE DIDATTICHE DEI TRE PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D187B3E</t>
-[...4 lines deleted...]
-  <si>
     <t>B47E5B82D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MEDIANTE ODA IN ME.PA DI UNA STAMPANTE TERMICA PER L’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47E5B82D4</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B476857B89</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE AI CAMPIONATI DELLA FISICA 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476857B89</t>
-[...4 lines deleted...]
-  <si>
     <t>B476330B10</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI ARTISTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476330B10</t>
-[...4 lines deleted...]
-  <si>
     <t>B47666F8D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI SERVIZI PER CORSO DI AUTODIFESA 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47666F8D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B48C9557EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE MOBILITÀ ERASMUS+ ACCREDITAMENTO SETTORE SCUOLA A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C9557EC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B4684BC817</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPESE MEDICHE STUDENTI IN PCTO 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4684BC817</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B46D10C1B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AFFIDAMENTO DIRETTO FORNITURA SOFTWARE E LAMPADA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D10C1B7</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B46D509C42</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALI DI CONSUMO E STRUMENTAZIONI PER I LABORATORI SCIENTIFICI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D509C42</t>
-[...4 lines deleted...]
-  <si>
     <t>B456F713C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AAFFIDAMENTO DIRETTO DEL SERVIZIO DI NOLEGGIO OPERATIVO DI UNA SOLUZIONE SOFTWARE PER LA GENERAZIONE AUTOMATICA DEI CONTENUTI TABELLARI PUBBLICATI NELLA SEZIONE AMMINISTRAZIONE TRASPARENTE DEL SITO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B456F713C5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B442960FA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DELLA FORNITURA DI RISME DI CARTA A4 E DI VARIO MATERIALE DI CANCELLERIA PER L’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B442960FA8</t>
-[...4 lines deleted...]
-  <si>
     <t>B452286A3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI UNA SQUADRA DI SOCCORSO SU AMBULANZA DI CAT. A ATTREZZATA CON DEFIBRILLATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452286A3C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>B4426A707E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPESE USCITA DEL 09-01-2025 - MUSEO S. GIULIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4426A707E</t>
-[...4 lines deleted...]
-  <si>
     <t>B442518738</t>
   </si>
   <si>
     <t>Decisione a contrarre - AUTORIZZAZIONE SPESE PER USCITA DIDATTICA DEL 09-01-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B442518738</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B433870BB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE VIAGGIO AD AUSCHWITZ PROGETTO @PASSAGES</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B433870BB7</t>
-[...4 lines deleted...]
-  <si>
     <t>B42A70C0D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DELLE LICENZE FIREWALL DEI PLESSI LICEO E ITIS DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42A70C0D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B430FD48AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE PER LE USCITE DIDATTICHE DEI TRE PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B430FD48AB</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B4255ADA84</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSI PINACOTECA DI CHIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4255ADA84</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>B50268F4E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PER CORSI DI NUOTO A.S.24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50268F4E6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B41E7CEF60</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI LIBRI PER IL PNRR STEM E MULTILINGUE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E7CEF60</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B3FF891067</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE CONCORSO MSF 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FF891067</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>B35BAF54C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ATA AD AMSTERDAM DI LINGUA INGLESE (ELEMENTARY LEVEL)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35BAF54C0</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>B38364D221</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE IN LINGUA INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B38364D221</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>B33CC97DC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI CONTRARRE PER L’AFFIDAMENTO DIRETTO DEL SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE PER LE USCITE DIDATTICHE DEI TRE PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33CC97DC6</t>
-[...4 lines deleted...]
-  <si>
     <t>B33D219959</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO FORMAZIONE CORSO TIMA 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33D219959</t>
-[...4 lines deleted...]
-  <si>
     <t>B41555E74F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ERASMUS VET IN IRLANDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41555E74F</t>
-[...4 lines deleted...]
-  <si>
     <t>B354B0DBAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE E SUPPORTO ORGANIZZATIVO MOBILITÀ A SIVIGLIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354B0DBAA</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>B352E79651</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO ACCOGLIENZA A.S.2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352E79651</t>
-[...4 lines deleted...]
-  <si>
     <t>B322505338</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SPORTELLO DI ASCOLTO A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B322505338</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>B31BE3E2B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE DETERMINA ISOLA D'ELBA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31BE3E2B2</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>B2CCD0BF5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ATTREZZATURE PER I LABORATORI DI MACCHINE UTENSILI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2CCD0BF5F</t>
-[...4 lines deleted...]
-  <si>
     <t>B89FF24298</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione e rettifica della decisione di contrarre per l’affidamento diretto della fornitura di attrezzature, utensili e materiali di consumo per i laboratori di macchine utensili dei plessi Itis e Ipsia dell’Istituto di</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89FF24298</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>B297C60795</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALI DI CONSUMO E STRUMENTAZIONI PER IL LABORATORIO DI ELETTRONICA DEL PLESSO ITIS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B297C60795</t>
-[...4 lines deleted...]
-  <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>B3562562D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE E SUPPORTO ORGANIZZATIVO MOBILITÀ A BERLINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3562562D9</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>B47FB51580</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI FORNITURA DEL PACCHETTO SOFTWARE MICROSOFT OFFICE 365 EDUCATIONAL PER L’ISTITUTO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/63b29dd7-7235-4d4a-b0c0-ff4371148594</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3424,4539 +2184,5203 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD070E3D9B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/90e8c533-06cc-40d7-834b-0ccf0d239164" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC8CF1C4F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f42eed0b-1e7f-476b-919b-104fc30e0286" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD27A6765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8afb6a0a-0607-4e56-b5b1-b9abc1a0cc41" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD2673A0C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/d5214b1b-9d3f-43e8-afb9-9cffb9fa02f9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC87E8A1A4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/1708157d-1e67-4a3f-8ec5-5a628ee33cfd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89BD6ED2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/22afcb30-4ab1-4952-8e88-5c3b92c7f1c1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F85A374" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/6f897a06-0a31-4bab-a6ab-ec4c4db185bf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC62CBFE2E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/3d5e3a3a-479c-4095-9d5d-6ac9070fa4ed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2F9CDD87" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8f5eb45e-a9e8-4d78-8705-80d38e3873f8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0C418777" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/beba8b2c-af94-4c76-99e7-eb47cb5505a4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03580B68" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/d6dcf59c-addd-4aad-9008-4734ab7c88d7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC034A56B0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/07c6c4bb-fef5-419b-84f7-c3dc59a75636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF69365BD" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4c96058f-2e67-46b7-93a9-82565439dc3e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6813599" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/6f0cbafc-56f5-439e-9b4b-43064b7c8695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC890C547" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/b146559e-c7f0-4e11-9e39-88a325195c7e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9524AF31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/3b6144f5-1b61-4dac-89c8-6c238123ec61" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9554EC45" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/be9434af-56f7-409c-b1e5-39bee4499335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/dee42654-403f-4443-8249-a202cddf466a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5081AE6D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/ddf58683-edc9-4e95-9b70-8b98d2461ae5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6709264D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/884de264-4665-4277-a1c4-36d8c45f607e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D8494CF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/41979000-807c-4b7c-ab49-81e3abdad0b1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14074713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/e24f45da-9187-487c-9ed0-52703b681cdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01E7464A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/314ffdf5-24f1-417e-bc2b-10eea705b4ed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09D8A632" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/6255e029-d476-4752-8305-2df7694817af" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8695254" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c8dfc169-80d5-4813-b691-053ddb860711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6536666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8709224f-131f-4d5e-9c9f-86a17fe10daa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB552E17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/18dfcf59-666d-4100-a151-72afb7014d2d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7F204EA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/fd9ae7e1-c295-41f3-8269-7cac3da0322b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4CDFC5F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8bb85f2f-caa7-45d4-bb8e-ac3b1f362172" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C8437B1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/528516f0-4535-4002-b830-97802eb650f8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA018DD9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f395e74b-3460-4856-bbab-38f14d8dacf4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8B577490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/3ae3dce4-c480-4e87-95b2-0504e1069831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84A1DDB0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/26a97498-ed9a-40e6-b7c5-dc1135b8caa0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EDEA7E2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/5a22ff55-c31a-4691-beca-d38173c35541" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7300532C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8b091000-d9ac-463a-adba-087c9ebe987d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72DC8A4F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/9bc5137a-2756-4561-8775-eadc516f212d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72B7E6BB" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/46c3caf1-88b6-4825-8560-43a266a123d6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A6389A5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8db812d0-7e87-44dd-97e4-788d4068b998" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37061785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/ab997575-7b38-4ecb-a4fa-2c636c588203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C20DB53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f80c4a47-0ec2-4bac-8522-35d3e93af893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA604EF2E9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/140c091a-79f3-4fe7-90e8-442f3f20bb67" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4488CAB4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/3211b85f-dc05-4972-b13b-7fcc35801ba2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28FF6575" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/bc130c60-5804-4c7b-843f-912ec1f0baeb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44139F66" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f8c22343-3920-4b47-b12a-582cea3e94aa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E1F09A1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c8d7e457-6429-4ae5-8a5d-102ae1c3a80a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D34E656" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8ec1e760-3189-433c-bbb4-53632ec83d30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E8816DB" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/715d4d2a-5603-44a7-8747-333846238e1a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4DFC58D" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/66162423-d63b-47fc-8c51-044717b6995e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE9FEB35" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/b4deeab7-d61c-402e-8e42-38c51439d90d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CAAD565" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7b9e69ea-4f01-4d72-a155-482067f388de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58F34B69" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/45e20b3d-13a8-4d63-87d6-1bfe9e7a1917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3CE61C8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/56f51510-d877-4e55-a92e-f6f7c822212c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3BF8D5D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/33fd1f4e-69ba-4c8a-9427-efe3ea6ed828" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E02CADB4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/d0fae95b-04a2-418a-bf12-455308a7b3f9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BE6E2244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cdcf8bb1-b631-4fcb-a772-6be42bc4ae19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B711C1B3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4fb98562-3c4f-4c08-ba46-46909cc9dcd3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F041811" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/94e3f28b-4f0e-4273-bc2f-d862123436f3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0923A00F" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4a178971-9a6e-4d05-af5d-724b9b5c74df" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F2F0EFD" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/9b6f8f76-76bd-4936-9cf9-abeafbd7b915" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E016571B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/1d44e1f6-71ab-460f-a858-755e2422380d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AEF22F9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f366aa80-2c0e-4695-a5c3-e489a74ce38e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AB72F8E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/6fac7b3c-0cd0-4a60-b1e8-c6c0a7da08a8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B1C686E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/33de3018-b334-4328-a0c1-4c5b22eaf480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1258DB3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/13f172ba-52d3-439d-9790-3d9e0536d8f6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9617A31CE" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c08c31b8-126e-49b4-a90f-36e299568c1e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A9D54B2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f59f9a16-810f-4206-8d0d-1f22969c0844" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968520C0E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0c44c261-d785-423c-977c-cdbda01cd4c8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968518576" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/aab05788-674c-4cf9-a84e-11095f305e91" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F293804" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/58959c78-20de-468f-ab5f-e082ff96eb0e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E569B00" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c9ce0331-f348-4474-beac-2ba476bd2f63" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C046595" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f619f219-925e-41f8-a9e7-9d822e13bea5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94A1A944E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7555c5dc-9c91-4e9b-ba93-e4f063dc0e06" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2E694F1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/74539978-a0cd-4858-a320-1b7f338bde34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49264AC7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cbb2443f-963f-4d6c-8b4c-51c94d072e8b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC014AD5C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c6c31db4-5bd3-4ab2-ae86-c51f7becac1c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952B5A4B3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7f8f4ed1-0c90-4672-92b1-53d049be5374" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92671CEF1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/6bacae27-455e-400d-b818-92de1444b977" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9213DBAE7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/00d23fbc-0f57-44dd-abbc-a3d67c2f3699" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9184198EF" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4268ff5b-1a40-4c54-b8a6-8fa2698cec70" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91892A741" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/d070fbf9-9950-41ff-ad82-cb69e3271b83" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A051464" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4016cd2c-7519-4b88-91db-a77a173c2123" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921EB81DE" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cc953898-8c69-440d-8e6a-c95cc5cc62f0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9684E28E5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/12e259c3-0c38-4d94-b1b8-8089b65d53b1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904E0025E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/926a5e39-2bb4-4b59-ae90-d2983a0e57d9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904A59EC4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/3b22a09c-d6a2-4685-90bf-a8af210dc329" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90107DF84" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/ff52b147-f7f3-4a78-9d3b-0c46a7486f28" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9012B436F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/db021fda-830e-4e04-bcf1-245377dc17b9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0FC8824" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cd738431-d62c-4ea6-b07f-8ba0c7b92cf0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0A34DB6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0a6ecf53-48fa-442d-a64d-8e082a97d38e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0714989" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/3874f160-585e-45fd-b55d-4d3035ce0d07" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92460E7E3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/5c40a24d-ce75-49b2-95e3-0214670b2d98" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6499443" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/fd68bd3f-63cc-4332-8000-5959786de7ca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A25173AA" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/94c35866-79b6-4ddc-ba7e-0e41c25d79b4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8847A6467" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/79cefdf3-dfd6-4491-9ad3-28eff8bbf05f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D671C8D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/d2d2407b-eb5f-4b39-a197-27a355836f92" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D37762C2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/caea4b08-571c-48ef-9e03-ea986a8d1376" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADEA31E8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/fdfbfdc0-334a-4c08-8157-c547913109bb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A25BAEF" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/09f23c23-3118-4182-9088-5734ac7a24a3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A0A517F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/1bf0687d-6592-478e-a3b9-962d01ba82cf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B0CEF5E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8ec80c8c-61d5-4ef7-8ce4-4dd3037d7428" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B801123839" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/2d2ffe2b-e452-4c5d-966f-0220c3a31be6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDAF3CA5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/bcbfc6c6-1ad2-45ed-b7b4-47c7ec1aa34f" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0E5F7E4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8d8d8ea8-377f-4c17-a32c-11cf1f5086e8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AC9BEE2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/90d7c163-db53-4c88-bf7a-d957d3b0a898" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2F346A94" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/faa37863-8db7-407c-a777-6f4668c820cd" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AD0E27FD" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/acf5c1f1-23c8-4346-a458-2dace1409156" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BFF6E368" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/ec417e11-a9a8-4aff-ab8e-a6082f621909" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A1F99B19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/93817e37-a142-4e54-bbd6-7e8ab0227c0d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78AEAB7CC" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0f56d600-869b-49ea-bc2c-8019eb2a4031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A4AFA84" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7f3e767a-869d-47cc-8226-9a8382626676" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B786E7C084" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/57d08510-5f10-452c-8cd9-ef2b631ace63" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7756A0E00" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/80de9d89-b854-404d-9f5a-fea96a278540" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E70FAB4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/61b1bec5-7570-4720-9760-e58124496486" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E66D506" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/e7b5bcac-cddc-4e98-ba01-0d949b7126c6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7359A215E" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c20c31c8-9fd1-4386-be54-0402328b4310" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71FCA1F86" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/32d9cf88-e4fd-4baa-90c6-f985bac648bf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716EB1E1C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/380b4161-8456-4cc9-a9a9-fe61140ed99c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B707F1960D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/b906a8c7-58c3-4fc8-be70-e1e062937323" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F89BBA4B" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8e9b7c42-09ec-48c4-834a-be1b0ae402a4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F90735B0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cb6d5ac2-3a2f-424d-acef-692c0381b4aa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBAA147B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/a519f757-d8a8-47e5-aaec-45846196c2fd" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6C315E7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/6107f0b2-9964-4c19-a967-650d34b2686b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BDD5A3D8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0598b5d2-4899-4b67-b521-875a953e1895" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6D0205D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/2e127de4-85a9-432d-b864-67f50000b40f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF839EFF7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/be65e4ae-a568-4f7c-9cf7-2c254d1813a3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B845D45E" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0a0f24dd-cada-486b-8e66-71989c6cb00b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD78E0E8F" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4ea86ef6-a900-437d-8cdc-4645380d121b" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AB7B0CFC" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0bd90b85-c688-45dc-98a2-2f5356d7ecd9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DE8EA28D" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/1367e285-b287-4c97-bc88-9bf0ee8edbfd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DEEC9ADB" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/b3f5784e-1846-46e5-87a8-7197174f5ef8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695C11F49" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/71460a5d-f13e-4e0b-aa92-a0e9924c7040" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685C695E6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/211df534-bcdf-4b86-83ce-8c0e567f14f1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A733BA7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/bcd9aa5e-806a-4c0f-9eab-9093b7c5deb5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583EE6B05" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0cde495b-34bc-42f1-af1f-0170e0760ff2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650EF11F7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/e5859921-1b11-4942-83ec-5b2bb43f201d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64A1AB516" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/67d10509-313a-4086-b76e-e75b06d74a71" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628DEF801" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8b0f4f56-bab8-43ce-b14c-554a7a4fccf6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63CA80528" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/fded2fc3-d884-413f-b97a-8203e428fba6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AD3D36D" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7478df39-ad36-4797-9a89-cf9327d4e180" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AE68A29" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/912b19ee-6bda-4dba-b66e-a1f8c593be61" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B178D19" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/d4711a86-6867-499e-965f-c8d9856f1b65" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628EC9BE6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cbad7abb-f01b-4253-91a3-620a56499068" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F93415E9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/825276b3-cdae-4f10-bb8a-b6466ad5be48" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6658478C5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0ffde338-5a02-4e92-ab2a-b4e091069027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF946E42" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/9371f198-719b-45c8-9043-179846455bb7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9CA2B33" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/26b4bed3-bfcc-477f-85ac-568f0dcaffbc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F416256" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c2cc60e5-e505-4b92-bb9c-e1abc7a3ee7a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F227C675" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/2adedd9a-3574-4f35-9be0-f2dc97de1517" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84C56341" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/3238e6ee-0af1-4c4f-a986-9c7386fff4ae" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56FA09519" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/dc052246-72b9-4324-8ed1-e315ea73c9b6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56F91F3FF" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f2a2be2f-0a9f-48f8-810e-703f286515fb" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A953A45" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/9087407b-db07-408c-946a-0ec8b35633b4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D830C8F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/2dfdcc8b-04b3-4436-ad64-23026ae50af4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CEF45A9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/a07272d4-2227-49e6-8091-6aff4ec1565e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A72AFB14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c21072ce-bfb6-474a-a2db-caec052fb442" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A0AE80C" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7688f091-beee-411f-8d6a-5d2c5c8957e2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3F1EF00" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/aa5cb546-53bb-49ea-a3c9-3ffecbb66714" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91381F0B" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cd4f0f04-9f9d-4738-b1f5-ce31d58e28a9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC29C8B816" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/39ea2eca-e6d9-41c2-83f8-f734e8d368c7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882457130" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7ec36048-9e27-46af-a992-985e6ba3a47d" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA845EFAB3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8353505f-96e7-41a7-83d1-3ba1e68a7209" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA908B77C7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/5cd5f758-1ad2-4cbd-bb84-d43c7db51744" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3E9FE3DE" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7c082a98-a1c9-419f-a2d5-9b436efde48d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45F2B56AA" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8a3cade0-9c9c-4b58-8d71-b26243605574" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F85A3A09" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/a6e0fce8-a04f-455f-bcb7-b5bdc2f5c5fa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB664AF723" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4eebc193-a097-4c68-a2db-8d15116322ba" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993663808" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/69797a78-cb8d-446e-913d-7e84f6755ce2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50751890" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/e44e3395-86d2-4bab-8ed1-841e7d21f3f7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB631D505A" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/341533a5-95e3-4725-9010-5cfe3c645d63" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54325EB9F" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/d7f2b76e-74a5-4406-8bcc-3d4df92e4672" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5606D30E0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/940cee9b-89df-42b0-8ab2-cdf46546daed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B542EB780A" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/009a49e4-792d-4fb3-bddc-a50d18797d5f" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543064A0F" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/3d052cbe-200f-4c9e-a5bf-579f1fc09f62" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5362FB78C" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/e47a9eaf-01fb-4da6-aca3-964af92a7f8b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A8E5569" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/297d510d-18d2-447c-a58c-bf1cd7663be3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5168D0394" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/20476140-6e87-4356-ac05-66ad102b1f06" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50AE0D4B1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/b4170f1e-d8b4-4bd1-8e5d-2e56b4e602ca" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BC8A973" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0f18f838-2b8e-47fe-9c11-a7cce6c36d0a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B502FA5460" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8b1c3acf-99d9-42a7-affd-d1fc5e8569a7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B502E1C011" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4ea9e9a3-1b0b-43cb-bd2f-d2784560180b" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5028A800D" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/223af548-eb75-4d43-86ed-861542a353a9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5027ABF40" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/d9d7b25a-0baa-4573-a67d-e874988f1a62" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504980A8A" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f09da15c-bc4a-4221-8bab-5bbb5fbc211c" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C5A07601" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/71c08057-7727-4a33-98d3-720b4e68e234" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4AE78B5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/bf874e3d-ad23-4f7d-8403-457f1e69cd39" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD78E89B" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/820209f7-f80b-4888-ac38-fc0839a92550" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B04E1FB2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/6ea1fb66-5471-4e2b-9666-c7b2dab56d59" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A91A2510" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/49fce4e3-cb74-4956-a267-cf5c5b6440bf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B495035555" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/71906673-b956-47ad-8506-51c4e04329de" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D187B3E" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/f2b91ce2-8d92-45be-80a1-896879144186" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47E5B82D4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/18b8ed42-5692-43f2-ba62-73f9926c80f4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476857B89" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/11200ec4-8f49-400a-b5ff-d584edfa7386" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476330B10" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cd5261e0-74e2-4226-bccc-1c5da7e1c849" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47666F8D4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/baf2d145-e436-4150-b1d7-870ce7440c5e" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C9557EC" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/491c9aed-3eee-4918-a9ec-911497ffad69" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4684BC817" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/1e1220a0-bad5-47ff-b384-cd65e0b9bda8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D10C1B7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7941020f-47bb-48cb-94b2-61bade20e503" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D509C42" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/5590cdee-7329-4f3f-ae27-62c81e09fb7f" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B456F713C5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/e46934e0-0e65-4d98-920a-eeac2b6b31c3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B442960FA8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/b9a3aeee-f08b-4af2-8b12-f319adafb96f" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452286A3C" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/c155ff5e-856a-44d6-a107-8f06106febab" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4426A707E" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/43084097-32f2-4e55-b201-8c799f4fd8f3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B442518738" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8a096854-8c3c-4ef4-8bb1-78b35f01e8ed" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B433870BB7" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/dfe6e719-4a26-473a-bc2a-44d1a83a368d" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42A70C0D0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/32e5cf04-2586-4b2d-bc8b-ee8cc135d69f" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B430FD48AB" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/1537d875-2df6-40af-8433-dfd91bbaec9c" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4255ADA84" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0b8ef40c-e410-4ba2-b4aa-86ad853e4d79" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50268F4E6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/095921b4-2a3f-43ed-a9bf-62f0ce72604c" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E7CEF60" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7edbc977-8020-470f-b2bf-6eb50e87503f" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FF891067" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/a55b0443-4a61-44a3-a9a3-517e9797a60d" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35BAF54C0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/a1ceff13-70d1-476c-9eca-0f5bf96ae46d" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B38364D221" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/cdf80834-c7c5-42b7-9b0c-2940dbfe0eeb" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33CC97DC6" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/bd3f653c-1a59-4751-9186-c4ca78971605" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33D219959" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/7a54c617-a757-4ec5-8fa3-c39ab1ab2b7c" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41555E74F" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/5b76e38b-33fc-420a-a2e6-b309556ea5d0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354B0DBAA" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/0811f920-5b7c-49a0-ab4a-f71f7d0b5fc0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352E79651" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/8b264a9e-7acf-4b50-9b83-82d56fc71020" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B322505338" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/56dc8a94-cfe1-43cb-8012-28a2ea90f3bb" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31BE3E2B2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/787b0029-776d-460c-a8d3-30f50b7701ec" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2CCD0BF5F" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/a597ff6a-f5c9-4765-939b-53772f39ce60" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89FF24298" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/4728587a-979a-4c9e-8763-02a132a46821" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B297C60795" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/2a2e1160-a97b-49b3-836e-e8eeacdc8cb0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3562562D9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/9a785109-6886-44cb-82df-eeee8ca38ac9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47FB51580" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIS00600C/amministrazione-trasparente/atti-amministrazioni-enti/63b29dd7-7235-4d4a-b0c0-ff4371148594" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F224"/>
+  <dimension ref="A1:F234"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6001</v>
+        <v>7378</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>6001</v>
+        <v>6292</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>5968</v>
+        <v>6252</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>5393</v>
+        <v>6251</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>14</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B6">
-        <v>5242</v>
+        <v>6250</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>14</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="B7">
-        <v>5187</v>
+        <v>6249</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>14</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="B8">
-        <v>5186</v>
+        <v>6237</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>20</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="B9">
-        <v>5079</v>
+        <v>6237</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>22</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>5079</v>
+        <v>6150</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>25</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="B11">
-        <v>4534</v>
+        <v>6145</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>27</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>3921</v>
+        <v>6001</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>30</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="B13">
-        <v>3861</v>
+        <v>6001</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>30</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="B14">
-        <v>3754</v>
+        <v>5968</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>33</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="B15">
-        <v>3698</v>
+        <v>5393</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>36</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="B16">
-        <v>3652</v>
+        <v>5242</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>39</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="B17">
-        <v>3414</v>
+        <v>5187</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>42</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="B18">
-        <v>3121</v>
+        <v>5186</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>44</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="B19">
-        <v>2998</v>
+        <v>5079</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>47</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="B20">
-        <v>2798</v>
+        <v>5079</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>49</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="B21">
-        <v>2797</v>
+        <v>4534</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>52</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="B22">
-        <v>2780</v>
+        <v>3921</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>55</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>56</v>
       </c>
       <c r="B23">
-        <v>2586</v>
+        <v>3861</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>58</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>59</v>
       </c>
       <c r="B24">
-        <v>2585</v>
+        <v>3754</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>61</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="B25">
-        <v>2585</v>
+        <v>3698</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>64</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>62</v>
       </c>
       <c r="B26">
-        <v>2405</v>
+        <v>3652</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>65</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>66</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="B27">
-        <v>2404</v>
+        <v>3414</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>69</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>1994</v>
+        <v>3121</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>72</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="B29">
-        <v>535</v>
+        <v>2998</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>75</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="B30">
-        <v>1729</v>
+        <v>2798</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>78</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="B31">
-        <v>1707</v>
+        <v>2797</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>80</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="B32">
-        <v>1706</v>
+        <v>2780</v>
       </c>
       <c r="C32" t="s">
-        <v>144</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>83</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
       <c r="B33">
-        <v>1706</v>
+        <v>2586</v>
       </c>
       <c r="C33" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>86</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>152</v>
+        <v>84</v>
       </c>
       <c r="B34">
-        <v>1242</v>
+        <v>2585</v>
       </c>
       <c r="C34" t="s">
-        <v>153</v>
+        <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>88</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="B35">
-        <v>1128</v>
+        <v>2585</v>
       </c>
       <c r="C35" t="s">
-        <v>158</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>90</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>91</v>
       </c>
       <c r="B36">
-        <v>1016</v>
+        <v>2405</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>92</v>
       </c>
       <c r="D36" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>93</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>91</v>
       </c>
       <c r="B37">
-        <v>986</v>
+        <v>2404</v>
       </c>
       <c r="C37" t="s">
-        <v>163</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>95</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>984</v>
+        <v>1994</v>
       </c>
       <c r="C38" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>98</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>96</v>
       </c>
       <c r="B39">
-        <v>957</v>
+        <v>535</v>
       </c>
       <c r="C39" t="s">
-        <v>173</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>100</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>177</v>
+        <v>101</v>
       </c>
       <c r="B40">
-        <v>917</v>
+        <v>1729</v>
       </c>
       <c r="C40" t="s">
-        <v>178</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>103</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="B41">
-        <v>917</v>
+        <v>1707</v>
       </c>
       <c r="C41" t="s">
-        <v>182</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>106</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="B42">
-        <v>917</v>
+        <v>1706</v>
       </c>
       <c r="C42" t="s">
-        <v>186</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>108</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>190</v>
+        <v>104</v>
       </c>
       <c r="B43">
-        <v>871</v>
+        <v>1706</v>
       </c>
       <c r="C43" t="s">
-        <v>191</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>110</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>111</v>
       </c>
       <c r="B44">
-        <v>857</v>
+        <v>1242</v>
       </c>
       <c r="C44" t="s">
-        <v>195</v>
+        <v>112</v>
       </c>
       <c r="D44" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>113</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>190</v>
+        <v>114</v>
       </c>
       <c r="B45">
-        <v>857</v>
+        <v>1128</v>
       </c>
       <c r="C45" t="s">
-        <v>199</v>
+        <v>115</v>
       </c>
       <c r="D45" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>116</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>203</v>
+        <v>117</v>
       </c>
       <c r="B46">
-        <v>782</v>
+        <v>1016</v>
       </c>
       <c r="C46" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="D46" t="s">
-        <v>205</v>
+        <v>118</v>
       </c>
       <c r="E46" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>14</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>208</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>540</v>
+        <v>986</v>
       </c>
       <c r="C47" t="s">
-        <v>209</v>
+        <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>210</v>
+        <v>120</v>
       </c>
       <c r="E47" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>14</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>208</v>
+        <v>119</v>
       </c>
       <c r="B48">
-        <v>538</v>
+        <v>984</v>
       </c>
       <c r="C48" t="s">
-        <v>213</v>
+        <v>121</v>
       </c>
       <c r="D48" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>122</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="B49">
-        <v>408</v>
+        <v>957</v>
       </c>
       <c r="C49" t="s">
-        <v>218</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>125</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>222</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>303</v>
+        <v>917</v>
       </c>
       <c r="C50" t="s">
-        <v>223</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>128</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>222</v>
+        <v>126</v>
       </c>
       <c r="B51">
-        <v>303</v>
+        <v>917</v>
       </c>
       <c r="C51" t="s">
-        <v>227</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>130</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>126</v>
       </c>
       <c r="B52">
-        <v>14</v>
+        <v>917</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>131</v>
       </c>
       <c r="D52" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>132</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>236</v>
+        <v>133</v>
       </c>
       <c r="B53">
-        <v>10275</v>
+        <v>871</v>
       </c>
       <c r="C53" t="s">
-        <v>237</v>
+        <v>134</v>
       </c>
       <c r="D53" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>135</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>236</v>
+        <v>133</v>
       </c>
       <c r="B54">
-        <v>10274</v>
+        <v>857</v>
       </c>
       <c r="C54" t="s">
-        <v>241</v>
+        <v>136</v>
       </c>
       <c r="D54" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>137</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>245</v>
+        <v>133</v>
       </c>
       <c r="B55">
-        <v>10221</v>
+        <v>857</v>
       </c>
       <c r="C55" t="s">
-        <v>246</v>
+        <v>138</v>
       </c>
       <c r="D55" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>139</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>245</v>
+        <v>140</v>
       </c>
       <c r="B56">
-        <v>10221</v>
+        <v>782</v>
       </c>
       <c r="C56" t="s">
-        <v>250</v>
+        <v>141</v>
       </c>
       <c r="D56" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>142</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>245</v>
+        <v>143</v>
       </c>
       <c r="B57">
-        <v>10221</v>
+        <v>540</v>
       </c>
       <c r="C57" t="s">
-        <v>254</v>
+        <v>144</v>
       </c>
       <c r="D57" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>145</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>245</v>
+        <v>143</v>
       </c>
       <c r="B58">
-        <v>10221</v>
+        <v>538</v>
       </c>
       <c r="C58" t="s">
-        <v>258</v>
+        <v>146</v>
       </c>
       <c r="D58" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>147</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>262</v>
+        <v>148</v>
       </c>
       <c r="B59">
-        <v>10020</v>
+        <v>408</v>
       </c>
       <c r="C59" t="s">
-        <v>263</v>
+        <v>149</v>
       </c>
       <c r="D59" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>150</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>262</v>
+        <v>151</v>
       </c>
       <c r="B60">
-        <v>10020</v>
+        <v>303</v>
       </c>
       <c r="C60" t="s">
-        <v>267</v>
+        <v>152</v>
       </c>
       <c r="D60" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>153</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>262</v>
+        <v>151</v>
       </c>
       <c r="B61">
-        <v>10017</v>
+        <v>303</v>
       </c>
       <c r="C61" t="s">
-        <v>271</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>155</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>262</v>
+        <v>156</v>
       </c>
       <c r="B62">
-        <v>9990</v>
+        <v>14</v>
       </c>
       <c r="C62" t="s">
-        <v>275</v>
+        <v>157</v>
       </c>
       <c r="D62" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>158</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>279</v>
+        <v>159</v>
       </c>
       <c r="B63">
-        <v>9771</v>
+        <v>10275</v>
       </c>
       <c r="C63" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D63" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>161</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>279</v>
+        <v>159</v>
       </c>
       <c r="B64">
-        <v>9770</v>
+        <v>10274</v>
       </c>
       <c r="C64" t="s">
+        <v>162</v>
+      </c>
+      <c r="D64" t="s">
         <v>163</v>
       </c>
-      <c r="D64" t="s">
-[...6 lines deleted...]
-        <v>165</v>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>281</v>
+        <v>164</v>
       </c>
       <c r="B65">
-        <v>9757</v>
+        <v>10221</v>
       </c>
       <c r="C65" t="s">
-        <v>282</v>
+        <v>165</v>
       </c>
       <c r="D65" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>166</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>286</v>
+        <v>164</v>
       </c>
       <c r="B66">
-        <v>9689</v>
+        <v>10221</v>
       </c>
       <c r="C66" t="s">
-        <v>287</v>
+        <v>167</v>
       </c>
       <c r="D66" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>168</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>291</v>
+        <v>164</v>
       </c>
       <c r="B67">
-        <v>9577</v>
+        <v>10221</v>
       </c>
       <c r="C67" t="s">
-        <v>292</v>
+        <v>169</v>
       </c>
       <c r="D67" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>170</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>291</v>
+        <v>164</v>
       </c>
       <c r="B68">
-        <v>8435</v>
+        <v>10221</v>
       </c>
       <c r="C68" t="s">
-        <v>296</v>
+        <v>171</v>
       </c>
       <c r="D68" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>172</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>300</v>
+        <v>173</v>
       </c>
       <c r="B69">
-        <v>9454</v>
+        <v>10020</v>
       </c>
       <c r="C69" t="s">
-        <v>301</v>
+        <v>174</v>
       </c>
       <c r="D69" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>175</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>305</v>
+        <v>173</v>
       </c>
       <c r="B70">
-        <v>9427</v>
+        <v>10020</v>
       </c>
       <c r="C70" t="s">
-        <v>306</v>
+        <v>176</v>
       </c>
       <c r="D70" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>177</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>310</v>
+        <v>173</v>
       </c>
       <c r="B71">
-        <v>9344</v>
+        <v>10017</v>
       </c>
       <c r="C71" t="s">
-        <v>311</v>
+        <v>178</v>
       </c>
       <c r="D71" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>179</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>315</v>
+        <v>173</v>
       </c>
       <c r="B72">
-        <v>9244</v>
+        <v>9990</v>
       </c>
       <c r="C72" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="D72" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>181</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>315</v>
+        <v>182</v>
       </c>
       <c r="B73">
-        <v>9243</v>
+        <v>9771</v>
       </c>
       <c r="C73" t="s">
-        <v>320</v>
+        <v>14</v>
       </c>
       <c r="D73" t="s">
-        <v>321</v>
+        <v>183</v>
       </c>
       <c r="E73" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>14</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>315</v>
+        <v>182</v>
       </c>
       <c r="B74">
-        <v>9243</v>
+        <v>9770</v>
       </c>
       <c r="C74" t="s">
-        <v>324</v>
+        <v>14</v>
       </c>
       <c r="D74" t="s">
-        <v>325</v>
+        <v>183</v>
       </c>
       <c r="E74" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>14</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>315</v>
+        <v>184</v>
       </c>
       <c r="B75">
-        <v>9243</v>
+        <v>9757</v>
       </c>
       <c r="C75" t="s">
-        <v>328</v>
+        <v>185</v>
       </c>
       <c r="D75" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>186</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>315</v>
+        <v>187</v>
       </c>
       <c r="B76">
-        <v>9242</v>
+        <v>9689</v>
       </c>
       <c r="C76" t="s">
-        <v>332</v>
+        <v>188</v>
       </c>
       <c r="D76" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>189</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>336</v>
+        <v>190</v>
       </c>
       <c r="B77">
-        <v>9136</v>
+        <v>9577</v>
       </c>
       <c r="C77" t="s">
-        <v>337</v>
+        <v>191</v>
       </c>
       <c r="D77" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>192</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>341</v>
+        <v>190</v>
       </c>
       <c r="B78">
-        <v>8967</v>
+        <v>8435</v>
       </c>
       <c r="C78" t="s">
-        <v>342</v>
+        <v>193</v>
       </c>
       <c r="D78" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>194</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>341</v>
+        <v>195</v>
       </c>
       <c r="B79">
-        <v>8967</v>
+        <v>9454</v>
       </c>
       <c r="C79" t="s">
-        <v>346</v>
+        <v>196</v>
       </c>
       <c r="D79" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>197</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>341</v>
+        <v>198</v>
       </c>
       <c r="B80">
-        <v>8967</v>
+        <v>9427</v>
       </c>
       <c r="C80" t="s">
-        <v>350</v>
+        <v>199</v>
       </c>
       <c r="D80" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>200</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>341</v>
+        <v>201</v>
       </c>
       <c r="B81">
-        <v>8967</v>
+        <v>9344</v>
       </c>
       <c r="C81" t="s">
-        <v>354</v>
+        <v>202</v>
       </c>
       <c r="D81" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>203</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>341</v>
+        <v>204</v>
       </c>
       <c r="B82">
-        <v>8967</v>
+        <v>9244</v>
       </c>
       <c r="C82" t="s">
-        <v>358</v>
+        <v>205</v>
       </c>
       <c r="D82" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>206</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>362</v>
+        <v>204</v>
       </c>
       <c r="B83">
-        <v>8883</v>
+        <v>9243</v>
       </c>
       <c r="C83" t="s">
-        <v>363</v>
+        <v>207</v>
       </c>
       <c r="D83" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>208</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>362</v>
+        <v>204</v>
       </c>
       <c r="B84">
-        <v>8878</v>
+        <v>9243</v>
       </c>
       <c r="C84" t="s">
-        <v>367</v>
+        <v>209</v>
       </c>
       <c r="D84" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>210</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>371</v>
+        <v>204</v>
       </c>
       <c r="B85">
-        <v>8737</v>
+        <v>9243</v>
       </c>
       <c r="C85" t="s">
-        <v>372</v>
+        <v>211</v>
       </c>
       <c r="D85" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>212</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>371</v>
+        <v>204</v>
       </c>
       <c r="B86">
-        <v>8736</v>
+        <v>9242</v>
       </c>
       <c r="C86" t="s">
-        <v>376</v>
+        <v>213</v>
       </c>
       <c r="D86" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>214</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>371</v>
+        <v>215</v>
       </c>
       <c r="B87">
-        <v>8732</v>
+        <v>9136</v>
       </c>
       <c r="C87" t="s">
-        <v>380</v>
+        <v>216</v>
       </c>
       <c r="D87" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>217</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>384</v>
+        <v>218</v>
       </c>
       <c r="B88">
-        <v>8602</v>
+        <v>8967</v>
       </c>
       <c r="C88" t="s">
-        <v>385</v>
+        <v>219</v>
       </c>
       <c r="D88" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>220</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>384</v>
+        <v>218</v>
       </c>
       <c r="B89">
-        <v>8600</v>
+        <v>8967</v>
       </c>
       <c r="C89" t="s">
-        <v>389</v>
+        <v>221</v>
       </c>
       <c r="D89" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>222</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>384</v>
+        <v>218</v>
       </c>
       <c r="B90">
-        <v>8599</v>
+        <v>8967</v>
       </c>
       <c r="C90" t="s">
-        <v>393</v>
+        <v>223</v>
       </c>
       <c r="D90" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>224</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>397</v>
+        <v>218</v>
       </c>
       <c r="B91">
-        <v>8431</v>
+        <v>8967</v>
       </c>
       <c r="C91" t="s">
-        <v>398</v>
+        <v>225</v>
       </c>
       <c r="D91" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>226</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>402</v>
+        <v>218</v>
       </c>
       <c r="B92">
-        <v>7918</v>
+        <v>8967</v>
       </c>
       <c r="C92" t="s">
-        <v>403</v>
+        <v>227</v>
       </c>
       <c r="D92" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>228</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>407</v>
+        <v>229</v>
       </c>
       <c r="B93">
-        <v>7753</v>
+        <v>8883</v>
       </c>
       <c r="C93" t="s">
-        <v>408</v>
+        <v>230</v>
       </c>
       <c r="D93" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>231</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>412</v>
+        <v>229</v>
       </c>
       <c r="B94">
-        <v>7278</v>
+        <v>8878</v>
       </c>
       <c r="C94" t="s">
-        <v>413</v>
+        <v>232</v>
       </c>
       <c r="D94" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>233</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>412</v>
+        <v>234</v>
       </c>
       <c r="B95">
-        <v>7275</v>
+        <v>8737</v>
       </c>
       <c r="C95" t="s">
-        <v>417</v>
+        <v>235</v>
       </c>
       <c r="D95" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>236</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>421</v>
+        <v>234</v>
       </c>
       <c r="B96">
-        <v>7234</v>
+        <v>8736</v>
       </c>
       <c r="C96" t="s">
-        <v>422</v>
+        <v>237</v>
       </c>
       <c r="D96" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>238</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>426</v>
+        <v>234</v>
       </c>
       <c r="B97">
-        <v>7132</v>
+        <v>8732</v>
       </c>
       <c r="C97" t="s">
-        <v>427</v>
+        <v>239</v>
       </c>
       <c r="D97" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>240</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>426</v>
+        <v>241</v>
       </c>
       <c r="B98">
-        <v>7090</v>
+        <v>8602</v>
       </c>
       <c r="C98" t="s">
-        <v>431</v>
+        <v>242</v>
       </c>
       <c r="D98" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>243</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>426</v>
+        <v>241</v>
       </c>
       <c r="B99">
-        <v>7086</v>
+        <v>8600</v>
       </c>
       <c r="C99" t="s">
-        <v>435</v>
+        <v>244</v>
       </c>
       <c r="D99" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>245</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>439</v>
+        <v>241</v>
       </c>
       <c r="B100">
-        <v>6335</v>
+        <v>8599</v>
       </c>
       <c r="C100" t="s">
-        <v>440</v>
+        <v>246</v>
       </c>
       <c r="D100" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>247</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>444</v>
+        <v>248</v>
       </c>
       <c r="B101">
-        <v>5599</v>
+        <v>8431</v>
       </c>
       <c r="C101" t="s">
-        <v>445</v>
+        <v>249</v>
       </c>
       <c r="D101" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>250</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>449</v>
+        <v>251</v>
       </c>
       <c r="B102">
-        <v>5502</v>
+        <v>7918</v>
       </c>
       <c r="C102" t="s">
-        <v>450</v>
+        <v>252</v>
       </c>
       <c r="D102" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>253</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>454</v>
+        <v>254</v>
       </c>
       <c r="B103">
-        <v>5373</v>
+        <v>7753</v>
       </c>
       <c r="C103" t="s">
-        <v>455</v>
+        <v>255</v>
       </c>
       <c r="D103" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>256</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>459</v>
+        <v>257</v>
       </c>
       <c r="B104">
-        <v>5195</v>
+        <v>7278</v>
       </c>
       <c r="C104" t="s">
-        <v>460</v>
+        <v>258</v>
       </c>
       <c r="D104" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>259</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>459</v>
+        <v>257</v>
       </c>
       <c r="B105">
-        <v>5195</v>
+        <v>7275</v>
       </c>
       <c r="C105" t="s">
-        <v>464</v>
+        <v>260</v>
       </c>
       <c r="D105" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>261</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>459</v>
+        <v>262</v>
       </c>
       <c r="B106">
-        <v>5195</v>
+        <v>7234</v>
       </c>
       <c r="C106" t="s">
-        <v>468</v>
+        <v>263</v>
       </c>
       <c r="D106" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>264</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>472</v>
+        <v>265</v>
       </c>
       <c r="B107">
-        <v>5186</v>
+        <v>7132</v>
       </c>
       <c r="C107" t="s">
-        <v>473</v>
+        <v>266</v>
       </c>
       <c r="D107" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>267</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>472</v>
+        <v>265</v>
       </c>
       <c r="B108">
-        <v>5175</v>
+        <v>7090</v>
       </c>
       <c r="C108" t="s">
-        <v>477</v>
+        <v>268</v>
       </c>
       <c r="D108" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>269</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>481</v>
+        <v>265</v>
       </c>
       <c r="B109">
-        <v>5131</v>
+        <v>7086</v>
       </c>
       <c r="C109" t="s">
-        <v>482</v>
+        <v>270</v>
       </c>
       <c r="D109" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>485</v>
+        <v>271</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>481</v>
+        <v>272</v>
       </c>
       <c r="B110">
-        <v>5130</v>
+        <v>6335</v>
       </c>
       <c r="C110" t="s">
-        <v>486</v>
+        <v>273</v>
       </c>
       <c r="D110" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>274</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>481</v>
+        <v>275</v>
       </c>
       <c r="B111">
-        <v>5129</v>
+        <v>5599</v>
       </c>
       <c r="C111" t="s">
-        <v>490</v>
+        <v>276</v>
       </c>
       <c r="D111" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>277</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>494</v>
+        <v>278</v>
       </c>
       <c r="B112">
-        <v>4995</v>
+        <v>5502</v>
       </c>
       <c r="C112" t="s">
-        <v>495</v>
+        <v>279</v>
       </c>
       <c r="D112" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>280</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>499</v>
+        <v>281</v>
       </c>
       <c r="B113">
-        <v>4859</v>
+        <v>5373</v>
       </c>
       <c r="C113" t="s">
-        <v>500</v>
+        <v>282</v>
       </c>
       <c r="D113" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>283</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>499</v>
+        <v>284</v>
       </c>
       <c r="B114">
-        <v>4859</v>
+        <v>5195</v>
       </c>
       <c r="C114" t="s">
-        <v>504</v>
+        <v>285</v>
       </c>
       <c r="D114" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>286</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>508</v>
+        <v>284</v>
       </c>
       <c r="B115">
-        <v>4574</v>
+        <v>5195</v>
       </c>
       <c r="C115" t="s">
-        <v>509</v>
+        <v>287</v>
       </c>
       <c r="D115" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>288</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>513</v>
+        <v>284</v>
       </c>
       <c r="B116">
-        <v>4141</v>
+        <v>5195</v>
       </c>
       <c r="C116" t="s">
-        <v>514</v>
+        <v>289</v>
       </c>
       <c r="D116" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>290</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>513</v>
+        <v>291</v>
       </c>
       <c r="B117">
-        <v>4140</v>
+        <v>5186</v>
       </c>
       <c r="C117" t="s">
-        <v>518</v>
+        <v>292</v>
       </c>
       <c r="D117" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>293</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>522</v>
+        <v>291</v>
       </c>
       <c r="B118">
-        <v>3968</v>
+        <v>5175</v>
       </c>
       <c r="C118" t="s">
-        <v>523</v>
+        <v>294</v>
       </c>
       <c r="D118" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>295</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>527</v>
+        <v>296</v>
       </c>
       <c r="B119">
-        <v>3891</v>
+        <v>5131</v>
       </c>
       <c r="C119" t="s">
-        <v>528</v>
+        <v>297</v>
       </c>
       <c r="D119" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>298</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>527</v>
+        <v>296</v>
       </c>
       <c r="B120">
-        <v>3889</v>
+        <v>5130</v>
       </c>
       <c r="C120" t="s">
-        <v>532</v>
+        <v>299</v>
       </c>
       <c r="D120" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>300</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>536</v>
+        <v>296</v>
       </c>
       <c r="B121">
-        <v>3829</v>
+        <v>5129</v>
       </c>
       <c r="C121" t="s">
-        <v>537</v>
+        <v>301</v>
       </c>
       <c r="D121" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>302</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>541</v>
+        <v>303</v>
       </c>
       <c r="B122">
-        <v>3592</v>
+        <v>4995</v>
       </c>
       <c r="C122" t="s">
-        <v>542</v>
+        <v>304</v>
       </c>
       <c r="D122" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>545</v>
+        <v>305</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>546</v>
+        <v>306</v>
       </c>
       <c r="B123">
-        <v>3491</v>
+        <v>4859</v>
       </c>
       <c r="C123" t="s">
-        <v>547</v>
+        <v>307</v>
       </c>
       <c r="D123" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>308</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>546</v>
+        <v>306</v>
       </c>
       <c r="B124">
-        <v>3483</v>
+        <v>4859</v>
       </c>
       <c r="C124" t="s">
-        <v>551</v>
+        <v>309</v>
       </c>
       <c r="D124" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>310</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>555</v>
+        <v>311</v>
       </c>
       <c r="B125">
-        <v>3422</v>
+        <v>4574</v>
       </c>
       <c r="C125" t="s">
-        <v>556</v>
+        <v>312</v>
       </c>
       <c r="D125" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>313</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>555</v>
+        <v>314</v>
       </c>
       <c r="B126">
-        <v>3420</v>
+        <v>4141</v>
       </c>
       <c r="C126" t="s">
-        <v>560</v>
+        <v>315</v>
       </c>
       <c r="D126" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>316</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>555</v>
+        <v>314</v>
       </c>
       <c r="B127">
-        <v>3419</v>
+        <v>4140</v>
       </c>
       <c r="C127" t="s">
-        <v>564</v>
+        <v>317</v>
       </c>
       <c r="D127" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>318</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>568</v>
+        <v>319</v>
       </c>
       <c r="B128">
-        <v>3308</v>
+        <v>3968</v>
       </c>
       <c r="C128" t="s">
-        <v>569</v>
+        <v>320</v>
       </c>
       <c r="D128" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-        <v>572</v>
+        <v>321</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>573</v>
+        <v>322</v>
       </c>
       <c r="B129">
-        <v>3248</v>
+        <v>3891</v>
       </c>
       <c r="C129" t="s">
-        <v>574</v>
+        <v>323</v>
       </c>
       <c r="D129" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>577</v>
+        <v>324</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>573</v>
+        <v>322</v>
       </c>
       <c r="B130">
-        <v>3243</v>
+        <v>3889</v>
       </c>
       <c r="C130" t="s">
-        <v>578</v>
+        <v>325</v>
       </c>
       <c r="D130" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>581</v>
+        <v>326</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>582</v>
+        <v>327</v>
       </c>
       <c r="B131">
-        <v>3136</v>
+        <v>3829</v>
       </c>
       <c r="C131" t="s">
-        <v>583</v>
+        <v>328</v>
       </c>
       <c r="D131" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>329</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>582</v>
+        <v>330</v>
       </c>
       <c r="B132">
-        <v>3126</v>
+        <v>3592</v>
       </c>
       <c r="C132" t="s">
-        <v>587</v>
+        <v>331</v>
       </c>
       <c r="D132" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>332</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>591</v>
+        <v>333</v>
       </c>
       <c r="B133">
-        <v>3064</v>
+        <v>3491</v>
       </c>
       <c r="C133" t="s">
-        <v>592</v>
+        <v>334</v>
       </c>
       <c r="D133" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>335</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>596</v>
+        <v>333</v>
       </c>
       <c r="B134">
-        <v>2725</v>
+        <v>3483</v>
       </c>
       <c r="C134" t="s">
-        <v>597</v>
+        <v>336</v>
       </c>
       <c r="D134" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>337</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>601</v>
+        <v>338</v>
       </c>
       <c r="B135">
-        <v>2668</v>
+        <v>3422</v>
       </c>
       <c r="C135" t="s">
-        <v>602</v>
+        <v>339</v>
       </c>
       <c r="D135" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>605</v>
+        <v>340</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>606</v>
+        <v>338</v>
       </c>
       <c r="B136">
-        <v>2609</v>
+        <v>3420</v>
       </c>
       <c r="C136" t="s">
-        <v>607</v>
+        <v>341</v>
       </c>
       <c r="D136" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>342</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>611</v>
+        <v>338</v>
       </c>
       <c r="B137">
-        <v>2428</v>
+        <v>3419</v>
       </c>
       <c r="C137" t="s">
-        <v>612</v>
+        <v>343</v>
       </c>
       <c r="D137" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>615</v>
+        <v>344</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>616</v>
+        <v>345</v>
       </c>
       <c r="B138">
-        <v>2385</v>
+        <v>3308</v>
       </c>
       <c r="C138" t="s">
-        <v>617</v>
+        <v>346</v>
       </c>
       <c r="D138" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>347</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>616</v>
+        <v>348</v>
       </c>
       <c r="B139">
-        <v>2384</v>
+        <v>3248</v>
       </c>
       <c r="C139" t="s">
-        <v>621</v>
+        <v>349</v>
       </c>
       <c r="D139" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>350</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>616</v>
+        <v>348</v>
       </c>
       <c r="B140">
-        <v>2384</v>
+        <v>3243</v>
       </c>
       <c r="C140" t="s">
-        <v>625</v>
+        <v>351</v>
       </c>
       <c r="D140" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>352</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>616</v>
+        <v>353</v>
       </c>
       <c r="B141">
-        <v>2383</v>
+        <v>3136</v>
       </c>
       <c r="C141" t="s">
-        <v>629</v>
+        <v>354</v>
       </c>
       <c r="D141" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>355</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>616</v>
+        <v>353</v>
       </c>
       <c r="B142">
-        <v>2373</v>
+        <v>3126</v>
       </c>
       <c r="C142" t="s">
-        <v>633</v>
+        <v>356</v>
       </c>
       <c r="D142" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>357</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>637</v>
+        <v>358</v>
       </c>
       <c r="B143">
-        <v>1712</v>
+        <v>3064</v>
       </c>
       <c r="C143" t="s">
-        <v>638</v>
+        <v>359</v>
       </c>
       <c r="D143" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>360</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>642</v>
+        <v>361</v>
       </c>
       <c r="B144">
-        <v>1676</v>
+        <v>2725</v>
       </c>
       <c r="C144" t="s">
-        <v>643</v>
+        <v>362</v>
       </c>
       <c r="D144" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>363</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>647</v>
+        <v>364</v>
       </c>
       <c r="B145">
-        <v>1646</v>
+        <v>2668</v>
       </c>
       <c r="C145" t="s">
-        <v>648</v>
+        <v>365</v>
       </c>
       <c r="D145" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>366</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>652</v>
+        <v>367</v>
       </c>
       <c r="B146">
-        <v>1627</v>
+        <v>2609</v>
       </c>
       <c r="C146" t="s">
-        <v>653</v>
+        <v>368</v>
       </c>
       <c r="D146" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>369</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>657</v>
+        <v>370</v>
       </c>
       <c r="B147">
-        <v>1403</v>
+        <v>2428</v>
       </c>
       <c r="C147" t="s">
-        <v>658</v>
+        <v>371</v>
       </c>
       <c r="D147" t="s">
-        <v>659</v>
-[...5 lines deleted...]
-        <v>661</v>
+        <v>372</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>662</v>
+        <v>373</v>
       </c>
       <c r="B148">
-        <v>1224</v>
+        <v>2385</v>
       </c>
       <c r="C148" t="s">
-        <v>663</v>
+        <v>374</v>
       </c>
       <c r="D148" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>666</v>
+        <v>375</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>667</v>
+        <v>373</v>
       </c>
       <c r="B149">
-        <v>535</v>
+        <v>2384</v>
       </c>
       <c r="C149" t="s">
-        <v>668</v>
+        <v>376</v>
       </c>
       <c r="D149" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>377</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>672</v>
+        <v>373</v>
       </c>
       <c r="B150">
-        <v>896</v>
+        <v>2384</v>
       </c>
       <c r="C150" t="s">
-        <v>673</v>
+        <v>378</v>
       </c>
       <c r="D150" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>379</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>672</v>
+        <v>373</v>
       </c>
       <c r="B151">
-        <v>896</v>
+        <v>2383</v>
       </c>
       <c r="C151" t="s">
-        <v>677</v>
+        <v>380</v>
       </c>
       <c r="D151" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>381</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>681</v>
+        <v>373</v>
       </c>
       <c r="B152">
-        <v>826</v>
+        <v>2373</v>
       </c>
       <c r="C152" t="s">
-        <v>682</v>
+        <v>382</v>
       </c>
       <c r="D152" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-        <v>685</v>
+        <v>383</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>686</v>
+        <v>384</v>
       </c>
       <c r="B153">
-        <v>798</v>
+        <v>1712</v>
       </c>
       <c r="C153" t="s">
-        <v>687</v>
+        <v>385</v>
       </c>
       <c r="D153" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>386</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>691</v>
+        <v>387</v>
       </c>
       <c r="B154">
-        <v>762</v>
+        <v>1676</v>
       </c>
       <c r="C154" t="s">
-        <v>692</v>
+        <v>388</v>
       </c>
       <c r="D154" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>389</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>696</v>
+        <v>390</v>
       </c>
       <c r="B155">
-        <v>675</v>
+        <v>1646</v>
       </c>
       <c r="C155" t="s">
-        <v>697</v>
+        <v>391</v>
       </c>
       <c r="D155" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>392</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>701</v>
+        <v>393</v>
       </c>
       <c r="B156">
-        <v>635</v>
+        <v>1627</v>
       </c>
       <c r="C156" t="s">
-        <v>702</v>
+        <v>394</v>
       </c>
       <c r="D156" t="s">
-        <v>703</v>
-[...5 lines deleted...]
-        <v>705</v>
+        <v>395</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>706</v>
+        <v>396</v>
       </c>
       <c r="B157">
-        <v>535</v>
+        <v>1403</v>
       </c>
       <c r="C157" t="s">
-        <v>707</v>
+        <v>397</v>
       </c>
       <c r="D157" t="s">
-        <v>708</v>
-[...5 lines deleted...]
-        <v>710</v>
+        <v>398</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>706</v>
+        <v>399</v>
       </c>
       <c r="B158">
-        <v>535</v>
+        <v>1224</v>
       </c>
       <c r="C158" t="s">
-        <v>711</v>
+        <v>400</v>
       </c>
       <c r="D158" t="s">
-        <v>712</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>401</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>706</v>
+        <v>402</v>
       </c>
       <c r="B159">
         <v>535</v>
       </c>
       <c r="C159" t="s">
-        <v>715</v>
+        <v>403</v>
       </c>
       <c r="D159" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>404</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>706</v>
+        <v>405</v>
       </c>
       <c r="B160">
-        <v>535</v>
+        <v>896</v>
       </c>
       <c r="C160" t="s">
-        <v>719</v>
+        <v>406</v>
       </c>
       <c r="D160" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>407</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>706</v>
+        <v>405</v>
       </c>
       <c r="B161">
-        <v>535</v>
+        <v>896</v>
       </c>
       <c r="C161" t="s">
-        <v>723</v>
+        <v>408</v>
       </c>
       <c r="D161" t="s">
-        <v>724</v>
-[...5 lines deleted...]
-        <v>726</v>
+        <v>409</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>706</v>
+        <v>410</v>
       </c>
       <c r="B162">
-        <v>535</v>
+        <v>826</v>
       </c>
       <c r="C162" t="s">
-        <v>727</v>
+        <v>411</v>
       </c>
       <c r="D162" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>730</v>
+        <v>412</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>706</v>
+        <v>413</v>
       </c>
       <c r="B163">
-        <v>535</v>
+        <v>798</v>
       </c>
       <c r="C163" t="s">
-        <v>731</v>
+        <v>414</v>
       </c>
       <c r="D163" t="s">
-        <v>732</v>
-[...5 lines deleted...]
-        <v>734</v>
+        <v>415</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>706</v>
+        <v>416</v>
       </c>
       <c r="B164">
-        <v>535</v>
+        <v>762</v>
       </c>
       <c r="C164" t="s">
-        <v>735</v>
+        <v>417</v>
       </c>
       <c r="D164" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>738</v>
+        <v>418</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>706</v>
+        <v>419</v>
       </c>
       <c r="B165">
-        <v>535</v>
+        <v>675</v>
       </c>
       <c r="C165" t="s">
-        <v>739</v>
+        <v>420</v>
       </c>
       <c r="D165" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>421</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>706</v>
+        <v>422</v>
       </c>
       <c r="B166">
-        <v>535</v>
+        <v>635</v>
       </c>
       <c r="C166" t="s">
-        <v>743</v>
+        <v>423</v>
       </c>
       <c r="D166" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>746</v>
+        <v>424</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>706</v>
+        <v>425</v>
       </c>
       <c r="B167">
         <v>535</v>
       </c>
       <c r="C167" t="s">
-        <v>747</v>
+        <v>426</v>
       </c>
       <c r="D167" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>750</v>
+        <v>427</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>706</v>
+        <v>425</v>
       </c>
       <c r="B168">
         <v>535</v>
       </c>
       <c r="C168" t="s">
-        <v>751</v>
+        <v>428</v>
       </c>
       <c r="D168" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>754</v>
+        <v>429</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>706</v>
+        <v>425</v>
       </c>
       <c r="B169">
         <v>535</v>
       </c>
       <c r="C169" t="s">
-        <v>755</v>
+        <v>430</v>
       </c>
       <c r="D169" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>758</v>
+        <v>431</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>759</v>
+        <v>425</v>
       </c>
       <c r="B170">
-        <v>489</v>
+        <v>535</v>
       </c>
       <c r="C170" t="s">
-        <v>760</v>
+        <v>432</v>
       </c>
       <c r="D170" t="s">
-        <v>761</v>
-[...5 lines deleted...]
-        <v>763</v>
+        <v>433</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>759</v>
+        <v>425</v>
       </c>
       <c r="B171">
-        <v>476</v>
+        <v>535</v>
       </c>
       <c r="C171" t="s">
-        <v>764</v>
+        <v>434</v>
       </c>
       <c r="D171" t="s">
-        <v>765</v>
-[...5 lines deleted...]
-        <v>767</v>
+        <v>435</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>759</v>
+        <v>425</v>
       </c>
       <c r="B172">
-        <v>475</v>
+        <v>535</v>
       </c>
       <c r="C172" t="s">
-        <v>768</v>
+        <v>436</v>
       </c>
       <c r="D172" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>437</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>759</v>
+        <v>425</v>
       </c>
       <c r="B173">
-        <v>475</v>
+        <v>535</v>
       </c>
       <c r="C173" t="s">
-        <v>772</v>
+        <v>438</v>
       </c>
       <c r="D173" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>439</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>776</v>
+        <v>425</v>
       </c>
       <c r="B174">
-        <v>328</v>
+        <v>535</v>
       </c>
       <c r="C174" t="s">
-        <v>777</v>
+        <v>440</v>
       </c>
       <c r="D174" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>441</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>776</v>
+        <v>425</v>
       </c>
       <c r="B175">
-        <v>327</v>
+        <v>535</v>
       </c>
       <c r="C175" t="s">
-        <v>781</v>
+        <v>442</v>
       </c>
       <c r="D175" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>443</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>785</v>
+        <v>425</v>
       </c>
       <c r="B176">
-        <v>8</v>
+        <v>535</v>
       </c>
       <c r="C176" t="s">
-        <v>786</v>
+        <v>444</v>
       </c>
       <c r="D176" t="s">
-        <v>787</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>445</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>790</v>
+        <v>425</v>
       </c>
       <c r="B177">
-        <v>9421</v>
+        <v>535</v>
       </c>
       <c r="C177" t="s">
-        <v>791</v>
+        <v>446</v>
       </c>
       <c r="D177" t="s">
-        <v>792</v>
-[...5 lines deleted...]
-        <v>794</v>
+        <v>447</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>790</v>
+        <v>425</v>
       </c>
       <c r="B178">
-        <v>9420</v>
+        <v>535</v>
       </c>
       <c r="C178" t="s">
-        <v>795</v>
+        <v>448</v>
       </c>
       <c r="D178" t="s">
-        <v>796</v>
-[...5 lines deleted...]
-        <v>798</v>
+        <v>449</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>799</v>
+        <v>425</v>
       </c>
       <c r="B179">
-        <v>9379</v>
+        <v>535</v>
       </c>
       <c r="C179" t="s">
-        <v>800</v>
+        <v>450</v>
       </c>
       <c r="D179" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>803</v>
+        <v>451</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>799</v>
+        <v>452</v>
       </c>
       <c r="B180">
-        <v>9378</v>
+        <v>489</v>
       </c>
       <c r="C180" t="s">
-        <v>804</v>
+        <v>453</v>
       </c>
       <c r="D180" t="s">
-        <v>805</v>
-[...5 lines deleted...]
-        <v>807</v>
+        <v>454</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>799</v>
+        <v>452</v>
       </c>
       <c r="B181">
-        <v>9374</v>
+        <v>476</v>
       </c>
       <c r="C181" t="s">
-        <v>808</v>
+        <v>455</v>
       </c>
       <c r="D181" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        <v>811</v>
+        <v>456</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>799</v>
+        <v>452</v>
       </c>
       <c r="B182">
-        <v>9373</v>
+        <v>475</v>
       </c>
       <c r="C182" t="s">
-        <v>812</v>
+        <v>457</v>
       </c>
       <c r="D182" t="s">
-        <v>813</v>
-[...5 lines deleted...]
-        <v>815</v>
+        <v>458</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>816</v>
+        <v>452</v>
       </c>
       <c r="B183">
-        <v>9315</v>
+        <v>475</v>
       </c>
       <c r="C183" t="s">
-        <v>817</v>
+        <v>459</v>
       </c>
       <c r="D183" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>820</v>
+        <v>460</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>821</v>
+        <v>461</v>
       </c>
       <c r="B184">
-        <v>9055</v>
+        <v>328</v>
       </c>
       <c r="C184" t="s">
-        <v>822</v>
+        <v>462</v>
       </c>
       <c r="D184" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>825</v>
+        <v>463</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>821</v>
+        <v>461</v>
       </c>
       <c r="B185">
-        <v>9016</v>
+        <v>327</v>
       </c>
       <c r="C185" t="s">
-        <v>826</v>
+        <v>464</v>
       </c>
       <c r="D185" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-        <v>829</v>
+        <v>465</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>830</v>
+        <v>466</v>
       </c>
       <c r="B186">
-        <v>8968</v>
+        <v>8</v>
       </c>
       <c r="C186" t="s">
-        <v>831</v>
+        <v>467</v>
       </c>
       <c r="D186" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>834</v>
+        <v>468</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>830</v>
+        <v>469</v>
       </c>
       <c r="B187">
-        <v>8929</v>
+        <v>9421</v>
       </c>
       <c r="C187" t="s">
-        <v>835</v>
+        <v>470</v>
       </c>
       <c r="D187" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-        <v>838</v>
+        <v>471</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>839</v>
+        <v>469</v>
       </c>
       <c r="B188">
-        <v>8926</v>
+        <v>9420</v>
       </c>
       <c r="C188" t="s">
-        <v>840</v>
+        <v>472</v>
       </c>
       <c r="D188" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>843</v>
+        <v>473</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>844</v>
+        <v>474</v>
       </c>
       <c r="B189">
-        <v>8856</v>
+        <v>9379</v>
       </c>
       <c r="C189" t="s">
-        <v>845</v>
+        <v>475</v>
       </c>
       <c r="D189" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-        <v>848</v>
+        <v>476</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>849</v>
+        <v>474</v>
       </c>
       <c r="B190">
-        <v>8649</v>
+        <v>9378</v>
       </c>
       <c r="C190" t="s">
-        <v>850</v>
+        <v>477</v>
       </c>
       <c r="D190" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>853</v>
+        <v>478</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>849</v>
+        <v>474</v>
       </c>
       <c r="B191">
-        <v>8648</v>
+        <v>9374</v>
       </c>
       <c r="C191" t="s">
-        <v>854</v>
+        <v>479</v>
       </c>
       <c r="D191" t="s">
-        <v>855</v>
-[...5 lines deleted...]
-        <v>857</v>
+        <v>480</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>858</v>
+        <v>474</v>
       </c>
       <c r="B192">
-        <v>8634</v>
+        <v>9373</v>
       </c>
       <c r="C192" t="s">
-        <v>859</v>
+        <v>481</v>
       </c>
       <c r="D192" t="s">
-        <v>860</v>
-[...5 lines deleted...]
-        <v>862</v>
+        <v>482</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>858</v>
+        <v>483</v>
       </c>
       <c r="B193">
-        <v>8633</v>
+        <v>9315</v>
       </c>
       <c r="C193" t="s">
-        <v>863</v>
+        <v>484</v>
       </c>
       <c r="D193" t="s">
-        <v>864</v>
-[...5 lines deleted...]
-        <v>866</v>
+        <v>485</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>858</v>
+        <v>486</v>
       </c>
       <c r="B194">
-        <v>8632</v>
+        <v>9055</v>
       </c>
       <c r="C194" t="s">
-        <v>867</v>
+        <v>487</v>
       </c>
       <c r="D194" t="s">
-        <v>868</v>
-[...5 lines deleted...]
-        <v>870</v>
+        <v>488</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>858</v>
+        <v>486</v>
       </c>
       <c r="B195">
-        <v>8600</v>
+        <v>9016</v>
       </c>
       <c r="C195" t="s">
-        <v>871</v>
+        <v>489</v>
       </c>
       <c r="D195" t="s">
-        <v>872</v>
-[...5 lines deleted...]
-        <v>874</v>
+        <v>490</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>875</v>
+        <v>491</v>
       </c>
       <c r="B196">
-        <v>8548</v>
+        <v>8968</v>
       </c>
       <c r="C196" t="s">
-        <v>876</v>
+        <v>492</v>
       </c>
       <c r="D196" t="s">
-        <v>877</v>
-[...5 lines deleted...]
-        <v>879</v>
+        <v>493</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>880</v>
+        <v>491</v>
       </c>
       <c r="B197">
-        <v>8504</v>
+        <v>8929</v>
       </c>
       <c r="C197" t="s">
-        <v>881</v>
+        <v>494</v>
       </c>
       <c r="D197" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-        <v>884</v>
+        <v>495</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>885</v>
+        <v>496</v>
       </c>
       <c r="B198">
-        <v>8322</v>
+        <v>8926</v>
       </c>
       <c r="C198" t="s">
-        <v>886</v>
+        <v>497</v>
       </c>
       <c r="D198" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>889</v>
+        <v>498</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>885</v>
+        <v>499</v>
       </c>
       <c r="B199">
-        <v>8321</v>
+        <v>8856</v>
       </c>
       <c r="C199" t="s">
-        <v>890</v>
+        <v>500</v>
       </c>
       <c r="D199" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-        <v>893</v>
+        <v>501</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>894</v>
+        <v>502</v>
       </c>
       <c r="B200">
-        <v>8247</v>
+        <v>8649</v>
       </c>
       <c r="C200" t="s">
-        <v>895</v>
+        <v>503</v>
       </c>
       <c r="D200" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>504</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>894</v>
+        <v>502</v>
       </c>
       <c r="B201">
-        <v>8245</v>
+        <v>8648</v>
       </c>
       <c r="C201" t="s">
-        <v>899</v>
+        <v>505</v>
       </c>
       <c r="D201" t="s">
-        <v>900</v>
-[...5 lines deleted...]
-        <v>902</v>
+        <v>506</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>903</v>
+        <v>507</v>
       </c>
       <c r="B202">
-        <v>8209</v>
+        <v>8634</v>
       </c>
       <c r="C202" t="s">
-        <v>904</v>
+        <v>508</v>
       </c>
       <c r="D202" t="s">
-        <v>905</v>
-[...5 lines deleted...]
-        <v>907</v>
+        <v>509</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>903</v>
+        <v>507</v>
       </c>
       <c r="B203">
-        <v>8209</v>
+        <v>8633</v>
       </c>
       <c r="C203" t="s">
-        <v>908</v>
+        <v>510</v>
       </c>
       <c r="D203" t="s">
-        <v>909</v>
-[...5 lines deleted...]
-        <v>911</v>
+        <v>511</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>912</v>
+        <v>507</v>
       </c>
       <c r="B204">
-        <v>8071</v>
+        <v>8632</v>
       </c>
       <c r="C204" t="s">
-        <v>913</v>
+        <v>512</v>
       </c>
       <c r="D204" t="s">
-        <v>914</v>
-[...5 lines deleted...]
-        <v>916</v>
+        <v>513</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>912</v>
+        <v>507</v>
       </c>
       <c r="B205">
-        <v>8065</v>
+        <v>8600</v>
       </c>
       <c r="C205" t="s">
-        <v>917</v>
+        <v>514</v>
       </c>
       <c r="D205" t="s">
-        <v>918</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>515</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>912</v>
+        <v>516</v>
       </c>
       <c r="B206">
-        <v>8064</v>
+        <v>8548</v>
       </c>
       <c r="C206" t="s">
-        <v>921</v>
+        <v>517</v>
       </c>
       <c r="D206" t="s">
-        <v>922</v>
-[...5 lines deleted...]
-        <v>924</v>
+        <v>518</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>925</v>
+        <v>519</v>
       </c>
       <c r="B207">
-        <v>8054</v>
+        <v>8504</v>
       </c>
       <c r="C207" t="s">
-        <v>926</v>
+        <v>520</v>
       </c>
       <c r="D207" t="s">
-        <v>927</v>
-[...5 lines deleted...]
-        <v>929</v>
+        <v>521</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>930</v>
+        <v>522</v>
       </c>
       <c r="B208">
-        <v>7939</v>
+        <v>8322</v>
       </c>
       <c r="C208" t="s">
-        <v>931</v>
+        <v>523</v>
       </c>
       <c r="D208" t="s">
-        <v>932</v>
-[...5 lines deleted...]
-        <v>934</v>
+        <v>524</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>935</v>
+        <v>522</v>
       </c>
       <c r="B209">
-        <v>7820</v>
+        <v>8321</v>
       </c>
       <c r="C209" t="s">
-        <v>936</v>
+        <v>525</v>
       </c>
       <c r="D209" t="s">
-        <v>937</v>
-[...5 lines deleted...]
-        <v>939</v>
+        <v>526</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>940</v>
+        <v>527</v>
       </c>
       <c r="B210">
-        <v>7628</v>
+        <v>8247</v>
       </c>
       <c r="C210" t="s">
-        <v>941</v>
+        <v>528</v>
       </c>
       <c r="D210" t="s">
-        <v>942</v>
-[...5 lines deleted...]
-        <v>944</v>
+        <v>529</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>945</v>
+        <v>527</v>
       </c>
       <c r="B211">
-        <v>7023</v>
+        <v>8245</v>
       </c>
       <c r="C211" t="s">
-        <v>946</v>
+        <v>530</v>
       </c>
       <c r="D211" t="s">
-        <v>947</v>
-[...5 lines deleted...]
-        <v>949</v>
+        <v>531</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>950</v>
+        <v>532</v>
       </c>
       <c r="B212">
-        <v>6999</v>
+        <v>8209</v>
       </c>
       <c r="C212" t="s">
-        <v>951</v>
+        <v>533</v>
       </c>
       <c r="D212" t="s">
-        <v>952</v>
-[...5 lines deleted...]
-        <v>954</v>
+        <v>534</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>955</v>
+        <v>532</v>
       </c>
       <c r="B213">
-        <v>6799</v>
+        <v>8209</v>
       </c>
       <c r="C213" t="s">
-        <v>956</v>
+        <v>535</v>
       </c>
       <c r="D213" t="s">
-        <v>957</v>
-[...5 lines deleted...]
-        <v>959</v>
+        <v>536</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>955</v>
+        <v>537</v>
       </c>
       <c r="B214">
-        <v>6797</v>
+        <v>8071</v>
       </c>
       <c r="C214" t="s">
-        <v>960</v>
+        <v>538</v>
       </c>
       <c r="D214" t="s">
-        <v>961</v>
-[...5 lines deleted...]
-        <v>963</v>
+        <v>539</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>955</v>
+        <v>537</v>
       </c>
       <c r="B215">
-        <v>6789</v>
+        <v>8065</v>
       </c>
       <c r="C215" t="s">
-        <v>964</v>
+        <v>540</v>
       </c>
       <c r="D215" t="s">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>967</v>
+        <v>541</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>955</v>
+        <v>537</v>
       </c>
       <c r="B216">
-        <v>6789</v>
+        <v>8064</v>
       </c>
       <c r="C216" t="s">
-        <v>968</v>
+        <v>542</v>
       </c>
       <c r="D216" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>971</v>
+        <v>543</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>972</v>
+        <v>544</v>
       </c>
       <c r="B217">
-        <v>6556</v>
+        <v>8054</v>
       </c>
       <c r="C217" t="s">
-        <v>973</v>
+        <v>545</v>
       </c>
       <c r="D217" t="s">
-        <v>974</v>
-[...5 lines deleted...]
-        <v>976</v>
+        <v>546</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>972</v>
+        <v>547</v>
       </c>
       <c r="B218">
-        <v>6549</v>
+        <v>7939</v>
       </c>
       <c r="C218" t="s">
-        <v>977</v>
+        <v>548</v>
       </c>
       <c r="D218" t="s">
-        <v>978</v>
-[...5 lines deleted...]
-        <v>980</v>
+        <v>549</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>981</v>
+        <v>550</v>
       </c>
       <c r="B219">
-        <v>6488</v>
+        <v>7820</v>
       </c>
       <c r="C219" t="s">
-        <v>982</v>
+        <v>551</v>
       </c>
       <c r="D219" t="s">
-        <v>983</v>
-[...5 lines deleted...]
-        <v>985</v>
+        <v>552</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>986</v>
+        <v>553</v>
       </c>
       <c r="B220">
-        <v>5449</v>
+        <v>7628</v>
       </c>
       <c r="C220" t="s">
-        <v>987</v>
+        <v>554</v>
       </c>
       <c r="D220" t="s">
-        <v>988</v>
-[...5 lines deleted...]
-        <v>990</v>
+        <v>555</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>986</v>
+        <v>556</v>
       </c>
       <c r="B221">
-        <v>5449</v>
+        <v>7023</v>
       </c>
       <c r="C221" t="s">
-        <v>991</v>
+        <v>557</v>
       </c>
       <c r="D221" t="s">
-        <v>992</v>
-[...5 lines deleted...]
-        <v>994</v>
+        <v>558</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>995</v>
+        <v>559</v>
       </c>
       <c r="B222">
-        <v>5294</v>
+        <v>6999</v>
       </c>
       <c r="C222" t="s">
-        <v>996</v>
+        <v>560</v>
       </c>
       <c r="D222" t="s">
-        <v>997</v>
-[...5 lines deleted...]
-        <v>999</v>
+        <v>561</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1000</v>
+        <v>562</v>
       </c>
       <c r="B223">
-        <v>5174</v>
+        <v>6799</v>
       </c>
       <c r="C223" t="s">
-        <v>1001</v>
+        <v>563</v>
       </c>
       <c r="D223" t="s">
-        <v>1002</v>
-[...5 lines deleted...]
-        <v>1004</v>
+        <v>564</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1005</v>
+        <v>562</v>
       </c>
       <c r="B224">
+        <v>6797</v>
+      </c>
+      <c r="C224" t="s">
+        <v>565</v>
+      </c>
+      <c r="D224" t="s">
+        <v>566</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>562</v>
+      </c>
+      <c r="B225">
+        <v>6789</v>
+      </c>
+      <c r="C225" t="s">
+        <v>567</v>
+      </c>
+      <c r="D225" t="s">
+        <v>568</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>562</v>
+      </c>
+      <c r="B226">
+        <v>6789</v>
+      </c>
+      <c r="C226" t="s">
+        <v>569</v>
+      </c>
+      <c r="D226" t="s">
+        <v>570</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>571</v>
+      </c>
+      <c r="B227">
+        <v>6556</v>
+      </c>
+      <c r="C227" t="s">
+        <v>572</v>
+      </c>
+      <c r="D227" t="s">
+        <v>573</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>571</v>
+      </c>
+      <c r="B228">
+        <v>6549</v>
+      </c>
+      <c r="C228" t="s">
+        <v>574</v>
+      </c>
+      <c r="D228" t="s">
+        <v>575</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>576</v>
+      </c>
+      <c r="B229">
+        <v>6488</v>
+      </c>
+      <c r="C229" t="s">
+        <v>577</v>
+      </c>
+      <c r="D229" t="s">
+        <v>578</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>579</v>
+      </c>
+      <c r="B230">
+        <v>5449</v>
+      </c>
+      <c r="C230" t="s">
+        <v>580</v>
+      </c>
+      <c r="D230" t="s">
+        <v>581</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>579</v>
+      </c>
+      <c r="B231">
+        <v>5449</v>
+      </c>
+      <c r="C231" t="s">
+        <v>582</v>
+      </c>
+      <c r="D231" t="s">
+        <v>583</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>584</v>
+      </c>
+      <c r="B232">
+        <v>5294</v>
+      </c>
+      <c r="C232" t="s">
+        <v>585</v>
+      </c>
+      <c r="D232" t="s">
+        <v>586</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>587</v>
+      </c>
+      <c r="B233">
+        <v>5174</v>
+      </c>
+      <c r="C233" t="s">
+        <v>588</v>
+      </c>
+      <c r="D233" t="s">
+        <v>589</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>590</v>
+      </c>
+      <c r="B234">
         <v>7905</v>
       </c>
-      <c r="C224" t="s">
-[...9 lines deleted...]
-        <v>1009</v>
+      <c r="C234" t="s">
+        <v>591</v>
+      </c>
+      <c r="D234" t="s">
+        <v>592</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="F7" r:id="rId8"/>
+    <hyperlink ref="E8" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="E9" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="E11" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="E13" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="E16" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="E17" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="E18" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="F47" r:id="rId86"/>
+    <hyperlink ref="E48" r:id="rId87"/>
+    <hyperlink ref="F48" r:id="rId88"/>
+    <hyperlink ref="E49" r:id="rId89"/>
+    <hyperlink ref="F49" r:id="rId90"/>
+    <hyperlink ref="E50" r:id="rId91"/>
+    <hyperlink ref="F50" r:id="rId92"/>
+    <hyperlink ref="E51" r:id="rId93"/>
+    <hyperlink ref="F51" r:id="rId94"/>
+    <hyperlink ref="E52" r:id="rId95"/>
+    <hyperlink ref="F52" r:id="rId96"/>
+    <hyperlink ref="E53" r:id="rId97"/>
+    <hyperlink ref="F53" r:id="rId98"/>
+    <hyperlink ref="E54" r:id="rId99"/>
+    <hyperlink ref="F54" r:id="rId100"/>
+    <hyperlink ref="E55" r:id="rId101"/>
+    <hyperlink ref="F55" r:id="rId102"/>
+    <hyperlink ref="E56" r:id="rId103"/>
+    <hyperlink ref="F56" r:id="rId104"/>
+    <hyperlink ref="E57" r:id="rId105"/>
+    <hyperlink ref="F57" r:id="rId106"/>
+    <hyperlink ref="E58" r:id="rId107"/>
+    <hyperlink ref="F58" r:id="rId108"/>
+    <hyperlink ref="E59" r:id="rId109"/>
+    <hyperlink ref="F59" r:id="rId110"/>
+    <hyperlink ref="E60" r:id="rId111"/>
+    <hyperlink ref="F60" r:id="rId112"/>
+    <hyperlink ref="E61" r:id="rId113"/>
+    <hyperlink ref="F61" r:id="rId114"/>
+    <hyperlink ref="E62" r:id="rId115"/>
+    <hyperlink ref="F62" r:id="rId116"/>
+    <hyperlink ref="E63" r:id="rId117"/>
+    <hyperlink ref="F63" r:id="rId118"/>
+    <hyperlink ref="E64" r:id="rId119"/>
+    <hyperlink ref="F64" r:id="rId120"/>
+    <hyperlink ref="E65" r:id="rId121"/>
+    <hyperlink ref="F65" r:id="rId122"/>
+    <hyperlink ref="E66" r:id="rId123"/>
+    <hyperlink ref="F66" r:id="rId124"/>
+    <hyperlink ref="E67" r:id="rId125"/>
+    <hyperlink ref="F67" r:id="rId126"/>
+    <hyperlink ref="E68" r:id="rId127"/>
+    <hyperlink ref="F68" r:id="rId128"/>
+    <hyperlink ref="E69" r:id="rId129"/>
+    <hyperlink ref="F69" r:id="rId130"/>
+    <hyperlink ref="E70" r:id="rId131"/>
+    <hyperlink ref="F70" r:id="rId132"/>
+    <hyperlink ref="E71" r:id="rId133"/>
+    <hyperlink ref="F71" r:id="rId134"/>
+    <hyperlink ref="E72" r:id="rId135"/>
+    <hyperlink ref="F72" r:id="rId136"/>
+    <hyperlink ref="F73" r:id="rId137"/>
+    <hyperlink ref="F74" r:id="rId138"/>
+    <hyperlink ref="E75" r:id="rId139"/>
+    <hyperlink ref="F75" r:id="rId140"/>
+    <hyperlink ref="E76" r:id="rId141"/>
+    <hyperlink ref="F76" r:id="rId142"/>
+    <hyperlink ref="E77" r:id="rId143"/>
+    <hyperlink ref="F77" r:id="rId144"/>
+    <hyperlink ref="E78" r:id="rId145"/>
+    <hyperlink ref="F78" r:id="rId146"/>
+    <hyperlink ref="E79" r:id="rId147"/>
+    <hyperlink ref="F79" r:id="rId148"/>
+    <hyperlink ref="E80" r:id="rId149"/>
+    <hyperlink ref="F80" r:id="rId150"/>
+    <hyperlink ref="E81" r:id="rId151"/>
+    <hyperlink ref="F81" r:id="rId152"/>
+    <hyperlink ref="E82" r:id="rId153"/>
+    <hyperlink ref="F82" r:id="rId154"/>
+    <hyperlink ref="E83" r:id="rId155"/>
+    <hyperlink ref="F83" r:id="rId156"/>
+    <hyperlink ref="E84" r:id="rId157"/>
+    <hyperlink ref="F84" r:id="rId158"/>
+    <hyperlink ref="E85" r:id="rId159"/>
+    <hyperlink ref="F85" r:id="rId160"/>
+    <hyperlink ref="E86" r:id="rId161"/>
+    <hyperlink ref="F86" r:id="rId162"/>
+    <hyperlink ref="E87" r:id="rId163"/>
+    <hyperlink ref="F87" r:id="rId164"/>
+    <hyperlink ref="E88" r:id="rId165"/>
+    <hyperlink ref="F88" r:id="rId166"/>
+    <hyperlink ref="E89" r:id="rId167"/>
+    <hyperlink ref="F89" r:id="rId168"/>
+    <hyperlink ref="E90" r:id="rId169"/>
+    <hyperlink ref="F90" r:id="rId170"/>
+    <hyperlink ref="E91" r:id="rId171"/>
+    <hyperlink ref="F91" r:id="rId172"/>
+    <hyperlink ref="E92" r:id="rId173"/>
+    <hyperlink ref="F92" r:id="rId174"/>
+    <hyperlink ref="E93" r:id="rId175"/>
+    <hyperlink ref="F93" r:id="rId176"/>
+    <hyperlink ref="E94" r:id="rId177"/>
+    <hyperlink ref="F94" r:id="rId178"/>
+    <hyperlink ref="E95" r:id="rId179"/>
+    <hyperlink ref="F95" r:id="rId180"/>
+    <hyperlink ref="E96" r:id="rId181"/>
+    <hyperlink ref="F96" r:id="rId182"/>
+    <hyperlink ref="E97" r:id="rId183"/>
+    <hyperlink ref="F97" r:id="rId184"/>
+    <hyperlink ref="E98" r:id="rId185"/>
+    <hyperlink ref="F98" r:id="rId186"/>
+    <hyperlink ref="E99" r:id="rId187"/>
+    <hyperlink ref="F99" r:id="rId188"/>
+    <hyperlink ref="E100" r:id="rId189"/>
+    <hyperlink ref="F100" r:id="rId190"/>
+    <hyperlink ref="E101" r:id="rId191"/>
+    <hyperlink ref="F101" r:id="rId192"/>
+    <hyperlink ref="E102" r:id="rId193"/>
+    <hyperlink ref="F102" r:id="rId194"/>
+    <hyperlink ref="E103" r:id="rId195"/>
+    <hyperlink ref="F103" r:id="rId196"/>
+    <hyperlink ref="E104" r:id="rId197"/>
+    <hyperlink ref="F104" r:id="rId198"/>
+    <hyperlink ref="E105" r:id="rId199"/>
+    <hyperlink ref="F105" r:id="rId200"/>
+    <hyperlink ref="E106" r:id="rId201"/>
+    <hyperlink ref="F106" r:id="rId202"/>
+    <hyperlink ref="E107" r:id="rId203"/>
+    <hyperlink ref="F107" r:id="rId204"/>
+    <hyperlink ref="E108" r:id="rId205"/>
+    <hyperlink ref="F108" r:id="rId206"/>
+    <hyperlink ref="E109" r:id="rId207"/>
+    <hyperlink ref="F109" r:id="rId208"/>
+    <hyperlink ref="E110" r:id="rId209"/>
+    <hyperlink ref="F110" r:id="rId210"/>
+    <hyperlink ref="E111" r:id="rId211"/>
+    <hyperlink ref="F111" r:id="rId212"/>
+    <hyperlink ref="E112" r:id="rId213"/>
+    <hyperlink ref="F112" r:id="rId214"/>
+    <hyperlink ref="E113" r:id="rId215"/>
+    <hyperlink ref="F113" r:id="rId216"/>
+    <hyperlink ref="E114" r:id="rId217"/>
+    <hyperlink ref="F114" r:id="rId218"/>
+    <hyperlink ref="E115" r:id="rId219"/>
+    <hyperlink ref="F115" r:id="rId220"/>
+    <hyperlink ref="E116" r:id="rId221"/>
+    <hyperlink ref="F116" r:id="rId222"/>
+    <hyperlink ref="E117" r:id="rId223"/>
+    <hyperlink ref="F117" r:id="rId224"/>
+    <hyperlink ref="E118" r:id="rId225"/>
+    <hyperlink ref="F118" r:id="rId226"/>
+    <hyperlink ref="E119" r:id="rId227"/>
+    <hyperlink ref="F119" r:id="rId228"/>
+    <hyperlink ref="E120" r:id="rId229"/>
+    <hyperlink ref="F120" r:id="rId230"/>
+    <hyperlink ref="E121" r:id="rId231"/>
+    <hyperlink ref="F121" r:id="rId232"/>
+    <hyperlink ref="E122" r:id="rId233"/>
+    <hyperlink ref="F122" r:id="rId234"/>
+    <hyperlink ref="E123" r:id="rId235"/>
+    <hyperlink ref="F123" r:id="rId236"/>
+    <hyperlink ref="E124" r:id="rId237"/>
+    <hyperlink ref="F124" r:id="rId238"/>
+    <hyperlink ref="E125" r:id="rId239"/>
+    <hyperlink ref="F125" r:id="rId240"/>
+    <hyperlink ref="E126" r:id="rId241"/>
+    <hyperlink ref="F126" r:id="rId242"/>
+    <hyperlink ref="E127" r:id="rId243"/>
+    <hyperlink ref="F127" r:id="rId244"/>
+    <hyperlink ref="E128" r:id="rId245"/>
+    <hyperlink ref="F128" r:id="rId246"/>
+    <hyperlink ref="E129" r:id="rId247"/>
+    <hyperlink ref="F129" r:id="rId248"/>
+    <hyperlink ref="E130" r:id="rId249"/>
+    <hyperlink ref="F130" r:id="rId250"/>
+    <hyperlink ref="E131" r:id="rId251"/>
+    <hyperlink ref="F131" r:id="rId252"/>
+    <hyperlink ref="E132" r:id="rId253"/>
+    <hyperlink ref="F132" r:id="rId254"/>
+    <hyperlink ref="E133" r:id="rId255"/>
+    <hyperlink ref="F133" r:id="rId256"/>
+    <hyperlink ref="E134" r:id="rId257"/>
+    <hyperlink ref="F134" r:id="rId258"/>
+    <hyperlink ref="E135" r:id="rId259"/>
+    <hyperlink ref="F135" r:id="rId260"/>
+    <hyperlink ref="E136" r:id="rId261"/>
+    <hyperlink ref="F136" r:id="rId262"/>
+    <hyperlink ref="E137" r:id="rId263"/>
+    <hyperlink ref="F137" r:id="rId264"/>
+    <hyperlink ref="E138" r:id="rId265"/>
+    <hyperlink ref="F138" r:id="rId266"/>
+    <hyperlink ref="E139" r:id="rId267"/>
+    <hyperlink ref="F139" r:id="rId268"/>
+    <hyperlink ref="E140" r:id="rId269"/>
+    <hyperlink ref="F140" r:id="rId270"/>
+    <hyperlink ref="E141" r:id="rId271"/>
+    <hyperlink ref="F141" r:id="rId272"/>
+    <hyperlink ref="E142" r:id="rId273"/>
+    <hyperlink ref="F142" r:id="rId274"/>
+    <hyperlink ref="E143" r:id="rId275"/>
+    <hyperlink ref="F143" r:id="rId276"/>
+    <hyperlink ref="E144" r:id="rId277"/>
+    <hyperlink ref="F144" r:id="rId278"/>
+    <hyperlink ref="E145" r:id="rId279"/>
+    <hyperlink ref="F145" r:id="rId280"/>
+    <hyperlink ref="E146" r:id="rId281"/>
+    <hyperlink ref="F146" r:id="rId282"/>
+    <hyperlink ref="E147" r:id="rId283"/>
+    <hyperlink ref="F147" r:id="rId284"/>
+    <hyperlink ref="E148" r:id="rId285"/>
+    <hyperlink ref="F148" r:id="rId286"/>
+    <hyperlink ref="E149" r:id="rId287"/>
+    <hyperlink ref="F149" r:id="rId288"/>
+    <hyperlink ref="E150" r:id="rId289"/>
+    <hyperlink ref="F150" r:id="rId290"/>
+    <hyperlink ref="E151" r:id="rId291"/>
+    <hyperlink ref="F151" r:id="rId292"/>
+    <hyperlink ref="E152" r:id="rId293"/>
+    <hyperlink ref="F152" r:id="rId294"/>
+    <hyperlink ref="E153" r:id="rId295"/>
+    <hyperlink ref="F153" r:id="rId296"/>
+    <hyperlink ref="E154" r:id="rId297"/>
+    <hyperlink ref="F154" r:id="rId298"/>
+    <hyperlink ref="E155" r:id="rId299"/>
+    <hyperlink ref="F155" r:id="rId300"/>
+    <hyperlink ref="E156" r:id="rId301"/>
+    <hyperlink ref="F156" r:id="rId302"/>
+    <hyperlink ref="E157" r:id="rId303"/>
+    <hyperlink ref="F157" r:id="rId304"/>
+    <hyperlink ref="E158" r:id="rId305"/>
+    <hyperlink ref="F158" r:id="rId306"/>
+    <hyperlink ref="E159" r:id="rId307"/>
+    <hyperlink ref="F159" r:id="rId308"/>
+    <hyperlink ref="E160" r:id="rId309"/>
+    <hyperlink ref="F160" r:id="rId310"/>
+    <hyperlink ref="E161" r:id="rId311"/>
+    <hyperlink ref="F161" r:id="rId312"/>
+    <hyperlink ref="E162" r:id="rId313"/>
+    <hyperlink ref="F162" r:id="rId314"/>
+    <hyperlink ref="E163" r:id="rId315"/>
+    <hyperlink ref="F163" r:id="rId316"/>
+    <hyperlink ref="E164" r:id="rId317"/>
+    <hyperlink ref="F164" r:id="rId318"/>
+    <hyperlink ref="E165" r:id="rId319"/>
+    <hyperlink ref="F165" r:id="rId320"/>
+    <hyperlink ref="E166" r:id="rId321"/>
+    <hyperlink ref="F166" r:id="rId322"/>
+    <hyperlink ref="E167" r:id="rId323"/>
+    <hyperlink ref="F167" r:id="rId324"/>
+    <hyperlink ref="E168" r:id="rId325"/>
+    <hyperlink ref="F168" r:id="rId326"/>
+    <hyperlink ref="E169" r:id="rId327"/>
+    <hyperlink ref="F169" r:id="rId328"/>
+    <hyperlink ref="E170" r:id="rId329"/>
+    <hyperlink ref="F170" r:id="rId330"/>
+    <hyperlink ref="E171" r:id="rId331"/>
+    <hyperlink ref="F171" r:id="rId332"/>
+    <hyperlink ref="E172" r:id="rId333"/>
+    <hyperlink ref="F172" r:id="rId334"/>
+    <hyperlink ref="E173" r:id="rId335"/>
+    <hyperlink ref="F173" r:id="rId336"/>
+    <hyperlink ref="E174" r:id="rId337"/>
+    <hyperlink ref="F174" r:id="rId338"/>
+    <hyperlink ref="E175" r:id="rId339"/>
+    <hyperlink ref="F175" r:id="rId340"/>
+    <hyperlink ref="E176" r:id="rId341"/>
+    <hyperlink ref="F176" r:id="rId342"/>
+    <hyperlink ref="E177" r:id="rId343"/>
+    <hyperlink ref="F177" r:id="rId344"/>
+    <hyperlink ref="E178" r:id="rId345"/>
+    <hyperlink ref="F178" r:id="rId346"/>
+    <hyperlink ref="E179" r:id="rId347"/>
+    <hyperlink ref="F179" r:id="rId348"/>
+    <hyperlink ref="E180" r:id="rId349"/>
+    <hyperlink ref="F180" r:id="rId350"/>
+    <hyperlink ref="E181" r:id="rId351"/>
+    <hyperlink ref="F181" r:id="rId352"/>
+    <hyperlink ref="E182" r:id="rId353"/>
+    <hyperlink ref="F182" r:id="rId354"/>
+    <hyperlink ref="E183" r:id="rId355"/>
+    <hyperlink ref="F183" r:id="rId356"/>
+    <hyperlink ref="E184" r:id="rId357"/>
+    <hyperlink ref="F184" r:id="rId358"/>
+    <hyperlink ref="E185" r:id="rId359"/>
+    <hyperlink ref="F185" r:id="rId360"/>
+    <hyperlink ref="E186" r:id="rId361"/>
+    <hyperlink ref="F186" r:id="rId362"/>
+    <hyperlink ref="E187" r:id="rId363"/>
+    <hyperlink ref="F187" r:id="rId364"/>
+    <hyperlink ref="E188" r:id="rId365"/>
+    <hyperlink ref="F188" r:id="rId366"/>
+    <hyperlink ref="E189" r:id="rId367"/>
+    <hyperlink ref="F189" r:id="rId368"/>
+    <hyperlink ref="E190" r:id="rId369"/>
+    <hyperlink ref="F190" r:id="rId370"/>
+    <hyperlink ref="E191" r:id="rId371"/>
+    <hyperlink ref="F191" r:id="rId372"/>
+    <hyperlink ref="E192" r:id="rId373"/>
+    <hyperlink ref="F192" r:id="rId374"/>
+    <hyperlink ref="E193" r:id="rId375"/>
+    <hyperlink ref="F193" r:id="rId376"/>
+    <hyperlink ref="E194" r:id="rId377"/>
+    <hyperlink ref="F194" r:id="rId378"/>
+    <hyperlink ref="E195" r:id="rId379"/>
+    <hyperlink ref="F195" r:id="rId380"/>
+    <hyperlink ref="E196" r:id="rId381"/>
+    <hyperlink ref="F196" r:id="rId382"/>
+    <hyperlink ref="E197" r:id="rId383"/>
+    <hyperlink ref="F197" r:id="rId384"/>
+    <hyperlink ref="E198" r:id="rId385"/>
+    <hyperlink ref="F198" r:id="rId386"/>
+    <hyperlink ref="E199" r:id="rId387"/>
+    <hyperlink ref="F199" r:id="rId388"/>
+    <hyperlink ref="E200" r:id="rId389"/>
+    <hyperlink ref="F200" r:id="rId390"/>
+    <hyperlink ref="E201" r:id="rId391"/>
+    <hyperlink ref="F201" r:id="rId392"/>
+    <hyperlink ref="E202" r:id="rId393"/>
+    <hyperlink ref="F202" r:id="rId394"/>
+    <hyperlink ref="E203" r:id="rId395"/>
+    <hyperlink ref="F203" r:id="rId396"/>
+    <hyperlink ref="E204" r:id="rId397"/>
+    <hyperlink ref="F204" r:id="rId398"/>
+    <hyperlink ref="E205" r:id="rId399"/>
+    <hyperlink ref="F205" r:id="rId400"/>
+    <hyperlink ref="E206" r:id="rId401"/>
+    <hyperlink ref="F206" r:id="rId402"/>
+    <hyperlink ref="E207" r:id="rId403"/>
+    <hyperlink ref="F207" r:id="rId404"/>
+    <hyperlink ref="E208" r:id="rId405"/>
+    <hyperlink ref="F208" r:id="rId406"/>
+    <hyperlink ref="E209" r:id="rId407"/>
+    <hyperlink ref="F209" r:id="rId408"/>
+    <hyperlink ref="E210" r:id="rId409"/>
+    <hyperlink ref="F210" r:id="rId410"/>
+    <hyperlink ref="E211" r:id="rId411"/>
+    <hyperlink ref="F211" r:id="rId412"/>
+    <hyperlink ref="E212" r:id="rId413"/>
+    <hyperlink ref="F212" r:id="rId414"/>
+    <hyperlink ref="E213" r:id="rId415"/>
+    <hyperlink ref="F213" r:id="rId416"/>
+    <hyperlink ref="E214" r:id="rId417"/>
+    <hyperlink ref="F214" r:id="rId418"/>
+    <hyperlink ref="E215" r:id="rId419"/>
+    <hyperlink ref="F215" r:id="rId420"/>
+    <hyperlink ref="E216" r:id="rId421"/>
+    <hyperlink ref="F216" r:id="rId422"/>
+    <hyperlink ref="E217" r:id="rId423"/>
+    <hyperlink ref="F217" r:id="rId424"/>
+    <hyperlink ref="E218" r:id="rId425"/>
+    <hyperlink ref="F218" r:id="rId426"/>
+    <hyperlink ref="E219" r:id="rId427"/>
+    <hyperlink ref="F219" r:id="rId428"/>
+    <hyperlink ref="E220" r:id="rId429"/>
+    <hyperlink ref="F220" r:id="rId430"/>
+    <hyperlink ref="E221" r:id="rId431"/>
+    <hyperlink ref="F221" r:id="rId432"/>
+    <hyperlink ref="E222" r:id="rId433"/>
+    <hyperlink ref="F222" r:id="rId434"/>
+    <hyperlink ref="E223" r:id="rId435"/>
+    <hyperlink ref="F223" r:id="rId436"/>
+    <hyperlink ref="E224" r:id="rId437"/>
+    <hyperlink ref="F224" r:id="rId438"/>
+    <hyperlink ref="E225" r:id="rId439"/>
+    <hyperlink ref="F225" r:id="rId440"/>
+    <hyperlink ref="E226" r:id="rId441"/>
+    <hyperlink ref="F226" r:id="rId442"/>
+    <hyperlink ref="E227" r:id="rId443"/>
+    <hyperlink ref="F227" r:id="rId444"/>
+    <hyperlink ref="E228" r:id="rId445"/>
+    <hyperlink ref="F228" r:id="rId446"/>
+    <hyperlink ref="E229" r:id="rId447"/>
+    <hyperlink ref="F229" r:id="rId448"/>
+    <hyperlink ref="E230" r:id="rId449"/>
+    <hyperlink ref="F230" r:id="rId450"/>
+    <hyperlink ref="E231" r:id="rId451"/>
+    <hyperlink ref="F231" r:id="rId452"/>
+    <hyperlink ref="E232" r:id="rId453"/>
+    <hyperlink ref="F232" r:id="rId454"/>
+    <hyperlink ref="E233" r:id="rId455"/>
+    <hyperlink ref="F233" r:id="rId456"/>
+    <hyperlink ref="E234" r:id="rId457"/>
+    <hyperlink ref="F234" r:id="rId458"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>