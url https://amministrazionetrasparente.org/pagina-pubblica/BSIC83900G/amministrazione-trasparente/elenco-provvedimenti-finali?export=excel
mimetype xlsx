--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -8,80 +8,212 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1066" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1146" uniqueCount="590">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6B0E1893</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiali per il progetto orto per la scuola secondaria</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD6338A98B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio formativo di Orientamento scolastico per gli alunni delle classi terze della Scuola Secondaria</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD62D06911</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di Rafting per le classi quinte della scuola primaria a Verona (VR)</t>
+  </si>
+  <si>
+    <t>BD5FCBBECA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di fornetto per laboratorio didattico di cucina scuola secondaria</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5CBA7EA6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di dotazioni tecnologiche e didattiche per la scuola primaria</t>
+  </si>
+  <si>
+    <t>BD5AEE4286</t>
+  </si>
+  <si>
+    <t>Fornitura Materiali didattici per la scuola primaria</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4E6F769F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale per i laboratori d’arte secondaria</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD35B3F7EA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di Testi Antologia - Scienze - Geografia per scuola secondaria</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD3272590C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di carta A4 per i plessi primaria e secondaria</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD2973E88B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di targhe personalizzate per progetti con fondi europei</t>
+  </si>
+  <si>
+    <t>BD18B39B4D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura delle coperture assicurative Infortuni e Responsabilità Civile per il triennio 2026 – 2029</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD2271382D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di testi di IRC per la scuola secondaria</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0A93CD7E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura pacchetto “SPORT&amp;SCHOOL TRIP” per le classi seconde e terze della scuola Secondaria</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF8FCCD9A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Trasporto alunni per viaggio d’istruzione-sportivo a Bibione e visita didattica a Verona Classi 4^ Scuola Primaria</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE1EEF855</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Responsabile del Servizio di Prevenzione e Protezione (R.S.P.P.) per il triennio 1/1/2027 – 31/12/2029</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCCDED4F85</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale per il progetto matematica - cl. 5^ Scuola Primaria</t>
+  </si>
+  <si>
     <t>17/08/2026</t>
   </si>
   <si>
     <t>BCB8F6B57E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di consumo per i plessi</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCAB168FC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di beni di cui al PROGETTO POC “Per la Scuola” 2014-2020 – Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gratuito al personale della scuola.</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>BC9B56CE12</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di antivirus e assistenza informatica per gli uffici</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4C989D12</t>
   </si>
@@ -2050,4318 +2182,4638 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB8F6B57E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7865922c-2c1d-4b82-9a94-e1732d96d188" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB168FC1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/43c09665-c3cb-4908-9081-29c8b3d50dc7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9B56CE12" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/69cef8e5-6aa3-4bc7-a1a3-c12f1b6ad610" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C989D12" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/73c18a2f-98e7-4ff2-8186-3c6a5f68df87" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43B17064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/08347e83-949a-410a-810d-876adcf992e7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/dcc10cb9-d472-4c21-b6f4-dc665aa0be1d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BA3B5CA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/dd95f1bb-098c-444b-aa3e-6790aabbff98" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0AEB83D5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0af07ad3-22c6-4d12-8f02-91b732c78a7b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6FBE173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/943cb01e-0dbb-4036-9fee-7521e5ecfad1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA89B5CB2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fe850628-08b2-42be-9de4-3e58c21cc48c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86CB16E3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/99e1e6cf-1b43-47e6-ac35-099f61d51a67" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75F06D65" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/adbcdcad-ddb4-43c5-bf2f-5db236a2641c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB628C66A5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f166b8bc-00e7-4c85-8f9d-82b762f58142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5304EBA8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2c4b97e0-409d-4e3b-9b32-1d9949ef60ad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5328C558" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5f710946-d811-4ab8-986b-bc81990fc0b0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB430B1B56" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/67c73bd1-9489-45e8-a739-14f5ca16f720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2682C000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3d92a857-3113-45d6-9fc1-b669886fdb98" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63011B56" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3475f55c-25b8-4152-b7bd-90ae721a3483" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB23BE453B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/48e94c85-61d6-42e8-b141-fe90124ec581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2347C899" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fc49d811-f0fb-49d5-a612-1d74ad90ebe7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB232B3F76" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fddec708-190e-43b0-b0ae-655cea889929" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2300AD7C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9435be88-47c9-44ad-82ee-771b905f25c5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF6B8A11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/85412eb1-3b3d-4b1a-ab7e-ed96743a2c75" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9F45FB9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/195c5af3-5a97-48e5-88d9-a7996e880055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9A1ABF4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bcfc85a5-2d4d-461d-b3fa-5baedc217c6c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD987D520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/27c2d118-aa86-429a-b0b3-8ba17d46f359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA7A3152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/eec0bfcc-966c-48e4-95c5-5b495c7d8561" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9F46A80" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/248a696e-aa79-48cb-ac40-7a3a967c29f3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE665960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3e6827ad-67fe-4ad0-9bb7-35fcdfa11344" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA939D3E83" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bae0cc6e-a716-4508-909e-cd8481c8b950" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABADF36E1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/dfc70230-64cd-4a29-82f8-8f6f99a91d85" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88E99191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/54250496-284f-4043-a1fa-935becb8f3f1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA888064B5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ceb3db5d-6ad0-408f-9cb6-f8ed16fdb98e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79DB9AD0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2659f97d-182c-47dc-a525-6d6afdaaa8c6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65A4A2ED" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/09939df0-8265-47b7-b4f6-f97007463236" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA40D0396F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a6b87bf2-44d3-4ff4-82fa-ec2ebfc74900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39486B55" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2275cb64-3bf5-4e46-af05-b8ba9f00517b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ED291451" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/831383e0-6fcb-442f-b48e-7b6d57cd5ef2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9986A0EFE" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/4fdd62a0-615b-4e3d-99f6-63035510ae5f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BBFB4C0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6459ba72-8800-4ece-b7ad-a58772464961" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97492D556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/24beee77-8411-4d4e-bc56-367b3460c2b8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973098C2E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5c2e4e3e-42d5-4585-a074-4dcd65a06b5c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E360D0E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5d89a9d3-e415-4d56-831c-3a85502a104e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933C92642" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a78c17bd-fcd6-477b-92c5-53fe0c5b5b2a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9358748B8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ce8a05b0-0f85-4467-967d-8a3c267458d5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933F08E24" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/177b5fc1-9a7e-4ddd-90dd-8984e55ec55a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933D12FE0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0ae701c2-e706-4097-8028-dee2a4e9ea8d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92271E01B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/15a94b9e-71d3-4f10-ad94-d3b0148d495c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915100E25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/8bfe5a7f-56c9-4909-b7e5-7043fd29444e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE99F87D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a5e0fd69-0cae-4dc3-a7af-27bd1bc08093" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CCB61194" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5844edb4-b25e-4f26-9bb8-d344e4345322" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AF31C6E9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/88a14cb7-b923-4755-af64-a9513b39ca97" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADA41400" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/66e1ccf5-752f-4523-964e-c0e194d42e98" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD5BA78F" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/468e445b-6812-49d6-be90-0b99584b6e17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F786761" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ed00710f-88a0-49f4-beae-680613f11ef7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B0C433D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c6824a88-69df-4bc7-9c6a-ee656b76e500" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86337CC8A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/acf8f298-f2a1-4ee4-aebc-e324711601ca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84EBBE66D" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bfce0172-ad1a-4864-8cfd-8d216c5c04a1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8488F1DF9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f7d78815-cbbe-4156-a982-9fe0011e1433" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8238C61D6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d9159707-4bd4-45f5-a137-20723a5c58cd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8137D58EE" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a78cde53-9b77-4737-b5f3-152b64f59538" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81024A98E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d53f8557-81cb-4ee6-aba3-74894692e08f" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F7278D6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ecff3349-ad83-4126-8e95-57ef0aea70c9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80E7CFF57" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f5f44d03-bed6-4953-bca4-69d96609fc84" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805235AD6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/8da48747-1810-45be-ae24-8d5f1f891b52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803564327" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/14030f3f-d621-48f3-8cea-3d236d021b4d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FD07EF8C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/972f74d3-42e9-4ab3-b3a4-2aeabc193080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EA794A1E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ba40fb25-9d40-465d-8554-6c8273af1f6d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E711F9A4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a3e908e4-8833-46f5-9079-8e621722a808" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7880B6B02" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b6d1a593-53a6-482b-8ccd-6a4076fe20ac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788141DB6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/918ef144-e76f-4201-b272-274767d815d1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B787E95943" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/64e75861-e54e-4258-9bf6-306e6b4afae4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70531643B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7ab3dcb4-2426-4187-a47a-60be48d57e49" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBEB5205" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/45aa0239-d3ea-4f04-8d27-43119affdf38" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA4018C4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b4488892-890b-44ab-a060-34d14226f56e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFFC729E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/538b0985-126d-497d-bfd3-530b3cc848ad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFAF25CF" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5a2c4276-af25-4d54-9b03-89eb3db80473" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4B5BF0F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9a185519-e508-411f-bade-1001af221262" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3E3DBF4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ecee053f-3019-432a-ba4d-489c5426c5ad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC427C56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/46060aea-a2a0-45ad-a2c7-a8985eacbbe7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC298315" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/84c09732-6d54-4780-914c-15f8ffbfaf12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC015C6A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f8f55afb-d8db-48ff-b42d-e9b9b793c708" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6965C3F7F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c3893041-a2e6-44d1-afea-3d342057a445" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696693B26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6494335c-99a6-4f07-af88-4e30144a4011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685688BED" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b8c43887-dec5-47b9-8b5d-04d040322ddd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B10CC0C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2bb442dd-4f48-404a-a6ec-c7c68883f12c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67579798C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0ac7a596-cc07-47b0-a92c-c54a662e2a75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6687B088A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f9d55a50-724a-4b3d-b612-5a7e476476eb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64FC35C2B" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/28bed602-0879-42fe-9259-606d439a32e3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618224AA0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9f2440be-f347-4172-be44-43350e137a01" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617ED7152" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e9a75164-caba-4067-9487-9cf478132e13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617A110E5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/8b70fead-f65f-4f2f-94f2-771020a97359" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6170860DE" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6b5d37c5-5363-40b6-9dc1-126f4366bcb3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68566E67A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a82e6157-636e-457e-9f9e-283a9350933a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C9D412B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/794dfce5-fe29-4a1e-9bbd-1b006bf53dec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EFF9E07F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ed67cb72-2728-4e09-bfa4-c358fb6173de" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7AB6300" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f2007da2-8462-464e-b54d-65c1eea5f5db" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE33AEB3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e5ad7788-a127-4158-b272-5efb86c21b40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CCC1553F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3258ad08-b69f-4daa-aadd-2cd703919fb5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BEC06F17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1681945f-0596-4473-967a-c236791349cb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BECE464D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d16b96fe-df24-419d-92bb-c8600bbd9144" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B9B98A0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/4102742e-292e-4258-9fb2-fa2e39e3ac11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B90219E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/de8cf4c4-2b0e-4577-b858-ac7ddd5ae49a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AE15D72" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/df2ee4fb-a06d-41f3-b7d6-02a0a9fcace7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54064EF11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/da15f24c-4d83-4820-8e6f-f85c0aa1df19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B507072E0A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e3316c1a-0674-44cb-9b09-54a4da35b84a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50621862B" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/40f9dcf8-b9c1-411c-a0df-8cca116cca87" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B505D92A8D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6a724fc6-a922-44df-b17b-15e722d5fdab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5054AD385" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2b50fe40-7bbc-43ee-9097-5c226fe7db37" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B528A607" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/26d21ab0-6d14-41b9-b2fb-40244ab58582" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D90B9AD5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/952314f0-667a-40f8-b4cd-126277051be4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D939CCAC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/40cf74c1-3121-4aa8-a295-66ec87b19c69" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8E00BA6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/212856c6-c509-419c-8330-677de017e5a8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C9A8B371" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/18852c39-83e5-4b8f-bb89-0bf273eca5d2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B7DA6938" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fca6f67f-9993-46a4-8497-993f44c94ed3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B7573513" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/28adf575-a67a-45f6-b4a8-aecf40987d2b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46069F5AB" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b60c7c2b-5dd3-46f8-81e8-18e8e8a3bad6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426B2FA36" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/43de2e72-d283-49bf-bf4e-836ca2a7c562" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426C64935" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0314443a-c9b8-4025-8b23-02ad680a56f0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BAD41BD" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c5ba4093-ba38-4664-9070-931fff7a143a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41C7C1C66" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b5324835-8378-4287-a781-d285726a0390" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4079DE435" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/92f17e63-41b1-408d-a580-61e9943f209c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40798391B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d16059fb-da3a-4982-ade2-89b7aad3c61e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B404EC96C9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/179a552a-43af-415b-974f-2a3f27dd8f81" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4031547C1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/73453aa7-16f1-4dee-a59b-2e55ca40771f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3551F7054" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1034d0cd-0259-4e6a-90ff-a0d4e5a69190" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3194C4870" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5b4b4b18-3c6d-4f6e-b0cd-ed8d8596fc0b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3186975B2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1c7818ab-dfea-4183-8e25-7c9058511836" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3169E6868" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/167c5fc7-cf7f-412b-8875-17115d7f31aa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3192EC2F0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/28ac7940-0b31-4ab1-9721-f969219146f6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D840F6E0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7f3e435c-0c04-4d57-a98b-9ccd74e0cb4a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D5A9C268" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/558bd73d-131a-42f0-aeb5-1b3c06ce3aa7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D12EC9D9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/84130e5f-a81a-44db-a501-5ca1a64f093d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D1341001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ce0fa41d-0115-4514-82da-09d6198818ef" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C55BCA7F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9310c29c-63d0-4588-9e99-f19a77ae7e9f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C1B1648F" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d1cc2d68-a19d-4b26-84a2-4d22ab8fb6cb" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BA6E6309" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/70528213-0cb2-431e-b032-1f73528f056e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BA483AD0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7288a94d-81f9-454d-b61c-50bdd741c6b3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BB09726C" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0a46e917-6b0c-4c66-844a-3d805f301109" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BA611343" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5520ef35-f0c3-4631-a71a-2ca3975456d1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B67963C5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1e6acfea-e504-4f37-890a-343aa9df3007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B665E24D" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/06a53926-1f6d-40fe-b982-639364bc23d4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AFAE4108" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bc50c5ad-3ab1-43b4-8520-d7188dca1c42" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2448AE474" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/753fcff5-55a3-4de3-bc39-a7a953095e4c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B244B71BE1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a870439b-83cf-4b97-b72a-49518a11cbdd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22CD023C7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a8968666-5e45-420d-b7fb-bedc77afd038" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2113DFA29" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/426b1251-c6d1-4691-9de4-e2f6cec0900c" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FE51F3D8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2add9439-5f15-4a55-90d0-3fc16c020051" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17EEA7141" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/12190c2f-0c7c-4f96-ad73-a7da237dd0be" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B167AEEFE5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0a7f3622-acc1-4afd-bdef-21b431e4abac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1479FE5D1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d89b1a57-19d5-4ccd-9ce9-d91a214605ae" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1478686C6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d5f621a2-0d70-4225-9ee5-41ee7bfe05ad" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13DA79210" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7b4f3ac9-45e7-4265-86c7-86573f35df05" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13DA4DDBD" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/72fae828-0e54-4c11-aac7-3e4517670039" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13DA79210" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7b4f3ac9-45e7-4265-86c7-86573f35df05" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A12A526" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/aa8ca96c-30ce-4d33-97d6-f38fa7059170" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121A9A9C1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/66ccca31-0f34-437e-93e6-46a5551c9eb6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121A717EC" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c12c2ab4-9c20-48e6-8bcb-c45d54389135" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1219FA5B9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/dc68a39b-2052-4a65-92ce-6eaa44e9e5d5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121A1E36F" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/106c0e0a-9c93-442a-af8c-a857f124f6f1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121AB9358" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c85180ca-2c8d-4e7a-a20e-efe1764f3084" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10207E22B" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/4e8a9978-7811-465b-9de4-18d2e4057bac" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F29D5543" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/baa7c4cf-9eca-4054-aa7a-555f1a897b30" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F25AA4BF" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/09fb79dd-33ee-45e1-a9f9-cd2778b1c9e5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F28D305C" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/319ee0ad-edf1-4354-9a3f-2b5b7703bbd3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2AA50EA" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/71ccc0ce-a9b2-4627-8e2a-ba9e7ada2269" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CEC7B03B" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d18f0730-bb62-4023-bd6d-bcd2d4ee882a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CECAEA4E" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9f8f42dd-143e-4a85-94aa-2154b53b2ebc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CECDE1ED" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e1e6a0a0-63c8-4553-ac35-ebcab1520b88" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CEC43204" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/081ca1d0-a5c1-48ac-85f0-7e7fbd79d634" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3D30833" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0627490a-5eec-4d21-a5f2-007e5bb76762" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3D1FA2B" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2eb2f0ad-4211-4ef3-b85a-df4711d57899" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3CBC879" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ed9d2f7d-6be5-4ff8-acb7-09ffafb44955" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B2D717B2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/02f482e7-468c-4592-a77e-4befc1c54c6a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B096160F08" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1c9fdf1f-a107-4f01-a1ee-91f1ffc1464c" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0962E2D92" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/21ffcf25-7d51-4ed0-97bc-237770b656ad" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09638219F" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2dda35f9-0915-4200-b9e9-37889274c1b4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08C6C26F1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3cb10ca8-f78b-4102-b883-98a05ecdbcef" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B063845D20" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d8492d89-831e-4559-b6fc-1ee6bb9b2e96" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0672C2140" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/8208de59-b455-4c3d-b8c0-fce209d38d5b" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0672195C8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ac7fdaa6-1f10-4aec-b81b-b9e8e097c694" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07DC51F56" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ac1f56de-646a-48a1-95a6-d55a1d3ce9e8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07DD6A73C" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d5d23da2-4dfb-4f23-8887-9688c405b3ca" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07DEF4C5E" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/24ca0077-c548-4a46-b85c-d8de0774679f" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AE8E3C1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c779de0a-85cf-4675-be42-a955086b2df9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AF24F86" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/10f36102-530f-449e-ba96-fbce6a690b16" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0637FD1B9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/87ecf504-76d9-49d7-8338-c6c2b2b615a0" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0637C1036" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/14da93ae-3342-4489-9628-ba557a946d41" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B004862" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6a05c5f6-c504-48cf-a905-5f5dbfee5f4a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B032E56" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d2233178-7d6c-4cb7-b206-9eb9df65ca20" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B01AA89" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/34bc75a7-7022-4554-98f6-b7054d2eceb9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B048082" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5a6a6e91-0490-437c-839a-c412871088af" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B044C23E30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fdb186cc-947c-4f97-881d-3e270f926587" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034DDFA93" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ea127740-ff9b-4c8d-89e7-17a9faf3081c" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034B01CDB" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f7d544e5-0a61-460d-9a14-02353e38fb97" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034CCB6D1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b5da7984-55e5-4a84-9b86-9b07d970ec5c" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03048C842" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0cde77e4-4501-40ca-ac67-d0a3760df1b7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03058A9DD" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1739c9bf-bbce-4734-8144-2822a6cf918f" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0285B8ECF" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2bb1bc7d-8914-4524-82b5-f67fe198175c" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01D8E0C35" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b3759b58-5507-4ed8-9a2c-2045a6c15cf0" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B010F3B538" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2d7493c1-8e5c-4cca-956c-bfd27a7fee02" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01A2548C1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bf1cf81d-9262-410a-a2d5-e6b7209d8e33" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B019B85A62" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ca51bd83-b373-4363-8b6f-810bd93cdccc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01ECF3D0B" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a14e5405-95bd-4a82-a4b7-36ca703bfe9e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6B0E1893" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/50ac6969-2fbc-4cab-b514-175c8be03c23" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6338A98B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3c13b0bc-194c-4b25-825b-1abfe4375985" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD62D06911" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c9b552b3-e3da-4192-9766-3459b855c0d9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5FCBBECA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f7e1f737-3290-4a71-b5ea-578a3b03b164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5CBA7EA6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/eb20b69e-9acd-453c-a270-478e518b0b20" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5AEE4286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6f11132e-cdb4-40e5-b7c5-2b2087020df7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E6F769F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/22622ce7-ba34-45c3-a88b-590c57c36c1a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD35B3F7EA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/671e0632-954e-48fb-8a16-57abef8eb1f7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3272590C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c13bff72-9d87-47df-9c8c-34cd9c25cb7b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2973E88B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e542cbe8-78e1-4432-9bdd-6d5f6497dbba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD18B39B4D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/68662346-489c-460d-92fc-4cd3598baf47" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2271382D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3d4ef369-6b46-48e8-ae35-d2954fc6528d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0A93CD7E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0dc9bbc0-d66b-4c8c-a974-21b0ed1174ee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF8FCCD9A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/76cd64a0-302b-4484-aa2d-9b1604e94d9b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE1EEF855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/771de998-496e-4bdf-91f3-07637dfe7784" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCDED4F85" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/13424e6a-3001-48c1-96b6-8542055a5eae" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB8F6B57E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7865922c-2c1d-4b82-9a94-e1732d96d188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB168FC1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/43c09665-c3cb-4908-9081-29c8b3d50dc7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9B56CE12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/69cef8e5-6aa3-4bc7-a1a3-c12f1b6ad610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C989D12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/73c18a2f-98e7-4ff2-8186-3c6a5f68df87" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43B17064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/08347e83-949a-410a-810d-876adcf992e7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/dcc10cb9-d472-4c21-b6f4-dc665aa0be1d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BA3B5CA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/dd95f1bb-098c-444b-aa3e-6790aabbff98" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0AEB83D5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0af07ad3-22c6-4d12-8f02-91b732c78a7b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6FBE173" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/943cb01e-0dbb-4036-9fee-7521e5ecfad1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA89B5CB2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fe850628-08b2-42be-9de4-3e58c21cc48c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86CB16E3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/99e1e6cf-1b43-47e6-ac35-099f61d51a67" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75F06D65" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/adbcdcad-ddb4-43c5-bf2f-5db236a2641c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB628C66A5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f166b8bc-00e7-4c85-8f9d-82b762f58142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5304EBA8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2c4b97e0-409d-4e3b-9b32-1d9949ef60ad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5328C558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5f710946-d811-4ab8-986b-bc81990fc0b0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB430B1B56" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/67c73bd1-9489-45e8-a739-14f5ca16f720" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2682C000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3d92a857-3113-45d6-9fc1-b669886fdb98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63011B56" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3475f55c-25b8-4152-b7bd-90ae721a3483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB23BE453B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/48e94c85-61d6-42e8-b141-fe90124ec581" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2347C899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fc49d811-f0fb-49d5-a612-1d74ad90ebe7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB232B3F76" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fddec708-190e-43b0-b0ae-655cea889929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2300AD7C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9435be88-47c9-44ad-82ee-771b905f25c5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF6B8A11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/85412eb1-3b3d-4b1a-ab7e-ed96743a2c75" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9F45FB9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/195c5af3-5a97-48e5-88d9-a7996e880055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9A1ABF4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bcfc85a5-2d4d-461d-b3fa-5baedc217c6c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD987D520" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/27c2d118-aa86-429a-b0b3-8ba17d46f359" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA7A3152" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/eec0bfcc-966c-48e4-95c5-5b495c7d8561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9F46A80" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/248a696e-aa79-48cb-ac40-7a3a967c29f3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE665960" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3e6827ad-67fe-4ad0-9bb7-35fcdfa11344" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA939D3E83" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bae0cc6e-a716-4508-909e-cd8481c8b950" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABADF36E1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/dfc70230-64cd-4a29-82f8-8f6f99a91d85" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88E99191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/54250496-284f-4043-a1fa-935becb8f3f1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA888064B5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ceb3db5d-6ad0-408f-9cb6-f8ed16fdb98e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79DB9AD0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2659f97d-182c-47dc-a525-6d6afdaaa8c6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65A4A2ED" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/09939df0-8265-47b7-b4f6-f97007463236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA40D0396F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a6b87bf2-44d3-4ff4-82fa-ec2ebfc74900" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39486B55" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2275cb64-3bf5-4e46-af05-b8ba9f00517b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ED291451" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/831383e0-6fcb-442f-b48e-7b6d57cd5ef2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9986A0EFE" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/4fdd62a0-615b-4e3d-99f6-63035510ae5f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BBFB4C0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6459ba72-8800-4ece-b7ad-a58772464961" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97492D556" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/24beee77-8411-4d4e-bc56-367b3460c2b8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973098C2E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5c2e4e3e-42d5-4585-a074-4dcd65a06b5c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E360D0E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5d89a9d3-e415-4d56-831c-3a85502a104e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933C92642" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a78c17bd-fcd6-477b-92c5-53fe0c5b5b2a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9358748B8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ce8a05b0-0f85-4467-967d-8a3c267458d5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933F08E24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/177b5fc1-9a7e-4ddd-90dd-8984e55ec55a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933D12FE0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0ae701c2-e706-4097-8028-dee2a4e9ea8d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92271E01B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/15a94b9e-71d3-4f10-ad94-d3b0148d495c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915100E25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/8bfe5a7f-56c9-4909-b7e5-7043fd29444e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE99F87D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a5e0fd69-0cae-4dc3-a7af-27bd1bc08093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CCB61194" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5844edb4-b25e-4f26-9bb8-d344e4345322" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AF31C6E9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/88a14cb7-b923-4755-af64-a9513b39ca97" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADA41400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/66e1ccf5-752f-4523-964e-c0e194d42e98" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD5BA78F" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/468e445b-6812-49d6-be90-0b99584b6e17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F786761" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ed00710f-88a0-49f4-beae-680613f11ef7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B0C433D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c6824a88-69df-4bc7-9c6a-ee656b76e500" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86337CC8A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/acf8f298-f2a1-4ee4-aebc-e324711601ca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84EBBE66D" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bfce0172-ad1a-4864-8cfd-8d216c5c04a1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8488F1DF9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f7d78815-cbbe-4156-a982-9fe0011e1433" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8238C61D6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d9159707-4bd4-45f5-a137-20723a5c58cd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8137D58EE" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a78cde53-9b77-4737-b5f3-152b64f59538" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81024A98E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d53f8557-81cb-4ee6-aba3-74894692e08f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F7278D6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ecff3349-ad83-4126-8e95-57ef0aea70c9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80E7CFF57" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f5f44d03-bed6-4953-bca4-69d96609fc84" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805235AD6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/8da48747-1810-45be-ae24-8d5f1f891b52" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803564327" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/14030f3f-d621-48f3-8cea-3d236d021b4d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FD07EF8C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/972f74d3-42e9-4ab3-b3a4-2aeabc193080" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EA794A1E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ba40fb25-9d40-465d-8554-6c8273af1f6d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E711F9A4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a3e908e4-8833-46f5-9079-8e621722a808" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7880B6B02" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b6d1a593-53a6-482b-8ccd-6a4076fe20ac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788141DB6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/918ef144-e76f-4201-b272-274767d815d1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B787E95943" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/64e75861-e54e-4258-9bf6-306e6b4afae4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70531643B" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7ab3dcb4-2426-4187-a47a-60be48d57e49" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBEB5205" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/45aa0239-d3ea-4f04-8d27-43119affdf38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA4018C4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b4488892-890b-44ab-a060-34d14226f56e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFFC729E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/538b0985-126d-497d-bfd3-530b3cc848ad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFAF25CF" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5a2c4276-af25-4d54-9b03-89eb3db80473" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4B5BF0F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9a185519-e508-411f-bade-1001af221262" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3E3DBF4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ecee053f-3019-432a-ba4d-489c5426c5ad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC427C56" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/46060aea-a2a0-45ad-a2c7-a8985eacbbe7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC298315" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/84c09732-6d54-4780-914c-15f8ffbfaf12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC015C6A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f8f55afb-d8db-48ff-b42d-e9b9b793c708" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6965C3F7F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c3893041-a2e6-44d1-afea-3d342057a445" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696693B26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6494335c-99a6-4f07-af88-4e30144a4011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685688BED" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b8c43887-dec5-47b9-8b5d-04d040322ddd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B10CC0C" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2bb442dd-4f48-404a-a6ec-c7c68883f12c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67579798C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0ac7a596-cc07-47b0-a92c-c54a662e2a75" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6687B088A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f9d55a50-724a-4b3d-b612-5a7e476476eb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64FC35C2B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/28bed602-0879-42fe-9259-606d439a32e3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618224AA0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9f2440be-f347-4172-be44-43350e137a01" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617ED7152" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e9a75164-caba-4067-9487-9cf478132e13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617A110E5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/8b70fead-f65f-4f2f-94f2-771020a97359" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6170860DE" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6b5d37c5-5363-40b6-9dc1-126f4366bcb3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68566E67A" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a82e6157-636e-457e-9f9e-283a9350933a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C9D412B" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/794dfce5-fe29-4a1e-9bbd-1b006bf53dec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EFF9E07F" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ed67cb72-2728-4e09-bfa4-c358fb6173de" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7AB6300" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f2007da2-8462-464e-b54d-65c1eea5f5db" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE33AEB3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e5ad7788-a127-4158-b272-5efb86c21b40" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CCC1553F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3258ad08-b69f-4daa-aadd-2cd703919fb5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BEC06F17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1681945f-0596-4473-967a-c236791349cb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BECE464D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d16b96fe-df24-419d-92bb-c8600bbd9144" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B9B98A0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/4102742e-292e-4258-9fb2-fa2e39e3ac11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B90219E" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/de8cf4c4-2b0e-4577-b858-ac7ddd5ae49a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AE15D72" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/df2ee4fb-a06d-41f3-b7d6-02a0a9fcace7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54064EF11" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/da15f24c-4d83-4820-8e6f-f85c0aa1df19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B507072E0A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e3316c1a-0674-44cb-9b09-54a4da35b84a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50621862B" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/40f9dcf8-b9c1-411c-a0df-8cca116cca87" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B505D92A8D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6a724fc6-a922-44df-b17b-15e722d5fdab" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5054AD385" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2b50fe40-7bbc-43ee-9097-5c226fe7db37" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B528A607" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/26d21ab0-6d14-41b9-b2fb-40244ab58582" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D90B9AD5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/952314f0-667a-40f8-b4cd-126277051be4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D939CCAC" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/40cf74c1-3121-4aa8-a295-66ec87b19c69" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8E00BA6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/212856c6-c509-419c-8330-677de017e5a8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C9A8B371" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/18852c39-83e5-4b8f-bb89-0bf273eca5d2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B7DA6938" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fca6f67f-9993-46a4-8497-993f44c94ed3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B7573513" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/28adf575-a67a-45f6-b4a8-aecf40987d2b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46069F5AB" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b60c7c2b-5dd3-46f8-81e8-18e8e8a3bad6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426B2FA36" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/43de2e72-d283-49bf-bf4e-836ca2a7c562" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426C64935" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0314443a-c9b8-4025-8b23-02ad680a56f0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BAD41BD" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c5ba4093-ba38-4664-9070-931fff7a143a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41C7C1C66" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b5324835-8378-4287-a781-d285726a0390" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4079DE435" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/92f17e63-41b1-408d-a580-61e9943f209c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40798391B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d16059fb-da3a-4982-ade2-89b7aad3c61e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B404EC96C9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/179a552a-43af-415b-974f-2a3f27dd8f81" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4031547C1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/73453aa7-16f1-4dee-a59b-2e55ca40771f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3551F7054" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1034d0cd-0259-4e6a-90ff-a0d4e5a69190" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3194C4870" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5b4b4b18-3c6d-4f6e-b0cd-ed8d8596fc0b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3186975B2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1c7818ab-dfea-4183-8e25-7c9058511836" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3169E6868" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/167c5fc7-cf7f-412b-8875-17115d7f31aa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3192EC2F0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/28ac7940-0b31-4ab1-9721-f969219146f6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D840F6E0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7f3e435c-0c04-4d57-a98b-9ccd74e0cb4a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D5A9C268" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/558bd73d-131a-42f0-aeb5-1b3c06ce3aa7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D12EC9D9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/84130e5f-a81a-44db-a501-5ca1a64f093d" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D1341001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ce0fa41d-0115-4514-82da-09d6198818ef" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C55BCA7F" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9310c29c-63d0-4588-9e99-f19a77ae7e9f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C1B1648F" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d1cc2d68-a19d-4b26-84a2-4d22ab8fb6cb" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BA6E6309" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/70528213-0cb2-431e-b032-1f73528f056e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BA483AD0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7288a94d-81f9-454d-b61c-50bdd741c6b3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BB09726C" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0a46e917-6b0c-4c66-844a-3d805f301109" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BA611343" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5520ef35-f0c3-4631-a71a-2ca3975456d1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B67963C5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1e6acfea-e504-4f37-890a-343aa9df3007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B665E24D" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/06a53926-1f6d-40fe-b982-639364bc23d4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AFAE4108" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bc50c5ad-3ab1-43b4-8520-d7188dca1c42" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2448AE474" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/753fcff5-55a3-4de3-bc39-a7a953095e4c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B244B71BE1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a870439b-83cf-4b97-b72a-49518a11cbdd" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22CD023C7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a8968666-5e45-420d-b7fb-bedc77afd038" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2113DFA29" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/426b1251-c6d1-4691-9de4-e2f6cec0900c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FE51F3D8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2add9439-5f15-4a55-90d0-3fc16c020051" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17EEA7141" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/12190c2f-0c7c-4f96-ad73-a7da237dd0be" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B167AEEFE5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0a7f3622-acc1-4afd-bdef-21b431e4abac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1479FE5D1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d89b1a57-19d5-4ccd-9ce9-d91a214605ae" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1478686C6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d5f621a2-0d70-4225-9ee5-41ee7bfe05ad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13DA79210" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7b4f3ac9-45e7-4265-86c7-86573f35df05" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13DA4DDBD" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/72fae828-0e54-4c11-aac7-3e4517670039" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13DA79210" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/7b4f3ac9-45e7-4265-86c7-86573f35df05" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A12A526" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/aa8ca96c-30ce-4d33-97d6-f38fa7059170" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121A9A9C1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/66ccca31-0f34-437e-93e6-46a5551c9eb6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121A717EC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c12c2ab4-9c20-48e6-8bcb-c45d54389135" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1219FA5B9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/dc68a39b-2052-4a65-92ce-6eaa44e9e5d5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121A1E36F" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/106c0e0a-9c93-442a-af8c-a857f124f6f1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B121AB9358" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c85180ca-2c8d-4e7a-a20e-efe1764f3084" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10207E22B" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/4e8a9978-7811-465b-9de4-18d2e4057bac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F29D5543" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/baa7c4cf-9eca-4054-aa7a-555f1a897b30" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F25AA4BF" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/09fb79dd-33ee-45e1-a9f9-cd2778b1c9e5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F28D305C" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/319ee0ad-edf1-4354-9a3f-2b5b7703bbd3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2AA50EA" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/71ccc0ce-a9b2-4627-8e2a-ba9e7ada2269" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CEC7B03B" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d18f0730-bb62-4023-bd6d-bcd2d4ee882a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CECAEA4E" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/9f8f42dd-143e-4a85-94aa-2154b53b2ebc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CECDE1ED" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/e1e6a0a0-63c8-4553-ac35-ebcab1520b88" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CEC43204" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/081ca1d0-a5c1-48ac-85f0-7e7fbd79d634" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3D30833" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0627490a-5eec-4d21-a5f2-007e5bb76762" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3D1FA2B" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2eb2f0ad-4211-4ef3-b85a-df4711d57899" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3CBC879" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ed9d2f7d-6be5-4ff8-acb7-09ffafb44955" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B2D717B2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/02f482e7-468c-4592-a77e-4befc1c54c6a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B096160F08" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1c9fdf1f-a107-4f01-a1ee-91f1ffc1464c" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0962E2D92" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/21ffcf25-7d51-4ed0-97bc-237770b656ad" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09638219F" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2dda35f9-0915-4200-b9e9-37889274c1b4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08C6C26F1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/3cb10ca8-f78b-4102-b883-98a05ecdbcef" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B063845D20" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d8492d89-831e-4559-b6fc-1ee6bb9b2e96" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0672C2140" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/8208de59-b455-4c3d-b8c0-fce209d38d5b" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0672195C8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ac7fdaa6-1f10-4aec-b81b-b9e8e097c694" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07DC51F56" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ac1f56de-646a-48a1-95a6-d55a1d3ce9e8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07DD6A73C" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d5d23da2-4dfb-4f23-8887-9688c405b3ca" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07DEF4C5E" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/24ca0077-c548-4a46-b85c-d8de0774679f" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AE8E3C1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/c779de0a-85cf-4675-be42-a955086b2df9" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AF24F86" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/10f36102-530f-449e-ba96-fbce6a690b16" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0637FD1B9" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/87ecf504-76d9-49d7-8338-c6c2b2b615a0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0637C1036" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/14da93ae-3342-4489-9628-ba557a946d41" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B004862" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/6a05c5f6-c504-48cf-a905-5f5dbfee5f4a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B032E56" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/d2233178-7d6c-4cb7-b206-9eb9df65ca20" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B01AA89" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/34bc75a7-7022-4554-98f6-b7054d2eceb9" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B048082" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/5a6a6e91-0490-437c-839a-c412871088af" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B044C23E30" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/fdb186cc-947c-4f97-881d-3e270f926587" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034DDFA93" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ea127740-ff9b-4c8d-89e7-17a9faf3081c" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034B01CDB" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/f7d544e5-0a61-460d-9a14-02353e38fb97" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034CCB6D1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b5da7984-55e5-4a84-9b86-9b07d970ec5c" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03048C842" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/0cde77e4-4501-40ca-ac67-d0a3760df1b7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03058A9DD" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/1739c9bf-bbce-4734-8144-2822a6cf918f" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0285B8ECF" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2bb1bc7d-8914-4524-82b5-f67fe198175c" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01D8E0C35" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/b3759b58-5507-4ed8-9a2c-2045a6c15cf0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B010F3B538" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/2d7493c1-8e5c-4cca-956c-bfd27a7fee02" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01A2548C1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/bf1cf81d-9262-410a-a2d5-e6b7209d8e33" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B019B85A62" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/ca51bd83-b373-4363-8b6f-810bd93cdccc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01ECF3D0B" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC83900G/amministrazione-trasparente/atti-amministrazioni-enti/a14e5405-95bd-4a82-a4b7-36ca703bfe9e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F213"/>
+  <dimension ref="A1:F229"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4213</v>
+        <v>5663</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>5649</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>5577</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>5560</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>5536</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B7">
-        <v>3725</v>
+        <v>5519</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>3638</v>
+        <v>5408</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>3481</v>
+        <v>5216</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>2740</v>
+        <v>5193</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>2653</v>
+        <v>5126</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>2451</v>
+        <v>5122</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>2376</v>
+        <v>5081</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>2321</v>
+        <v>4907</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>2154</v>
+        <v>4767</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16">
+        <v>4609</v>
+      </c>
+      <c r="C16" t="s">
         <v>46</v>
       </c>
-      <c r="B16">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>2036</v>
+        <v>4474</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>1887</v>
+        <v>4213</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19">
-        <v>1867</v>
+        <v>4150</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20">
+        <v>4101</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>1842</v>
+        <v>3936</v>
       </c>
       <c r="C21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>1841</v>
+        <v>3918</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>1840</v>
+        <v>3725</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>1606</v>
+        <v>3638</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>1583</v>
+        <v>3481</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B26">
-        <v>1582</v>
+        <v>2740</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B27">
-        <v>1503</v>
+        <v>2653</v>
       </c>
       <c r="C27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B28">
-        <v>1331</v>
+        <v>2451</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B29">
-        <v>1330</v>
+        <v>2376</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B30">
-        <v>1299</v>
+        <v>2321</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B31">
-        <v>1191</v>
+        <v>2154</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32">
-        <v>1164</v>
+        <v>2153</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B33">
-        <v>1079</v>
+        <v>2036</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B34">
-        <v>1078</v>
+        <v>1887</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35">
-        <v>974</v>
+        <v>1867</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B36">
-        <v>849</v>
+        <v>1842</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>575</v>
+        <v>1842</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>543</v>
+        <v>1841</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39">
+        <v>1840</v>
+      </c>
+      <c r="C39" t="s">
         <v>110</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>112</v>
+      </c>
+      <c r="B40">
+        <v>1606</v>
+      </c>
+      <c r="C40" t="s">
         <v>113</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41">
+        <v>1583</v>
+      </c>
+      <c r="C41" t="s">
         <v>116</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42">
+        <v>1582</v>
+      </c>
+      <c r="C42" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B43">
-        <v>7027</v>
+        <v>1503</v>
       </c>
       <c r="C43" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44">
+        <v>1331</v>
+      </c>
+      <c r="C44" t="s">
         <v>124</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45">
+        <v>1330</v>
+      </c>
+      <c r="C45" t="s">
+        <v>126</v>
+      </c>
+      <c r="D45" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46">
+        <v>1299</v>
+      </c>
+      <c r="C46" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47">
-        <v>6662</v>
+        <v>1191</v>
       </c>
       <c r="C47" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B48">
-        <v>6661</v>
+        <v>1164</v>
       </c>
       <c r="C48" t="s">
         <v>135</v>
       </c>
       <c r="D48" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>137</v>
       </c>
       <c r="B49">
-        <v>6562</v>
+        <v>1079</v>
       </c>
       <c r="C49" t="s">
         <v>138</v>
       </c>
       <c r="D49" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50">
+        <v>1078</v>
+      </c>
+      <c r="C50" t="s">
         <v>140</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51">
+        <v>974</v>
+      </c>
+      <c r="C51" t="s">
         <v>143</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>145</v>
+      </c>
+      <c r="B52">
+        <v>849</v>
+      </c>
+      <c r="C52" t="s">
         <v>146</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>148</v>
+      </c>
+      <c r="B53">
+        <v>575</v>
+      </c>
+      <c r="C53" t="s">
         <v>149</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B54">
-        <v>5800</v>
+        <v>543</v>
       </c>
       <c r="C54" t="s">
         <v>152</v>
       </c>
       <c r="D54" t="s">
         <v>153</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B55">
-        <v>5799</v>
+        <v>137</v>
       </c>
       <c r="C55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B56">
-        <v>5651</v>
+        <v>7211</v>
       </c>
       <c r="C56" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B57">
-        <v>5638</v>
+        <v>7137</v>
       </c>
       <c r="C57" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>162</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B58">
-        <v>5608</v>
+        <v>7033</v>
       </c>
       <c r="C58" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D58" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B59">
-        <v>5321</v>
+        <v>7027</v>
       </c>
       <c r="C59" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D59" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B60">
-        <v>5181</v>
+        <v>6767</v>
       </c>
       <c r="C60" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D60" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B61">
-        <v>5151</v>
+        <v>6691</v>
       </c>
       <c r="C61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D61" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B62">
-        <v>4966</v>
+        <v>6663</v>
       </c>
       <c r="C62" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>176</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B63">
-        <v>4940</v>
+        <v>6662</v>
       </c>
       <c r="C63" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>4761</v>
+        <v>6661</v>
       </c>
       <c r="C64" t="s">
         <v>179</v>
       </c>
       <c r="D64" t="s">
         <v>180</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>181</v>
       </c>
       <c r="B65">
-        <v>4742</v>
+        <v>6562</v>
       </c>
       <c r="C65" t="s">
         <v>182</v>
       </c>
       <c r="D65" t="s">
         <v>183</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B66">
-        <v>4737</v>
+        <v>6494</v>
       </c>
       <c r="C66" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B67">
-        <v>4721</v>
+        <v>6114</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D67" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B68">
-        <v>4700</v>
+        <v>5977</v>
       </c>
       <c r="C68" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D68" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B69">
-        <v>4677</v>
+        <v>5801</v>
       </c>
       <c r="C69" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D69" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B70">
-        <v>4657</v>
+        <v>5800</v>
       </c>
       <c r="C70" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D70" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B71">
-        <v>4613</v>
+        <v>5799</v>
       </c>
       <c r="C71" t="s">
         <v>198</v>
       </c>
       <c r="D71" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>200</v>
       </c>
       <c r="B72">
-        <v>4601</v>
+        <v>5651</v>
       </c>
       <c r="C72" t="s">
         <v>201</v>
       </c>
       <c r="D72" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>200</v>
+      </c>
+      <c r="B73">
+        <v>5638</v>
+      </c>
+      <c r="C73" t="s">
         <v>203</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>204</v>
       </c>
-      <c r="D73" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E73" t="s">
+        <v>203</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B74">
-        <v>4332</v>
+        <v>5608</v>
       </c>
       <c r="C74" t="s">
         <v>206</v>
       </c>
       <c r="D74" t="s">
         <v>207</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B75">
-        <v>4331</v>
+        <v>5321</v>
       </c>
       <c r="C75" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D75" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B76">
-        <v>4196</v>
+        <v>5181</v>
       </c>
       <c r="C76" t="s">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>213</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B77">
-        <v>4194</v>
+        <v>5151</v>
       </c>
       <c r="C77" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="D77" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>216</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B78">
-        <v>3347</v>
+        <v>4966</v>
       </c>
       <c r="C78" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>218</v>
+      </c>
+      <c r="E78" t="s">
+        <v>203</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B79">
-        <v>3280</v>
+        <v>4940</v>
       </c>
       <c r="C79" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D79" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B80">
-        <v>3265</v>
+        <v>4761</v>
       </c>
       <c r="C80" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D80" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B81">
-        <v>3204</v>
+        <v>4742</v>
       </c>
       <c r="C81" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D81" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B82">
-        <v>3203</v>
+        <v>4737</v>
       </c>
       <c r="C82" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="D82" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B83">
-        <v>3161</v>
+        <v>4721</v>
       </c>
       <c r="C83" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D83" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B84">
-        <v>3130</v>
+        <v>4700</v>
       </c>
       <c r="C84" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D84" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B85">
-        <v>3074</v>
+        <v>4677</v>
       </c>
       <c r="C85" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D85" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B86">
-        <v>3073</v>
+        <v>4657</v>
       </c>
       <c r="C86" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D86" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B87">
-        <v>2856</v>
+        <v>4613</v>
       </c>
       <c r="C87" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D87" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B88">
-        <v>2578</v>
+        <v>4601</v>
       </c>
       <c r="C88" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D88" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="B89">
-        <v>2577</v>
+        <v>4336</v>
       </c>
       <c r="C89" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D89" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B90">
-        <v>2490</v>
+        <v>4332</v>
       </c>
       <c r="C90" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D90" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B91">
-        <v>2413</v>
+        <v>4331</v>
       </c>
       <c r="C91" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D91" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B92">
-        <v>2365</v>
+        <v>4196</v>
       </c>
       <c r="C92" t="s">
-        <v>252</v>
+        <v>203</v>
       </c>
       <c r="D92" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>255</v>
+      </c>
+      <c r="E92" t="s">
+        <v>203</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>254</v>
       </c>
       <c r="B93">
-        <v>2351</v>
+        <v>4194</v>
       </c>
       <c r="C93" t="s">
-        <v>255</v>
+        <v>203</v>
       </c>
       <c r="D93" t="s">
         <v>256</v>
       </c>
-      <c r="E93" s="2" t="s">
-        <v>9</v>
+      <c r="E93" t="s">
+        <v>203</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>257</v>
       </c>
       <c r="B94">
-        <v>2252</v>
+        <v>3347</v>
       </c>
       <c r="C94" t="s">
         <v>258</v>
       </c>
       <c r="D94" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>260</v>
       </c>
       <c r="B95">
-        <v>1784</v>
+        <v>3280</v>
       </c>
       <c r="C95" t="s">
         <v>261</v>
       </c>
       <c r="D95" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>260</v>
+      </c>
+      <c r="B96">
+        <v>3265</v>
+      </c>
+      <c r="C96" t="s">
         <v>263</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B97">
-        <v>1762</v>
+        <v>3204</v>
       </c>
       <c r="C97" t="s">
         <v>266</v>
       </c>
       <c r="D97" t="s">
         <v>267</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B98">
-        <v>1761</v>
+        <v>3203</v>
       </c>
       <c r="C98" t="s">
         <v>268</v>
       </c>
       <c r="D98" t="s">
         <v>269</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>270</v>
       </c>
       <c r="B99">
-        <v>2489</v>
+        <v>3161</v>
       </c>
       <c r="C99" t="s">
         <v>271</v>
       </c>
       <c r="D99" t="s">
         <v>272</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>273</v>
       </c>
       <c r="B100">
-        <v>1673</v>
+        <v>3130</v>
       </c>
       <c r="C100" t="s">
         <v>274</v>
       </c>
       <c r="D100" t="s">
         <v>275</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>276</v>
       </c>
       <c r="B101">
-        <v>1538</v>
+        <v>3074</v>
       </c>
       <c r="C101" t="s">
         <v>277</v>
       </c>
       <c r="D101" t="s">
         <v>278</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>276</v>
+      </c>
+      <c r="B102">
+        <v>3073</v>
+      </c>
+      <c r="C102" t="s">
         <v>279</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>281</v>
+      </c>
+      <c r="B103">
+        <v>2856</v>
+      </c>
+      <c r="C103" t="s">
         <v>282</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B104">
-        <v>1307</v>
+        <v>2578</v>
       </c>
       <c r="C104" t="s">
         <v>285</v>
       </c>
       <c r="D104" t="s">
         <v>286</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>284</v>
+      </c>
+      <c r="B105">
+        <v>2577</v>
+      </c>
+      <c r="C105" t="s">
         <v>287</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B106">
-        <v>1238</v>
+        <v>2490</v>
       </c>
       <c r="C106" t="s">
         <v>290</v>
       </c>
       <c r="D106" t="s">
         <v>291</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>292</v>
       </c>
       <c r="B107">
-        <v>1009</v>
+        <v>2413</v>
       </c>
       <c r="C107" t="s">
         <v>293</v>
       </c>
       <c r="D107" t="s">
         <v>294</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B108">
-        <v>1007</v>
+        <v>2365</v>
       </c>
       <c r="C108" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D108" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B109">
-        <v>1006</v>
+        <v>2351</v>
       </c>
       <c r="C109" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D109" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B110">
-        <v>345</v>
+        <v>2252</v>
       </c>
       <c r="C110" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D110" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B111">
-        <v>6506</v>
+        <v>1784</v>
       </c>
       <c r="C111" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D111" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B112">
-        <v>6500</v>
+        <v>1763</v>
       </c>
       <c r="C112" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D112" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B113">
-        <v>6499</v>
+        <v>1762</v>
       </c>
       <c r="C113" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D113" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B114">
-        <v>6498</v>
+        <v>1761</v>
       </c>
       <c r="C114" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D114" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B115">
-        <v>6433</v>
+        <v>2489</v>
       </c>
       <c r="C115" t="s">
-        <v>159</v>
+        <v>315</v>
       </c>
       <c r="D115" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>316</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B116">
-        <v>6432</v>
+        <v>1673</v>
       </c>
       <c r="C116" t="s">
-        <v>159</v>
+        <v>318</v>
       </c>
       <c r="D116" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>319</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B117">
-        <v>6423</v>
+        <v>1538</v>
       </c>
       <c r="C117" t="s">
-        <v>159</v>
+        <v>321</v>
       </c>
       <c r="D117" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>322</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="B118">
-        <v>6422</v>
+        <v>1492</v>
       </c>
       <c r="C118" t="s">
-        <v>159</v>
+        <v>324</v>
       </c>
       <c r="D118" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>325</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B119">
-        <v>6363</v>
+        <v>1308</v>
       </c>
       <c r="C119" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D119" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B120">
-        <v>6362</v>
+        <v>1307</v>
       </c>
       <c r="C120" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D120" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B121">
-        <v>6361</v>
+        <v>1241</v>
       </c>
       <c r="C121" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="D121" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B122">
-        <v>6360</v>
+        <v>1238</v>
       </c>
       <c r="C122" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="D122" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="B123">
-        <v>6294</v>
+        <v>1009</v>
       </c>
       <c r="C123" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D123" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B124">
-        <v>6199</v>
+        <v>1007</v>
       </c>
       <c r="C124" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="D124" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="B125">
-        <v>6198</v>
+        <v>1006</v>
       </c>
       <c r="C125" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="D125" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="B126">
-        <v>5783</v>
+        <v>345</v>
       </c>
       <c r="C126" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="D126" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="B127">
-        <v>5382</v>
+        <v>6506</v>
       </c>
       <c r="C127" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="D127" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="B128">
-        <v>5381</v>
+        <v>6500</v>
       </c>
       <c r="C128" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="D128" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B129">
-        <v>5328</v>
+        <v>6499</v>
       </c>
       <c r="C129" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="D129" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B130">
-        <v>5324</v>
+        <v>6498</v>
       </c>
       <c r="C130" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="D130" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B131">
-        <v>5171</v>
+        <v>6433</v>
       </c>
       <c r="C131" t="s">
-        <v>349</v>
+        <v>203</v>
       </c>
       <c r="D131" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>358</v>
+      </c>
+      <c r="E131" t="s">
+        <v>203</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B132">
-        <v>5170</v>
+        <v>6432</v>
       </c>
       <c r="C132" t="s">
-        <v>351</v>
+        <v>203</v>
       </c>
       <c r="D132" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>359</v>
+      </c>
+      <c r="E132" t="s">
+        <v>203</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B133">
-        <v>5169</v>
+        <v>6423</v>
       </c>
       <c r="C133" t="s">
-        <v>353</v>
+        <v>203</v>
       </c>
       <c r="D133" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>360</v>
+      </c>
+      <c r="E133" t="s">
+        <v>203</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B134">
-        <v>5163</v>
+        <v>6422</v>
       </c>
       <c r="C134" t="s">
-        <v>356</v>
+        <v>203</v>
       </c>
       <c r="D134" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>361</v>
+      </c>
+      <c r="E134" t="s">
+        <v>203</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B135">
-        <v>4708</v>
+        <v>6363</v>
       </c>
       <c r="C135" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D135" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B136">
-        <v>4304</v>
+        <v>6362</v>
       </c>
       <c r="C136" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D136" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B137">
-        <v>4299</v>
+        <v>6361</v>
       </c>
       <c r="C137" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D137" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B138">
-        <v>4298</v>
+        <v>6360</v>
       </c>
       <c r="C138" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D138" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="B139">
-        <v>4297</v>
+        <v>6294</v>
       </c>
       <c r="C139" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D139" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B140">
-        <v>3945</v>
+        <v>6199</v>
       </c>
       <c r="C140" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="D140" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B141">
-        <v>3934</v>
+        <v>6198</v>
       </c>
       <c r="C141" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D141" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B142">
-        <v>3909</v>
+        <v>5783</v>
       </c>
       <c r="C142" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="D142" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="B143">
-        <v>3908</v>
+        <v>5382</v>
       </c>
       <c r="C143" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="D143" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B144">
-        <v>3857</v>
+        <v>5381</v>
       </c>
       <c r="C144" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="D144" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B145">
-        <v>3847</v>
+        <v>5328</v>
       </c>
       <c r="C145" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D145" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B146">
-        <v>3843</v>
+        <v>5324</v>
       </c>
       <c r="C146" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="D146" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="B147">
-        <v>3842</v>
+        <v>5171</v>
       </c>
       <c r="C147" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="D147" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B148">
-        <v>3823</v>
+        <v>5170</v>
       </c>
       <c r="C148" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="D148" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B149">
-        <v>3821</v>
+        <v>5169</v>
       </c>
       <c r="C149" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="D149" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="B150">
-        <v>3818</v>
+        <v>5163</v>
       </c>
       <c r="C150" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D150" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B151">
-        <v>3619</v>
+        <v>4708</v>
       </c>
       <c r="C151" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="D151" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="B152">
-        <v>3789</v>
+        <v>4304</v>
       </c>
       <c r="C152" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="D152" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B153">
-        <v>3475</v>
+        <v>4299</v>
       </c>
       <c r="C153" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D153" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B154">
-        <v>3473</v>
+        <v>4298</v>
       </c>
       <c r="C154" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="D154" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B155">
-        <v>3341</v>
+        <v>4297</v>
       </c>
       <c r="C155" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="D155" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B156">
-        <v>3120</v>
+        <v>3945</v>
       </c>
       <c r="C156" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="D156" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>414</v>
       </c>
       <c r="B157">
-        <v>2977</v>
+        <v>3934</v>
       </c>
       <c r="C157" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D157" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B158">
-        <v>2338</v>
+        <v>3909</v>
       </c>
       <c r="C158" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D158" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B159">
-        <v>2238</v>
+        <v>3908</v>
       </c>
       <c r="C159" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D159" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B160">
-        <v>2042</v>
+        <v>3857</v>
       </c>
       <c r="C160" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D160" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B161">
-        <v>2041</v>
+        <v>3847</v>
       </c>
       <c r="C161" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D161" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B162">
-        <v>1979</v>
+        <v>3843</v>
       </c>
       <c r="C162" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D162" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B163">
-        <v>1978</v>
+        <v>3842</v>
       </c>
       <c r="C163" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D163" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B164">
-        <v>1977</v>
+        <v>3823</v>
       </c>
       <c r="C164" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D164" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B165">
-        <v>1885</v>
+        <v>3821</v>
       </c>
       <c r="C165" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D165" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B166">
-        <v>1829</v>
+        <v>3818</v>
       </c>
       <c r="C166" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="D166" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B167">
-        <v>1828</v>
+        <v>3619</v>
       </c>
       <c r="C167" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D167" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="B168">
-        <v>1828</v>
+        <v>3789</v>
       </c>
       <c r="C168" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="D168" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="B169">
-        <v>1828</v>
+        <v>3475</v>
       </c>
       <c r="C169" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="D169" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="B170">
-        <v>1827</v>
+        <v>3473</v>
       </c>
       <c r="C170" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="D170" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="B171">
-        <v>1752</v>
+        <v>3341</v>
       </c>
       <c r="C171" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="D171" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="B172">
-        <v>1602</v>
+        <v>3120</v>
       </c>
       <c r="C172" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="D172" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="B173">
-        <v>1601</v>
+        <v>2977</v>
       </c>
       <c r="C173" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="D173" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="B174">
-        <v>1600</v>
+        <v>2338</v>
       </c>
       <c r="C174" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="D174" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="B175">
-        <v>1600</v>
+        <v>2238</v>
       </c>
       <c r="C175" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="D175" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="B176">
-        <v>1443</v>
+        <v>2042</v>
       </c>
       <c r="C176" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="D176" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="B177">
-        <v>1443</v>
+        <v>2041</v>
       </c>
       <c r="C177" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="D177" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="B178">
-        <v>1442</v>
+        <v>1979</v>
       </c>
       <c r="C178" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="D178" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="B179">
-        <v>1441</v>
+        <v>1978</v>
       </c>
       <c r="C179" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="D179" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="B180">
-        <v>1353</v>
+        <v>1977</v>
       </c>
       <c r="C180" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="D180" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="B181">
-        <v>1353</v>
+        <v>1885</v>
       </c>
       <c r="C181" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="D181" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="B182">
-        <v>1350</v>
+        <v>1829</v>
       </c>
       <c r="C182" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
       <c r="D182" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B183">
-        <v>1206</v>
+        <v>1828</v>
       </c>
       <c r="C183" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="D183" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B184">
-        <v>1065</v>
+        <v>1828</v>
       </c>
       <c r="C184" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="D184" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B185">
-        <v>1064</v>
+        <v>1828</v>
       </c>
       <c r="C185" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="D185" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B186">
-        <v>1063</v>
+        <v>1827</v>
       </c>
       <c r="C186" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="D186" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="B187">
-        <v>1020</v>
+        <v>1752</v>
       </c>
       <c r="C187" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="D187" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B188">
-        <v>960</v>
+        <v>1602</v>
       </c>
       <c r="C188" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="D188" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B189">
-        <v>960</v>
+        <v>1601</v>
       </c>
       <c r="C189" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="D189" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B190">
-        <v>960</v>
+        <v>1600</v>
       </c>
       <c r="C190" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D190" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B191">
-        <v>960</v>
+        <v>1600</v>
       </c>
       <c r="C191" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="D191" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="B192">
-        <v>932</v>
+        <v>1443</v>
       </c>
       <c r="C192" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="D192" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="B193">
-        <v>931</v>
+        <v>1443</v>
       </c>
       <c r="C193" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="D193" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B194">
-        <v>841</v>
+        <v>1442</v>
       </c>
       <c r="C194" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="D194" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B195">
-        <v>840</v>
+        <v>1441</v>
       </c>
       <c r="C195" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="D195" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="B196">
-        <v>837</v>
+        <v>1353</v>
       </c>
       <c r="C196" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="D196" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="B197">
-        <v>836</v>
+        <v>1353</v>
       </c>
       <c r="C197" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="D197" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B198">
-        <v>617</v>
+        <v>1350</v>
       </c>
       <c r="C198" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="D198" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="B199">
-        <v>617</v>
+        <v>1206</v>
       </c>
       <c r="C199" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D199" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="B200">
-        <v>617</v>
+        <v>1065</v>
       </c>
       <c r="C200" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="D200" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="B201">
-        <v>617</v>
+        <v>1064</v>
       </c>
       <c r="C201" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="D201" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="B202">
-        <v>609</v>
+        <v>1063</v>
       </c>
       <c r="C202" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="D202" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="B203">
-        <v>523</v>
+        <v>1020</v>
       </c>
       <c r="C203" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="D203" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="B204">
-        <v>496</v>
+        <v>960</v>
       </c>
       <c r="C204" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="D204" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="B205">
-        <v>495</v>
+        <v>960</v>
       </c>
       <c r="C205" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="D205" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B206">
-        <v>466</v>
+        <v>960</v>
       </c>
       <c r="C206" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="D206" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B207">
-        <v>466</v>
+        <v>960</v>
       </c>
       <c r="C207" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="D207" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B208">
-        <v>442</v>
+        <v>932</v>
       </c>
       <c r="C208" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="D208" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B209">
-        <v>373</v>
+        <v>931</v>
       </c>
       <c r="C209" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="D209" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="B210">
-        <v>363</v>
+        <v>841</v>
       </c>
       <c r="C210" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="D210" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B211">
-        <v>352</v>
+        <v>840</v>
       </c>
       <c r="C211" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="D211" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B212">
-        <v>351</v>
+        <v>837</v>
       </c>
       <c r="C212" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="D212" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B213">
+        <v>836</v>
+      </c>
+      <c r="C213" t="s">
+        <v>548</v>
+      </c>
+      <c r="D213" t="s">
+        <v>549</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>550</v>
+      </c>
+      <c r="B214">
+        <v>617</v>
+      </c>
+      <c r="C214" t="s">
+        <v>551</v>
+      </c>
+      <c r="D214" t="s">
+        <v>552</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>550</v>
+      </c>
+      <c r="B215">
+        <v>617</v>
+      </c>
+      <c r="C215" t="s">
+        <v>553</v>
+      </c>
+      <c r="D215" t="s">
+        <v>554</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>550</v>
+      </c>
+      <c r="B216">
+        <v>617</v>
+      </c>
+      <c r="C216" t="s">
+        <v>555</v>
+      </c>
+      <c r="D216" t="s">
+        <v>556</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>550</v>
+      </c>
+      <c r="B217">
+        <v>617</v>
+      </c>
+      <c r="C217" t="s">
+        <v>557</v>
+      </c>
+      <c r="D217" t="s">
+        <v>558</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>550</v>
+      </c>
+      <c r="B218">
+        <v>609</v>
+      </c>
+      <c r="C218" t="s">
+        <v>559</v>
+      </c>
+      <c r="D218" t="s">
+        <v>560</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>561</v>
+      </c>
+      <c r="B219">
+        <v>523</v>
+      </c>
+      <c r="C219" t="s">
+        <v>562</v>
+      </c>
+      <c r="D219" t="s">
+        <v>563</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>564</v>
+      </c>
+      <c r="B220">
+        <v>496</v>
+      </c>
+      <c r="C220" t="s">
+        <v>565</v>
+      </c>
+      <c r="D220" t="s">
+        <v>566</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>564</v>
+      </c>
+      <c r="B221">
+        <v>495</v>
+      </c>
+      <c r="C221" t="s">
+        <v>567</v>
+      </c>
+      <c r="D221" t="s">
+        <v>568</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>569</v>
+      </c>
+      <c r="B222">
+        <v>466</v>
+      </c>
+      <c r="C222" t="s">
+        <v>570</v>
+      </c>
+      <c r="D222" t="s">
+        <v>571</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>569</v>
+      </c>
+      <c r="B223">
+        <v>466</v>
+      </c>
+      <c r="C223" t="s">
+        <v>572</v>
+      </c>
+      <c r="D223" t="s">
+        <v>573</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>574</v>
+      </c>
+      <c r="B224">
+        <v>442</v>
+      </c>
+      <c r="C224" t="s">
+        <v>575</v>
+      </c>
+      <c r="D224" t="s">
+        <v>576</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>577</v>
+      </c>
+      <c r="B225">
+        <v>373</v>
+      </c>
+      <c r="C225" t="s">
+        <v>578</v>
+      </c>
+      <c r="D225" t="s">
+        <v>579</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>577</v>
+      </c>
+      <c r="B226">
+        <v>363</v>
+      </c>
+      <c r="C226" t="s">
+        <v>580</v>
+      </c>
+      <c r="D226" t="s">
+        <v>581</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>582</v>
+      </c>
+      <c r="B227">
+        <v>352</v>
+      </c>
+      <c r="C227" t="s">
+        <v>583</v>
+      </c>
+      <c r="D227" t="s">
+        <v>584</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>582</v>
+      </c>
+      <c r="B228">
+        <v>351</v>
+      </c>
+      <c r="C228" t="s">
+        <v>585</v>
+      </c>
+      <c r="D228" t="s">
+        <v>586</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>587</v>
+      </c>
+      <c r="B229">
         <v>130</v>
       </c>
-      <c r="C213" t="s">
-[...8 lines deleted...]
-      <c r="F213" s="2" t="s">
+      <c r="C229" t="s">
+        <v>588</v>
+      </c>
+      <c r="D229" t="s">
+        <v>589</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -6433,197 +6885,197 @@
     <hyperlink ref="F44" r:id="rId86"/>
     <hyperlink ref="E45" r:id="rId87"/>
     <hyperlink ref="F45" r:id="rId88"/>
     <hyperlink ref="E46" r:id="rId89"/>
     <hyperlink ref="F46" r:id="rId90"/>
     <hyperlink ref="E47" r:id="rId91"/>
     <hyperlink ref="F47" r:id="rId92"/>
     <hyperlink ref="E48" r:id="rId93"/>
     <hyperlink ref="F48" r:id="rId94"/>
     <hyperlink ref="E49" r:id="rId95"/>
     <hyperlink ref="F49" r:id="rId96"/>
     <hyperlink ref="E50" r:id="rId97"/>
     <hyperlink ref="F50" r:id="rId98"/>
     <hyperlink ref="E51" r:id="rId99"/>
     <hyperlink ref="F51" r:id="rId100"/>
     <hyperlink ref="E52" r:id="rId101"/>
     <hyperlink ref="F52" r:id="rId102"/>
     <hyperlink ref="E53" r:id="rId103"/>
     <hyperlink ref="F53" r:id="rId104"/>
     <hyperlink ref="E54" r:id="rId105"/>
     <hyperlink ref="F54" r:id="rId106"/>
     <hyperlink ref="E55" r:id="rId107"/>
     <hyperlink ref="F55" r:id="rId108"/>
     <hyperlink ref="E56" r:id="rId109"/>
     <hyperlink ref="F56" r:id="rId110"/>
-    <hyperlink ref="F57" r:id="rId111"/>
-[...67 lines deleted...]
-    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="E80" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="E82" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId160"/>
+    <hyperlink ref="E83" r:id="rId161"/>
+    <hyperlink ref="F83" r:id="rId162"/>
+    <hyperlink ref="E84" r:id="rId163"/>
+    <hyperlink ref="F84" r:id="rId164"/>
+    <hyperlink ref="E85" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
+    <hyperlink ref="E87" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId170"/>
+    <hyperlink ref="E88" r:id="rId171"/>
+    <hyperlink ref="F88" r:id="rId172"/>
+    <hyperlink ref="E89" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+    <hyperlink ref="E91" r:id="rId177"/>
+    <hyperlink ref="F91" r:id="rId178"/>
+    <hyperlink ref="F92" r:id="rId179"/>
     <hyperlink ref="F93" r:id="rId180"/>
     <hyperlink ref="E94" r:id="rId181"/>
     <hyperlink ref="F94" r:id="rId182"/>
     <hyperlink ref="E95" r:id="rId183"/>
     <hyperlink ref="F95" r:id="rId184"/>
     <hyperlink ref="E96" r:id="rId185"/>
     <hyperlink ref="F96" r:id="rId186"/>
     <hyperlink ref="E97" r:id="rId187"/>
     <hyperlink ref="F97" r:id="rId188"/>
     <hyperlink ref="E98" r:id="rId189"/>
     <hyperlink ref="F98" r:id="rId190"/>
     <hyperlink ref="E99" r:id="rId191"/>
     <hyperlink ref="F99" r:id="rId192"/>
     <hyperlink ref="E100" r:id="rId193"/>
     <hyperlink ref="F100" r:id="rId194"/>
     <hyperlink ref="E101" r:id="rId195"/>
     <hyperlink ref="F101" r:id="rId196"/>
     <hyperlink ref="E102" r:id="rId197"/>
     <hyperlink ref="F102" r:id="rId198"/>
     <hyperlink ref="E103" r:id="rId199"/>
     <hyperlink ref="F103" r:id="rId200"/>
     <hyperlink ref="E104" r:id="rId201"/>
     <hyperlink ref="F104" r:id="rId202"/>
     <hyperlink ref="E105" r:id="rId203"/>
     <hyperlink ref="F105" r:id="rId204"/>
     <hyperlink ref="E106" r:id="rId205"/>
     <hyperlink ref="F106" r:id="rId206"/>
     <hyperlink ref="E107" r:id="rId207"/>
     <hyperlink ref="F107" r:id="rId208"/>
     <hyperlink ref="E108" r:id="rId209"/>
     <hyperlink ref="F108" r:id="rId210"/>
     <hyperlink ref="E109" r:id="rId211"/>
     <hyperlink ref="F109" r:id="rId212"/>
     <hyperlink ref="E110" r:id="rId213"/>
     <hyperlink ref="F110" r:id="rId214"/>
     <hyperlink ref="E111" r:id="rId215"/>
     <hyperlink ref="F111" r:id="rId216"/>
     <hyperlink ref="E112" r:id="rId217"/>
     <hyperlink ref="F112" r:id="rId218"/>
     <hyperlink ref="E113" r:id="rId219"/>
     <hyperlink ref="F113" r:id="rId220"/>
     <hyperlink ref="E114" r:id="rId221"/>
     <hyperlink ref="F114" r:id="rId222"/>
-    <hyperlink ref="F115" r:id="rId223"/>
-[...33 lines deleted...]
-    <hyperlink ref="E134" r:id="rId257"/>
+    <hyperlink ref="E115" r:id="rId223"/>
+    <hyperlink ref="F115" r:id="rId224"/>
+    <hyperlink ref="E116" r:id="rId225"/>
+    <hyperlink ref="F116" r:id="rId226"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="E118" r:id="rId229"/>
+    <hyperlink ref="F118" r:id="rId230"/>
+    <hyperlink ref="E119" r:id="rId231"/>
+    <hyperlink ref="F119" r:id="rId232"/>
+    <hyperlink ref="E120" r:id="rId233"/>
+    <hyperlink ref="F120" r:id="rId234"/>
+    <hyperlink ref="E121" r:id="rId235"/>
+    <hyperlink ref="F121" r:id="rId236"/>
+    <hyperlink ref="E122" r:id="rId237"/>
+    <hyperlink ref="F122" r:id="rId238"/>
+    <hyperlink ref="E123" r:id="rId239"/>
+    <hyperlink ref="F123" r:id="rId240"/>
+    <hyperlink ref="E124" r:id="rId241"/>
+    <hyperlink ref="F124" r:id="rId242"/>
+    <hyperlink ref="E125" r:id="rId243"/>
+    <hyperlink ref="F125" r:id="rId244"/>
+    <hyperlink ref="E126" r:id="rId245"/>
+    <hyperlink ref="F126" r:id="rId246"/>
+    <hyperlink ref="E127" r:id="rId247"/>
+    <hyperlink ref="F127" r:id="rId248"/>
+    <hyperlink ref="E128" r:id="rId249"/>
+    <hyperlink ref="F128" r:id="rId250"/>
+    <hyperlink ref="E129" r:id="rId251"/>
+    <hyperlink ref="F129" r:id="rId252"/>
+    <hyperlink ref="E130" r:id="rId253"/>
+    <hyperlink ref="F130" r:id="rId254"/>
+    <hyperlink ref="F131" r:id="rId255"/>
+    <hyperlink ref="F132" r:id="rId256"/>
+    <hyperlink ref="F133" r:id="rId257"/>
     <hyperlink ref="F134" r:id="rId258"/>
     <hyperlink ref="E135" r:id="rId259"/>
     <hyperlink ref="F135" r:id="rId260"/>
     <hyperlink ref="E136" r:id="rId261"/>
     <hyperlink ref="F136" r:id="rId262"/>
     <hyperlink ref="E137" r:id="rId263"/>
     <hyperlink ref="F137" r:id="rId264"/>
     <hyperlink ref="E138" r:id="rId265"/>
     <hyperlink ref="F138" r:id="rId266"/>
     <hyperlink ref="E139" r:id="rId267"/>
     <hyperlink ref="F139" r:id="rId268"/>
     <hyperlink ref="E140" r:id="rId269"/>
     <hyperlink ref="F140" r:id="rId270"/>
     <hyperlink ref="E141" r:id="rId271"/>
     <hyperlink ref="F141" r:id="rId272"/>
     <hyperlink ref="E142" r:id="rId273"/>
     <hyperlink ref="F142" r:id="rId274"/>
     <hyperlink ref="E143" r:id="rId275"/>
     <hyperlink ref="F143" r:id="rId276"/>
     <hyperlink ref="E144" r:id="rId277"/>
     <hyperlink ref="F144" r:id="rId278"/>
     <hyperlink ref="E145" r:id="rId279"/>
     <hyperlink ref="F145" r:id="rId280"/>
     <hyperlink ref="E146" r:id="rId281"/>
     <hyperlink ref="F146" r:id="rId282"/>
@@ -6739,50 +7191,82 @@
     <hyperlink ref="F201" r:id="rId392"/>
     <hyperlink ref="E202" r:id="rId393"/>
     <hyperlink ref="F202" r:id="rId394"/>
     <hyperlink ref="E203" r:id="rId395"/>
     <hyperlink ref="F203" r:id="rId396"/>
     <hyperlink ref="E204" r:id="rId397"/>
     <hyperlink ref="F204" r:id="rId398"/>
     <hyperlink ref="E205" r:id="rId399"/>
     <hyperlink ref="F205" r:id="rId400"/>
     <hyperlink ref="E206" r:id="rId401"/>
     <hyperlink ref="F206" r:id="rId402"/>
     <hyperlink ref="E207" r:id="rId403"/>
     <hyperlink ref="F207" r:id="rId404"/>
     <hyperlink ref="E208" r:id="rId405"/>
     <hyperlink ref="F208" r:id="rId406"/>
     <hyperlink ref="E209" r:id="rId407"/>
     <hyperlink ref="F209" r:id="rId408"/>
     <hyperlink ref="E210" r:id="rId409"/>
     <hyperlink ref="F210" r:id="rId410"/>
     <hyperlink ref="E211" r:id="rId411"/>
     <hyperlink ref="F211" r:id="rId412"/>
     <hyperlink ref="E212" r:id="rId413"/>
     <hyperlink ref="F212" r:id="rId414"/>
     <hyperlink ref="E213" r:id="rId415"/>
     <hyperlink ref="F213" r:id="rId416"/>
+    <hyperlink ref="E214" r:id="rId417"/>
+    <hyperlink ref="F214" r:id="rId418"/>
+    <hyperlink ref="E215" r:id="rId419"/>
+    <hyperlink ref="F215" r:id="rId420"/>
+    <hyperlink ref="E216" r:id="rId421"/>
+    <hyperlink ref="F216" r:id="rId422"/>
+    <hyperlink ref="E217" r:id="rId423"/>
+    <hyperlink ref="F217" r:id="rId424"/>
+    <hyperlink ref="E218" r:id="rId425"/>
+    <hyperlink ref="F218" r:id="rId426"/>
+    <hyperlink ref="E219" r:id="rId427"/>
+    <hyperlink ref="F219" r:id="rId428"/>
+    <hyperlink ref="E220" r:id="rId429"/>
+    <hyperlink ref="F220" r:id="rId430"/>
+    <hyperlink ref="E221" r:id="rId431"/>
+    <hyperlink ref="F221" r:id="rId432"/>
+    <hyperlink ref="E222" r:id="rId433"/>
+    <hyperlink ref="F222" r:id="rId434"/>
+    <hyperlink ref="E223" r:id="rId435"/>
+    <hyperlink ref="F223" r:id="rId436"/>
+    <hyperlink ref="E224" r:id="rId437"/>
+    <hyperlink ref="F224" r:id="rId438"/>
+    <hyperlink ref="E225" r:id="rId439"/>
+    <hyperlink ref="F225" r:id="rId440"/>
+    <hyperlink ref="E226" r:id="rId441"/>
+    <hyperlink ref="F226" r:id="rId442"/>
+    <hyperlink ref="E227" r:id="rId443"/>
+    <hyperlink ref="F227" r:id="rId444"/>
+    <hyperlink ref="E228" r:id="rId445"/>
+    <hyperlink ref="F228" r:id="rId446"/>
+    <hyperlink ref="E229" r:id="rId447"/>
+    <hyperlink ref="F229" r:id="rId448"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>