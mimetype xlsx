--- v0 (2026-09-14)
+++ v1 (2026-10-29)
@@ -8,80 +8,179 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="448">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1061" uniqueCount="481">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>BD8429685A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 93- DETERMINA SFERA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD74590B27</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 92- DETERMINA HARTEX</t>
+  </si>
+  <si>
+    <t>BD7CE20D0E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 91-DETERMINA LEGGERE</t>
+  </si>
+  <si>
+    <t>BD7D116E93</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 89-Determina Acquisti-WEBINAR SPAGGIARI PARMA-ITALIASCUOLE</t>
+  </si>
+  <si>
+    <t>BD6FB57B08</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMIN 90-DIMENSIONE HI-FI</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>BD5F76ABA9</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 88-DETERMINA TRENITALIA</t>
+  </si>
+  <si>
+    <t>BD6FEE59FD</t>
+  </si>
+  <si>
+    <t>87 DETERMINA-TRENORD</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6E2293A2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 86-DETERMINA B&amp;B HOTELS</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD57B3D28F</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 85-Determina Gruppo Spaggiari parma-Upgrade Vo.ce</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4D7B2CCE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 84-DETERIMA ACQUISTO MATERILA PUBBLICITARIO PON DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD30383158</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO SECONDARIA DELLO</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCDDC2C067</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI INVALSI</t>
+  </si>
+  <si>
+    <t>BCDDD819CB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre -  81 ACQUISTO MATERIALE STAMPANTI</t>
+  </si>
+  <si>
     <t>04/09/2026</t>
   </si>
   <si>
     <t>BCDBA37AB3</t>
   </si>
   <si>
     <t xml:space="preserve"> 80 DETERMIN ACQUISTO MATERIALE LABORATORIO ARTE SEC</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>BCDBBB451E</t>
   </si>
   <si>
     <t>79 DETERMIN ACQUISTO MATERIALE LAB SEC</t>
   </si>
   <si>
     <t>BCDB8DEDFE</t>
   </si>
   <si>
     <t xml:space="preserve"> 78 DETERMIN. MATERIALE FACILE CONSUMO QUINZANELLO</t>
   </si>
   <si>
     <t>03/09/2026</t>
   </si>
   <si>
     <t>BCCE96361E</t>
   </si>
   <si>
     <t xml:space="preserve"> 77 DETERMIN ACQUISTO MATERIALE FACILE CONSUMO PRIMARIA DELLO</t>
   </si>
   <si>
     <t>BCCE92D98D</t>
   </si>
@@ -1743,4038 +1842,4298 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBA37AB3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2cd0d8c9-719f-4d8b-be7a-3b12d72f387f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBBB451E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a8fcc5b9-4e1f-4392-9ed3-4033f0ffbb49" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB8DEDFE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6a9abb53-ffdb-4626-8184-06cd9c1ff1f3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE96361E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4b777dd8-1bba-47f1-8417-7a00d034b744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE92D98D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b63d3f4a-6a27-4b94-bc3a-e00b84f9b18e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE472236" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/75eaaa6d-3814-4036-82c1-602d039bd4cb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE3880AC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0029be23-1e2d-4ffe-8753-0f9d83f84af4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE9FF6DA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/23de0b34-9f89-483c-ba2f-594dd63ce961" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB900A8B3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/61478dd4-8782-47c3-a399-e7530ae18014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BC8015C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6fc98218-5049-4c58-8972-37c9a0a81db8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BBB59D4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97acc94a-a97a-4102-bb68-045cceb4e3ed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B885872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7a809b40-e67e-424e-9d5e-d80c562c8b5b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D74CC61" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/31b72b2e-3159-4115-a9fb-615991dd7998" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF5DB3EF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/46705e70-de3c-4ec6-bd47-870f18a119e4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF584C2F" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/79384201-78f5-43d1-82c5-7627324c29c3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF500F40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83aca105-3960-4364-bce2-2d928393d058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF53AF1D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bcb312bc-3ea5-42b7-9053-caf9c7567260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF10A5F60" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6545aaa3-c488-49a8-8536-d1a4669f1df0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0E14138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/91b64c97-3c3f-4832-af22-5fc62249cb47" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0F94E17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/dcbdab7e-9eec-4684-9f8c-eb0f7ec4eb0a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1156175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0e1ef30f-e092-449d-95e6-210405a59a2e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF124028F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/dbb09aad-909d-4e1c-8ee9-a4506e560b6f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF13EE567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/000c1797-1cf1-48cf-b0f0-599603275f11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF132605D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b39ba509-3f21-4e9e-ae96-ce54f43fa453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF14C4600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3081290f-685c-46c7-9884-c7cbaef3870a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEAC18AC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/44794873-34be-46a7-9613-4584d22ab5f7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE314ADC6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4d6a4da9-e7eb-47e0-b5cc-5a862731b761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCB318CF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/872d43cd-642b-4e70-bb53-474ae2454435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC43DBE7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7cbb7dbf-91bc-4052-8d4d-4661d8a50549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC621B50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d1630198-7ec8-4763-b5f0-8b7c373186b0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC7DB811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9d9e1c03-a0d2-408b-9918-3a9943268b7a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E64D9C0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/28195513-9c67-4165-9648-5541259032cc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3F6D036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/10c37a40-a828-4b02-b709-04baeebde6d0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1EEEF23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8d9d2bc6-ebcc-4e4f-bf20-5353e0023959" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76E8356D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a768010e-8d30-4955-9406-ccd27f91c372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7711EBD8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8637f553-f135-42bb-b4ab-25dc797ab082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77065330" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2ca80ffe-363e-42d0-a8b5-2c60645d6756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76F8D0F1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1ed03cce-61ac-4f28-ae3c-ff73ceec2f9d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75C26E07" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d649089c-78d6-4084-bd75-5d41aa38d2d7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7585147E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fec86bbe-5cfd-40de-999c-aa16ac2af7bd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75397DF5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/843399e1-129f-422c-bfdb-c706c317c785" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F0C2AE1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6999f860-9588-42f1-9631-fe5edef2238b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4E8270EB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fd7ecd43-b252-4487-af4a-858c1218e73b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB484AC8EO" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2a0efdc7-19c0-4ece-ba34-b0c59eda1633" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4881594C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/73a1070e-e2c8-4f6e-92e2-8cbb0c58683e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB486B894B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2eb374ff-dae2-4548-b222-4eb60a7a9cda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB351677C4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/44bbdb87-f68a-4a3b-af30-7873a663aff5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3501B5CB" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a1961cf-f4f2-4288-a6db-ae83e786281c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB354DF492" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/aa80ffad-8e88-46eb-a05d-49ffefc9fc8a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB353B2C2B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/15f081d4-c79a-4c6d-8ef5-a944f8151bad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB353E12FT" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97a90f01-dd9b-446c-a6a9-18c7e2803dd3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35306E3A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ac55f8ad-f896-4884-98cd-c84617803342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34B587D7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fac41945-093c-4df5-a163-72ac24410541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE57A773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0023c747-9458-4587-9e86-9db0849fa073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA696A94CB" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/86f00325-ba7d-4d0a-98f5-d9bbfc12159e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6951AB85" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b42c8b16-dcd8-475d-b8a4-4505e42cc085" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68E25DCA" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/993f0ed7-2127-42d4-b52a-469b113f260d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6047B32F" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/07a0e3b9-618d-4e75-adec-bebcdf5ae6bb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA492D9B54" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/90279446-5644-40f7-9a45-3a2504da0c71" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA444F97A0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/13f424cf-fc9c-4127-af69-85af6431724a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2F21CC6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/62bc4957-2fe5-4c38-8338-6cb72a65f421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43E821E2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1f455db2-6e06-487b-b8f3-376465a39391" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43C7F8E2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/47db022b-f11d-4283-88f4-8de251e8a252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4389B2F7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/82365d90-ef6c-48fc-84ae-0e2bc51b4743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA435A2EF4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/10af183a-5bf9-4d4e-9b44-358690a7db2f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43384FAE" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f1839c3f-3a17-4456-9382-2048d2bbbe5a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42DCD862" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/908467e9-8066-4347-81e0-183e1e3cdd61" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42948D97" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2be9fcc6-3108-4125-9353-e42a4761326c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA427BD7A2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b3267aa3-e4d8-4ea8-9de5-7eee79d82342" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA426267C4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c3b968b6-e8d4-4d5e-9cdd-8dd221d3371e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA422A7531" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/baa7a559-1f40-4a5d-a439-3f51c377e91d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37414503" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6138d4c8-daba-4ca8-b255-371eb28fb3f9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D1E1920" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7379978b-338c-4a71-bb4a-3e316e6dd599" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10628B1B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/cff78817-74f9-4d1c-810e-28a162402dfb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA107F143E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c476f8e7-b8e9-4995-9f7d-12451520cc5f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA109B6A10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4226959a-db8f-45bc-ab3d-9b8b727c857b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F8FEE17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9af98391-0e03-4a13-a514-6e83819beee6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAA2AF02" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6097f6ad-2d65-4ba9-a80d-ba8722a4cbc9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB7AC2A3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eb7421ac-2742-46ee-b8cd-7ed2a2e10d20" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A7F93F6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6368fc52-3672-446b-99d3-44dc53c39c82" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A29ACBEF" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a730d31-cd70-431f-98f7-f41b157fc048" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2AE2BC1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e345188b-dc4c-4dc1-a0ac-1f6f5ea62426" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2C52B70" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/318ba4f7-1904-4cbd-8d23-0024abcb81f5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2DBF8A6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/210d47ce-c12e-4b73-a35d-1121c2e5938a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2255D55" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1256f6e4-7ab8-4112-8c27-ab1b3ca7de80" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2516321" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/24a45110-d817-4168-9539-fca07445bbe6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A132C2F" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2e9c3d0d-4520-43de-be82-4e348d7de5ad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946FD44E5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bf3eada6-be39-4435-86df-7382044b6169" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9480F5782" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e9d830dd-70ee-4e32-921d-7718e62f2857" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933A865D7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/68945bde-2f79-4ff4-a71d-fbe55f950ea0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F2DC23F" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/679bc6f3-05eb-472c-91b4-4c25ea93d05b" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F18EE9B" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5492b4ca-4a5c-4fd9-9230-25244a87f6e9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9228DDF0B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/db31c69d-1159-4367-92d1-693574f7b2b7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9226BAD91" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bc3b9ca7-f212-49a4-8204-921c311ef796" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9227D9A69" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fa64e636-4a80-440a-b4ed-75d8ccf90d29" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922571E11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e63330af-f248-414c-ad73-936a8cc8d7db" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921EC3AEF" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/49375d77-6a31-4f5e-9cad-53a8c00f4862" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921A6F896" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8c7701a8-290b-4a87-be57-5a1b1030a84d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92173816F" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/69ef20ef-2e3d-4245-850e-8b9d187f1020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9211042F9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ce1ed81e-0b51-46a0-a43c-137e5de5fc85" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910B18DE6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6e32d217-9bf7-4bba-9b2f-c4dcb0f46692" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF5F8D0F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ef0ad787-f456-4cbf-94be-efc8b40227d5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF980712" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8534604c-3096-43d4-8d5c-4c363b075d6a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFE25C42" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/54d4fefb-36a0-46dc-80c9-1bafc4e08cfd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9000538BD" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/992e5bbc-02e8-4718-8120-9df45e5d9c27" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF1BCE83" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a3b377e8-0065-4cb0-840f-4138a3bd187c" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F65583E6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ce6e6fde-9083-4ee8-9e81-8c4d8f2e037c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0711710" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/20bc2fb4-e6d2-43e1-8acc-2c6575505f03" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC024F6C" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/37d8d471-f0bc-499b-a407-0a324f6d7ebc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC5795DE" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0b6e6f00-151b-45d3-b5f4-be4d56da3c1a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC360AB7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8345ba3a-7ac6-4e39-901d-285db6623f35" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBCA5CD9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8ae7fed3-3cab-4ba7-b613-18369aafff39" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC150700" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fd8302e5-e931-4840-b642-7dfe905e9359" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CBE69D86" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/778872c4-63f7-4d53-af94-8b26ec4b1f05" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F96F65A1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2d893139-6ed7-4852-b4e7-ff182efa2117" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B4001B31" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/22eab828-c3c2-4ed3-9bc8-625eb52b938f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3F1F0B4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6c6473e9-84ce-4ee2-9cb0-4160170f8932" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A2B1ECB0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ad56b43f-ffff-4825-9e5d-33305d2cde42" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B726071DB4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8d6b73cd-1b5e-4d50-936e-43e45c495979" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D08EBBE" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0c479e8a-c10f-482b-adc0-e7df008bc459" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F5A9B6C5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b296fa4-e9c0-4af1-bf2b-fbdb02c7383c" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642B984FA" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/754c01fd-2892-4f18-848f-972a379dc930" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE9880E7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/54a6e42c-d14a-4b4a-8ee1-88750217d6eb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0125D61" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/33185909-e629-4589-bdf0-6a53b6ceeb49" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC47AAC7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eb23a45e-e7f5-4d01-922e-acc6f7372392" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACA1D197" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9072c4b2-333b-439a-aecc-4ada6015b710" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACEDCC3A" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6bb0004e-507c-4b03-8960-39e38083e24f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677C86411" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b8af893-a579-4e5a-aeac-b071864b7b43" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6776C6555" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9078c848-f54b-4750-a80d-0951cc7c3cda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B687037DC9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e7eede56-0d89-4257-ad63-a82cc3a40a87" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B687633E08" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/65e19fcd-16a0-4284-9660-30b55d090697" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688B1F1F5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6ed20f2e-4864-4bac-8ce3-f588af332ab8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689EE0F1C" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0eb442da-4659-45c7-b9bd-7c25f0a5fc12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6514C3F89" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/48503974-0786-4093-b005-9537fbbf2693" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651541786" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/da36b969-660d-43f8-8533-29d9a921a4d2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640F7A101" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d7b3fecb-2753-4000-917c-83c465b4773a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6412C47D6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/751ecb3d-3178-411b-b669-ffd853480baa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636C96512" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9e18c930-00f1-4bc5-8c1a-415360d7029f" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B624056EE1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1ed9bc65-5f0e-40e9-884a-f3a37a4b8955" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B629A6A49B" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d43251a2-bef3-4cac-a030-9d4fbdd4d7c6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62976785A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c0b30e50-b70a-40d4-aa9c-cec5dd623d7a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6373ABD32" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/432a537d-ff0a-4cf2-9e01-15f2033a98ee" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637B29BFB" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4232936e-76d3-4549-976b-9c9d17df64a3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E97D5BOD" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6fe32d00-cb69-4239-acd6-7d980eca0011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EAOD6933" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f30c51e0-6174-405e-a50b-df1c40412e84" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B241E754" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2ed63cec-ad5d-462b-ae4c-96fb414d04f0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2C63A54" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3cf4eee4-6060-462e-bc09-cf9d8f207e8d" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B41790E9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7b2793f1-ca6c-4f07-9814-85ef59bc54c5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1415BC5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ec3fa52c-586d-493f-baca-ecda0a10745a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0E48252" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0ceb609e-1193-4b97-be7b-b9cd1bca4b0b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58DF452B0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83db0efd-933f-44a6-90c8-6ffa49ceef88" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59BCD7B27" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3123511c-a9bd-4639-bc54-93760c4f110b" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C194429" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8cb35568-ca04-43b4-b20b-35e79a1486df" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570ABFF67" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f878ff59-1e04-442c-b612-c2e02f3f9aa9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570E5EC64" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/af0f7c55-ec89-401e-9da3-48395037644e" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567506154" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5c5c0bbf-2cc9-4d65-923e-13841de4a2ea" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5679DE09C" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c90682a4-4552-427c-b331-4c91b39d1a24" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567DDBB27" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f6278d6c-9b7b-49fd-9312-ec46ac1bea2f" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565B55DCD" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/deec382c-82e8-4d96-b735-821560ef8ccf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5687E64D1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a5cc52ba-786c-436e-a128-4afbceac39d2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559533CAF" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/98c893ca-59f6-4042-bdb0-57b6914ff743" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B558F60E45" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d5c98e5b-19f7-4ecf-988a-23365949389a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CDE974E" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d08d2e4e-1ae5-4263-81f8-11e960bd066c" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DD48692" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ceca70ed-6106-4458-8513-367ae4d1d95e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53EADA763" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/564c55d0-da83-4df9-a5ca-a6c3743affef" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8429685A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2159886e-747f-4d5d-b6a7-e2a0029a7d7a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD74590B27" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/023ac3e6-87f0-4571-baa1-c40a6293af54" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7CE20D0E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2addb88d-8f63-4017-a59c-8c82e7033f69" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7D116E93" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d1a63aaf-8554-4cd2-a444-edfbd3e54d1d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6FB57B08" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/25c5e022-12b0-47a1-98f5-c7f995e93998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5F76ABA9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/543b8b74-6c5d-4a08-8791-76894a5a2d23" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6FEE59FD" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/81afb3af-b1f4-4476-9dc5-887654451fd5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6E2293A2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/729110e8-11fe-4fbf-858d-f243a33afbc3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD57B3D28F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/792877e6-69e7-4202-bb9c-b4f841475933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D7B2CCE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/555c814f-f4f5-4387-a33f-fd84536ddfd2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD30383158" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7da8f572-f919-4388-8605-2d5ba70b95a0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDDC2C067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f5e28ea8-b286-4d6f-a290-413e24daca86" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDDD819CB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ea9222b5-4c15-4e00-93f0-c5447154db56" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBA37AB3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2cd0d8c9-719f-4d8b-be7a-3b12d72f387f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBBB451E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a8fcc5b9-4e1f-4392-9ed3-4033f0ffbb49" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB8DEDFE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6a9abb53-ffdb-4626-8184-06cd9c1ff1f3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE96361E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4b777dd8-1bba-47f1-8417-7a00d034b744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE92D98D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b63d3f4a-6a27-4b94-bc3a-e00b84f9b18e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE472236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/75eaaa6d-3814-4036-82c1-602d039bd4cb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE3880AC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0029be23-1e2d-4ffe-8753-0f9d83f84af4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE9FF6DA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/23de0b34-9f89-483c-ba2f-594dd63ce961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB900A8B3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/61478dd4-8782-47c3-a399-e7530ae18014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BC8015C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6fc98218-5049-4c58-8972-37c9a0a81db8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BBB59D4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97acc94a-a97a-4102-bb68-045cceb4e3ed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B885872" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7a809b40-e67e-424e-9d5e-d80c562c8b5b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D74CC61" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/31b72b2e-3159-4115-a9fb-615991dd7998" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF5DB3EF" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/46705e70-de3c-4ec6-bd47-870f18a119e4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF584C2F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/79384201-78f5-43d1-82c5-7627324c29c3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF500F40" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83aca105-3960-4364-bce2-2d928393d058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF53AF1D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bcb312bc-3ea5-42b7-9053-caf9c7567260" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF10A5F60" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6545aaa3-c488-49a8-8536-d1a4669f1df0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0E14138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/91b64c97-3c3f-4832-af22-5fc62249cb47" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0F94E17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/dcbdab7e-9eec-4684-9f8c-eb0f7ec4eb0a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1156175" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0e1ef30f-e092-449d-95e6-210405a59a2e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF124028F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/dbb09aad-909d-4e1c-8ee9-a4506e560b6f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF13EE567" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/000c1797-1cf1-48cf-b0f0-599603275f11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF132605D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b39ba509-3f21-4e9e-ae96-ce54f43fa453" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF14C4600" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3081290f-685c-46c7-9884-c7cbaef3870a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEAC18AC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/44794873-34be-46a7-9613-4584d22ab5f7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE314ADC6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4d6a4da9-e7eb-47e0-b5cc-5a862731b761" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCB318CF" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/872d43cd-642b-4e70-bb53-474ae2454435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC43DBE7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7cbb7dbf-91bc-4052-8d4d-4661d8a50549" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC621B50" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d1630198-7ec8-4763-b5f0-8b7c373186b0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC7DB811" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9d9e1c03-a0d2-408b-9918-3a9943268b7a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E64D9C0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/28195513-9c67-4165-9648-5541259032cc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3F6D036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/10c37a40-a828-4b02-b709-04baeebde6d0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1EEEF23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8d9d2bc6-ebcc-4e4f-bf20-5353e0023959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76E8356D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a768010e-8d30-4955-9406-ccd27f91c372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7711EBD8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8637f553-f135-42bb-b4ab-25dc797ab082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77065330" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2ca80ffe-363e-42d0-a8b5-2c60645d6756" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76F8D0F1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1ed03cce-61ac-4f28-ae3c-ff73ceec2f9d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75C26E07" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d649089c-78d6-4084-bd75-5d41aa38d2d7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7585147E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fec86bbe-5cfd-40de-999c-aa16ac2af7bd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75397DF5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/843399e1-129f-422c-bfdb-c706c317c785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F0C2AE1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6999f860-9588-42f1-9631-fe5edef2238b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4E8270EB" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fd7ecd43-b252-4487-af4a-858c1218e73b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB484AC8EO" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2a0efdc7-19c0-4ece-ba34-b0c59eda1633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4881594C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/73a1070e-e2c8-4f6e-92e2-8cbb0c58683e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB486B894B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2eb374ff-dae2-4548-b222-4eb60a7a9cda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB351677C4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/44bbdb87-f68a-4a3b-af30-7873a663aff5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3501B5CB" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a1961cf-f4f2-4288-a6db-ae83e786281c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB354DF492" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/aa80ffad-8e88-46eb-a05d-49ffefc9fc8a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB353B2C2B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/15f081d4-c79a-4c6d-8ef5-a944f8151bad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB353E12FT" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97a90f01-dd9b-446c-a6a9-18c7e2803dd3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35306E3A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ac55f8ad-f896-4884-98cd-c84617803342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34B587D7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fac41945-093c-4df5-a163-72ac24410541" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE57A773" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0023c747-9458-4587-9e86-9db0849fa073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA696A94CB" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/86f00325-ba7d-4d0a-98f5-d9bbfc12159e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6951AB85" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b42c8b16-dcd8-475d-b8a4-4505e42cc085" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68E25DCA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/993f0ed7-2127-42d4-b52a-469b113f260d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6047B32F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/07a0e3b9-618d-4e75-adec-bebcdf5ae6bb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA492D9B54" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/90279446-5644-40f7-9a45-3a2504da0c71" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA444F97A0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/13f424cf-fc9c-4127-af69-85af6431724a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2F21CC6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/62bc4957-2fe5-4c38-8338-6cb72a65f421" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43E821E2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1f455db2-6e06-487b-b8f3-376465a39391" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43C7F8E2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/47db022b-f11d-4283-88f4-8de251e8a252" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4389B2F7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/82365d90-ef6c-48fc-84ae-0e2bc51b4743" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA435A2EF4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/10af183a-5bf9-4d4e-9b44-358690a7db2f" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43384FAE" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f1839c3f-3a17-4456-9382-2048d2bbbe5a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42DCD862" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/908467e9-8066-4347-81e0-183e1e3cdd61" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42948D97" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2be9fcc6-3108-4125-9353-e42a4761326c" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA427BD7A2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b3267aa3-e4d8-4ea8-9de5-7eee79d82342" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA426267C4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c3b968b6-e8d4-4d5e-9cdd-8dd221d3371e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA422A7531" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/baa7a559-1f40-4a5d-a439-3f51c377e91d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37414503" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6138d4c8-daba-4ca8-b255-371eb28fb3f9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D1E1920" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7379978b-338c-4a71-bb4a-3e316e6dd599" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10628B1B" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/cff78817-74f9-4d1c-810e-28a162402dfb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA107F143E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c476f8e7-b8e9-4995-9f7d-12451520cc5f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA109B6A10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4226959a-db8f-45bc-ab3d-9b8b727c857b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F8FEE17" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9af98391-0e03-4a13-a514-6e83819beee6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAA2AF02" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6097f6ad-2d65-4ba9-a80d-ba8722a4cbc9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB7AC2A3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eb7421ac-2742-46ee-b8cd-7ed2a2e10d20" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A7F93F6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6368fc52-3672-446b-99d3-44dc53c39c82" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A29ACBEF" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a730d31-cd70-431f-98f7-f41b157fc048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2AE2BC1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e345188b-dc4c-4dc1-a0ac-1f6f5ea62426" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2C52B70" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/318ba4f7-1904-4cbd-8d23-0024abcb81f5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2DBF8A6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/210d47ce-c12e-4b73-a35d-1121c2e5938a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2255D55" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1256f6e4-7ab8-4112-8c27-ab1b3ca7de80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2516321" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/24a45110-d817-4168-9539-fca07445bbe6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A132C2F" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2e9c3d0d-4520-43de-be82-4e348d7de5ad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946FD44E5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bf3eada6-be39-4435-86df-7382044b6169" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9480F5782" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e9d830dd-70ee-4e32-921d-7718e62f2857" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933A865D7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/68945bde-2f79-4ff4-a71d-fbe55f950ea0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F2DC23F" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/679bc6f3-05eb-472c-91b4-4c25ea93d05b" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F18EE9B" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5492b4ca-4a5c-4fd9-9230-25244a87f6e9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9228DDF0B" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/db31c69d-1159-4367-92d1-693574f7b2b7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9226BAD91" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bc3b9ca7-f212-49a4-8204-921c311ef796" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9227D9A69" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fa64e636-4a80-440a-b4ed-75d8ccf90d29" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922571E11" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e63330af-f248-414c-ad73-936a8cc8d7db" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921EC3AEF" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/49375d77-6a31-4f5e-9cad-53a8c00f4862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921A6F896" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8c7701a8-290b-4a87-be57-5a1b1030a84d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92173816F" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/69ef20ef-2e3d-4245-850e-8b9d187f1020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9211042F9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ce1ed81e-0b51-46a0-a43c-137e5de5fc85" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910B18DE6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6e32d217-9bf7-4bba-9b2f-c4dcb0f46692" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF5F8D0F" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ef0ad787-f456-4cbf-94be-efc8b40227d5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF980712" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8534604c-3096-43d4-8d5c-4c363b075d6a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFE25C42" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/54d4fefb-36a0-46dc-80c9-1bafc4e08cfd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9000538BD" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/992e5bbc-02e8-4718-8120-9df45e5d9c27" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF1BCE83" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a3b377e8-0065-4cb0-840f-4138a3bd187c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F65583E6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ce6e6fde-9083-4ee8-9e81-8c4d8f2e037c" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0711710" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/20bc2fb4-e6d2-43e1-8acc-2c6575505f03" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC024F6C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/37d8d471-f0bc-499b-a407-0a324f6d7ebc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC5795DE" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0b6e6f00-151b-45d3-b5f4-be4d56da3c1a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC360AB7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8345ba3a-7ac6-4e39-901d-285db6623f35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBCA5CD9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8ae7fed3-3cab-4ba7-b613-18369aafff39" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC150700" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fd8302e5-e931-4840-b642-7dfe905e9359" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CBE69D86" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/778872c4-63f7-4d53-af94-8b26ec4b1f05" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F96F65A1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2d893139-6ed7-4852-b4e7-ff182efa2117" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B4001B31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/22eab828-c3c2-4ed3-9bc8-625eb52b938f" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3F1F0B4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6c6473e9-84ce-4ee2-9cb0-4160170f8932" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A2B1ECB0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ad56b43f-ffff-4825-9e5d-33305d2cde42" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B726071DB4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8d6b73cd-1b5e-4d50-936e-43e45c495979" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D08EBBE" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0c479e8a-c10f-482b-adc0-e7df008bc459" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F5A9B6C5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b296fa4-e9c0-4af1-bf2b-fbdb02c7383c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642B984FA" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/754c01fd-2892-4f18-848f-972a379dc930" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE9880E7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/54a6e42c-d14a-4b4a-8ee1-88750217d6eb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0125D61" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/33185909-e629-4589-bdf0-6a53b6ceeb49" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC47AAC7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eb23a45e-e7f5-4d01-922e-acc6f7372392" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACA1D197" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9072c4b2-333b-439a-aecc-4ada6015b710" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACEDCC3A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6bb0004e-507c-4b03-8960-39e38083e24f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677C86411" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b8af893-a579-4e5a-aeac-b071864b7b43" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6776C6555" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9078c848-f54b-4750-a80d-0951cc7c3cda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B687037DC9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e7eede56-0d89-4257-ad63-a82cc3a40a87" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B687633E08" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/65e19fcd-16a0-4284-9660-30b55d090697" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688B1F1F5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6ed20f2e-4864-4bac-8ce3-f588af332ab8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689EE0F1C" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0eb442da-4659-45c7-b9bd-7c25f0a5fc12" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6514C3F89" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/48503974-0786-4093-b005-9537fbbf2693" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651541786" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/da36b969-660d-43f8-8533-29d9a921a4d2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640F7A101" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d7b3fecb-2753-4000-917c-83c465b4773a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6412C47D6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/751ecb3d-3178-411b-b669-ffd853480baa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636C96512" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9e18c930-00f1-4bc5-8c1a-415360d7029f" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B624056EE1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1ed9bc65-5f0e-40e9-884a-f3a37a4b8955" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B629A6A49B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d43251a2-bef3-4cac-a030-9d4fbdd4d7c6" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62976785A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c0b30e50-b70a-40d4-aa9c-cec5dd623d7a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6373ABD32" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/432a537d-ff0a-4cf2-9e01-15f2033a98ee" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637B29BFB" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4232936e-76d3-4549-976b-9c9d17df64a3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E97D5BOD" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6fe32d00-cb69-4239-acd6-7d980eca0011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EAOD6933" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f30c51e0-6174-405e-a50b-df1c40412e84" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B241E754" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2ed63cec-ad5d-462b-ae4c-96fb414d04f0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2C63A54" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3cf4eee4-6060-462e-bc09-cf9d8f207e8d" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B41790E9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7b2793f1-ca6c-4f07-9814-85ef59bc54c5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1415BC5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ec3fa52c-586d-493f-baca-ecda0a10745a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0E48252" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0ceb609e-1193-4b97-be7b-b9cd1bca4b0b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58DF452B0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83db0efd-933f-44a6-90c8-6ffa49ceef88" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59BCD7B27" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3123511c-a9bd-4639-bc54-93760c4f110b" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C194429" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8cb35568-ca04-43b4-b20b-35e79a1486df" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570ABFF67" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f878ff59-1e04-442c-b612-c2e02f3f9aa9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570E5EC64" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/af0f7c55-ec89-401e-9da3-48395037644e" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567506154" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5c5c0bbf-2cc9-4d65-923e-13841de4a2ea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5679DE09C" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c90682a4-4552-427c-b331-4c91b39d1a24" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567DDBB27" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f6278d6c-9b7b-49fd-9312-ec46ac1bea2f" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565B55DCD" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/deec382c-82e8-4d96-b735-821560ef8ccf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5687E64D1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a5cc52ba-786c-436e-a128-4afbceac39d2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559533CAF" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/98c893ca-59f6-4042-bdb0-57b6914ff743" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B558F60E45" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d5c98e5b-19f7-4ecf-988a-23365949389a" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CDE974E" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d08d2e4e-1ae5-4263-81f8-11e960bd066c" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DD48692" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ceca70ed-6106-4458-8513-367ae4d1d95e" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53EADA763" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC823002/amministrazione-trasparente/atti-amministrazioni-enti/564c55d0-da83-4df9-a5ca-a6c3743affef" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F199"/>
+  <dimension ref="A1:F212"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7213</v>
+        <v>9282</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>7212</v>
+        <v>9278</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>7211</v>
+        <v>9277</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5">
+        <v>9276</v>
+      </c>
+      <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B6">
-        <v>7189</v>
+        <v>9275</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>7188</v>
+        <v>9239</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B8">
-        <v>7187</v>
+        <v>9238</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>7186</v>
+        <v>9060</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>6914</v>
+        <v>8871</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>6758</v>
+        <v>8699</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>6757</v>
+        <v>8419</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>6756</v>
+        <v>7430</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
-        <v>6688</v>
+        <v>7429</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>4898</v>
+        <v>7213</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>4897</v>
+        <v>7212</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B17">
-        <v>4896</v>
+        <v>7211</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>4895</v>
+        <v>7190</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>4893</v>
+        <v>7189</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>4892</v>
+        <v>7188</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B21">
-        <v>4888</v>
+        <v>7187</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>4887</v>
+        <v>7186</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="B23">
-        <v>4886</v>
+        <v>6914</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>4885</v>
+        <v>6758</v>
       </c>
       <c r="C24" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="B25">
-        <v>4884</v>
+        <v>6757</v>
       </c>
       <c r="C25" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="B26">
-        <v>4883</v>
+        <v>6756</v>
       </c>
       <c r="C26" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B27">
-        <v>4818</v>
+        <v>6688</v>
       </c>
       <c r="C27" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B28">
-        <v>4817</v>
+        <v>4898</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B29">
-        <v>4180</v>
+        <v>4897</v>
       </c>
       <c r="C29" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B30">
-        <v>4179</v>
+        <v>4896</v>
       </c>
       <c r="C30" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B31">
-        <v>4178</v>
+        <v>4895</v>
       </c>
       <c r="C31" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B32">
-        <v>4177</v>
+        <v>4893</v>
       </c>
       <c r="C32" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B33">
-        <v>4138</v>
+        <v>4892</v>
       </c>
       <c r="C33" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="B34">
-        <v>3917</v>
+        <v>4888</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="B35">
-        <v>3916</v>
+        <v>4887</v>
       </c>
       <c r="C35" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D35" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B36">
-        <v>3440</v>
+        <v>4886</v>
       </c>
       <c r="C36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B37">
-        <v>3439</v>
+        <v>4885</v>
       </c>
       <c r="C37" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B38">
-        <v>3438</v>
+        <v>4884</v>
       </c>
       <c r="C38" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D38" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B39">
-        <v>3436</v>
+        <v>4883</v>
       </c>
       <c r="C39" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D39" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B40">
-        <v>3409</v>
+        <v>4818</v>
       </c>
       <c r="C40" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D40" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B41">
-        <v>3408</v>
+        <v>4817</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D41" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B42">
-        <v>3407</v>
+        <v>4180</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D42" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>101</v>
       </c>
       <c r="B43">
-        <v>3119</v>
+        <v>4179</v>
       </c>
       <c r="C43" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D43" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B44">
-        <v>3062</v>
+        <v>4178</v>
       </c>
       <c r="C44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D44" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B45">
-        <v>3061</v>
+        <v>4177</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B46">
-        <v>3060</v>
+        <v>4138</v>
       </c>
       <c r="C46" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D46" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B47">
-        <v>3059</v>
+        <v>3917</v>
       </c>
       <c r="C47" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>113</v>
       </c>
       <c r="B48">
-        <v>3025</v>
+        <v>3916</v>
       </c>
       <c r="C48" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B49">
-        <v>3024</v>
+        <v>3440</v>
       </c>
       <c r="C49" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D49" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>118</v>
       </c>
       <c r="B50">
-        <v>2978</v>
+        <v>3439</v>
       </c>
       <c r="C50" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D50" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>118</v>
       </c>
       <c r="B51">
-        <v>2977</v>
+        <v>3438</v>
       </c>
       <c r="C51" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D51" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>118</v>
       </c>
       <c r="B52">
-        <v>2976</v>
+        <v>3436</v>
       </c>
       <c r="C52" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D52" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B53">
-        <v>2975</v>
+        <v>3409</v>
       </c>
       <c r="C53" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B54">
-        <v>2972</v>
+        <v>3408</v>
       </c>
       <c r="C54" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B55">
-        <v>2946</v>
+        <v>3407</v>
       </c>
       <c r="C55" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D55" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B56">
-        <v>2727</v>
+        <v>3119</v>
       </c>
       <c r="C56" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D56" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>136</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B57">
-        <v>2665</v>
+        <v>3062</v>
       </c>
       <c r="C57" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D57" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>139</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B58">
-        <v>2664</v>
+        <v>3061</v>
       </c>
       <c r="C58" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>141</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B59">
-        <v>1344</v>
+        <v>3060</v>
       </c>
       <c r="C59" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D59" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B60">
-        <v>1343</v>
+        <v>3059</v>
       </c>
       <c r="C60" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D60" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B61">
-        <v>1342</v>
+        <v>3025</v>
       </c>
       <c r="C61" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D61" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B62">
-        <v>1253</v>
+        <v>3024</v>
       </c>
       <c r="C62" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D62" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B63">
-        <v>1148</v>
+        <v>2978</v>
       </c>
       <c r="C63" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D63" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>151</v>
       </c>
       <c r="B64">
-        <v>1103</v>
+        <v>2977</v>
       </c>
       <c r="C64" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D64" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>151</v>
       </c>
       <c r="B65">
-        <v>1102</v>
+        <v>2976</v>
       </c>
       <c r="C65" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D65" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>151</v>
       </c>
       <c r="B66">
-        <v>1101</v>
+        <v>2975</v>
       </c>
       <c r="C66" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D66" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>151</v>
       </c>
       <c r="B67">
-        <v>1093</v>
+        <v>2972</v>
       </c>
       <c r="C67" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D67" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="B68">
-        <v>1091</v>
+        <v>2946</v>
       </c>
       <c r="C68" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D68" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="B69">
-        <v>1076</v>
+        <v>2727</v>
       </c>
       <c r="C69" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D69" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>167</v>
+      </c>
+      <c r="E69" t="s">
+        <v>166</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="B70">
-        <v>1075</v>
+        <v>2665</v>
       </c>
       <c r="C70" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D70" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>169</v>
+      </c>
+      <c r="E70" t="s">
+        <v>166</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="B71">
-        <v>1072</v>
+        <v>2664</v>
       </c>
       <c r="C71" t="s">
         <v>166</v>
       </c>
       <c r="D71" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>170</v>
+      </c>
+      <c r="E71" t="s">
+        <v>166</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="B72">
-        <v>1071</v>
+        <v>1344</v>
       </c>
       <c r="C72" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D72" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="B73">
-        <v>1070</v>
+        <v>1343</v>
       </c>
       <c r="C73" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D73" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="B74">
-        <v>1066</v>
+        <v>1342</v>
       </c>
       <c r="C74" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D74" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>151</v>
+        <v>178</v>
       </c>
       <c r="B75">
-        <v>1063</v>
+        <v>1253</v>
       </c>
       <c r="C75" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D75" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B76">
-        <v>1013</v>
+        <v>1148</v>
       </c>
       <c r="C76" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D76" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B77">
-        <v>1012</v>
+        <v>1103</v>
       </c>
       <c r="C77" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="D77" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>186</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B78">
-        <v>1011</v>
+        <v>1102</v>
       </c>
       <c r="C78" t="s">
-        <v>133</v>
+        <v>187</v>
       </c>
       <c r="D78" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>188</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B79">
-        <v>713</v>
+        <v>1101</v>
       </c>
       <c r="C79" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="D79" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80">
-        <v>495</v>
+        <v>1093</v>
       </c>
       <c r="C80" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D80" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>184</v>
       </c>
       <c r="B81">
-        <v>494</v>
+        <v>1091</v>
       </c>
       <c r="C81" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D81" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>184</v>
       </c>
       <c r="B82">
-        <v>493</v>
+        <v>1076</v>
       </c>
       <c r="C82" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D82" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>184</v>
       </c>
       <c r="B83">
-        <v>492</v>
+        <v>1075</v>
       </c>
       <c r="C83" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D83" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>184</v>
       </c>
       <c r="B84">
-        <v>491</v>
+        <v>1072</v>
       </c>
       <c r="C84" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D84" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="B85">
-        <v>298</v>
+        <v>1071</v>
       </c>
       <c r="C85" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="D85" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="B86">
-        <v>12228</v>
+        <v>1070</v>
       </c>
       <c r="C86" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D86" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="B87">
-        <v>12213</v>
+        <v>1066</v>
       </c>
       <c r="C87" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D87" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="B88">
-        <v>12212</v>
+        <v>1063</v>
       </c>
       <c r="C88" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B89">
-        <v>12211</v>
+        <v>1013</v>
       </c>
       <c r="C89" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D89" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B90">
-        <v>12210</v>
+        <v>1012</v>
       </c>
       <c r="C90" t="s">
-        <v>208</v>
+        <v>166</v>
       </c>
       <c r="D90" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>212</v>
+      </c>
+      <c r="E90" t="s">
+        <v>166</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B91">
-        <v>12209</v>
+        <v>1011</v>
       </c>
       <c r="C91" t="s">
-        <v>210</v>
+        <v>166</v>
       </c>
       <c r="D91" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>213</v>
+      </c>
+      <c r="E91" t="s">
+        <v>166</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="B92">
-        <v>12208</v>
+        <v>713</v>
       </c>
       <c r="C92" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D92" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B93">
-        <v>12132</v>
+        <v>495</v>
       </c>
       <c r="C93" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D93" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94">
-        <v>11603</v>
+        <v>494</v>
       </c>
       <c r="C94" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D94" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>217</v>
       </c>
       <c r="B95">
-        <v>11602</v>
+        <v>493</v>
       </c>
       <c r="C95" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D95" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B96">
-        <v>11347</v>
+        <v>492</v>
       </c>
       <c r="C96" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D96" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B97">
-        <v>11237</v>
+        <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>227</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B98">
-        <v>11236</v>
+        <v>298</v>
       </c>
       <c r="C98" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D98" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B99">
-        <v>11082</v>
+        <v>12228</v>
       </c>
       <c r="C99" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D99" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B100">
-        <v>11081</v>
+        <v>12213</v>
       </c>
       <c r="C100" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D100" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B101">
-        <v>11080</v>
+        <v>12212</v>
       </c>
       <c r="C101" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D101" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B102">
-        <v>11079</v>
+        <v>12211</v>
       </c>
       <c r="C102" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D102" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B103">
-        <v>11078</v>
+        <v>12210</v>
       </c>
       <c r="C103" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D103" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B104">
-        <v>11077</v>
+        <v>12209</v>
       </c>
       <c r="C104" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D104" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B105">
-        <v>11011</v>
+        <v>12208</v>
       </c>
       <c r="C105" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D105" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B106">
-        <v>11009</v>
+        <v>12132</v>
       </c>
       <c r="C106" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D106" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B107">
-        <v>10927</v>
+        <v>11603</v>
       </c>
       <c r="C107" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D107" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B108">
-        <v>10764</v>
+        <v>11602</v>
       </c>
       <c r="C108" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D108" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B109">
-        <v>10763</v>
+        <v>11347</v>
       </c>
       <c r="C109" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D109" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B110">
-        <v>10762</v>
+        <v>11237</v>
       </c>
       <c r="C110" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D110" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B111">
-        <v>10761</v>
+        <v>11236</v>
       </c>
       <c r="C111" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D111" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="B112">
-        <v>10760</v>
+        <v>11082</v>
       </c>
       <c r="C112" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D112" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B113">
-        <v>10727</v>
+        <v>11081</v>
       </c>
       <c r="C113" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D113" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B114">
-        <v>10726</v>
+        <v>11080</v>
       </c>
       <c r="C114" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D114" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B115">
-        <v>10545</v>
+        <v>11079</v>
       </c>
       <c r="C115" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D115" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B116">
-        <v>10544</v>
+        <v>11078</v>
       </c>
       <c r="C116" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D116" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B117">
-        <v>10543</v>
+        <v>11077</v>
       </c>
       <c r="C117" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D117" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B118">
-        <v>10522</v>
+        <v>11011</v>
       </c>
       <c r="C118" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D118" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B119">
-        <v>10521</v>
+        <v>11009</v>
       </c>
       <c r="C119" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D119" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B120">
-        <v>9789</v>
+        <v>10927</v>
       </c>
       <c r="C120" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D120" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B121">
-        <v>9759</v>
+        <v>10764</v>
       </c>
       <c r="C121" t="s">
-        <v>133</v>
+        <v>285</v>
       </c>
       <c r="D121" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>286</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B122">
-        <v>8287</v>
+        <v>10763</v>
       </c>
       <c r="C122" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D122" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B123">
-        <v>8178</v>
+        <v>10762</v>
       </c>
       <c r="C123" t="s">
-        <v>133</v>
+        <v>289</v>
       </c>
       <c r="D123" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>290</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B124">
-        <v>8178</v>
+        <v>10761</v>
       </c>
       <c r="C124" t="s">
-        <v>133</v>
+        <v>291</v>
       </c>
       <c r="D124" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>292</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B125">
-        <v>6109</v>
+        <v>10760</v>
       </c>
       <c r="C125" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D125" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B126">
-        <v>6108</v>
+        <v>10727</v>
       </c>
       <c r="C126" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="D126" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B127">
-        <v>6048</v>
+        <v>10726</v>
       </c>
       <c r="C127" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D127" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B128">
-        <v>4824</v>
+        <v>10545</v>
       </c>
       <c r="C128" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D128" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>300</v>
       </c>
       <c r="B129">
-        <v>4353</v>
+        <v>10544</v>
       </c>
       <c r="C129" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D129" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B130">
-        <v>4352</v>
+        <v>10543</v>
       </c>
       <c r="C130" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D130" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B131">
-        <v>4327</v>
+        <v>10522</v>
       </c>
       <c r="C131" t="s">
-        <v>133</v>
+        <v>308</v>
       </c>
       <c r="D131" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>309</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B132">
-        <v>3761</v>
+        <v>10521</v>
       </c>
       <c r="C132" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D132" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B133">
-        <v>3760</v>
+        <v>9789</v>
       </c>
       <c r="C133" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D133" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B134">
-        <v>3758</v>
+        <v>9759</v>
       </c>
       <c r="C134" t="s">
-        <v>313</v>
+        <v>166</v>
       </c>
       <c r="D134" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>315</v>
+      </c>
+      <c r="E134" t="s">
+        <v>166</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B135">
-        <v>3676</v>
+        <v>8287</v>
       </c>
       <c r="C135" t="s">
-        <v>133</v>
+        <v>317</v>
       </c>
       <c r="D135" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>318</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B136">
-        <v>3636</v>
+        <v>8178</v>
       </c>
       <c r="C136" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D136" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E136" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>319</v>
       </c>
       <c r="B137">
-        <v>3551</v>
+        <v>8178</v>
       </c>
       <c r="C137" t="s">
-        <v>320</v>
+        <v>166</v>
       </c>
       <c r="D137" t="s">
         <v>321</v>
       </c>
-      <c r="E137" s="2" t="s">
-        <v>9</v>
+      <c r="E137" t="s">
+        <v>166</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B138">
-        <v>3548</v>
+        <v>6109</v>
       </c>
       <c r="C138" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D138" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B139">
-        <v>3546</v>
+        <v>6108</v>
       </c>
       <c r="C139" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D139" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B140">
-        <v>3327</v>
+        <v>6048</v>
       </c>
       <c r="C140" t="s">
-        <v>133</v>
+        <v>328</v>
       </c>
       <c r="D140" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>329</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B141">
-        <v>3326</v>
+        <v>4824</v>
       </c>
       <c r="C141" t="s">
-        <v>133</v>
+        <v>331</v>
       </c>
       <c r="D141" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>332</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B142">
-        <v>3307</v>
+        <v>4353</v>
       </c>
       <c r="C142" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D142" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="B143">
-        <v>3306</v>
+        <v>4352</v>
       </c>
       <c r="C143" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="D143" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="B144">
-        <v>3305</v>
+        <v>4327</v>
       </c>
       <c r="C144" t="s">
-        <v>334</v>
+        <v>166</v>
       </c>
       <c r="D144" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>340</v>
+      </c>
+      <c r="E144" t="s">
+        <v>166</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="B145">
-        <v>3304</v>
+        <v>3761</v>
       </c>
       <c r="C145" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="D145" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="B146">
-        <v>3303</v>
+        <v>3760</v>
       </c>
       <c r="C146" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D146" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B147">
-        <v>3256</v>
+        <v>3758</v>
       </c>
       <c r="C147" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="D147" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B148">
-        <v>2921</v>
+        <v>3676</v>
       </c>
       <c r="C148" t="s">
-        <v>344</v>
+        <v>166</v>
       </c>
       <c r="D148" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>349</v>
+      </c>
+      <c r="E148" t="s">
+        <v>166</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B149">
-        <v>2919</v>
+        <v>3636</v>
       </c>
       <c r="C149" t="s">
-        <v>346</v>
+        <v>166</v>
       </c>
       <c r="D149" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>351</v>
+      </c>
+      <c r="E149" t="s">
+        <v>166</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B150">
-        <v>2861</v>
+        <v>3551</v>
       </c>
       <c r="C150" t="s">
-        <v>133</v>
+        <v>353</v>
       </c>
       <c r="D150" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>354</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B151">
-        <v>2854</v>
+        <v>3548</v>
       </c>
       <c r="C151" t="s">
-        <v>133</v>
+        <v>355</v>
       </c>
       <c r="D151" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>356</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B152">
-        <v>2853</v>
+        <v>3546</v>
       </c>
       <c r="C152" t="s">
-        <v>133</v>
+        <v>357</v>
       </c>
       <c r="D152" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>358</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="B153">
-        <v>2852</v>
+        <v>3327</v>
       </c>
       <c r="C153" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D153" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="E153" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="B154">
-        <v>2842</v>
+        <v>3326</v>
       </c>
       <c r="C154" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D154" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="E154" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="B155">
-        <v>2764</v>
+        <v>3307</v>
       </c>
       <c r="C155" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="D155" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="B156">
-        <v>2763</v>
+        <v>3306</v>
       </c>
       <c r="C156" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D156" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B157">
-        <v>2665</v>
+        <v>3305</v>
       </c>
       <c r="C157" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="D157" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B158">
-        <v>2664</v>
+        <v>3304</v>
       </c>
       <c r="C158" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="D158" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B159">
-        <v>2662</v>
+        <v>3303</v>
       </c>
       <c r="C159" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="D159" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="B160">
-        <v>2661</v>
+        <v>3256</v>
       </c>
       <c r="C160" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="D160" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="B161">
-        <v>2660</v>
+        <v>2921</v>
       </c>
       <c r="C161" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="D161" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="B162">
-        <v>2656</v>
+        <v>2919</v>
       </c>
       <c r="C162" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="D162" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="B163">
-        <v>2007</v>
+        <v>2861</v>
       </c>
       <c r="C163" t="s">
-        <v>373</v>
+        <v>166</v>
       </c>
       <c r="D163" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>382</v>
+      </c>
+      <c r="E163" t="s">
+        <v>166</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="B164">
-        <v>2006</v>
+        <v>2854</v>
       </c>
       <c r="C164" t="s">
-        <v>375</v>
+        <v>166</v>
       </c>
       <c r="D164" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>383</v>
+      </c>
+      <c r="E164" t="s">
+        <v>166</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="B165">
-        <v>1994</v>
+        <v>2853</v>
       </c>
       <c r="C165" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D165" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="E165" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="B166">
-        <v>1993</v>
+        <v>2852</v>
       </c>
       <c r="C166" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D166" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E166" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="B167">
-        <v>1992</v>
+        <v>2842</v>
       </c>
       <c r="C167" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D167" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E167" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="B168">
-        <v>1901</v>
+        <v>2764</v>
       </c>
       <c r="C168" t="s">
-        <v>133</v>
+        <v>388</v>
       </c>
       <c r="D168" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>389</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="B169">
-        <v>1841</v>
+        <v>2763</v>
       </c>
       <c r="C169" t="s">
-        <v>133</v>
+        <v>390</v>
       </c>
       <c r="D169" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>391</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="B170">
-        <v>1804</v>
+        <v>2665</v>
       </c>
       <c r="C170" t="s">
-        <v>133</v>
+        <v>393</v>
       </c>
       <c r="D170" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>394</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B171">
-        <v>1708</v>
+        <v>2664</v>
       </c>
       <c r="C171" t="s">
-        <v>133</v>
+        <v>395</v>
       </c>
       <c r="D171" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>396</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B172">
-        <v>1554</v>
+        <v>2662</v>
       </c>
       <c r="C172" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="D172" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B173">
-        <v>1553</v>
+        <v>2661</v>
       </c>
       <c r="C173" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="D173" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>392</v>
       </c>
       <c r="B174">
-        <v>1486</v>
+        <v>2660</v>
       </c>
       <c r="C174" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="D174" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>392</v>
       </c>
       <c r="B175">
-        <v>1479</v>
+        <v>2656</v>
       </c>
       <c r="C175" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="D175" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="B176">
-        <v>1477</v>
+        <v>2007</v>
       </c>
       <c r="C176" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="D176" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="B177">
-        <v>1376</v>
+        <v>2006</v>
       </c>
       <c r="C177" t="s">
-        <v>133</v>
+        <v>408</v>
       </c>
       <c r="D177" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>409</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="B178">
-        <v>1374</v>
+        <v>1994</v>
       </c>
       <c r="C178" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D178" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="E178" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B179">
-        <v>1347</v>
+        <v>1993</v>
       </c>
       <c r="C179" t="s">
-        <v>403</v>
+        <v>166</v>
       </c>
       <c r="D179" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>411</v>
+      </c>
+      <c r="E179" t="s">
+        <v>166</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B180">
-        <v>1346</v>
+        <v>1992</v>
       </c>
       <c r="C180" t="s">
-        <v>405</v>
+        <v>166</v>
       </c>
       <c r="D180" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>412</v>
+      </c>
+      <c r="E180" t="s">
+        <v>166</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="B181">
-        <v>1345</v>
+        <v>1901</v>
       </c>
       <c r="C181" t="s">
-        <v>407</v>
+        <v>166</v>
       </c>
       <c r="D181" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>414</v>
+      </c>
+      <c r="E181" t="s">
+        <v>166</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="B182">
-        <v>1241</v>
+        <v>1841</v>
       </c>
       <c r="C182" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D182" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E182" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B183">
-        <v>1102</v>
+        <v>1804</v>
       </c>
       <c r="C183" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D183" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="E183" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B184">
-        <v>993</v>
+        <v>1708</v>
       </c>
       <c r="C184" t="s">
-        <v>414</v>
+        <v>166</v>
       </c>
       <c r="D184" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>419</v>
+      </c>
+      <c r="E184" t="s">
+        <v>166</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B185">
-        <v>992</v>
+        <v>1554</v>
       </c>
       <c r="C185" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D185" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B186">
-        <v>929</v>
+        <v>1553</v>
       </c>
       <c r="C186" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="D186" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B187">
-        <v>928</v>
+        <v>1486</v>
       </c>
       <c r="C187" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="D187" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B188">
-        <v>927</v>
+        <v>1479</v>
       </c>
       <c r="C188" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D188" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B189">
-        <v>923</v>
+        <v>1477</v>
       </c>
       <c r="C189" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="D189" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="B190">
-        <v>921</v>
+        <v>1376</v>
       </c>
       <c r="C190" t="s">
-        <v>428</v>
+        <v>166</v>
       </c>
       <c r="D190" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>433</v>
+      </c>
+      <c r="E190" t="s">
+        <v>166</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B191">
-        <v>727</v>
+        <v>1374</v>
       </c>
       <c r="C191" t="s">
-        <v>431</v>
+        <v>166</v>
       </c>
       <c r="D191" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>434</v>
+      </c>
+      <c r="E191" t="s">
+        <v>166</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B192">
-        <v>711</v>
+        <v>1347</v>
       </c>
       <c r="C192" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D192" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>435</v>
       </c>
       <c r="B193">
-        <v>663</v>
+        <v>1346</v>
       </c>
       <c r="C193" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D193" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>435</v>
       </c>
       <c r="B194">
-        <v>662</v>
+        <v>1345</v>
       </c>
       <c r="C194" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D194" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B195">
-        <v>618</v>
+        <v>1241</v>
       </c>
       <c r="C195" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D195" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E195" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B196">
-        <v>617</v>
+        <v>1102</v>
       </c>
       <c r="C196" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="D196" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="E196" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B197">
-        <v>616</v>
+        <v>993</v>
       </c>
       <c r="C197" t="s">
-        <v>133</v>
+        <v>447</v>
       </c>
       <c r="D197" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>448</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B198">
-        <v>615</v>
+        <v>992</v>
       </c>
       <c r="C198" t="s">
-        <v>133</v>
+        <v>449</v>
       </c>
       <c r="D198" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>450</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B199">
+        <v>929</v>
+      </c>
+      <c r="C199" t="s">
+        <v>452</v>
+      </c>
+      <c r="D199" t="s">
+        <v>453</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>451</v>
+      </c>
+      <c r="B200">
+        <v>928</v>
+      </c>
+      <c r="C200" t="s">
+        <v>454</v>
+      </c>
+      <c r="D200" t="s">
+        <v>455</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>451</v>
+      </c>
+      <c r="B201">
+        <v>927</v>
+      </c>
+      <c r="C201" t="s">
+        <v>456</v>
+      </c>
+      <c r="D201" t="s">
+        <v>457</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>451</v>
+      </c>
+      <c r="B202">
+        <v>923</v>
+      </c>
+      <c r="C202" t="s">
+        <v>458</v>
+      </c>
+      <c r="D202" t="s">
+        <v>459</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>460</v>
+      </c>
+      <c r="B203">
+        <v>921</v>
+      </c>
+      <c r="C203" t="s">
+        <v>461</v>
+      </c>
+      <c r="D203" t="s">
+        <v>462</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>463</v>
+      </c>
+      <c r="B204">
+        <v>727</v>
+      </c>
+      <c r="C204" t="s">
+        <v>464</v>
+      </c>
+      <c r="D204" t="s">
+        <v>465</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>463</v>
+      </c>
+      <c r="B205">
+        <v>711</v>
+      </c>
+      <c r="C205" t="s">
+        <v>466</v>
+      </c>
+      <c r="D205" t="s">
+        <v>467</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>468</v>
+      </c>
+      <c r="B206">
+        <v>663</v>
+      </c>
+      <c r="C206" t="s">
+        <v>469</v>
+      </c>
+      <c r="D206" t="s">
+        <v>470</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>468</v>
+      </c>
+      <c r="B207">
+        <v>662</v>
+      </c>
+      <c r="C207" t="s">
+        <v>471</v>
+      </c>
+      <c r="D207" t="s">
+        <v>472</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>473</v>
+      </c>
+      <c r="B208">
+        <v>618</v>
+      </c>
+      <c r="C208" t="s">
+        <v>166</v>
+      </c>
+      <c r="D208" t="s">
+        <v>474</v>
+      </c>
+      <c r="E208" t="s">
+        <v>166</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>473</v>
+      </c>
+      <c r="B209">
+        <v>617</v>
+      </c>
+      <c r="C209" t="s">
+        <v>166</v>
+      </c>
+      <c r="D209" t="s">
+        <v>475</v>
+      </c>
+      <c r="E209" t="s">
+        <v>166</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>473</v>
+      </c>
+      <c r="B210">
+        <v>616</v>
+      </c>
+      <c r="C210" t="s">
+        <v>166</v>
+      </c>
+      <c r="D210" t="s">
+        <v>476</v>
+      </c>
+      <c r="E210" t="s">
+        <v>166</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>473</v>
+      </c>
+      <c r="B211">
+        <v>615</v>
+      </c>
+      <c r="C211" t="s">
+        <v>166</v>
+      </c>
+      <c r="D211" t="s">
+        <v>477</v>
+      </c>
+      <c r="E211" t="s">
+        <v>166</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>478</v>
+      </c>
+      <c r="B212">
         <v>596</v>
       </c>
-      <c r="C199" t="s">
-[...8 lines deleted...]
-      <c r="F199" s="2" t="s">
+      <c r="C212" t="s">
+        <v>479</v>
+      </c>
+      <c r="D212" t="s">
+        <v>480</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -5844,116 +6203,116 @@
     <hyperlink ref="F43" r:id="rId84"/>
     <hyperlink ref="E44" r:id="rId85"/>
     <hyperlink ref="F44" r:id="rId86"/>
     <hyperlink ref="E45" r:id="rId87"/>
     <hyperlink ref="F45" r:id="rId88"/>
     <hyperlink ref="E46" r:id="rId89"/>
     <hyperlink ref="F46" r:id="rId90"/>
     <hyperlink ref="E47" r:id="rId91"/>
     <hyperlink ref="F47" r:id="rId92"/>
     <hyperlink ref="E48" r:id="rId93"/>
     <hyperlink ref="F48" r:id="rId94"/>
     <hyperlink ref="E49" r:id="rId95"/>
     <hyperlink ref="F49" r:id="rId96"/>
     <hyperlink ref="E50" r:id="rId97"/>
     <hyperlink ref="F50" r:id="rId98"/>
     <hyperlink ref="E51" r:id="rId99"/>
     <hyperlink ref="F51" r:id="rId100"/>
     <hyperlink ref="E52" r:id="rId101"/>
     <hyperlink ref="F52" r:id="rId102"/>
     <hyperlink ref="E53" r:id="rId103"/>
     <hyperlink ref="F53" r:id="rId104"/>
     <hyperlink ref="E54" r:id="rId105"/>
     <hyperlink ref="F54" r:id="rId106"/>
     <hyperlink ref="E55" r:id="rId107"/>
     <hyperlink ref="F55" r:id="rId108"/>
-    <hyperlink ref="F56" r:id="rId109"/>
-[...26 lines deleted...]
-    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
     <hyperlink ref="F71" r:id="rId137"/>
     <hyperlink ref="E72" r:id="rId138"/>
     <hyperlink ref="F72" r:id="rId139"/>
     <hyperlink ref="E73" r:id="rId140"/>
     <hyperlink ref="F73" r:id="rId141"/>
     <hyperlink ref="E74" r:id="rId142"/>
     <hyperlink ref="F74" r:id="rId143"/>
     <hyperlink ref="E75" r:id="rId144"/>
     <hyperlink ref="F75" r:id="rId145"/>
     <hyperlink ref="E76" r:id="rId146"/>
     <hyperlink ref="F76" r:id="rId147"/>
-    <hyperlink ref="F77" r:id="rId148"/>
-[...25 lines deleted...]
-    <hyperlink ref="E91" r:id="rId174"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="E86" r:id="rId166"/>
+    <hyperlink ref="F86" r:id="rId167"/>
+    <hyperlink ref="E87" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId169"/>
+    <hyperlink ref="E88" r:id="rId170"/>
+    <hyperlink ref="F88" r:id="rId171"/>
+    <hyperlink ref="E89" r:id="rId172"/>
+    <hyperlink ref="F89" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
     <hyperlink ref="F91" r:id="rId175"/>
     <hyperlink ref="E92" r:id="rId176"/>
     <hyperlink ref="F92" r:id="rId177"/>
     <hyperlink ref="E93" r:id="rId178"/>
     <hyperlink ref="F93" r:id="rId179"/>
     <hyperlink ref="E94" r:id="rId180"/>
     <hyperlink ref="F94" r:id="rId181"/>
     <hyperlink ref="E95" r:id="rId182"/>
     <hyperlink ref="F95" r:id="rId183"/>
     <hyperlink ref="E96" r:id="rId184"/>
     <hyperlink ref="F96" r:id="rId185"/>
     <hyperlink ref="E97" r:id="rId186"/>
     <hyperlink ref="F97" r:id="rId187"/>
     <hyperlink ref="E98" r:id="rId188"/>
     <hyperlink ref="F98" r:id="rId189"/>
     <hyperlink ref="E99" r:id="rId190"/>
     <hyperlink ref="F99" r:id="rId191"/>
     <hyperlink ref="E100" r:id="rId192"/>
     <hyperlink ref="F100" r:id="rId193"/>
     <hyperlink ref="E101" r:id="rId194"/>
     <hyperlink ref="F101" r:id="rId195"/>
     <hyperlink ref="E102" r:id="rId196"/>
     <hyperlink ref="F102" r:id="rId197"/>
     <hyperlink ref="E103" r:id="rId198"/>
     <hyperlink ref="F103" r:id="rId199"/>
@@ -5969,180 +6328,206 @@
     <hyperlink ref="F108" r:id="rId209"/>
     <hyperlink ref="E109" r:id="rId210"/>
     <hyperlink ref="F109" r:id="rId211"/>
     <hyperlink ref="E110" r:id="rId212"/>
     <hyperlink ref="F110" r:id="rId213"/>
     <hyperlink ref="E111" r:id="rId214"/>
     <hyperlink ref="F111" r:id="rId215"/>
     <hyperlink ref="E112" r:id="rId216"/>
     <hyperlink ref="F112" r:id="rId217"/>
     <hyperlink ref="E113" r:id="rId218"/>
     <hyperlink ref="F113" r:id="rId219"/>
     <hyperlink ref="E114" r:id="rId220"/>
     <hyperlink ref="F114" r:id="rId221"/>
     <hyperlink ref="E115" r:id="rId222"/>
     <hyperlink ref="F115" r:id="rId223"/>
     <hyperlink ref="E116" r:id="rId224"/>
     <hyperlink ref="F116" r:id="rId225"/>
     <hyperlink ref="E117" r:id="rId226"/>
     <hyperlink ref="F117" r:id="rId227"/>
     <hyperlink ref="E118" r:id="rId228"/>
     <hyperlink ref="F118" r:id="rId229"/>
     <hyperlink ref="E119" r:id="rId230"/>
     <hyperlink ref="F119" r:id="rId231"/>
     <hyperlink ref="E120" r:id="rId232"/>
     <hyperlink ref="F120" r:id="rId233"/>
-    <hyperlink ref="F121" r:id="rId234"/>
-[...128 lines deleted...]
-    <hyperlink ref="F199" r:id="rId363"/>
+    <hyperlink ref="E121" r:id="rId234"/>
+    <hyperlink ref="F121" r:id="rId235"/>
+    <hyperlink ref="E122" r:id="rId236"/>
+    <hyperlink ref="F122" r:id="rId237"/>
+    <hyperlink ref="E123" r:id="rId238"/>
+    <hyperlink ref="F123" r:id="rId239"/>
+    <hyperlink ref="E124" r:id="rId240"/>
+    <hyperlink ref="F124" r:id="rId241"/>
+    <hyperlink ref="E125" r:id="rId242"/>
+    <hyperlink ref="F125" r:id="rId243"/>
+    <hyperlink ref="E126" r:id="rId244"/>
+    <hyperlink ref="F126" r:id="rId245"/>
+    <hyperlink ref="E127" r:id="rId246"/>
+    <hyperlink ref="F127" r:id="rId247"/>
+    <hyperlink ref="E128" r:id="rId248"/>
+    <hyperlink ref="F128" r:id="rId249"/>
+    <hyperlink ref="E129" r:id="rId250"/>
+    <hyperlink ref="F129" r:id="rId251"/>
+    <hyperlink ref="E130" r:id="rId252"/>
+    <hyperlink ref="F130" r:id="rId253"/>
+    <hyperlink ref="E131" r:id="rId254"/>
+    <hyperlink ref="F131" r:id="rId255"/>
+    <hyperlink ref="E132" r:id="rId256"/>
+    <hyperlink ref="F132" r:id="rId257"/>
+    <hyperlink ref="E133" r:id="rId258"/>
+    <hyperlink ref="F133" r:id="rId259"/>
+    <hyperlink ref="F134" r:id="rId260"/>
+    <hyperlink ref="E135" r:id="rId261"/>
+    <hyperlink ref="F135" r:id="rId262"/>
+    <hyperlink ref="F136" r:id="rId263"/>
+    <hyperlink ref="F137" r:id="rId264"/>
+    <hyperlink ref="E138" r:id="rId265"/>
+    <hyperlink ref="F138" r:id="rId266"/>
+    <hyperlink ref="E139" r:id="rId267"/>
+    <hyperlink ref="F139" r:id="rId268"/>
+    <hyperlink ref="E140" r:id="rId269"/>
+    <hyperlink ref="F140" r:id="rId270"/>
+    <hyperlink ref="E141" r:id="rId271"/>
+    <hyperlink ref="F141" r:id="rId272"/>
+    <hyperlink ref="E142" r:id="rId273"/>
+    <hyperlink ref="F142" r:id="rId274"/>
+    <hyperlink ref="E143" r:id="rId275"/>
+    <hyperlink ref="F143" r:id="rId276"/>
+    <hyperlink ref="F144" r:id="rId277"/>
+    <hyperlink ref="E145" r:id="rId278"/>
+    <hyperlink ref="F145" r:id="rId279"/>
+    <hyperlink ref="E146" r:id="rId280"/>
+    <hyperlink ref="F146" r:id="rId281"/>
+    <hyperlink ref="E147" r:id="rId282"/>
+    <hyperlink ref="F147" r:id="rId283"/>
+    <hyperlink ref="F148" r:id="rId284"/>
+    <hyperlink ref="F149" r:id="rId285"/>
+    <hyperlink ref="E150" r:id="rId286"/>
+    <hyperlink ref="F150" r:id="rId287"/>
+    <hyperlink ref="E151" r:id="rId288"/>
+    <hyperlink ref="F151" r:id="rId289"/>
+    <hyperlink ref="E152" r:id="rId290"/>
+    <hyperlink ref="F152" r:id="rId291"/>
+    <hyperlink ref="F153" r:id="rId292"/>
+    <hyperlink ref="F154" r:id="rId293"/>
+    <hyperlink ref="E155" r:id="rId294"/>
+    <hyperlink ref="F155" r:id="rId295"/>
+    <hyperlink ref="E156" r:id="rId296"/>
+    <hyperlink ref="F156" r:id="rId297"/>
+    <hyperlink ref="E157" r:id="rId298"/>
+    <hyperlink ref="F157" r:id="rId299"/>
+    <hyperlink ref="E158" r:id="rId300"/>
+    <hyperlink ref="F158" r:id="rId301"/>
+    <hyperlink ref="E159" r:id="rId302"/>
+    <hyperlink ref="F159" r:id="rId303"/>
+    <hyperlink ref="E160" r:id="rId304"/>
+    <hyperlink ref="F160" r:id="rId305"/>
+    <hyperlink ref="E161" r:id="rId306"/>
+    <hyperlink ref="F161" r:id="rId307"/>
+    <hyperlink ref="E162" r:id="rId308"/>
+    <hyperlink ref="F162" r:id="rId309"/>
+    <hyperlink ref="F163" r:id="rId310"/>
+    <hyperlink ref="F164" r:id="rId311"/>
+    <hyperlink ref="F165" r:id="rId312"/>
+    <hyperlink ref="F166" r:id="rId313"/>
+    <hyperlink ref="F167" r:id="rId314"/>
+    <hyperlink ref="E168" r:id="rId315"/>
+    <hyperlink ref="F168" r:id="rId316"/>
+    <hyperlink ref="E169" r:id="rId317"/>
+    <hyperlink ref="F169" r:id="rId318"/>
+    <hyperlink ref="E170" r:id="rId319"/>
+    <hyperlink ref="F170" r:id="rId320"/>
+    <hyperlink ref="E171" r:id="rId321"/>
+    <hyperlink ref="F171" r:id="rId322"/>
+    <hyperlink ref="E172" r:id="rId323"/>
+    <hyperlink ref="F172" r:id="rId324"/>
+    <hyperlink ref="E173" r:id="rId325"/>
+    <hyperlink ref="F173" r:id="rId326"/>
+    <hyperlink ref="E174" r:id="rId327"/>
+    <hyperlink ref="F174" r:id="rId328"/>
+    <hyperlink ref="E175" r:id="rId329"/>
+    <hyperlink ref="F175" r:id="rId330"/>
+    <hyperlink ref="E176" r:id="rId331"/>
+    <hyperlink ref="F176" r:id="rId332"/>
+    <hyperlink ref="E177" r:id="rId333"/>
+    <hyperlink ref="F177" r:id="rId334"/>
+    <hyperlink ref="F178" r:id="rId335"/>
+    <hyperlink ref="F179" r:id="rId336"/>
+    <hyperlink ref="F180" r:id="rId337"/>
+    <hyperlink ref="F181" r:id="rId338"/>
+    <hyperlink ref="F182" r:id="rId339"/>
+    <hyperlink ref="F183" r:id="rId340"/>
+    <hyperlink ref="F184" r:id="rId341"/>
+    <hyperlink ref="E185" r:id="rId342"/>
+    <hyperlink ref="F185" r:id="rId343"/>
+    <hyperlink ref="E186" r:id="rId344"/>
+    <hyperlink ref="F186" r:id="rId345"/>
+    <hyperlink ref="E187" r:id="rId346"/>
+    <hyperlink ref="F187" r:id="rId347"/>
+    <hyperlink ref="E188" r:id="rId348"/>
+    <hyperlink ref="F188" r:id="rId349"/>
+    <hyperlink ref="E189" r:id="rId350"/>
+    <hyperlink ref="F189" r:id="rId351"/>
+    <hyperlink ref="F190" r:id="rId352"/>
+    <hyperlink ref="F191" r:id="rId353"/>
+    <hyperlink ref="E192" r:id="rId354"/>
+    <hyperlink ref="F192" r:id="rId355"/>
+    <hyperlink ref="E193" r:id="rId356"/>
+    <hyperlink ref="F193" r:id="rId357"/>
+    <hyperlink ref="E194" r:id="rId358"/>
+    <hyperlink ref="F194" r:id="rId359"/>
+    <hyperlink ref="F195" r:id="rId360"/>
+    <hyperlink ref="F196" r:id="rId361"/>
+    <hyperlink ref="E197" r:id="rId362"/>
+    <hyperlink ref="F197" r:id="rId363"/>
+    <hyperlink ref="E198" r:id="rId364"/>
+    <hyperlink ref="F198" r:id="rId365"/>
+    <hyperlink ref="E199" r:id="rId366"/>
+    <hyperlink ref="F199" r:id="rId367"/>
+    <hyperlink ref="E200" r:id="rId368"/>
+    <hyperlink ref="F200" r:id="rId369"/>
+    <hyperlink ref="E201" r:id="rId370"/>
+    <hyperlink ref="F201" r:id="rId371"/>
+    <hyperlink ref="E202" r:id="rId372"/>
+    <hyperlink ref="F202" r:id="rId373"/>
+    <hyperlink ref="E203" r:id="rId374"/>
+    <hyperlink ref="F203" r:id="rId375"/>
+    <hyperlink ref="E204" r:id="rId376"/>
+    <hyperlink ref="F204" r:id="rId377"/>
+    <hyperlink ref="E205" r:id="rId378"/>
+    <hyperlink ref="F205" r:id="rId379"/>
+    <hyperlink ref="E206" r:id="rId380"/>
+    <hyperlink ref="F206" r:id="rId381"/>
+    <hyperlink ref="E207" r:id="rId382"/>
+    <hyperlink ref="F207" r:id="rId383"/>
+    <hyperlink ref="F208" r:id="rId384"/>
+    <hyperlink ref="F209" r:id="rId385"/>
+    <hyperlink ref="F210" r:id="rId386"/>
+    <hyperlink ref="F211" r:id="rId387"/>
+    <hyperlink ref="E212" r:id="rId388"/>
+    <hyperlink ref="F212" r:id="rId389"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>